--- v3 (2026-03-21)
+++ v4 (2026-05-10)
@@ -1,80 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId4"/>
-    <sheet name="FY26" sheetId="2" r:id="rId5"/>
-    <sheet name="FY27" sheetId="3" r:id="rId6"/>
+    <sheet name="Q1 FY26" sheetId="2" r:id="rId5"/>
+    <sheet name="H1 FY26" sheetId="3" r:id="rId6"/>
+    <sheet name="FY26" sheetId="4" r:id="rId7"/>
+    <sheet name="FY27" sheetId="5" r:id="rId8"/>
+    <sheet name="FY28" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>WPP Plc</t>
   </si>
   <si>
+    <t>Q1 FY26</t>
+  </si>
+  <si>
+    <t>H1 FY26</t>
+  </si>
+  <si>
     <t>FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
+    <t>FY28</t>
+  </si>
+  <si>
     <t>CONSENSUS</t>
   </si>
   <si>
-    <t>20/01/26</t>
+    <t>17/04/26</t>
+  </si>
+  <si>
+    <t>28/04/26</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue Less PT - GBP (millions)</t>
   </si>
   <si>
     <t xml:space="preserve">  Growth (calculated off Revenue Less PT) %</t>
   </si>
   <si>
     <t xml:space="preserve">    Organic Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Acquisition Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    FX Impact (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Reportable Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit (ex associates)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit Margin (ex associates) %</t>
   </si>
@@ -114,178 +132,160 @@
   <si>
     <t xml:space="preserve">  Cash Flow Components</t>
   </si>
   <si>
     <t xml:space="preserve">    Working Capital Inflow/(Outflow)</t>
   </si>
   <si>
     <t xml:space="preserve">    Adjusted Operating Cash Flow Pre Working Capital</t>
   </si>
   <si>
     <t xml:space="preserve">  Adjusted free cash flow</t>
   </si>
   <si>
     <t xml:space="preserve">  Net debt</t>
   </si>
   <si>
     <t xml:space="preserve">  Average Net Debt for the Period</t>
   </si>
   <si>
     <t>Disclaimer</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>The forecasts in this analysis have been gathered for WPP Group PLC through Vuma Consensus, an external</t>
-[...56 lines deleted...]
-    <t>this analysis.</t>
+    <t>The forecasts in this analysis have been gathered for WPP Group PLC through Vuma Consensus, an external web-based tool independently managed by Vuma</t>
+  </si>
+  <si>
+    <t>Financial Limited, a company separate from WPP. The analysis is provided purely for convenience of users of our website and for information purposes</t>
+  </si>
+  <si>
+    <t>only. The publication of the forecasts does not imply that WPP endorses, confirms or expresses a view on any forecast or on the analysis.</t>
+  </si>
+  <si>
+    <t>Consensus is calculated by taking the simple average of the constituent analyst forecasts. The forecasts in this analysis are from a number of</t>
+  </si>
+  <si>
+    <t>registered investment analysts and these are, as such, information that is available publicly.</t>
+  </si>
+  <si>
+    <t>Vuma Financial Limited has had no access to WPP's internal budgets, forecasts or information which is not publicly available. WPP does not comment on,</t>
+  </si>
+  <si>
+    <t>nor does it verify or endorse, individual forecasts nor does it intend to do so in the future and the analysis is not based on WPP’s own opinions,</t>
+  </si>
+  <si>
+    <t>estimates or forecasts. WPP assumes no obligation to update or revise such information and nothing in this analysis should be taken as a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">recommendation to buy or sell shares in WPP, to take or not take any other action or to place any reliance on the analysis. </t>
+  </si>
+  <si>
+    <t>WPP is not regulated by the Financial Conduct Authority so cannot and does not offer investment advice. Neither WPP nor any of its subsidiary</t>
+  </si>
+  <si>
+    <t>undertakings nor any director, officer or employee of WPP or any of its subsidiary undertakings verifies, endorses, concurs with, or accepts any</t>
+  </si>
+  <si>
+    <t>responsibility for the accuracy or completeness of, forecasts used in this analysis. WPP shall have no liability whatsoever for the consequences of</t>
+  </si>
+  <si>
+    <t>any reliance or actions taken or not taken based on any of the forecasts or information in this analysis.</t>
   </si>
   <si>
     <t>Powered by Vuma</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>AVG</t>
   </si>
   <si>
     <t>MEDIAN</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
+  </si>
+  <si>
+    <t>n/a</t>
   </si>
   <si>
     <t>The forecasts in this analysis have been gathered for WPP Group PLC through Vuma Consensus, an external web-based tool independently managed by Vuma Financial</t>
   </si>
   <si>
     <t>Limited, a company separate from WPP. The analysis is provided purely for convenience of users of our website and for information purposes only. The publication of</t>
   </si>
   <si>
     <t>the forecasts does not imply that WPP endorses, confirms or expresses a view on any forecast or on the analysis.</t>
   </si>
   <si>
     <t>Consensus is calculated by taking the simple average of the constituent analyst forecasts. The forecasts in this analysis are from a number of registered investment</t>
   </si>
   <si>
     <t>analysts and these are, as such, information that is available publicly.</t>
   </si>
   <si>
     <t>Vuma Financial Limited has had no access to WPP's internal budgets, forecasts or information which is not publicly available. WPP does not comment on, nor does it</t>
   </si>
   <si>
     <t>verify or endorse, individual forecasts nor does it intend to do so in the future and the analysis is not based on WPP’s own opinions, estimates or forecasts. WPP</t>
   </si>
   <si>
     <t>assumes no obligation to update or revise such information and nothing in this analysis should be taken as a recommendation to buy or sell shares in WPP, to take or</t>
   </si>
   <si>
     <t xml:space="preserve">not take any other action or to place any reliance on the analysis. </t>
   </si>
   <si>
     <t>WPP is not regulated by the Financial Conduct Authority so cannot and does not offer investment advice. Neither WPP nor any of its subsidiary undertakings nor any</t>
   </si>
   <si>
     <t>director, officer or employee of WPP or any of its subsidiary undertakings verifies, endorses, concurs with, or accepts any responsibility for the accuracy or</t>
   </si>
   <si>
     <t>completeness of, forecasts used in this analysis. WPP shall have no liability whatsoever for the consequences of any reliance or actions taken or not taken based on</t>
   </si>
   <si>
     <t>any of the forecasts or information in this analysis.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="12">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -315,198 +315,228 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000055"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <b val="0"/>
+      <i val="1"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF666666"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF666666"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFAA4020"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FFAAAAAA"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="25">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="3" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="8" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="9" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...2 lines deleted...]
-    <xf xfId="0" fontId="6" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="164" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="164" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
-    <xf xfId="0" fontId="8" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
-    <xf xfId="0" fontId="9" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+    <xf xfId="0" fontId="6" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="3" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="3" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -762,624 +792,836 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C67"/>
+  <dimension ref="A1:F60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A67" sqref="A67"/>
+      <selection activeCell="A60" sqref="A60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="56.700439" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
+    <col min="4" max="4" width="14" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:3">
+    <row r="2" spans="1:6">
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
       <c r="B3" s="3" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:3">
+        <v>6</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
       <c r="B4" s="4" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:3">
+        <v>7</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
-    </row>
-    <row r="6" spans="1:3">
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
-    </row>
-    <row r="7" spans="1:3">
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="6" t="s">
-        <v>5</v>
-[...8 lines deleted...]
-    <row r="8" spans="1:3">
+        <v>9</v>
+      </c>
+      <c r="B7" s="15">
+        <v>2229.8815</v>
+      </c>
+      <c r="C7" s="15">
+        <v>4649.8016</v>
+      </c>
+      <c r="D7" s="15">
+        <v>9551.061600000001</v>
+      </c>
+      <c r="E7" s="15">
+        <v>9529.8804</v>
+      </c>
+      <c r="F7" s="15">
+        <v>9713.197200000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="B8"/>
       <c r="C8"/>
-    </row>
-    <row r="9" spans="1:3">
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="7" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
-    </row>
-    <row r="10" spans="1:3">
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="7" t="s">
-        <v>7</v>
-[...8 lines deleted...]
-    <row r="11" spans="1:3">
+        <v>11</v>
+      </c>
+      <c r="B10" s="13">
+        <v>-7.7693</v>
+      </c>
+      <c r="C10" s="13">
+        <v>-6.8243</v>
+      </c>
+      <c r="D10" s="13">
+        <v>-5.4079</v>
+      </c>
+      <c r="E10" s="13">
+        <v>-0.1751</v>
+      </c>
+      <c r="F10" s="13">
+        <v>1.6824</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="7" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-    <row r="12" spans="1:3">
+        <v>12</v>
+      </c>
+      <c r="B11" s="13">
+        <v>-0.209</v>
+      </c>
+      <c r="C11" s="13">
+        <v>-0.0602</v>
+      </c>
+      <c r="D11" s="13">
+        <v>0.1676</v>
+      </c>
+      <c r="E11" s="13">
+        <v>0.0145</v>
+      </c>
+      <c r="F11" s="13">
+        <v>0.1922</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="7" t="s">
-        <v>9</v>
-[...8 lines deleted...]
-    <row r="13" spans="1:3">
+        <v>13</v>
+      </c>
+      <c r="B12" s="13">
+        <v>-2.3581</v>
+      </c>
+      <c r="C12" s="13">
+        <v>-1.3151</v>
+      </c>
+      <c r="D12" s="13">
+        <v>-0.9572000000000001</v>
+      </c>
+      <c r="E12" s="13">
+        <v>-0.0521</v>
+      </c>
+      <c r="F12" s="13">
+        <v>-0.0364</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="8" t="s">
-        <v>10</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:3">
+        <v>14</v>
+      </c>
+      <c r="B13" s="14">
+        <v>-10.2187</v>
+      </c>
+      <c r="C13" s="14">
+        <v>-8.182</v>
+      </c>
+      <c r="D13" s="14">
+        <v>-6.1446</v>
+      </c>
+      <c r="E13" s="14">
+        <v>-0.2174</v>
+      </c>
+      <c r="F13" s="14">
+        <v>1.8253</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="B14"/>
       <c r="C14"/>
-    </row>
-    <row r="15" spans="1:3">
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-    <row r="16" spans="1:3">
+        <v>15</v>
+      </c>
+      <c r="B15" s="10"/>
+      <c r="C15" s="16">
+        <v>364.4044</v>
+      </c>
+      <c r="D15" s="16">
+        <v>1171.6307</v>
+      </c>
+      <c r="E15" s="16">
+        <v>1213.8087</v>
+      </c>
+      <c r="F15" s="16">
+        <v>1287.1854</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="7" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-    <row r="17" spans="1:3">
+        <v>16</v>
+      </c>
+      <c r="B16" s="11"/>
+      <c r="C16" s="13">
+        <v>7.9059</v>
+      </c>
+      <c r="D16" s="13">
+        <v>12.2669</v>
+      </c>
+      <c r="E16" s="13">
+        <v>12.7357</v>
+      </c>
+      <c r="F16" s="13">
+        <v>13.2465</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
       <c r="B17"/>
       <c r="C17"/>
-    </row>
-    <row r="18" spans="1:3">
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>13</v>
-[...8 lines deleted...]
-    <row r="19" spans="1:3">
+        <v>17</v>
+      </c>
+      <c r="B18" s="10"/>
+      <c r="C18" s="10"/>
+      <c r="D18" s="16">
+        <v>31.7071</v>
+      </c>
+      <c r="E18" s="16">
+        <v>33.5143</v>
+      </c>
+      <c r="F18" s="16">
+        <v>35.9062</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-    <row r="20" spans="1:3">
+        <v>18</v>
+      </c>
+      <c r="B19" s="10"/>
+      <c r="C19" s="10"/>
+      <c r="D19" s="16">
+        <v>1178.9735</v>
+      </c>
+      <c r="E19" s="16">
+        <v>1225.0694</v>
+      </c>
+      <c r="F19" s="16">
+        <v>1323.08</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-    <row r="21" spans="1:3">
+        <v>19</v>
+      </c>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="13">
+        <v>12.3392</v>
+      </c>
+      <c r="E20" s="13">
+        <v>12.8514</v>
+      </c>
+      <c r="F20" s="13">
+        <v>13.6156</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
       <c r="B21"/>
       <c r="C21"/>
-    </row>
-    <row r="22" spans="1:3">
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+    </row>
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="23" spans="1:3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="10"/>
+      <c r="C22" s="10"/>
+      <c r="D22" s="16">
+        <v>288.34</v>
+      </c>
+      <c r="E22" s="16">
+        <v>285.7125</v>
+      </c>
+      <c r="F22" s="16">
+        <v>283.5858</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
       <c r="B23"/>
       <c r="C23"/>
-    </row>
-    <row r="24" spans="1:3">
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>17</v>
-[...8 lines deleted...]
-    <row r="25" spans="1:3">
+        <v>21</v>
+      </c>
+      <c r="B24" s="10"/>
+      <c r="C24" s="10"/>
+      <c r="D24" s="16">
+        <v>910.5266</v>
+      </c>
+      <c r="E24" s="16">
+        <v>954.314</v>
+      </c>
+      <c r="F24" s="16">
+        <v>1034.3265</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>18</v>
-[...8 lines deleted...]
-    <row r="26" spans="1:3">
+        <v>22</v>
+      </c>
+      <c r="B25" s="10"/>
+      <c r="C25" s="10"/>
+      <c r="D25" s="16">
+        <v>302.0596</v>
+      </c>
+      <c r="E25" s="16">
+        <v>313.97</v>
+      </c>
+      <c r="F25" s="16">
+        <v>337.1162</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
       <c r="A26" s="7" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-    <row r="27" spans="1:3">
+        <v>23</v>
+      </c>
+      <c r="B26" s="11"/>
+      <c r="C26" s="11"/>
+      <c r="D26" s="13">
+        <v>33.1834</v>
+      </c>
+      <c r="E26" s="13">
+        <v>32.9151</v>
+      </c>
+      <c r="F26" s="13">
+        <v>32.6306</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>20</v>
-[...8 lines deleted...]
-    <row r="28" spans="1:3">
+        <v>24</v>
+      </c>
+      <c r="B27" s="10"/>
+      <c r="C27" s="10"/>
+      <c r="D27" s="16">
+        <v>44.9252</v>
+      </c>
+      <c r="E27" s="16">
+        <v>45.9752</v>
+      </c>
+      <c r="F27" s="16">
+        <v>48.0803</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
       <c r="B28"/>
       <c r="C28"/>
-    </row>
-    <row r="29" spans="1:3">
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+    </row>
+    <row r="29" spans="1:6">
       <c r="A29" s="9" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-    <row r="30" spans="1:3">
+        <v>25</v>
+      </c>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="17">
+        <v>51.3646</v>
+      </c>
+      <c r="E29" s="17">
+        <v>54.1746</v>
+      </c>
+      <c r="F29" s="17">
+        <v>59.2109</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
       <c r="A30" s="9" t="s">
-        <v>22</v>
-[...8 lines deleted...]
-    <row r="31" spans="1:3">
+        <v>26</v>
+      </c>
+      <c r="B30" s="12"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="17">
+        <v>14.7567</v>
+      </c>
+      <c r="E30" s="17">
+        <v>16.0195</v>
+      </c>
+      <c r="F30" s="17">
+        <v>17.0558</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
       <c r="B31"/>
       <c r="C31"/>
-    </row>
-    <row r="32" spans="1:3">
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+    </row>
+    <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-    <row r="33" spans="1:3">
+        <v>27</v>
+      </c>
+      <c r="B32" s="10"/>
+      <c r="C32" s="10"/>
+      <c r="D32" s="16">
+        <v>1097.136</v>
+      </c>
+      <c r="E32" s="16">
+        <v>1097.153</v>
+      </c>
+      <c r="F32" s="16">
+        <v>1096.7899</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
-    </row>
-    <row r="34" spans="1:3">
+      <c r="D33"/>
+      <c r="E33"/>
+      <c r="F33"/>
+    </row>
+    <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-    <row r="35" spans="1:3">
+        <v>29</v>
+      </c>
+      <c r="B34" s="10"/>
+      <c r="C34" s="10"/>
+      <c r="D34" s="16">
+        <v>-91.19499999999999</v>
+      </c>
+      <c r="E34" s="16">
+        <v>-63.5459</v>
+      </c>
+      <c r="F34" s="16">
+        <v>-36.8838</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
       <c r="B35"/>
       <c r="C35"/>
-    </row>
-    <row r="36" spans="1:3">
+      <c r="D35"/>
+      <c r="E35"/>
+      <c r="F35"/>
+    </row>
+    <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-    <row r="37" spans="1:3">
+        <v>30</v>
+      </c>
+      <c r="B36" s="10"/>
+      <c r="C36" s="10"/>
+      <c r="D36" s="16">
+        <v>896.169</v>
+      </c>
+      <c r="E36" s="16">
+        <v>980.0477</v>
+      </c>
+      <c r="F36" s="16">
+        <v>1133.2164</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>27</v>
-[...8 lines deleted...]
-    <row r="38" spans="1:3">
+        <v>31</v>
+      </c>
+      <c r="B37" s="10"/>
+      <c r="C37" s="10"/>
+      <c r="D37" s="16">
+        <v>250.3159</v>
+      </c>
+      <c r="E37" s="16">
+        <v>360.3897</v>
+      </c>
+      <c r="F37" s="16">
+        <v>502.5316</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>28</v>
-[...8 lines deleted...]
-    <row r="39" spans="1:3">
+        <v>32</v>
+      </c>
+      <c r="B38" s="10"/>
+      <c r="C38" s="10"/>
+      <c r="D38" s="16">
+        <v>2231.5811</v>
+      </c>
+      <c r="E38" s="16">
+        <v>2143.8412</v>
+      </c>
+      <c r="F38" s="16">
+        <v>1830.8121</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>29</v>
-[...13 lines deleted...]
-    <row r="42" spans="1:3">
+        <v>33</v>
+      </c>
+      <c r="B39" s="10"/>
+      <c r="C39" s="10"/>
+      <c r="D39" s="16">
+        <v>3308.5216</v>
+      </c>
+      <c r="E39" s="16">
+        <v>3222.247</v>
+      </c>
+      <c r="F39" s="16">
+        <v>2936.1978</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="18" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-    </row>
-    <row r="43" spans="1:3">
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42"/>
+    </row>
+    <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
-    </row>
-    <row r="44" spans="1:3">
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+    </row>
+    <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
-    </row>
-    <row r="45" spans="1:3">
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+    </row>
+    <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
-    </row>
-    <row r="46" spans="1:3">
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+    </row>
+    <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
-    </row>
-    <row r="47" spans="1:3">
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46"/>
+    </row>
+    <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-    </row>
-    <row r="48" spans="1:3">
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+    </row>
+    <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="D48"/>
+      <c r="E48"/>
+      <c r="F48"/>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49"/>
       <c r="B49"/>
       <c r="C49"/>
-    </row>
-    <row r="50" spans="1:3">
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+    </row>
+    <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-    </row>
-    <row r="51" spans="1:3">
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+    </row>
+    <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A52"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" t="s">
+        <v>43</v>
+      </c>
       <c r="B52"/>
       <c r="C52"/>
-    </row>
-    <row r="53" spans="1:3">
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+    </row>
+    <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54"/>
       <c r="B54"/>
       <c r="C54"/>
-    </row>
-    <row r="55" spans="1:3">
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+    </row>
+    <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
-    </row>
-    <row r="56" spans="1:3">
+      <c r="D55"/>
+      <c r="E55"/>
+      <c r="F55"/>
+    </row>
+    <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
-    </row>
-    <row r="57" spans="1:3">
+      <c r="D56"/>
+      <c r="E56"/>
+      <c r="F56"/>
+    </row>
+    <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
-    </row>
-    <row r="58" spans="1:3">
+      <c r="D57"/>
+      <c r="E57"/>
+      <c r="F57"/>
+    </row>
+    <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
-    </row>
-[...27 lines deleted...]
-      <c r="A63" t="s">
+      <c r="D58"/>
+      <c r="E58"/>
+      <c r="F58"/>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="19" t="s">
         <v>49</v>
-      </c>
-[...19 lines deleted...]
-        <v>52</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A42:C42"/>
-[...22 lines deleted...]
-    <mergeCell ref="A65:C65"/>
+    <mergeCell ref="A42:F42"/>
+    <mergeCell ref="A43:F43"/>
+    <mergeCell ref="A44:F44"/>
+    <mergeCell ref="A45:F45"/>
+    <mergeCell ref="A46:F46"/>
+    <mergeCell ref="A47:F47"/>
+    <mergeCell ref="A48:F48"/>
+    <mergeCell ref="A49:F49"/>
+    <mergeCell ref="A50:F50"/>
+    <mergeCell ref="A51:F51"/>
+    <mergeCell ref="A52:F52"/>
+    <mergeCell ref="A53:F53"/>
+    <mergeCell ref="A54:F54"/>
+    <mergeCell ref="A55:F55"/>
+    <mergeCell ref="A56:F56"/>
+    <mergeCell ref="A57:F57"/>
+    <mergeCell ref="A58:F58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="41" man="1"/>
-    <brk id="67" man="1"/>
+    <brk id="60" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G60"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A60" sqref="A60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="56.700439" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="14" customWidth="true" style="0"/>
@@ -1388,905 +1630,905 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="B3" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F3" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="C3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="3" t="s">
+      <c r="G3" s="3" t="s">
         <v>54</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="B4" s="3" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:7">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="21">
+        <v>9</v>
+      </c>
+      <c r="B7" s="24">
         <v>12</v>
       </c>
-      <c r="C7" s="14">
-[...12 lines deleted...]
-        <v>10308.1</v>
+      <c r="C7" s="15">
+        <v>2229.8815</v>
+      </c>
+      <c r="D7" s="15">
+        <v>2229.8815</v>
+      </c>
+      <c r="E7" s="15">
+        <v>2232.687</v>
+      </c>
+      <c r="F7" s="15">
+        <v>2184</v>
+      </c>
+      <c r="G7" s="15">
+        <v>2273</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7" t="s">
-        <v>7</v>
-[...17 lines deleted...]
-        <v>0</v>
+        <v>11</v>
+      </c>
+      <c r="B10" s="21">
+        <v>14</v>
+      </c>
+      <c r="C10" s="13">
+        <v>-7.7693</v>
+      </c>
+      <c r="D10" s="13">
+        <v>-7.76928571</v>
+      </c>
+      <c r="E10" s="13">
+        <v>-8</v>
+      </c>
+      <c r="F10" s="13">
+        <v>-8.535</v>
+      </c>
+      <c r="G10" s="13">
+        <v>-6.852</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B11" s="18">
         <v>12</v>
       </c>
-      <c r="C11" s="11">
-[...8 lines deleted...]
-      <c r="F11" s="11">
+      <c r="B11" s="21">
+        <v>10</v>
+      </c>
+      <c r="C11" s="13">
+        <v>-0.209</v>
+      </c>
+      <c r="D11" s="13">
+        <v>-0.209</v>
+      </c>
+      <c r="E11" s="13">
         <v>0</v>
       </c>
-      <c r="G11" s="11">
-        <v>0.8</v>
+      <c r="F11" s="13">
+        <v>-1.118</v>
+      </c>
+      <c r="G11" s="13">
+        <v>0.427</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
-        <v>9</v>
-[...17 lines deleted...]
-        <v>0.7</v>
+        <v>13</v>
+      </c>
+      <c r="B12" s="21">
+        <v>10</v>
+      </c>
+      <c r="C12" s="13">
+        <v>-2.3581</v>
+      </c>
+      <c r="D12" s="13">
+        <v>-2.3581</v>
+      </c>
+      <c r="E12" s="13">
+        <v>-2.287</v>
+      </c>
+      <c r="F12" s="13">
+        <v>-3.9</v>
+      </c>
+      <c r="G12" s="13">
+        <v>-1.047</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="8" t="s">
-        <v>10</v>
-[...17 lines deleted...]
-        <v>1.3</v>
+        <v>14</v>
+      </c>
+      <c r="B13" s="23">
+        <v>11</v>
+      </c>
+      <c r="C13" s="14">
+        <v>-10.2187</v>
+      </c>
+      <c r="D13" s="14">
+        <v>-10.21872727</v>
+      </c>
+      <c r="E13" s="14">
+        <v>-10.238</v>
+      </c>
+      <c r="F13" s="14">
+        <v>-12</v>
+      </c>
+      <c r="G13" s="14">
+        <v>-8.4</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>11</v>
-[...17 lines deleted...]
-        <v>1376.6025</v>
+        <v>15</v>
+      </c>
+      <c r="B15" s="20">
+        <v>0</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F15" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G15" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7" t="s">
-        <v>12</v>
-[...17 lines deleted...]
-        <v>13.9</v>
+        <v>16</v>
+      </c>
+      <c r="B16" s="21">
+        <v>0</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="F16" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="G16" s="11" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>13</v>
-[...17 lines deleted...]
-        <v>44.1</v>
+        <v>17</v>
+      </c>
+      <c r="B18" s="20">
+        <v>0</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F18" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G18" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-        <v>1416.6025</v>
+        <v>18</v>
+      </c>
+      <c r="B19" s="20">
+        <v>0</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F19" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G19" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7" t="s">
-        <v>15</v>
-[...17 lines deleted...]
-        <v>14.3039</v>
+        <v>19</v>
+      </c>
+      <c r="B20" s="21">
+        <v>0</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="F20" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="G20" s="11" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>16</v>
-[...17 lines deleted...]
-        <v>343</v>
+        <v>20</v>
+      </c>
+      <c r="B22" s="20">
+        <v>0</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F22" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G22" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>17</v>
-[...17 lines deleted...]
-        <v>1137.9252</v>
+        <v>21</v>
+      </c>
+      <c r="B24" s="20">
+        <v>0</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F24" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G24" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>18</v>
-[...17 lines deleted...]
-        <v>339.5</v>
+        <v>22</v>
+      </c>
+      <c r="B25" s="20">
+        <v>0</v>
+      </c>
+      <c r="C25" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F25" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G25" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7" t="s">
-        <v>19</v>
-[...17 lines deleted...]
-        <v>31.0195</v>
+        <v>23</v>
+      </c>
+      <c r="B26" s="21">
+        <v>0</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D26" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="E26" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="F26" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="G26" s="11" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>20</v>
-[...17 lines deleted...]
-        <v>68.3</v>
+        <v>24</v>
+      </c>
+      <c r="B27" s="20">
+        <v>0</v>
+      </c>
+      <c r="C27" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F27" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G27" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="9" t="s">
-        <v>21</v>
-[...17 lines deleted...]
-        <v>68.0898</v>
+        <v>25</v>
+      </c>
+      <c r="B29" s="22">
+        <v>0</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E29" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="G29" s="12" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="9" t="s">
-        <v>22</v>
-[...17 lines deleted...]
-        <v>39.4</v>
+        <v>26</v>
+      </c>
+      <c r="B30" s="22">
+        <v>0</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E30" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="F30" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="G30" s="12" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>23</v>
-[...17 lines deleted...]
-        <v>1388.7</v>
+        <v>27</v>
+      </c>
+      <c r="B32" s="20">
+        <v>0</v>
+      </c>
+      <c r="C32" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D32" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F32" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G32" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>25</v>
-[...16 lines deleted...]
-      <c r="G34" s="10">
+        <v>29</v>
+      </c>
+      <c r="B34" s="20">
         <v>0</v>
+      </c>
+      <c r="C34" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D34" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F34" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G34" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>26</v>
-[...17 lines deleted...]
-        <v>1272</v>
+        <v>30</v>
+      </c>
+      <c r="B36" s="20">
+        <v>0</v>
+      </c>
+      <c r="C36" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D36" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F36" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G36" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>27</v>
-[...17 lines deleted...]
-        <v>627</v>
+        <v>31</v>
+      </c>
+      <c r="B37" s="20">
+        <v>0</v>
+      </c>
+      <c r="C37" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F37" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G37" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>28</v>
-[...17 lines deleted...]
-        <v>2282</v>
+        <v>32</v>
+      </c>
+      <c r="B38" s="20">
+        <v>0</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F38" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G38" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>29</v>
-[...17 lines deleted...]
-        <v>3732.1</v>
+        <v>33</v>
+      </c>
+      <c r="B39" s="20">
+        <v>0</v>
+      </c>
+      <c r="C39" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D39" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F39" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G39" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="41" spans="1:7">
-      <c r="A41" s="15" t="s">
-        <v>30</v>
+      <c r="A41" s="18" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49"/>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54"/>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
     </row>
     <row r="60" spans="1:7">
-      <c r="A60" s="16" t="s">
-        <v>52</v>
+      <c r="A60" s="19" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A43:G43"/>
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="A45:G45"/>
     <mergeCell ref="A46:G46"/>
     <mergeCell ref="A47:G47"/>
     <mergeCell ref="A48:G48"/>
     <mergeCell ref="A49:G49"/>
     <mergeCell ref="A50:G50"/>
     <mergeCell ref="A51:G51"/>
     <mergeCell ref="A52:G52"/>
     <mergeCell ref="A53:G53"/>
     <mergeCell ref="A54:G54"/>
     <mergeCell ref="A55:G55"/>
     <mergeCell ref="A56:G56"/>
     <mergeCell ref="A57:G57"/>
     <mergeCell ref="A58:G58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2332,905 +2574,3737 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="B3" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F3" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="C3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="3" t="s">
+      <c r="G3" s="3" t="s">
         <v>54</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="B4" s="3" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:7">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
-        <v>5</v>
-[...17 lines deleted...]
-        <v>10678.8</v>
+        <v>9</v>
+      </c>
+      <c r="B7" s="24">
+        <v>13</v>
+      </c>
+      <c r="C7" s="15">
+        <v>4649.8016</v>
+      </c>
+      <c r="D7" s="15">
+        <v>4649.80161538</v>
+      </c>
+      <c r="E7" s="15">
+        <v>4622</v>
+      </c>
+      <c r="F7" s="15">
+        <v>4544.3</v>
+      </c>
+      <c r="G7" s="15">
+        <v>4998.904</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7" t="s">
-        <v>7</v>
-[...17 lines deleted...]
-        <v>3</v>
+        <v>11</v>
+      </c>
+      <c r="B10" s="21">
+        <v>13</v>
+      </c>
+      <c r="C10" s="13">
+        <v>-6.8243</v>
+      </c>
+      <c r="D10" s="13">
+        <v>-6.82430769</v>
+      </c>
+      <c r="E10" s="13">
+        <v>-6.8</v>
+      </c>
+      <c r="F10" s="13">
+        <v>-7.506</v>
+      </c>
+      <c r="G10" s="13">
+        <v>-5.937</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B11" s="18">
         <v>12</v>
       </c>
-      <c r="C11" s="11">
-[...5 lines deleted...]
-      <c r="E11" s="11">
+      <c r="B11" s="21">
+        <v>10</v>
+      </c>
+      <c r="C11" s="13">
+        <v>-0.0602</v>
+      </c>
+      <c r="D11" s="13">
+        <v>-0.0602</v>
+      </c>
+      <c r="E11" s="13">
         <v>0</v>
       </c>
-      <c r="F11" s="11">
-[...3 lines deleted...]
-        <v>0.7</v>
+      <c r="F11" s="13">
+        <v>-0.93</v>
+      </c>
+      <c r="G11" s="13">
+        <v>0.857</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B12" s="18">
+        <v>13</v>
+      </c>
+      <c r="B12" s="21">
         <v>10</v>
       </c>
-      <c r="C12" s="11">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="C12" s="13">
+        <v>-1.3151</v>
+      </c>
+      <c r="D12" s="13">
+        <v>-1.3151</v>
+      </c>
+      <c r="E12" s="13">
+        <v>-1.506</v>
+      </c>
+      <c r="F12" s="13">
+        <v>-2.2</v>
+      </c>
+      <c r="G12" s="13">
+        <v>0.08500000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="8" t="s">
-        <v>10</v>
-[...17 lines deleted...]
-        <v>3.6</v>
+        <v>14</v>
+      </c>
+      <c r="B13" s="23">
+        <v>11</v>
+      </c>
+      <c r="C13" s="14">
+        <v>-8.182</v>
+      </c>
+      <c r="D13" s="14">
+        <v>-8.182</v>
+      </c>
+      <c r="E13" s="14">
+        <v>-8.068</v>
+      </c>
+      <c r="F13" s="14">
+        <v>-9.58</v>
+      </c>
+      <c r="G13" s="14">
+        <v>-5.676</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>11</v>
-[...17 lines deleted...]
-        <v>1457.5646</v>
+        <v>15</v>
+      </c>
+      <c r="B15" s="20">
+        <v>10</v>
+      </c>
+      <c r="C15" s="16">
+        <v>364.4044</v>
+      </c>
+      <c r="D15" s="16">
+        <v>364.40443</v>
+      </c>
+      <c r="E15" s="16">
+        <v>362.41815</v>
+      </c>
+      <c r="F15" s="16">
+        <v>320.672</v>
+      </c>
+      <c r="G15" s="16">
+        <v>412</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7" t="s">
-        <v>12</v>
-[...17 lines deleted...]
-        <v>14.5</v>
+        <v>16</v>
+      </c>
+      <c r="B16" s="21">
+        <v>10</v>
+      </c>
+      <c r="C16" s="13">
+        <v>7.9059</v>
+      </c>
+      <c r="D16" s="13">
+        <v>7.90588</v>
+      </c>
+      <c r="E16" s="13">
+        <v>7.9061</v>
+      </c>
+      <c r="F16" s="13">
+        <v>6.8566</v>
+      </c>
+      <c r="G16" s="13">
+        <v>9.0663</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>13</v>
-[...17 lines deleted...]
-        <v>46.3</v>
+        <v>17</v>
+      </c>
+      <c r="B18" s="20">
+        <v>0</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F18" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G18" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-        <v>1514.9</v>
+        <v>18</v>
+      </c>
+      <c r="B19" s="20">
+        <v>0</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F19" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G19" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7" t="s">
-        <v>15</v>
-[...17 lines deleted...]
-        <v>14.8979</v>
+        <v>19</v>
+      </c>
+      <c r="B20" s="21">
+        <v>0</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="F20" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="G20" s="11" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>16</v>
-[...17 lines deleted...]
-        <v>328</v>
+        <v>20</v>
+      </c>
+      <c r="B22" s="20">
+        <v>0</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F22" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G22" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>17</v>
-[...17 lines deleted...]
-        <v>1253.1</v>
+        <v>21</v>
+      </c>
+      <c r="B24" s="20">
+        <v>0</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F24" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G24" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>18</v>
-[...17 lines deleted...]
-        <v>375.9</v>
+        <v>22</v>
+      </c>
+      <c r="B25" s="20">
+        <v>0</v>
+      </c>
+      <c r="C25" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F25" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G25" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7" t="s">
-        <v>19</v>
-[...17 lines deleted...]
-        <v>31.02</v>
+        <v>23</v>
+      </c>
+      <c r="B26" s="21">
+        <v>0</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D26" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="E26" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="F26" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="G26" s="11" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>20</v>
-[...17 lines deleted...]
-        <v>72.2</v>
+        <v>24</v>
+      </c>
+      <c r="B27" s="20">
+        <v>0</v>
+      </c>
+      <c r="C27" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F27" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G27" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="9" t="s">
-        <v>21</v>
-[...17 lines deleted...]
-        <v>73.405</v>
+        <v>25</v>
+      </c>
+      <c r="B29" s="22">
+        <v>0</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E29" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="G29" s="12" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="9" t="s">
-        <v>22</v>
-[...17 lines deleted...]
-        <v>39.4</v>
+        <v>26</v>
+      </c>
+      <c r="B30" s="22">
+        <v>0</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E30" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="F30" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="G30" s="12" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>23</v>
-[...17 lines deleted...]
-        <v>1390.8</v>
+        <v>27</v>
+      </c>
+      <c r="B32" s="20">
+        <v>0</v>
+      </c>
+      <c r="C32" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D32" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F32" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G32" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>25</v>
-[...17 lines deleted...]
-        <v>17</v>
+        <v>29</v>
+      </c>
+      <c r="B34" s="20">
+        <v>0</v>
+      </c>
+      <c r="C34" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D34" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F34" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G34" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>26</v>
-[...17 lines deleted...]
-        <v>1366.0351</v>
+        <v>30</v>
+      </c>
+      <c r="B36" s="20">
+        <v>0</v>
+      </c>
+      <c r="C36" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D36" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F36" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G36" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>27</v>
-[...17 lines deleted...]
-        <v>703.2</v>
+        <v>31</v>
+      </c>
+      <c r="B37" s="20">
+        <v>0</v>
+      </c>
+      <c r="C37" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F37" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G37" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>28</v>
-[...17 lines deleted...]
-        <v>2236.3</v>
+        <v>32</v>
+      </c>
+      <c r="B38" s="20">
+        <v>0</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F38" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G38" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>29</v>
-[...17 lines deleted...]
-        <v>3758.7</v>
+        <v>33</v>
+      </c>
+      <c r="B39" s="20">
+        <v>0</v>
+      </c>
+      <c r="C39" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D39" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F39" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G39" s="10" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="41" spans="1:7">
-      <c r="A41" s="15" t="s">
-        <v>30</v>
+      <c r="A41" s="18" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49"/>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54"/>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
     </row>
     <row r="60" spans="1:7">
-      <c r="A60" s="16" t="s">
+      <c r="A60" s="19" t="s">
+        <v>49</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A42:G42"/>
+    <mergeCell ref="A43:G43"/>
+    <mergeCell ref="A44:G44"/>
+    <mergeCell ref="A45:G45"/>
+    <mergeCell ref="A46:G46"/>
+    <mergeCell ref="A47:G47"/>
+    <mergeCell ref="A48:G48"/>
+    <mergeCell ref="A49:G49"/>
+    <mergeCell ref="A50:G50"/>
+    <mergeCell ref="A51:G51"/>
+    <mergeCell ref="A52:G52"/>
+    <mergeCell ref="A53:G53"/>
+    <mergeCell ref="A54:G54"/>
+    <mergeCell ref="A55:G55"/>
+    <mergeCell ref="A56:G56"/>
+    <mergeCell ref="A57:G57"/>
+    <mergeCell ref="A58:G58"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <rowBreaks count="2" manualBreakCount="2">
+    <brk id="41" man="1"/>
+    <brk id="60" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:G60"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A60" sqref="A60"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="56.700439" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
+    <col min="4" max="4" width="14" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="B2"/>
+      <c r="C2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="B3" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E3" s="3" t="s">
         <v>52</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="B4" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="24">
+        <v>14</v>
+      </c>
+      <c r="C7" s="15">
+        <v>9551.061600000001</v>
+      </c>
+      <c r="D7" s="15">
+        <v>9551.06165</v>
+      </c>
+      <c r="E7" s="15">
+        <v>9523.585500000001</v>
+      </c>
+      <c r="F7" s="15">
+        <v>9382.700000000001</v>
+      </c>
+      <c r="G7" s="15">
+        <v>9777.446</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="21">
+        <v>14</v>
+      </c>
+      <c r="C10" s="13">
+        <v>-5.4079</v>
+      </c>
+      <c r="D10" s="13">
+        <v>-5.4079</v>
+      </c>
+      <c r="E10" s="13">
+        <v>-5.5</v>
+      </c>
+      <c r="F10" s="13">
+        <v>-6.3</v>
+      </c>
+      <c r="G10" s="13">
+        <v>-4.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="21">
+        <v>13</v>
+      </c>
+      <c r="C11" s="13">
+        <v>0.1676</v>
+      </c>
+      <c r="D11" s="13">
+        <v>0.16761538</v>
+      </c>
+      <c r="E11" s="13">
+        <v>0</v>
+      </c>
+      <c r="F11" s="13">
+        <v>-0.104</v>
+      </c>
+      <c r="G11" s="13">
+        <v>0.898</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="21">
+        <v>13</v>
+      </c>
+      <c r="C12" s="13">
+        <v>-0.9572000000000001</v>
+      </c>
+      <c r="D12" s="13">
+        <v>-0.95723846</v>
+      </c>
+      <c r="E12" s="13">
+        <v>-1.079</v>
+      </c>
+      <c r="F12" s="13">
+        <v>-1.8</v>
+      </c>
+      <c r="G12" s="13">
+        <v>0.212</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="23">
+        <v>14</v>
+      </c>
+      <c r="C13" s="14">
+        <v>-6.1446</v>
+      </c>
+      <c r="D13" s="14">
+        <v>-6.14462143</v>
+      </c>
+      <c r="E13" s="14">
+        <v>-6.4225</v>
+      </c>
+      <c r="F13" s="14">
+        <v>-7.8</v>
+      </c>
+      <c r="G13" s="14">
+        <v>-3.917</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="20">
+        <v>14</v>
+      </c>
+      <c r="C15" s="16">
+        <v>1171.6307</v>
+      </c>
+      <c r="D15" s="16">
+        <v>1171.63068571</v>
+      </c>
+      <c r="E15" s="16">
+        <v>1164.397</v>
+      </c>
+      <c r="F15" s="16">
+        <v>1144.7</v>
+      </c>
+      <c r="G15" s="16">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="21">
+        <v>14</v>
+      </c>
+      <c r="C16" s="13">
+        <v>12.2669</v>
+      </c>
+      <c r="D16" s="13">
+        <v>12.2669</v>
+      </c>
+      <c r="E16" s="13">
+        <v>12.2337</v>
+      </c>
+      <c r="F16" s="13">
+        <v>12.0467</v>
+      </c>
+      <c r="G16" s="13">
+        <v>12.7856</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="20">
+        <v>14</v>
+      </c>
+      <c r="C18" s="16">
+        <v>31.7071</v>
+      </c>
+      <c r="D18" s="16">
+        <v>31.70714286</v>
+      </c>
+      <c r="E18" s="16">
+        <v>30</v>
+      </c>
+      <c r="F18" s="16">
+        <v>30</v>
+      </c>
+      <c r="G18" s="16">
+        <v>42.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="20">
+        <v>14</v>
+      </c>
+      <c r="C19" s="16">
+        <v>1178.9735</v>
+      </c>
+      <c r="D19" s="16">
+        <v>1178.97354286</v>
+      </c>
+      <c r="E19" s="16">
+        <v>1194.397</v>
+      </c>
+      <c r="F19" s="16">
+        <v>833.7</v>
+      </c>
+      <c r="G19" s="16">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="21">
+        <v>14</v>
+      </c>
+      <c r="C20" s="13">
+        <v>12.3392</v>
+      </c>
+      <c r="D20" s="13">
+        <v>12.33921429</v>
+      </c>
+      <c r="E20" s="13">
+        <v>12.5493</v>
+      </c>
+      <c r="F20" s="13">
+        <v>8.8855</v>
+      </c>
+      <c r="G20" s="13">
+        <v>13.2347</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="20">
+        <v>14</v>
+      </c>
+      <c r="C22" s="16">
+        <v>288.34</v>
+      </c>
+      <c r="D22" s="16">
+        <v>288.33995714</v>
+      </c>
+      <c r="E22" s="16">
+        <v>290</v>
+      </c>
+      <c r="F22" s="16">
+        <v>274</v>
+      </c>
+      <c r="G22" s="16">
+        <v>291.57</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="20">
+        <v>14</v>
+      </c>
+      <c r="C24" s="16">
+        <v>910.5266</v>
+      </c>
+      <c r="D24" s="16">
+        <v>910.5265857099999</v>
+      </c>
+      <c r="E24" s="16">
+        <v>906.7569999999999</v>
+      </c>
+      <c r="F24" s="16">
+        <v>884.7</v>
+      </c>
+      <c r="G24" s="16">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="20">
+        <v>14</v>
+      </c>
+      <c r="C25" s="16">
+        <v>302.0596</v>
+      </c>
+      <c r="D25" s="16">
+        <v>302.05961429</v>
+      </c>
+      <c r="E25" s="16">
+        <v>302.3545</v>
+      </c>
+      <c r="F25" s="16">
+        <v>291.9</v>
+      </c>
+      <c r="G25" s="16">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="21">
+        <v>14</v>
+      </c>
+      <c r="C26" s="13">
+        <v>33.1834</v>
+      </c>
+      <c r="D26" s="13">
+        <v>33.18336429</v>
+      </c>
+      <c r="E26" s="13">
+        <v>33.49945</v>
+      </c>
+      <c r="F26" s="13">
+        <v>32</v>
+      </c>
+      <c r="G26" s="13">
+        <v>33.5014</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="20">
+        <v>14</v>
+      </c>
+      <c r="C27" s="16">
+        <v>44.9252</v>
+      </c>
+      <c r="D27" s="16">
+        <v>44.92524286</v>
+      </c>
+      <c r="E27" s="16">
+        <v>45</v>
+      </c>
+      <c r="F27" s="16">
+        <v>43</v>
+      </c>
+      <c r="G27" s="16">
+        <v>46.8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" s="22">
+        <v>14</v>
+      </c>
+      <c r="C29" s="17">
+        <v>51.3646</v>
+      </c>
+      <c r="D29" s="17">
+        <v>51.36459286</v>
+      </c>
+      <c r="E29" s="17">
+        <v>50.913</v>
+      </c>
+      <c r="F29" s="17">
+        <v>49.6</v>
+      </c>
+      <c r="G29" s="17">
+        <v>57.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B30" s="22">
+        <v>13</v>
+      </c>
+      <c r="C30" s="17">
+        <v>14.7567</v>
+      </c>
+      <c r="D30" s="17">
+        <v>14.75669231</v>
+      </c>
+      <c r="E30" s="17">
+        <v>15</v>
+      </c>
+      <c r="F30" s="17">
+        <v>11.928</v>
+      </c>
+      <c r="G30" s="17">
+        <v>15.154</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="20">
+        <v>14</v>
+      </c>
+      <c r="C32" s="16">
+        <v>1097.136</v>
+      </c>
+      <c r="D32" s="16">
+        <v>1097.136</v>
+      </c>
+      <c r="E32" s="16">
+        <v>1098</v>
+      </c>
+      <c r="F32" s="16">
+        <v>1088.6</v>
+      </c>
+      <c r="G32" s="16">
+        <v>1101.803</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B33"/>
+      <c r="C33"/>
+      <c r="D33"/>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="20">
+        <v>14</v>
+      </c>
+      <c r="C34" s="16">
+        <v>-91.19499999999999</v>
+      </c>
+      <c r="D34" s="16">
+        <v>-91.19499999999999</v>
+      </c>
+      <c r="E34" s="16">
+        <v>-101.7665</v>
+      </c>
+      <c r="F34" s="16">
+        <v>-200</v>
+      </c>
+      <c r="G34" s="16">
+        <v>135.178</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="B35"/>
+      <c r="C35"/>
+      <c r="D35"/>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" s="20">
+        <v>13</v>
+      </c>
+      <c r="C36" s="16">
+        <v>896.169</v>
+      </c>
+      <c r="D36" s="16">
+        <v>896.1690076899999</v>
+      </c>
+      <c r="E36" s="16">
+        <v>847.657</v>
+      </c>
+      <c r="F36" s="16">
+        <v>808.4</v>
+      </c>
+      <c r="G36" s="16">
+        <v>1156.983</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" t="s">
+        <v>31</v>
+      </c>
+      <c r="B37" s="20">
+        <v>13</v>
+      </c>
+      <c r="C37" s="16">
+        <v>250.3159</v>
+      </c>
+      <c r="D37" s="16">
+        <v>250.31588462</v>
+      </c>
+      <c r="E37" s="16">
+        <v>227.371</v>
+      </c>
+      <c r="F37" s="16">
+        <v>60.6</v>
+      </c>
+      <c r="G37" s="16">
+        <v>467.106</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="20">
+        <v>11</v>
+      </c>
+      <c r="C38" s="16">
+        <v>2231.5811</v>
+      </c>
+      <c r="D38" s="16">
+        <v>2231.58109091</v>
+      </c>
+      <c r="E38" s="16">
+        <v>2232.88</v>
+      </c>
+      <c r="F38" s="16">
+        <v>2003.128</v>
+      </c>
+      <c r="G38" s="16">
+        <v>2554.8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="20">
+        <v>10</v>
+      </c>
+      <c r="C39" s="16">
+        <v>3308.5216</v>
+      </c>
+      <c r="D39" s="16">
+        <v>3308.52157</v>
+      </c>
+      <c r="E39" s="16">
+        <v>3396.94</v>
+      </c>
+      <c r="F39" s="16">
+        <v>2304.6</v>
+      </c>
+      <c r="G39" s="16">
+        <v>3581.303</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="18" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" t="s">
+        <v>34</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" t="s">
+        <v>35</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" t="s">
+        <v>57</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" t="s">
+        <v>58</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" t="s">
+        <v>59</v>
+      </c>
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" t="s">
+        <v>61</v>
+      </c>
+      <c r="B48"/>
+      <c r="C48"/>
+      <c r="D48"/>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48"/>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49"/>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" t="s">
+        <v>62</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" t="s">
+        <v>63</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" t="s">
+        <v>64</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" t="s">
+        <v>65</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54"/>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" t="s">
+        <v>66</v>
+      </c>
+      <c r="B55"/>
+      <c r="C55"/>
+      <c r="D55"/>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55"/>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" t="s">
+        <v>67</v>
+      </c>
+      <c r="B56"/>
+      <c r="C56"/>
+      <c r="D56"/>
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56"/>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" t="s">
+        <v>68</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57"/>
+      <c r="D57"/>
+      <c r="E57"/>
+      <c r="F57"/>
+      <c r="G57"/>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" t="s">
+        <v>69</v>
+      </c>
+      <c r="B58"/>
+      <c r="C58"/>
+      <c r="D58"/>
+      <c r="E58"/>
+      <c r="F58"/>
+      <c r="G58"/>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="19" t="s">
+        <v>49</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A42:G42"/>
+    <mergeCell ref="A43:G43"/>
+    <mergeCell ref="A44:G44"/>
+    <mergeCell ref="A45:G45"/>
+    <mergeCell ref="A46:G46"/>
+    <mergeCell ref="A47:G47"/>
+    <mergeCell ref="A48:G48"/>
+    <mergeCell ref="A49:G49"/>
+    <mergeCell ref="A50:G50"/>
+    <mergeCell ref="A51:G51"/>
+    <mergeCell ref="A52:G52"/>
+    <mergeCell ref="A53:G53"/>
+    <mergeCell ref="A54:G54"/>
+    <mergeCell ref="A55:G55"/>
+    <mergeCell ref="A56:G56"/>
+    <mergeCell ref="A57:G57"/>
+    <mergeCell ref="A58:G58"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <rowBreaks count="2" manualBreakCount="2">
+    <brk id="41" man="1"/>
+    <brk id="60" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:G60"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A60" sqref="A60"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="56.700439" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
+    <col min="4" max="4" width="14" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="B2"/>
+      <c r="C2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="B3" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="B4" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="24">
+        <v>14</v>
+      </c>
+      <c r="C7" s="15">
+        <v>9529.8804</v>
+      </c>
+      <c r="D7" s="15">
+        <v>9529.8804</v>
+      </c>
+      <c r="E7" s="15">
+        <v>9502.907999999999</v>
+      </c>
+      <c r="F7" s="15">
+        <v>9242.4856</v>
+      </c>
+      <c r="G7" s="15">
+        <v>9766</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="21">
+        <v>14</v>
+      </c>
+      <c r="C10" s="13">
+        <v>-0.1751</v>
+      </c>
+      <c r="D10" s="13">
+        <v>-0.17507857</v>
+      </c>
+      <c r="E10" s="13">
+        <v>0</v>
+      </c>
+      <c r="F10" s="13">
+        <v>-2</v>
+      </c>
+      <c r="G10" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="21">
+        <v>13</v>
+      </c>
+      <c r="C11" s="13">
+        <v>0.0145</v>
+      </c>
+      <c r="D11" s="13">
+        <v>0.01453846</v>
+      </c>
+      <c r="E11" s="13">
+        <v>0</v>
+      </c>
+      <c r="F11" s="13">
+        <v>-2</v>
+      </c>
+      <c r="G11" s="13">
+        <v>1.057</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="21">
+        <v>13</v>
+      </c>
+      <c r="C12" s="13">
+        <v>-0.0521</v>
+      </c>
+      <c r="D12" s="13">
+        <v>-0.05207692</v>
+      </c>
+      <c r="E12" s="13">
+        <v>0</v>
+      </c>
+      <c r="F12" s="13">
+        <v>-0.528</v>
+      </c>
+      <c r="G12" s="13">
+        <v>0.151</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="23">
+        <v>14</v>
+      </c>
+      <c r="C13" s="14">
+        <v>-0.2174</v>
+      </c>
+      <c r="D13" s="14">
+        <v>-0.21736429</v>
+      </c>
+      <c r="E13" s="14">
+        <v>0.075</v>
+      </c>
+      <c r="F13" s="14">
+        <v>-1.9591</v>
+      </c>
+      <c r="G13" s="14">
+        <v>0.9370000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="20">
+        <v>14</v>
+      </c>
+      <c r="C15" s="16">
+        <v>1213.8087</v>
+      </c>
+      <c r="D15" s="16">
+        <v>1213.80865714</v>
+      </c>
+      <c r="E15" s="16">
+        <v>1222.8745</v>
+      </c>
+      <c r="F15" s="16">
+        <v>1146.0682</v>
+      </c>
+      <c r="G15" s="16">
+        <v>1291.461</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="21">
+        <v>14</v>
+      </c>
+      <c r="C16" s="13">
+        <v>12.7357</v>
+      </c>
+      <c r="D16" s="13">
+        <v>12.73567143</v>
+      </c>
+      <c r="E16" s="13">
+        <v>12.63805</v>
+      </c>
+      <c r="F16" s="13">
+        <v>12.2194</v>
+      </c>
+      <c r="G16" s="13">
+        <v>13.4683</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="20">
+        <v>14</v>
+      </c>
+      <c r="C18" s="16">
+        <v>33.5143</v>
+      </c>
+      <c r="D18" s="16">
+        <v>33.51428571</v>
+      </c>
+      <c r="E18" s="16">
+        <v>30.75</v>
+      </c>
+      <c r="F18" s="16">
+        <v>29.6</v>
+      </c>
+      <c r="G18" s="16">
+        <v>50.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="20">
+        <v>14</v>
+      </c>
+      <c r="C19" s="16">
+        <v>1225.0694</v>
+      </c>
+      <c r="D19" s="16">
+        <v>1225.06937143</v>
+      </c>
+      <c r="E19" s="16">
+        <v>1252.8745</v>
+      </c>
+      <c r="F19" s="16">
+        <v>888.1</v>
+      </c>
+      <c r="G19" s="16">
+        <v>1322.961</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="21">
+        <v>14</v>
+      </c>
+      <c r="C20" s="13">
+        <v>12.8514</v>
+      </c>
+      <c r="D20" s="13">
+        <v>12.85142143</v>
+      </c>
+      <c r="E20" s="13">
+        <v>12.9544</v>
+      </c>
+      <c r="F20" s="13">
+        <v>9.4199</v>
+      </c>
+      <c r="G20" s="13">
+        <v>13.8536</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="20">
+        <v>14</v>
+      </c>
+      <c r="C22" s="16">
+        <v>285.7125</v>
+      </c>
+      <c r="D22" s="16">
+        <v>285.71246429</v>
+      </c>
+      <c r="E22" s="16">
+        <v>286.84825</v>
+      </c>
+      <c r="F22" s="16">
+        <v>265.807</v>
+      </c>
+      <c r="G22" s="16">
+        <v>312.42</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="20">
+        <v>14</v>
+      </c>
+      <c r="C24" s="16">
+        <v>954.314</v>
+      </c>
+      <c r="D24" s="16">
+        <v>954.31405</v>
+      </c>
+      <c r="E24" s="16">
+        <v>939.13</v>
+      </c>
+      <c r="F24" s="16">
+        <v>890.1917</v>
+      </c>
+      <c r="G24" s="16">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="20">
+        <v>14</v>
+      </c>
+      <c r="C25" s="16">
+        <v>313.97</v>
+      </c>
+      <c r="D25" s="16">
+        <v>313.96995</v>
+      </c>
+      <c r="E25" s="16">
+        <v>313.598</v>
+      </c>
+      <c r="F25" s="16">
+        <v>293.7633</v>
+      </c>
+      <c r="G25" s="16">
+        <v>340.877</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="21">
+        <v>14</v>
+      </c>
+      <c r="C26" s="13">
+        <v>32.9151</v>
+      </c>
+      <c r="D26" s="13">
+        <v>32.91514286</v>
+      </c>
+      <c r="E26" s="13">
+        <v>33</v>
+      </c>
+      <c r="F26" s="13">
+        <v>32</v>
+      </c>
+      <c r="G26" s="13">
+        <v>33.5011</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="20">
+        <v>14</v>
+      </c>
+      <c r="C27" s="16">
+        <v>45.9752</v>
+      </c>
+      <c r="D27" s="16">
+        <v>45.97515</v>
+      </c>
+      <c r="E27" s="16">
+        <v>46.3095</v>
+      </c>
+      <c r="F27" s="16">
+        <v>36.423</v>
+      </c>
+      <c r="G27" s="16">
+        <v>50.9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" s="22">
+        <v>14</v>
+      </c>
+      <c r="C29" s="17">
+        <v>54.1746</v>
+      </c>
+      <c r="D29" s="17">
+        <v>54.17457857</v>
+      </c>
+      <c r="E29" s="17">
+        <v>53.594</v>
+      </c>
+      <c r="F29" s="17">
+        <v>49.9</v>
+      </c>
+      <c r="G29" s="17">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B30" s="22">
+        <v>13</v>
+      </c>
+      <c r="C30" s="17">
+        <v>16.0195</v>
+      </c>
+      <c r="D30" s="17">
+        <v>16.01946154</v>
+      </c>
+      <c r="E30" s="17">
+        <v>15</v>
+      </c>
+      <c r="F30" s="17">
+        <v>12.967</v>
+      </c>
+      <c r="G30" s="17">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="20">
+        <v>14</v>
+      </c>
+      <c r="C32" s="16">
+        <v>1097.153</v>
+      </c>
+      <c r="D32" s="16">
+        <v>1097.153</v>
+      </c>
+      <c r="E32" s="16">
+        <v>1098</v>
+      </c>
+      <c r="F32" s="16">
+        <v>1089.6</v>
+      </c>
+      <c r="G32" s="16">
+        <v>1103.399</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B33"/>
+      <c r="C33"/>
+      <c r="D33"/>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="20">
+        <v>14</v>
+      </c>
+      <c r="C34" s="16">
+        <v>-63.5459</v>
+      </c>
+      <c r="D34" s="16">
+        <v>-63.54585714</v>
+      </c>
+      <c r="E34" s="16">
+        <v>-81.2805</v>
+      </c>
+      <c r="F34" s="16">
+        <v>-200</v>
+      </c>
+      <c r="G34" s="16">
+        <v>40.305</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="B35"/>
+      <c r="C35"/>
+      <c r="D35"/>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" s="20">
+        <v>13</v>
+      </c>
+      <c r="C36" s="16">
+        <v>980.0477</v>
+      </c>
+      <c r="D36" s="16">
+        <v>980.04773077</v>
+      </c>
+      <c r="E36" s="16">
+        <v>992.0170000000001</v>
+      </c>
+      <c r="F36" s="16">
+        <v>846.5</v>
+      </c>
+      <c r="G36" s="16">
+        <v>1156.65</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" t="s">
+        <v>31</v>
+      </c>
+      <c r="B37" s="20">
+        <v>13</v>
+      </c>
+      <c r="C37" s="16">
+        <v>360.3897</v>
+      </c>
+      <c r="D37" s="16">
+        <v>360.38974615</v>
+      </c>
+      <c r="E37" s="16">
+        <v>356.7167</v>
+      </c>
+      <c r="F37" s="16">
+        <v>185.6</v>
+      </c>
+      <c r="G37" s="16">
+        <v>569.396</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="20">
+        <v>11</v>
+      </c>
+      <c r="C38" s="16">
+        <v>2143.8412</v>
+      </c>
+      <c r="D38" s="16">
+        <v>2143.84116364</v>
+      </c>
+      <c r="E38" s="16">
+        <v>2056</v>
+      </c>
+      <c r="F38" s="16">
+        <v>1811.511</v>
+      </c>
+      <c r="G38" s="16">
+        <v>2836.8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="20">
+        <v>10</v>
+      </c>
+      <c r="C39" s="16">
+        <v>3222.247</v>
+      </c>
+      <c r="D39" s="16">
+        <v>3222.24699</v>
+      </c>
+      <c r="E39" s="16">
+        <v>3288.325</v>
+      </c>
+      <c r="F39" s="16">
+        <v>2315.9</v>
+      </c>
+      <c r="G39" s="16">
+        <v>3637</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="18" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" t="s">
+        <v>34</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" t="s">
+        <v>35</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" t="s">
+        <v>57</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" t="s">
+        <v>58</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" t="s">
+        <v>59</v>
+      </c>
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" t="s">
+        <v>61</v>
+      </c>
+      <c r="B48"/>
+      <c r="C48"/>
+      <c r="D48"/>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48"/>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49"/>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" t="s">
+        <v>62</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" t="s">
+        <v>63</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" t="s">
+        <v>64</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" t="s">
+        <v>65</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54"/>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" t="s">
+        <v>66</v>
+      </c>
+      <c r="B55"/>
+      <c r="C55"/>
+      <c r="D55"/>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55"/>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" t="s">
+        <v>67</v>
+      </c>
+      <c r="B56"/>
+      <c r="C56"/>
+      <c r="D56"/>
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56"/>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" t="s">
+        <v>68</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57"/>
+      <c r="D57"/>
+      <c r="E57"/>
+      <c r="F57"/>
+      <c r="G57"/>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" t="s">
+        <v>69</v>
+      </c>
+      <c r="B58"/>
+      <c r="C58"/>
+      <c r="D58"/>
+      <c r="E58"/>
+      <c r="F58"/>
+      <c r="G58"/>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="19" t="s">
+        <v>49</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A42:G42"/>
+    <mergeCell ref="A43:G43"/>
+    <mergeCell ref="A44:G44"/>
+    <mergeCell ref="A45:G45"/>
+    <mergeCell ref="A46:G46"/>
+    <mergeCell ref="A47:G47"/>
+    <mergeCell ref="A48:G48"/>
+    <mergeCell ref="A49:G49"/>
+    <mergeCell ref="A50:G50"/>
+    <mergeCell ref="A51:G51"/>
+    <mergeCell ref="A52:G52"/>
+    <mergeCell ref="A53:G53"/>
+    <mergeCell ref="A54:G54"/>
+    <mergeCell ref="A55:G55"/>
+    <mergeCell ref="A56:G56"/>
+    <mergeCell ref="A57:G57"/>
+    <mergeCell ref="A58:G58"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <rowBreaks count="2" manualBreakCount="2">
+    <brk id="41" man="1"/>
+    <brk id="60" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:G60"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A60" sqref="A60"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="56.700439" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
+    <col min="4" max="4" width="14" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="B2"/>
+      <c r="C2" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="B3" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="B4" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="24">
+        <v>12</v>
+      </c>
+      <c r="C7" s="15">
+        <v>9713.197200000001</v>
+      </c>
+      <c r="D7" s="15">
+        <v>9713.197174999999</v>
+      </c>
+      <c r="E7" s="15">
+        <v>9687.231</v>
+      </c>
+      <c r="F7" s="15">
+        <v>9338.617099999999</v>
+      </c>
+      <c r="G7" s="15">
+        <v>9961.224</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="21">
+        <v>12</v>
+      </c>
+      <c r="C10" s="13">
+        <v>1.6824</v>
+      </c>
+      <c r="D10" s="13">
+        <v>1.682425</v>
+      </c>
+      <c r="E10" s="13">
+        <v>1.9</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0</v>
+      </c>
+      <c r="G10" s="13">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="21">
+        <v>11</v>
+      </c>
+      <c r="C11" s="13">
+        <v>0.1922</v>
+      </c>
+      <c r="D11" s="13">
+        <v>0.19218182</v>
+      </c>
+      <c r="E11" s="13">
+        <v>0</v>
+      </c>
+      <c r="F11" s="13">
+        <v>-1</v>
+      </c>
+      <c r="G11" s="13">
+        <v>1.341</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="21">
+        <v>11</v>
+      </c>
+      <c r="C12" s="13">
+        <v>-0.0364</v>
+      </c>
+      <c r="D12" s="13">
+        <v>-0.03636364</v>
+      </c>
+      <c r="E12" s="13">
+        <v>0</v>
+      </c>
+      <c r="F12" s="13">
+        <v>-0.4</v>
+      </c>
+      <c r="G12" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="23">
+        <v>12</v>
+      </c>
+      <c r="C13" s="14">
+        <v>1.8253</v>
+      </c>
+      <c r="D13" s="14">
+        <v>1.82525833</v>
+      </c>
+      <c r="E13" s="14">
+        <v>1.75</v>
+      </c>
+      <c r="F13" s="14">
+        <v>0</v>
+      </c>
+      <c r="G13" s="14">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="20">
+        <v>12</v>
+      </c>
+      <c r="C15" s="16">
+        <v>1287.1854</v>
+      </c>
+      <c r="D15" s="16">
+        <v>1287.18545</v>
+      </c>
+      <c r="E15" s="16">
+        <v>1309.651</v>
+      </c>
+      <c r="F15" s="16">
+        <v>1183.672</v>
+      </c>
+      <c r="G15" s="16">
+        <v>1385.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="21">
+        <v>12</v>
+      </c>
+      <c r="C16" s="13">
+        <v>13.2465</v>
+      </c>
+      <c r="D16" s="13">
+        <v>13.24651667</v>
+      </c>
+      <c r="E16" s="13">
+        <v>13.24675</v>
+      </c>
+      <c r="F16" s="13">
+        <v>12.3517</v>
+      </c>
+      <c r="G16" s="13">
+        <v>14.0319</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="20">
+        <v>12</v>
+      </c>
+      <c r="C18" s="16">
+        <v>35.9062</v>
+      </c>
+      <c r="D18" s="16">
+        <v>35.90625</v>
+      </c>
+      <c r="E18" s="16">
+        <v>31</v>
+      </c>
+      <c r="F18" s="16">
+        <v>29.6</v>
+      </c>
+      <c r="G18" s="16">
+        <v>69.40000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="20">
+        <v>12</v>
+      </c>
+      <c r="C19" s="16">
+        <v>1323.08</v>
+      </c>
+      <c r="D19" s="16">
+        <v>1323.08003333</v>
+      </c>
+      <c r="E19" s="16">
+        <v>1351.651</v>
+      </c>
+      <c r="F19" s="16">
+        <v>1213.672</v>
+      </c>
+      <c r="G19" s="16">
+        <v>1455.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="21">
+        <v>12</v>
+      </c>
+      <c r="C20" s="13">
+        <v>13.6156</v>
+      </c>
+      <c r="D20" s="13">
+        <v>13.61558333</v>
+      </c>
+      <c r="E20" s="13">
+        <v>13.60755</v>
+      </c>
+      <c r="F20" s="13">
+        <v>12.6648</v>
+      </c>
+      <c r="G20" s="13">
+        <v>14.7335</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="20">
+        <v>12</v>
+      </c>
+      <c r="C22" s="16">
+        <v>283.5858</v>
+      </c>
+      <c r="D22" s="16">
+        <v>283.58575833</v>
+      </c>
+      <c r="E22" s="16">
+        <v>283.04705</v>
+      </c>
+      <c r="F22" s="16">
+        <v>265.373</v>
+      </c>
+      <c r="G22" s="16">
+        <v>306.213</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="20">
+        <v>12</v>
+      </c>
+      <c r="C24" s="16">
+        <v>1034.3265</v>
+      </c>
+      <c r="D24" s="16">
+        <v>1034.326525</v>
+      </c>
+      <c r="E24" s="16">
+        <v>1046.5305</v>
+      </c>
+      <c r="F24" s="16">
+        <v>931.3</v>
+      </c>
+      <c r="G24" s="16">
+        <v>1176.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="20">
+        <v>12</v>
+      </c>
+      <c r="C25" s="16">
+        <v>337.1162</v>
+      </c>
+      <c r="D25" s="16">
+        <v>337.11624167</v>
+      </c>
+      <c r="E25" s="16">
+        <v>336.5275</v>
+      </c>
+      <c r="F25" s="16">
+        <v>308.5659</v>
+      </c>
+      <c r="G25" s="16">
+        <v>369.177</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="21">
+        <v>12</v>
+      </c>
+      <c r="C26" s="13">
+        <v>32.6306</v>
+      </c>
+      <c r="D26" s="13">
+        <v>32.63058333</v>
+      </c>
+      <c r="E26" s="13">
+        <v>33</v>
+      </c>
+      <c r="F26" s="13">
+        <v>31.0008</v>
+      </c>
+      <c r="G26" s="13">
+        <v>33.5016</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="20">
+        <v>12</v>
+      </c>
+      <c r="C27" s="16">
+        <v>48.0803</v>
+      </c>
+      <c r="D27" s="16">
+        <v>48.08026667</v>
+      </c>
+      <c r="E27" s="16">
+        <v>48.2996</v>
+      </c>
+      <c r="F27" s="16">
+        <v>43</v>
+      </c>
+      <c r="G27" s="16">
+        <v>55.4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" s="22">
+        <v>12</v>
+      </c>
+      <c r="C29" s="17">
+        <v>59.2109</v>
+      </c>
+      <c r="D29" s="17">
+        <v>59.21094167</v>
+      </c>
+      <c r="E29" s="17">
+        <v>59.9105</v>
+      </c>
+      <c r="F29" s="17">
+        <v>52</v>
+      </c>
+      <c r="G29" s="17">
+        <v>68.8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B30" s="22">
+        <v>11</v>
+      </c>
+      <c r="C30" s="17">
+        <v>17.0558</v>
+      </c>
+      <c r="D30" s="17">
+        <v>17.05581818</v>
+      </c>
+      <c r="E30" s="17">
+        <v>15.8</v>
+      </c>
+      <c r="F30" s="17">
+        <v>14.178</v>
+      </c>
+      <c r="G30" s="17">
+        <v>23.438</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="20">
+        <v>12</v>
+      </c>
+      <c r="C32" s="16">
+        <v>1096.7899</v>
+      </c>
+      <c r="D32" s="16">
+        <v>1096.78991667</v>
+      </c>
+      <c r="E32" s="16">
+        <v>1096.5</v>
+      </c>
+      <c r="F32" s="16">
+        <v>1088.973</v>
+      </c>
+      <c r="G32" s="16">
+        <v>1105.3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B33"/>
+      <c r="C33"/>
+      <c r="D33"/>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="20">
+        <v>11</v>
+      </c>
+      <c r="C34" s="16">
+        <v>-36.8838</v>
+      </c>
+      <c r="D34" s="16">
+        <v>-36.88381818</v>
+      </c>
+      <c r="E34" s="16">
+        <v>-25</v>
+      </c>
+      <c r="F34" s="16">
+        <v>-111.3</v>
+      </c>
+      <c r="G34" s="16">
+        <v>59.11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="B35"/>
+      <c r="C35"/>
+      <c r="D35"/>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" s="20">
+        <v>10</v>
+      </c>
+      <c r="C36" s="16">
+        <v>1133.2164</v>
+      </c>
+      <c r="D36" s="16">
+        <v>1133.21641</v>
+      </c>
+      <c r="E36" s="16">
+        <v>1146.2985</v>
+      </c>
+      <c r="F36" s="16">
+        <v>994.102</v>
+      </c>
+      <c r="G36" s="16">
+        <v>1217.777</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" t="s">
+        <v>31</v>
+      </c>
+      <c r="B37" s="20">
+        <v>10</v>
+      </c>
+      <c r="C37" s="16">
+        <v>502.5316</v>
+      </c>
+      <c r="D37" s="16">
+        <v>502.53163</v>
+      </c>
+      <c r="E37" s="16">
+        <v>536.3</v>
+      </c>
+      <c r="F37" s="16">
+        <v>347.62</v>
+      </c>
+      <c r="G37" s="16">
+        <v>669.979</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="20">
+        <v>10</v>
+      </c>
+      <c r="C38" s="16">
+        <v>1830.8121</v>
+      </c>
+      <c r="D38" s="16">
+        <v>1830.81209</v>
+      </c>
+      <c r="E38" s="16">
+        <v>1815.818</v>
+      </c>
+      <c r="F38" s="16">
+        <v>1453.881</v>
+      </c>
+      <c r="G38" s="16">
+        <v>2349.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="20">
+        <v>8</v>
+      </c>
+      <c r="C39" s="16">
+        <v>2936.1978</v>
+      </c>
+      <c r="D39" s="16">
+        <v>2936.1977875</v>
+      </c>
+      <c r="E39" s="16">
+        <v>3006.08615</v>
+      </c>
+      <c r="F39" s="16">
+        <v>2183.6</v>
+      </c>
+      <c r="G39" s="16">
+        <v>3194.94</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="18" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" t="s">
+        <v>34</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" t="s">
+        <v>35</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" t="s">
+        <v>57</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" t="s">
+        <v>58</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" t="s">
+        <v>59</v>
+      </c>
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" t="s">
+        <v>61</v>
+      </c>
+      <c r="B48"/>
+      <c r="C48"/>
+      <c r="D48"/>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48"/>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49"/>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" t="s">
+        <v>62</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" t="s">
+        <v>63</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" t="s">
+        <v>64</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" t="s">
+        <v>65</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54"/>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" t="s">
+        <v>66</v>
+      </c>
+      <c r="B55"/>
+      <c r="C55"/>
+      <c r="D55"/>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55"/>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" t="s">
+        <v>67</v>
+      </c>
+      <c r="B56"/>
+      <c r="C56"/>
+      <c r="D56"/>
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56"/>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" t="s">
+        <v>68</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57"/>
+      <c r="D57"/>
+      <c r="E57"/>
+      <c r="F57"/>
+      <c r="G57"/>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" t="s">
+        <v>69</v>
+      </c>
+      <c r="B58"/>
+      <c r="C58"/>
+      <c r="D58"/>
+      <c r="E58"/>
+      <c r="F58"/>
+      <c r="G58"/>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="19" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A43:G43"/>
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="A45:G45"/>
     <mergeCell ref="A46:G46"/>
     <mergeCell ref="A47:G47"/>
     <mergeCell ref="A48:G48"/>
     <mergeCell ref="A49:G49"/>
     <mergeCell ref="A50:G50"/>
     <mergeCell ref="A51:G51"/>
     <mergeCell ref="A52:G52"/>
     <mergeCell ref="A53:G53"/>
     <mergeCell ref="A54:G54"/>
     <mergeCell ref="A55:G55"/>
     <mergeCell ref="A56:G56"/>
     <mergeCell ref="A57:G57"/>
     <mergeCell ref="A58:G58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -3239,58 +6313,61 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="41" man="1"/>
     <brk id="60" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Summary</vt:lpstr>
+      <vt:lpstr>Q1 FY26</vt:lpstr>
+      <vt:lpstr>H1 FY26</vt:lpstr>
       <vt:lpstr>FY26</vt:lpstr>
       <vt:lpstr>FY27</vt:lpstr>
+      <vt:lpstr>FY28</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vuma Financial Ltd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Vuma - Excel output</dc:title>
   <dc:description>Vuma - Excel output</dc:description>
   <dc:subject>Vuma - Excel output</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>