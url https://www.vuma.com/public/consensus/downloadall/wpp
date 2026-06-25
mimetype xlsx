--- v4 (2026-05-10)
+++ v5 (2026-06-25)
@@ -10,89 +10,86 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId4"/>
-    <sheet name="Q1 FY26" sheetId="2" r:id="rId5"/>
-[...1 lines deleted...]
-    <sheet name="FY26" sheetId="4" r:id="rId7"/>
+    <sheet name="H1 FY26" sheetId="2" r:id="rId5"/>
+    <sheet name="FY26" sheetId="3" r:id="rId6"/>
+    <sheet name="Q2 FY26" sheetId="4" r:id="rId7"/>
     <sheet name="FY27" sheetId="5" r:id="rId8"/>
     <sheet name="FY28" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>WPP Plc</t>
   </si>
   <si>
-    <t>Q1 FY26</t>
-[...1 lines deleted...]
-  <si>
     <t>H1 FY26</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
+    <t>Q2 FY26</t>
+  </si>
+  <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
-    <t>17/04/26</t>
-[...2 lines deleted...]
-    <t>28/04/26</t>
+    <t>09/06/26</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue Less PT - GBP (millions)</t>
   </si>
   <si>
     <t xml:space="preserve">  Growth (calculated off Revenue Less PT) %</t>
   </si>
   <si>
     <t xml:space="preserve">    Organic Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Acquisition Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    FX Impact (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Reportable Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit (ex associates)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit Margin (ex associates) %</t>
   </si>
@@ -873,718 +870,718 @@
     <row r="3" spans="1:6">
       <c r="B3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="B4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="6" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B7" s="15">
-        <v>2229.8815</v>
+        <v>4645.8131</v>
       </c>
       <c r="C7" s="15">
-        <v>4649.8016</v>
+        <v>9585.826300000001</v>
       </c>
       <c r="D7" s="15">
-        <v>9551.061600000001</v>
+        <v>2380.7165</v>
       </c>
       <c r="E7" s="15">
-        <v>9529.8804</v>
+        <v>9577.908100000001</v>
       </c>
       <c r="F7" s="15">
-        <v>9713.197200000001</v>
+        <v>9741.9468</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B10" s="13">
-        <v>-7.7693</v>
+        <v>-6.453</v>
       </c>
       <c r="C10" s="13">
-        <v>-6.8243</v>
+        <v>-5.3352</v>
       </c>
       <c r="D10" s="13">
-        <v>-5.4079</v>
+        <v>-6.034</v>
       </c>
       <c r="E10" s="13">
-        <v>-0.1751</v>
+        <v>-0.064</v>
       </c>
       <c r="F10" s="13">
-        <v>1.6824</v>
+        <v>1.6658</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B11" s="13">
-        <v>-0.209</v>
+        <v>-0.0843</v>
       </c>
       <c r="C11" s="13">
-        <v>-0.0602</v>
+        <v>0.0604</v>
       </c>
       <c r="D11" s="13">
-        <v>0.1676</v>
+        <v>-0.1282</v>
       </c>
       <c r="E11" s="13">
-        <v>0.0145</v>
+        <v>-0.0663</v>
       </c>
       <c r="F11" s="13">
-        <v>0.1922</v>
+        <v>0.0732</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B12" s="13">
-        <v>-2.3581</v>
+        <v>-1.1337</v>
       </c>
       <c r="C12" s="13">
-        <v>-1.3151</v>
+        <v>-0.5212</v>
       </c>
       <c r="D12" s="13">
-        <v>-0.9572000000000001</v>
+        <v>-0.1781</v>
       </c>
       <c r="E12" s="13">
-        <v>-0.0521</v>
+        <v>0.0485</v>
       </c>
       <c r="F12" s="13">
-        <v>-0.0364</v>
+        <v>-0.0307</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B13" s="14">
-        <v>-10.2187</v>
+        <v>-7.7055</v>
       </c>
       <c r="C13" s="14">
-        <v>-8.182</v>
+        <v>-5.7997</v>
       </c>
       <c r="D13" s="14">
-        <v>-6.1446</v>
+        <v>-6.5216</v>
       </c>
       <c r="E13" s="14">
-        <v>-0.2174</v>
+        <v>-0.0844</v>
       </c>
       <c r="F13" s="14">
-        <v>1.8253</v>
+        <v>1.7084</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B15" s="10"/>
+        <v>14</v>
+      </c>
+      <c r="B15" s="16">
+        <v>350.8682</v>
+      </c>
       <c r="C15" s="16">
-        <v>364.4044</v>
-[...3 lines deleted...]
-      </c>
+        <v>1171.5086</v>
+      </c>
+      <c r="D15" s="10"/>
       <c r="E15" s="16">
-        <v>1213.8087</v>
+        <v>1212.7789</v>
       </c>
       <c r="F15" s="16">
-        <v>1287.1854</v>
+        <v>1288.0408</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B16" s="11"/>
+        <v>15</v>
+      </c>
+      <c r="B16" s="13">
+        <v>7.5534</v>
+      </c>
       <c r="C16" s="13">
-        <v>7.9059</v>
-[...3 lines deleted...]
-      </c>
+        <v>12.2209</v>
+      </c>
+      <c r="D16" s="11"/>
       <c r="E16" s="13">
-        <v>12.7357</v>
+        <v>12.6588</v>
       </c>
       <c r="F16" s="13">
-        <v>13.2465</v>
+        <v>13.2149</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B18" s="10"/>
-      <c r="C18" s="10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C18" s="16">
+        <v>30.1149</v>
+      </c>
+      <c r="D18" s="10"/>
       <c r="E18" s="16">
-        <v>33.5143</v>
+        <v>30.8245</v>
       </c>
       <c r="F18" s="16">
-        <v>35.9062</v>
+        <v>31.5588</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B19" s="10"/>
-      <c r="C19" s="10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C19" s="16">
+        <v>1201.6234</v>
+      </c>
+      <c r="D19" s="10"/>
       <c r="E19" s="16">
-        <v>1225.0694</v>
+        <v>1243.6033</v>
       </c>
       <c r="F19" s="16">
-        <v>1323.08</v>
+        <v>1319.5996</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B20" s="11"/>
-      <c r="C20" s="11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C20" s="13">
+        <v>12.5351</v>
+      </c>
+      <c r="D20" s="11"/>
       <c r="E20" s="13">
-        <v>12.8514</v>
+        <v>12.9807</v>
       </c>
       <c r="F20" s="13">
-        <v>13.6156</v>
+        <v>13.5388</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B22" s="10"/>
-      <c r="C22" s="10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C22" s="16">
+        <v>289.715</v>
+      </c>
+      <c r="D22" s="10"/>
       <c r="E22" s="16">
-        <v>285.7125</v>
+        <v>289.9821</v>
       </c>
       <c r="F22" s="16">
-        <v>283.5858</v>
+        <v>286.8359</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B24" s="10"/>
-      <c r="C24" s="10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C24" s="16">
+        <v>911.9084</v>
+      </c>
+      <c r="D24" s="10"/>
       <c r="E24" s="16">
-        <v>954.314</v>
+        <v>953.6213</v>
       </c>
       <c r="F24" s="16">
-        <v>1034.3265</v>
+        <v>1032.7637</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B25" s="10"/>
-      <c r="C25" s="10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C25" s="16">
+        <v>304.4218</v>
+      </c>
+      <c r="D25" s="10"/>
       <c r="E25" s="16">
-        <v>313.97</v>
+        <v>313.1088</v>
       </c>
       <c r="F25" s="16">
-        <v>337.1162</v>
+        <v>336.6347</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B26" s="11"/>
-      <c r="C26" s="11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C26" s="13">
+        <v>33.3846</v>
+      </c>
+      <c r="D26" s="11"/>
       <c r="E26" s="13">
-        <v>32.9151</v>
+        <v>32.8269</v>
       </c>
       <c r="F26" s="13">
-        <v>32.6306</v>
+        <v>32.6154</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B27" s="10"/>
-      <c r="C27" s="10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C27" s="16">
+        <v>45.2924</v>
+      </c>
+      <c r="D27" s="10"/>
       <c r="E27" s="16">
-        <v>45.9752</v>
+        <v>46.0914</v>
       </c>
       <c r="F27" s="16">
-        <v>48.0803</v>
+        <v>48.482</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="9" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B29" s="12"/>
-      <c r="C29" s="12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C29" s="17">
+        <v>51.2495</v>
+      </c>
+      <c r="D29" s="12"/>
       <c r="E29" s="17">
-        <v>54.1746</v>
+        <v>54.1803</v>
       </c>
       <c r="F29" s="17">
-        <v>59.2109</v>
+        <v>59.0349</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B30" s="12"/>
-      <c r="C30" s="12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C30" s="17">
+        <v>14.6071</v>
+      </c>
+      <c r="D30" s="12"/>
       <c r="E30" s="17">
-        <v>16.0195</v>
+        <v>15.668</v>
       </c>
       <c r="F30" s="17">
-        <v>17.0558</v>
+        <v>17.2329</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B32" s="10"/>
-      <c r="C32" s="10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C32" s="16">
+        <v>1096.9899</v>
+      </c>
+      <c r="D32" s="10"/>
       <c r="E32" s="16">
-        <v>1097.153</v>
+        <v>1097.1622</v>
       </c>
       <c r="F32" s="16">
-        <v>1096.7899</v>
+        <v>1097.2651</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B34" s="10"/>
-      <c r="C34" s="10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C34" s="16">
+        <v>-87.5737</v>
+      </c>
+      <c r="D34" s="10"/>
       <c r="E34" s="16">
-        <v>-63.5459</v>
+        <v>-55.4477</v>
       </c>
       <c r="F34" s="16">
-        <v>-36.8838</v>
+        <v>-41.765</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B36" s="10"/>
-      <c r="C36" s="10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C36" s="16">
+        <v>855.0647</v>
+      </c>
+      <c r="D36" s="10"/>
       <c r="E36" s="16">
-        <v>980.0477</v>
+        <v>954.7186</v>
       </c>
       <c r="F36" s="16">
-        <v>1133.2164</v>
+        <v>1104.8548</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B37" s="10"/>
-      <c r="C37" s="10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C37" s="16">
+        <v>206.1843</v>
+      </c>
+      <c r="D37" s="10"/>
       <c r="E37" s="16">
-        <v>360.3897</v>
+        <v>324.0923</v>
       </c>
       <c r="F37" s="16">
-        <v>502.5316</v>
+        <v>473.2016</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B38" s="10"/>
-      <c r="C38" s="10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C38" s="16">
+        <v>2278.6267</v>
+      </c>
+      <c r="D38" s="10"/>
       <c r="E38" s="16">
-        <v>2143.8412</v>
+        <v>2201.6582</v>
       </c>
       <c r="F38" s="16">
-        <v>1830.8121</v>
+        <v>2018.6531</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B39" s="10"/>
-      <c r="C39" s="10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C39" s="16">
+        <v>3330.9206</v>
+      </c>
+      <c r="D39" s="10"/>
       <c r="E39" s="16">
-        <v>3222.247</v>
+        <v>3298.9245</v>
       </c>
       <c r="F39" s="16">
-        <v>2936.1978</v>
+        <v>3160.2997</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="18" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49"/>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54"/>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
       <c r="F56"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="19" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A42:F42"/>
     <mergeCell ref="A43:F43"/>
     <mergeCell ref="A44:F44"/>
     <mergeCell ref="A45:F45"/>
     <mergeCell ref="A46:F46"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A48:F48"/>
     <mergeCell ref="A49:F49"/>
     <mergeCell ref="A50:F50"/>
     <mergeCell ref="A51:F51"/>
     <mergeCell ref="A52:F52"/>
     <mergeCell ref="A53:F53"/>
     <mergeCell ref="A54:F54"/>
     <mergeCell ref="A55:F55"/>
     <mergeCell ref="A56:F56"/>
     <mergeCell ref="A57:F57"/>
     <mergeCell ref="A58:F58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1630,905 +1627,905 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="B3" s="3" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E3" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="F3" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="F3" s="3" t="s">
+      <c r="G3" s="3" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="B4" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:7">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B7" s="24">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C7" s="15">
-        <v>2229.8815</v>
+        <v>4645.8131</v>
       </c>
       <c r="D7" s="15">
-        <v>2229.8815</v>
+        <v>4645.81313636</v>
       </c>
       <c r="E7" s="15">
-        <v>2232.687</v>
+        <v>4640.7037</v>
       </c>
       <c r="F7" s="15">
-        <v>2184</v>
+        <v>4605.9174</v>
       </c>
       <c r="G7" s="15">
-        <v>2273</v>
+        <v>4719.786</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="21">
         <v>11</v>
       </c>
-      <c r="B10" s="21">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="13">
-        <v>-7.7693</v>
+        <v>-6.453</v>
       </c>
       <c r="D10" s="13">
-        <v>-7.76928571</v>
+        <v>-6.45295455</v>
       </c>
       <c r="E10" s="13">
-        <v>-8</v>
+        <v>-6.5619</v>
       </c>
       <c r="F10" s="13">
-        <v>-8.535</v>
+        <v>-6.7692</v>
       </c>
       <c r="G10" s="13">
-        <v>-6.852</v>
+        <v>-5.9035</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B11" s="21">
         <v>10</v>
       </c>
       <c r="C11" s="13">
-        <v>-0.209</v>
+        <v>-0.0843</v>
       </c>
       <c r="D11" s="13">
-        <v>-0.209</v>
+        <v>-0.08429</v>
       </c>
       <c r="E11" s="13">
-        <v>0</v>
+        <v>0.00165</v>
       </c>
       <c r="F11" s="13">
-        <v>-1.118</v>
+        <v>-0.8463000000000001</v>
       </c>
       <c r="G11" s="13">
-        <v>0.427</v>
+        <v>0.3316</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B12" s="21">
         <v>10</v>
       </c>
       <c r="C12" s="13">
-        <v>-2.3581</v>
+        <v>-1.1337</v>
       </c>
       <c r="D12" s="13">
-        <v>-2.3581</v>
+        <v>-1.13371</v>
       </c>
       <c r="E12" s="13">
-        <v>-2.287</v>
+        <v>-1.04535</v>
       </c>
       <c r="F12" s="13">
-        <v>-3.9</v>
+        <v>-1.6924</v>
       </c>
       <c r="G12" s="13">
-        <v>-1.047</v>
+        <v>-0.6211</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B13" s="23">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C13" s="14">
-        <v>-10.2187</v>
+        <v>-7.7055</v>
       </c>
       <c r="D13" s="14">
-        <v>-10.21872727</v>
+        <v>-7.70552</v>
       </c>
       <c r="E13" s="14">
-        <v>-10.238</v>
+        <v>-7.7491</v>
       </c>
       <c r="F13" s="14">
-        <v>-12</v>
+        <v>-8.3582</v>
       </c>
       <c r="G13" s="14">
-        <v>-8.4</v>
+        <v>-6.9071</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B15" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>56</v>
+        <v>11</v>
+      </c>
+      <c r="C15" s="16">
+        <v>350.8682</v>
+      </c>
+      <c r="D15" s="16">
+        <v>350.86823636</v>
+      </c>
+      <c r="E15" s="16">
+        <v>350.5943</v>
+      </c>
+      <c r="F15" s="16">
+        <v>320.3503</v>
+      </c>
+      <c r="G15" s="16">
+        <v>370.9599</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B16" s="21">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>56</v>
+        <v>11</v>
+      </c>
+      <c r="C16" s="13">
+        <v>7.5534</v>
+      </c>
+      <c r="D16" s="13">
+        <v>7.55342727</v>
+      </c>
+      <c r="E16" s="13">
+        <v>7.5054</v>
+      </c>
+      <c r="F16" s="13">
+        <v>6.8468</v>
+      </c>
+      <c r="G16" s="13">
+        <v>8.0413</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B18" s="20">
         <v>0</v>
       </c>
       <c r="C18" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D18" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E18" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F18" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G18" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B19" s="20">
         <v>0</v>
       </c>
       <c r="C19" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D19" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E19" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F19" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G19" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B20" s="21">
         <v>0</v>
       </c>
       <c r="C20" s="11" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D20" s="11" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E20" s="11" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F20" s="11" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G20" s="11" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B22" s="20">
         <v>0</v>
       </c>
       <c r="C22" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D22" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E22" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F22" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G22" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B24" s="20">
         <v>0</v>
       </c>
       <c r="C24" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D24" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E24" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F24" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G24" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B25" s="20">
         <v>0</v>
       </c>
       <c r="C25" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D25" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E25" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F25" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G25" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B26" s="21">
         <v>0</v>
       </c>
       <c r="C26" s="11" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D26" s="11" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E26" s="11" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F26" s="11" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G26" s="11" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B27" s="20">
         <v>0</v>
       </c>
       <c r="C27" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D27" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E27" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F27" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G27" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="9" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B29" s="22">
         <v>0</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D29" s="12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E29" s="12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F29" s="12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G29" s="12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B30" s="22">
         <v>0</v>
       </c>
       <c r="C30" s="12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D30" s="12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E30" s="12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F30" s="12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G30" s="12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B32" s="20">
         <v>0</v>
       </c>
       <c r="C32" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D32" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E32" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F32" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G32" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B34" s="20">
         <v>0</v>
       </c>
       <c r="C34" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D34" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E34" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F34" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G34" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B36" s="20">
         <v>0</v>
       </c>
       <c r="C36" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D36" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E36" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F36" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G36" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B37" s="20">
         <v>0</v>
       </c>
       <c r="C37" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D37" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E37" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F37" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G37" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B38" s="20">
         <v>0</v>
       </c>
       <c r="C38" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D38" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E38" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F38" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G38" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B39" s="20">
         <v>0</v>
       </c>
       <c r="C39" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D39" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E39" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F39" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G39" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="18" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49"/>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54"/>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="19" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A43:G43"/>
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="A45:G45"/>
     <mergeCell ref="A46:G46"/>
     <mergeCell ref="A47:G47"/>
     <mergeCell ref="A48:G48"/>
     <mergeCell ref="A49:G49"/>
     <mergeCell ref="A50:G50"/>
     <mergeCell ref="A51:G51"/>
     <mergeCell ref="A52:G52"/>
     <mergeCell ref="A53:G53"/>
     <mergeCell ref="A54:G54"/>
     <mergeCell ref="A55:G55"/>
     <mergeCell ref="A56:G56"/>
     <mergeCell ref="A57:G57"/>
     <mergeCell ref="A58:G58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2574,905 +2571,905 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="B3" s="3" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E3" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="F3" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="F3" s="3" t="s">
+      <c r="G3" s="3" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="B4" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:7">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B7" s="24">
         <v>13</v>
       </c>
       <c r="C7" s="15">
-        <v>4649.8016</v>
+        <v>9585.826300000001</v>
       </c>
       <c r="D7" s="15">
-        <v>4649.80161538</v>
+        <v>9585.82633077</v>
       </c>
       <c r="E7" s="15">
-        <v>4622</v>
+        <v>9607.273300000001</v>
       </c>
       <c r="F7" s="15">
-        <v>4544.3</v>
+        <v>9479.969999999999</v>
       </c>
       <c r="G7" s="15">
-        <v>4998.904</v>
+        <v>9652.251200000001</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B10" s="21">
         <v>13</v>
       </c>
       <c r="C10" s="13">
-        <v>-6.8243</v>
+        <v>-5.3352</v>
       </c>
       <c r="D10" s="13">
-        <v>-6.82430769</v>
+        <v>-5.33519231</v>
       </c>
       <c r="E10" s="13">
-        <v>-6.8</v>
+        <v>-5.194</v>
       </c>
       <c r="F10" s="13">
-        <v>-7.506</v>
+        <v>-6.3399</v>
       </c>
       <c r="G10" s="13">
-        <v>-5.937</v>
+        <v>-4.5907</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B11" s="21">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C11" s="13">
-        <v>-0.0602</v>
+        <v>0.0604</v>
       </c>
       <c r="D11" s="13">
-        <v>-0.0602</v>
+        <v>0.06035385</v>
       </c>
       <c r="E11" s="13">
         <v>0</v>
       </c>
       <c r="F11" s="13">
-        <v>-0.93</v>
+        <v>-0.0275</v>
       </c>
       <c r="G11" s="13">
-        <v>0.857</v>
+        <v>0.2732</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="21">
         <v>13</v>
       </c>
-      <c r="B12" s="21">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="13">
-        <v>-1.3151</v>
+        <v>-0.5212</v>
       </c>
       <c r="D12" s="13">
-        <v>-1.3151</v>
+        <v>-0.52116923</v>
       </c>
       <c r="E12" s="13">
-        <v>-1.506</v>
+        <v>-0.4865</v>
       </c>
       <c r="F12" s="13">
-        <v>-2.2</v>
+        <v>-1.1899</v>
       </c>
       <c r="G12" s="13">
-        <v>0.08500000000000001</v>
+        <v>-0.0161</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B13" s="23">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C13" s="14">
-        <v>-8.182</v>
+        <v>-5.7997</v>
       </c>
       <c r="D13" s="14">
-        <v>-8.182</v>
+        <v>-5.79966154</v>
       </c>
       <c r="E13" s="14">
-        <v>-8.068</v>
+        <v>-5.5889</v>
       </c>
       <c r="F13" s="14">
-        <v>-9.58</v>
+        <v>-6.8399</v>
       </c>
       <c r="G13" s="14">
-        <v>-5.676</v>
+        <v>-5.1469</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B15" s="20">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C15" s="16">
-        <v>364.4044</v>
+        <v>1171.5086</v>
       </c>
       <c r="D15" s="16">
-        <v>364.40443</v>
+        <v>1171.50857692</v>
       </c>
       <c r="E15" s="16">
-        <v>362.41815</v>
+        <v>1169.7622</v>
       </c>
       <c r="F15" s="16">
-        <v>320.672</v>
+        <v>1148.6525</v>
       </c>
       <c r="G15" s="16">
-        <v>412</v>
+        <v>1214.5913</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B16" s="21">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C16" s="13">
-        <v>7.9059</v>
+        <v>12.2209</v>
       </c>
       <c r="D16" s="13">
-        <v>7.90588</v>
+        <v>12.22094615</v>
       </c>
       <c r="E16" s="13">
-        <v>7.9061</v>
+        <v>12.2397</v>
       </c>
       <c r="F16" s="13">
-        <v>6.8566</v>
+        <v>12.0381</v>
       </c>
       <c r="G16" s="13">
-        <v>9.0663</v>
+        <v>12.5835</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B18" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>56</v>
+        <v>13</v>
+      </c>
+      <c r="C18" s="16">
+        <v>30.1149</v>
+      </c>
+      <c r="D18" s="16">
+        <v>30.11486923</v>
+      </c>
+      <c r="E18" s="16">
+        <v>30</v>
+      </c>
+      <c r="F18" s="16">
+        <v>30</v>
+      </c>
+      <c r="G18" s="16">
+        <v>31.2</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B19" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>56</v>
+        <v>13</v>
+      </c>
+      <c r="C19" s="16">
+        <v>1201.6234</v>
+      </c>
+      <c r="D19" s="16">
+        <v>1201.62344615</v>
+      </c>
+      <c r="E19" s="16">
+        <v>1199.7622</v>
+      </c>
+      <c r="F19" s="16">
+        <v>1178.6525</v>
+      </c>
+      <c r="G19" s="16">
+        <v>1244.6913</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B20" s="21">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>56</v>
+        <v>13</v>
+      </c>
+      <c r="C20" s="13">
+        <v>12.5351</v>
+      </c>
+      <c r="D20" s="13">
+        <v>12.53511538</v>
+      </c>
+      <c r="E20" s="13">
+        <v>12.5561</v>
+      </c>
+      <c r="F20" s="13">
+        <v>12.3649</v>
+      </c>
+      <c r="G20" s="13">
+        <v>12.8953</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B22" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>56</v>
+        <v>13</v>
+      </c>
+      <c r="C22" s="16">
+        <v>289.715</v>
+      </c>
+      <c r="D22" s="16">
+        <v>289.71504615</v>
+      </c>
+      <c r="E22" s="16">
+        <v>290</v>
+      </c>
+      <c r="F22" s="16">
+        <v>287.6154</v>
+      </c>
+      <c r="G22" s="16">
+        <v>291.57</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B24" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>56</v>
+        <v>13</v>
+      </c>
+      <c r="C24" s="16">
+        <v>911.9084</v>
+      </c>
+      <c r="D24" s="16">
+        <v>911.90841538</v>
+      </c>
+      <c r="E24" s="16">
+        <v>908.3135</v>
+      </c>
+      <c r="F24" s="16">
+        <v>887.9613000000001</v>
+      </c>
+      <c r="G24" s="16">
+        <v>956.5607</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B25" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>56</v>
+        <v>13</v>
+      </c>
+      <c r="C25" s="16">
+        <v>304.4218</v>
+      </c>
+      <c r="D25" s="16">
+        <v>304.42183077</v>
+      </c>
+      <c r="E25" s="16">
+        <v>304.2419</v>
+      </c>
+      <c r="F25" s="16">
+        <v>296.0036</v>
+      </c>
+      <c r="G25" s="16">
+        <v>315.665</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B26" s="21">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>56</v>
+        <v>13</v>
+      </c>
+      <c r="C26" s="13">
+        <v>33.3846</v>
+      </c>
+      <c r="D26" s="13">
+        <v>33.38461538</v>
+      </c>
+      <c r="E26" s="13">
+        <v>33.5</v>
+      </c>
+      <c r="F26" s="13">
+        <v>33</v>
+      </c>
+      <c r="G26" s="13">
+        <v>33.5</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B27" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>56</v>
+        <v>13</v>
+      </c>
+      <c r="C27" s="16">
+        <v>45.2924</v>
+      </c>
+      <c r="D27" s="16">
+        <v>45.29237692</v>
+      </c>
+      <c r="E27" s="16">
+        <v>45.15</v>
+      </c>
+      <c r="F27" s="16">
+        <v>45</v>
+      </c>
+      <c r="G27" s="16">
+        <v>47.3413</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="9" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B29" s="22">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>56</v>
+        <v>13</v>
+      </c>
+      <c r="C29" s="17">
+        <v>51.2495</v>
+      </c>
+      <c r="D29" s="17">
+        <v>51.24946923</v>
+      </c>
+      <c r="E29" s="17">
+        <v>50.9859</v>
+      </c>
+      <c r="F29" s="17">
+        <v>49.8797</v>
+      </c>
+      <c r="G29" s="17">
+        <v>54.1804</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B30" s="22">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>56</v>
+        <v>13</v>
+      </c>
+      <c r="C30" s="17">
+        <v>14.6071</v>
+      </c>
+      <c r="D30" s="17">
+        <v>14.60708462</v>
+      </c>
+      <c r="E30" s="17">
+        <v>15</v>
+      </c>
+      <c r="F30" s="17">
+        <v>11.8851</v>
+      </c>
+      <c r="G30" s="17">
+        <v>15.2282</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B32" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>56</v>
+        <v>13</v>
+      </c>
+      <c r="C32" s="16">
+        <v>1096.9899</v>
+      </c>
+      <c r="D32" s="16">
+        <v>1096.98992308</v>
+      </c>
+      <c r="E32" s="16">
+        <v>1099</v>
+      </c>
+      <c r="F32" s="16">
+        <v>1076</v>
+      </c>
+      <c r="G32" s="16">
+        <v>1114.3943</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B34" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>56</v>
+        <v>13</v>
+      </c>
+      <c r="C34" s="16">
+        <v>-87.5737</v>
+      </c>
+      <c r="D34" s="16">
+        <v>-87.57365385</v>
+      </c>
+      <c r="E34" s="16">
+        <v>-100</v>
+      </c>
+      <c r="F34" s="16">
+        <v>-250.3879</v>
+      </c>
+      <c r="G34" s="16">
+        <v>129.5566</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B36" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>56</v>
+        <v>12</v>
+      </c>
+      <c r="C36" s="16">
+        <v>855.0647</v>
+      </c>
+      <c r="D36" s="16">
+        <v>855.06465</v>
+      </c>
+      <c r="E36" s="16">
+        <v>843.34105</v>
+      </c>
+      <c r="F36" s="16">
+        <v>784.4592</v>
+      </c>
+      <c r="G36" s="16">
+        <v>918.1489</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B37" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>56</v>
+        <v>12</v>
+      </c>
+      <c r="C37" s="16">
+        <v>206.1843</v>
+      </c>
+      <c r="D37" s="16">
+        <v>206.18434167</v>
+      </c>
+      <c r="E37" s="16">
+        <v>186.33095</v>
+      </c>
+      <c r="F37" s="16">
+        <v>86.2713</v>
+      </c>
+      <c r="G37" s="16">
+        <v>407.8658</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B38" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>56</v>
+        <v>12</v>
+      </c>
+      <c r="C38" s="16">
+        <v>2278.6267</v>
+      </c>
+      <c r="D38" s="16">
+        <v>2278.62674167</v>
+      </c>
+      <c r="E38" s="16">
+        <v>2232.7835</v>
+      </c>
+      <c r="F38" s="16">
+        <v>2010.3445</v>
+      </c>
+      <c r="G38" s="16">
+        <v>2595.6186</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B39" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>56</v>
+        <v>10</v>
+      </c>
+      <c r="C39" s="16">
+        <v>3330.9206</v>
+      </c>
+      <c r="D39" s="16">
+        <v>3330.92065</v>
+      </c>
+      <c r="E39" s="16">
+        <v>3371.4942</v>
+      </c>
+      <c r="F39" s="16">
+        <v>2300.198</v>
+      </c>
+      <c r="G39" s="16">
+        <v>3733.291</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="18" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49"/>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54"/>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="19" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A43:G43"/>
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="A45:G45"/>
     <mergeCell ref="A46:G46"/>
     <mergeCell ref="A47:G47"/>
     <mergeCell ref="A48:G48"/>
     <mergeCell ref="A49:G49"/>
     <mergeCell ref="A50:G50"/>
     <mergeCell ref="A51:G51"/>
     <mergeCell ref="A52:G52"/>
     <mergeCell ref="A53:G53"/>
     <mergeCell ref="A54:G54"/>
     <mergeCell ref="A55:G55"/>
     <mergeCell ref="A56:G56"/>
     <mergeCell ref="A57:G57"/>
     <mergeCell ref="A58:G58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -3518,905 +3515,905 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="B3" s="3" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E3" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="F3" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="F3" s="3" t="s">
+      <c r="G3" s="3" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="B4" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:7">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B7" s="24">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C7" s="15">
-        <v>9551.061600000001</v>
+        <v>2380.7165</v>
       </c>
       <c r="D7" s="15">
-        <v>9551.06165</v>
+        <v>2380.71646364</v>
       </c>
       <c r="E7" s="15">
-        <v>9523.585500000001</v>
+        <v>2380.7037</v>
       </c>
       <c r="F7" s="15">
-        <v>9382.700000000001</v>
+        <v>2345.9174</v>
       </c>
       <c r="G7" s="15">
-        <v>9777.446</v>
+        <v>2418.8499</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B10" s="21">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C10" s="13">
-        <v>-5.4079</v>
+        <v>-6.034</v>
       </c>
       <c r="D10" s="13">
-        <v>-5.4079</v>
+        <v>-6.034</v>
       </c>
       <c r="E10" s="13">
-        <v>-5.5</v>
+        <v>-6.3322</v>
       </c>
       <c r="F10" s="13">
-        <v>-6.3</v>
+        <v>-6.7327</v>
       </c>
       <c r="G10" s="13">
-        <v>-4.5</v>
+        <v>-5</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B11" s="21">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C11" s="13">
-        <v>0.1676</v>
+        <v>-0.1282</v>
       </c>
       <c r="D11" s="13">
-        <v>0.16761538</v>
+        <v>-0.12822222</v>
       </c>
       <c r="E11" s="13">
         <v>0</v>
       </c>
       <c r="F11" s="13">
-        <v>-0.104</v>
+        <v>-1.5744</v>
       </c>
       <c r="G11" s="13">
-        <v>0.898</v>
+        <v>0.7632</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B12" s="21">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C12" s="13">
-        <v>-0.9572000000000001</v>
+        <v>-0.1781</v>
       </c>
       <c r="D12" s="13">
-        <v>-0.95723846</v>
+        <v>-0.17805556</v>
       </c>
       <c r="E12" s="13">
-        <v>-1.079</v>
+        <v>0.0543</v>
       </c>
       <c r="F12" s="13">
-        <v>-1.8</v>
+        <v>-1.2562</v>
       </c>
       <c r="G12" s="13">
-        <v>0.212</v>
+        <v>0.7716</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B13" s="23">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C13" s="14">
-        <v>-6.1446</v>
+        <v>-6.5216</v>
       </c>
       <c r="D13" s="14">
-        <v>-6.14462143</v>
+        <v>-6.52155556</v>
       </c>
       <c r="E13" s="14">
-        <v>-6.4225</v>
+        <v>-6.8788</v>
       </c>
       <c r="F13" s="14">
-        <v>-7.8</v>
+        <v>-7.7863</v>
       </c>
       <c r="G13" s="14">
-        <v>-3.917</v>
+        <v>-4.9194</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B15" s="20">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>1226</v>
+        <v>0</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F15" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G15" s="10" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B16" s="21">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>12.7856</v>
+        <v>0</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="F16" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="G16" s="11" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B18" s="20">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>42.5</v>
+        <v>0</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G18" s="10" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B19" s="20">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>1265</v>
+        <v>0</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F19" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G19" s="10" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B20" s="21">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>13.2347</v>
+        <v>0</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="F20" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="G20" s="11" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B22" s="20">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>291.57</v>
+        <v>0</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F22" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G22" s="10" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B24" s="20">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>991</v>
+        <v>0</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F24" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G24" s="10" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B25" s="20">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>318</v>
+        <v>0</v>
+      </c>
+      <c r="C25" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="D25" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F25" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G25" s="10" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B26" s="21">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>33.5014</v>
+        <v>0</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="D26" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="E26" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="F26" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="G26" s="11" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B27" s="20">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>46.8</v>
+        <v>0</v>
+      </c>
+      <c r="C27" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="D27" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F27" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G27" s="10" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="9" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B29" s="22">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>57.5</v>
+        <v>0</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="E29" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="G29" s="12" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B30" s="22">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>15.154</v>
+        <v>0</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="E30" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="F30" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="G30" s="12" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B32" s="20">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>1101.803</v>
+        <v>0</v>
+      </c>
+      <c r="C32" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="D32" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F32" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G32" s="10" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B34" s="20">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>135.178</v>
+        <v>0</v>
+      </c>
+      <c r="C34" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="D34" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F34" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G34" s="10" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B36" s="20">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>1156.983</v>
+        <v>0</v>
+      </c>
+      <c r="C36" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="D36" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F36" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G36" s="10" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B37" s="20">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>467.106</v>
+        <v>0</v>
+      </c>
+      <c r="C37" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F37" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G37" s="10" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B38" s="20">
-        <v>11</v>
-[...14 lines deleted...]
-        <v>2554.8</v>
+        <v>0</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F38" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G38" s="10" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B39" s="20">
-        <v>10</v>
-[...14 lines deleted...]
-        <v>3581.303</v>
+        <v>0</v>
+      </c>
+      <c r="C39" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="D39" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F39" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G39" s="10" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="18" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49"/>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54"/>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="19" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A43:G43"/>
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="A45:G45"/>
     <mergeCell ref="A46:G46"/>
     <mergeCell ref="A47:G47"/>
     <mergeCell ref="A48:G48"/>
     <mergeCell ref="A49:G49"/>
     <mergeCell ref="A50:G50"/>
     <mergeCell ref="A51:G51"/>
     <mergeCell ref="A52:G52"/>
     <mergeCell ref="A53:G53"/>
     <mergeCell ref="A54:G54"/>
     <mergeCell ref="A55:G55"/>
     <mergeCell ref="A56:G56"/>
     <mergeCell ref="A57:G57"/>
     <mergeCell ref="A58:G58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -4462,905 +4459,905 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="B3" s="3" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E3" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="F3" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="F3" s="3" t="s">
+      <c r="G3" s="3" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="B4" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:7">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B7" s="24">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C7" s="15">
-        <v>9529.8804</v>
+        <v>9577.908100000001</v>
       </c>
       <c r="D7" s="15">
-        <v>9529.8804</v>
+        <v>9577.90805385</v>
       </c>
       <c r="E7" s="15">
-        <v>9502.907999999999</v>
+        <v>9596.3557</v>
       </c>
       <c r="F7" s="15">
-        <v>9242.4856</v>
+        <v>9370.1798</v>
       </c>
       <c r="G7" s="15">
-        <v>9766</v>
+        <v>9802.1492</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B10" s="21">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C10" s="13">
-        <v>-0.1751</v>
+        <v>-0.064</v>
       </c>
       <c r="D10" s="13">
-        <v>-0.17507857</v>
+        <v>-0.06396154</v>
       </c>
       <c r="E10" s="13">
         <v>0</v>
       </c>
       <c r="F10" s="13">
-        <v>-2</v>
+        <v>-2.0292</v>
       </c>
       <c r="G10" s="13">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B11" s="21">
         <v>13</v>
       </c>
       <c r="C11" s="13">
-        <v>0.0145</v>
+        <v>-0.0663</v>
       </c>
       <c r="D11" s="13">
-        <v>0.01453846</v>
+        <v>-0.06633077</v>
       </c>
       <c r="E11" s="13">
         <v>0</v>
       </c>
       <c r="F11" s="13">
         <v>-2</v>
       </c>
       <c r="G11" s="13">
-        <v>1.057</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B12" s="21">
         <v>13</v>
       </c>
       <c r="C12" s="13">
-        <v>-0.0521</v>
+        <v>0.0485</v>
       </c>
       <c r="D12" s="13">
-        <v>-0.05207692</v>
+        <v>0.04846923</v>
       </c>
       <c r="E12" s="13">
         <v>0</v>
       </c>
       <c r="F12" s="13">
-        <v>-0.528</v>
+        <v>-0.399</v>
       </c>
       <c r="G12" s="13">
-        <v>0.151</v>
+        <v>0.5888</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B13" s="23">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C13" s="14">
-        <v>-0.2174</v>
+        <v>-0.0844</v>
       </c>
       <c r="D13" s="14">
-        <v>-0.21736429</v>
+        <v>-0.08437691999999999</v>
       </c>
       <c r="E13" s="14">
-        <v>0.075</v>
+        <v>0</v>
       </c>
       <c r="F13" s="14">
-        <v>-1.9591</v>
+        <v>-2.0292</v>
       </c>
       <c r="G13" s="14">
-        <v>0.9370000000000001</v>
+        <v>2.0284</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B15" s="20">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C15" s="16">
-        <v>1213.8087</v>
+        <v>1212.7789</v>
       </c>
       <c r="D15" s="16">
-        <v>1213.80865714</v>
+        <v>1212.77886154</v>
       </c>
       <c r="E15" s="16">
-        <v>1222.8745</v>
+        <v>1208.9554</v>
       </c>
       <c r="F15" s="16">
-        <v>1146.0682</v>
+        <v>1158.5884</v>
       </c>
       <c r="G15" s="16">
-        <v>1291.461</v>
+        <v>1324.7097</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B16" s="21">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C16" s="13">
-        <v>12.7357</v>
+        <v>12.6588</v>
       </c>
       <c r="D16" s="13">
-        <v>12.73567143</v>
+        <v>12.65881538</v>
       </c>
       <c r="E16" s="13">
-        <v>12.63805</v>
+        <v>12.4609</v>
       </c>
       <c r="F16" s="13">
-        <v>12.2194</v>
+        <v>12.2094</v>
       </c>
       <c r="G16" s="13">
-        <v>13.4683</v>
+        <v>13.5145</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B18" s="20">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C18" s="16">
-        <v>33.5143</v>
+        <v>30.8245</v>
       </c>
       <c r="D18" s="16">
-        <v>33.51428571</v>
+        <v>30.82447692</v>
       </c>
       <c r="E18" s="16">
-        <v>30.75</v>
+        <v>30.6</v>
       </c>
       <c r="F18" s="16">
-        <v>29.6</v>
+        <v>29.64</v>
       </c>
       <c r="G18" s="16">
-        <v>50.2</v>
+        <v>33.2852</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B19" s="20">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C19" s="16">
-        <v>1225.0694</v>
+        <v>1243.6033</v>
       </c>
       <c r="D19" s="16">
-        <v>1225.06937143</v>
+        <v>1243.60333846</v>
       </c>
       <c r="E19" s="16">
-        <v>1252.8745</v>
+        <v>1239.2055</v>
       </c>
       <c r="F19" s="16">
-        <v>888.1</v>
+        <v>1188.5884</v>
       </c>
       <c r="G19" s="16">
-        <v>1322.961</v>
+        <v>1356.2097</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B20" s="21">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C20" s="13">
-        <v>12.8514</v>
+        <v>12.9807</v>
       </c>
       <c r="D20" s="13">
-        <v>12.85142143</v>
+        <v>12.98065385</v>
       </c>
       <c r="E20" s="13">
-        <v>12.9544</v>
+        <v>12.781</v>
       </c>
       <c r="F20" s="13">
-        <v>9.4199</v>
+        <v>12.5208</v>
       </c>
       <c r="G20" s="13">
-        <v>13.8536</v>
+        <v>13.8358</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B22" s="20">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C22" s="16">
-        <v>285.7125</v>
+        <v>289.9821</v>
       </c>
       <c r="D22" s="16">
-        <v>285.71246429</v>
+        <v>289.98206923</v>
       </c>
       <c r="E22" s="16">
-        <v>286.84825</v>
+        <v>289.2788</v>
       </c>
       <c r="F22" s="16">
-        <v>265.807</v>
+        <v>273.728</v>
       </c>
       <c r="G22" s="16">
-        <v>312.42</v>
+        <v>316.5907</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B24" s="20">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C24" s="16">
-        <v>954.314</v>
+        <v>953.6213</v>
       </c>
       <c r="D24" s="16">
-        <v>954.31405</v>
+        <v>953.62126154</v>
       </c>
       <c r="E24" s="16">
-        <v>939.13</v>
+        <v>932.033</v>
       </c>
       <c r="F24" s="16">
-        <v>890.1917</v>
+        <v>881.014</v>
       </c>
       <c r="G24" s="16">
-        <v>1037</v>
+        <v>1066.2097</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B25" s="20">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C25" s="16">
-        <v>313.97</v>
+        <v>313.1088</v>
       </c>
       <c r="D25" s="16">
-        <v>313.96995</v>
+        <v>313.10882308</v>
       </c>
       <c r="E25" s="16">
-        <v>313.598</v>
+        <v>312.231</v>
       </c>
       <c r="F25" s="16">
-        <v>293.7633</v>
+        <v>264.3042</v>
       </c>
       <c r="G25" s="16">
-        <v>340.877</v>
+        <v>351.8492</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B26" s="21">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C26" s="13">
-        <v>32.9151</v>
+        <v>32.8269</v>
       </c>
       <c r="D26" s="13">
-        <v>32.91514286</v>
+        <v>32.82692308</v>
       </c>
       <c r="E26" s="13">
         <v>33</v>
       </c>
       <c r="F26" s="13">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="G26" s="13">
-        <v>33.5011</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B27" s="20">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C27" s="16">
-        <v>45.9752</v>
+        <v>46.0914</v>
       </c>
       <c r="D27" s="16">
-        <v>45.97515</v>
+        <v>46.09140769</v>
       </c>
       <c r="E27" s="16">
-        <v>46.3095</v>
+        <v>46.5045</v>
       </c>
       <c r="F27" s="16">
-        <v>36.423</v>
+        <v>36.3086</v>
       </c>
       <c r="G27" s="16">
-        <v>50.9</v>
+        <v>51.3351</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="9" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B29" s="22">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C29" s="17">
-        <v>54.1746</v>
+        <v>54.1803</v>
       </c>
       <c r="D29" s="17">
-        <v>54.17457857</v>
+        <v>54.18030769</v>
       </c>
       <c r="E29" s="17">
-        <v>53.594</v>
+        <v>53.2609</v>
       </c>
       <c r="F29" s="17">
-        <v>49.9</v>
+        <v>50.1887</v>
       </c>
       <c r="G29" s="17">
-        <v>60</v>
+        <v>61.0204</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B30" s="22">
         <v>13</v>
       </c>
       <c r="C30" s="17">
-        <v>16.0195</v>
+        <v>15.668</v>
       </c>
       <c r="D30" s="17">
-        <v>16.01946154</v>
+        <v>15.668</v>
       </c>
       <c r="E30" s="17">
         <v>15</v>
       </c>
       <c r="F30" s="17">
-        <v>12.967</v>
+        <v>12.9086</v>
       </c>
       <c r="G30" s="17">
-        <v>20</v>
+        <v>18.75</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B32" s="20">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C32" s="16">
-        <v>1097.153</v>
+        <v>1097.1622</v>
       </c>
       <c r="D32" s="16">
-        <v>1097.153</v>
+        <v>1097.16224615</v>
       </c>
       <c r="E32" s="16">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="F32" s="16">
-        <v>1089.6</v>
+        <v>1076</v>
       </c>
       <c r="G32" s="16">
-        <v>1103.399</v>
+        <v>1114.3943</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B34" s="20">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C34" s="16">
-        <v>-63.5459</v>
+        <v>-55.4477</v>
       </c>
       <c r="D34" s="16">
-        <v>-63.54585714</v>
+        <v>-55.44765385</v>
       </c>
       <c r="E34" s="16">
-        <v>-81.2805</v>
+        <v>-85.76049999999999</v>
       </c>
       <c r="F34" s="16">
-        <v>-200</v>
+        <v>-112.5822</v>
       </c>
       <c r="G34" s="16">
-        <v>40.305</v>
+        <v>48.0523</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B36" s="20">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C36" s="16">
-        <v>980.0477</v>
+        <v>954.7186</v>
       </c>
       <c r="D36" s="16">
-        <v>980.04773077</v>
+        <v>954.71863333</v>
       </c>
       <c r="E36" s="16">
-        <v>992.0170000000001</v>
+        <v>974.59465</v>
       </c>
       <c r="F36" s="16">
-        <v>846.5</v>
+        <v>850.6008</v>
       </c>
       <c r="G36" s="16">
-        <v>1156.65</v>
+        <v>1011.6272</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B37" s="20">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C37" s="16">
-        <v>360.3897</v>
+        <v>324.0923</v>
       </c>
       <c r="D37" s="16">
-        <v>360.38974615</v>
+        <v>324.092325</v>
       </c>
       <c r="E37" s="16">
-        <v>356.7167</v>
+        <v>322.42705</v>
       </c>
       <c r="F37" s="16">
-        <v>185.6</v>
+        <v>189.4484</v>
       </c>
       <c r="G37" s="16">
-        <v>569.396</v>
+        <v>459.6624</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B38" s="20">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C38" s="16">
-        <v>2143.8412</v>
+        <v>2201.6582</v>
       </c>
       <c r="D38" s="16">
-        <v>2143.84116364</v>
+        <v>2201.65820833</v>
       </c>
       <c r="E38" s="16">
-        <v>2056</v>
+        <v>2081.12335</v>
       </c>
       <c r="F38" s="16">
-        <v>1811.511</v>
+        <v>1820.7886</v>
       </c>
       <c r="G38" s="16">
-        <v>2836.8</v>
+        <v>2749.1591</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B39" s="20">
         <v>10</v>
       </c>
       <c r="C39" s="16">
-        <v>3222.247</v>
+        <v>3298.9245</v>
       </c>
       <c r="D39" s="16">
-        <v>3222.24699</v>
+        <v>3298.9245</v>
       </c>
       <c r="E39" s="16">
-        <v>3288.325</v>
+        <v>3325.5287</v>
       </c>
       <c r="F39" s="16">
-        <v>2315.9</v>
+        <v>2304.658</v>
       </c>
       <c r="G39" s="16">
-        <v>3637</v>
+        <v>3848.8228</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="18" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49"/>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54"/>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="19" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A43:G43"/>
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="A45:G45"/>
     <mergeCell ref="A46:G46"/>
     <mergeCell ref="A47:G47"/>
     <mergeCell ref="A48:G48"/>
     <mergeCell ref="A49:G49"/>
     <mergeCell ref="A50:G50"/>
     <mergeCell ref="A51:G51"/>
     <mergeCell ref="A52:G52"/>
     <mergeCell ref="A53:G53"/>
     <mergeCell ref="A54:G54"/>
     <mergeCell ref="A55:G55"/>
     <mergeCell ref="A56:G56"/>
     <mergeCell ref="A57:G57"/>
     <mergeCell ref="A58:G58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -5406,905 +5403,905 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="B3" s="3" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E3" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="F3" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="F3" s="3" t="s">
+      <c r="G3" s="3" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="B4" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:7">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B7" s="24">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C7" s="15">
-        <v>9713.197200000001</v>
+        <v>9741.9468</v>
       </c>
       <c r="D7" s="15">
-        <v>9713.197174999999</v>
+        <v>9741.94676923</v>
       </c>
       <c r="E7" s="15">
-        <v>9687.231</v>
+        <v>9710.9156</v>
       </c>
       <c r="F7" s="15">
-        <v>9338.617099999999</v>
+        <v>9471.3938</v>
       </c>
       <c r="G7" s="15">
-        <v>9961.224</v>
+        <v>10047.2029</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B10" s="21">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C10" s="13">
-        <v>1.6824</v>
+        <v>1.6658</v>
       </c>
       <c r="D10" s="13">
-        <v>1.682425</v>
+        <v>1.66582308</v>
       </c>
       <c r="E10" s="13">
-        <v>1.9</v>
+        <v>1.7619</v>
       </c>
       <c r="F10" s="13">
-        <v>0</v>
+        <v>0.7325</v>
       </c>
       <c r="G10" s="13">
         <v>2.5</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B11" s="21">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C11" s="13">
-        <v>0.1922</v>
+        <v>0.0732</v>
       </c>
       <c r="D11" s="13">
-        <v>0.19218182</v>
+        <v>0.07316923</v>
       </c>
       <c r="E11" s="13">
         <v>0</v>
       </c>
       <c r="F11" s="13">
         <v>-1</v>
       </c>
       <c r="G11" s="13">
-        <v>1.341</v>
+        <v>0.6653</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="21">
         <v>13</v>
       </c>
-      <c r="B12" s="21">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="13">
-        <v>-0.0364</v>
+        <v>-0.0307</v>
       </c>
       <c r="D12" s="13">
-        <v>-0.03636364</v>
+        <v>-0.03067692</v>
       </c>
       <c r="E12" s="13">
         <v>0</v>
       </c>
       <c r="F12" s="13">
-        <v>-0.4</v>
+        <v>-0.3988</v>
       </c>
       <c r="G12" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B13" s="23">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C13" s="14">
-        <v>1.8253</v>
+        <v>1.7084</v>
       </c>
       <c r="D13" s="14">
-        <v>1.82525833</v>
+        <v>1.70843846</v>
       </c>
       <c r="E13" s="14">
-        <v>1.75</v>
+        <v>1.5</v>
       </c>
       <c r="F13" s="14">
-        <v>0</v>
+        <v>0.7325</v>
       </c>
       <c r="G13" s="14">
-        <v>3.2</v>
+        <v>3.1653</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B15" s="20">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C15" s="16">
-        <v>1287.1854</v>
+        <v>1288.0408</v>
       </c>
       <c r="D15" s="16">
-        <v>1287.18545</v>
+        <v>1288.04083077</v>
       </c>
       <c r="E15" s="16">
-        <v>1309.651</v>
+        <v>1283.8072</v>
       </c>
       <c r="F15" s="16">
-        <v>1183.672</v>
+        <v>1187.8186</v>
       </c>
       <c r="G15" s="16">
-        <v>1385.8</v>
+        <v>1410.7122</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B16" s="21">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C16" s="13">
-        <v>13.2465</v>
+        <v>13.2149</v>
       </c>
       <c r="D16" s="13">
-        <v>13.24651667</v>
+        <v>13.21491538</v>
       </c>
       <c r="E16" s="13">
-        <v>13.24675</v>
+        <v>13.3347</v>
       </c>
       <c r="F16" s="13">
-        <v>12.3517</v>
+        <v>12.2553</v>
       </c>
       <c r="G16" s="13">
-        <v>14.0319</v>
+        <v>14.0408</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B18" s="20">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C18" s="16">
-        <v>35.9062</v>
+        <v>31.5588</v>
       </c>
       <c r="D18" s="16">
-        <v>35.90625</v>
+        <v>31.55875385</v>
       </c>
       <c r="E18" s="16">
-        <v>31</v>
+        <v>31.212</v>
       </c>
       <c r="F18" s="16">
-        <v>29.6</v>
+        <v>29.64</v>
       </c>
       <c r="G18" s="16">
-        <v>69.40000000000001</v>
+        <v>34.8136</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B19" s="20">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C19" s="16">
-        <v>1323.08</v>
+        <v>1319.5996</v>
       </c>
       <c r="D19" s="16">
-        <v>1323.08003333</v>
+        <v>1319.59957692</v>
       </c>
       <c r="E19" s="16">
-        <v>1351.651</v>
+        <v>1313.8072</v>
       </c>
       <c r="F19" s="16">
-        <v>1213.672</v>
+        <v>1217.8186</v>
       </c>
       <c r="G19" s="16">
-        <v>1455.1</v>
+        <v>1443.7872</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B20" s="21">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C20" s="13">
-        <v>13.6156</v>
+        <v>13.5388</v>
       </c>
       <c r="D20" s="13">
-        <v>13.61558333</v>
+        <v>13.53883077</v>
       </c>
       <c r="E20" s="13">
-        <v>13.60755</v>
+        <v>13.6657</v>
       </c>
       <c r="F20" s="13">
-        <v>12.6648</v>
+        <v>12.5648</v>
       </c>
       <c r="G20" s="13">
-        <v>14.7335</v>
+        <v>14.3808</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B22" s="20">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C22" s="16">
-        <v>283.5858</v>
+        <v>286.8359</v>
       </c>
       <c r="D22" s="16">
-        <v>283.58575833</v>
+        <v>286.83590769</v>
       </c>
       <c r="E22" s="16">
-        <v>283.04705</v>
+        <v>282.9561</v>
       </c>
       <c r="F22" s="16">
-        <v>265.373</v>
+        <v>264.3723</v>
       </c>
       <c r="G22" s="16">
-        <v>306.213</v>
+        <v>316.1544</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B24" s="20">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C24" s="16">
-        <v>1034.3265</v>
+        <v>1032.7637</v>
       </c>
       <c r="D24" s="16">
-        <v>1034.326525</v>
+        <v>1032.76366923</v>
       </c>
       <c r="E24" s="16">
-        <v>1046.5305</v>
+        <v>1035.1889</v>
       </c>
       <c r="F24" s="16">
-        <v>931.3</v>
+        <v>935.5159</v>
       </c>
       <c r="G24" s="16">
-        <v>1176.1</v>
+        <v>1156.1882</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B25" s="20">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C25" s="16">
-        <v>337.1162</v>
+        <v>336.6347</v>
       </c>
       <c r="D25" s="16">
-        <v>337.11624167</v>
+        <v>336.63466923</v>
       </c>
       <c r="E25" s="16">
-        <v>336.5275</v>
+        <v>339.8225</v>
       </c>
       <c r="F25" s="16">
-        <v>308.5659</v>
+        <v>299.2958</v>
       </c>
       <c r="G25" s="16">
-        <v>369.177</v>
+        <v>380.7498</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B26" s="21">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C26" s="13">
-        <v>32.6306</v>
+        <v>32.6154</v>
       </c>
       <c r="D26" s="13">
-        <v>32.63058333</v>
+        <v>32.61538462</v>
       </c>
       <c r="E26" s="13">
         <v>33</v>
       </c>
       <c r="F26" s="13">
-        <v>31.0008</v>
+        <v>30</v>
       </c>
       <c r="G26" s="13">
-        <v>33.5016</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B27" s="20">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C27" s="16">
-        <v>48.0803</v>
+        <v>48.482</v>
       </c>
       <c r="D27" s="16">
-        <v>48.08026667</v>
+        <v>48.48199231</v>
       </c>
       <c r="E27" s="16">
-        <v>48.2996</v>
+        <v>48</v>
       </c>
       <c r="F27" s="16">
-        <v>43</v>
+        <v>42.0749</v>
       </c>
       <c r="G27" s="16">
-        <v>55.4</v>
+        <v>55.9507</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="9" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B29" s="22">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C29" s="17">
-        <v>59.2109</v>
+        <v>59.0349</v>
       </c>
       <c r="D29" s="17">
-        <v>59.21094167</v>
+        <v>59.03494615</v>
       </c>
       <c r="E29" s="17">
-        <v>59.9105</v>
+        <v>59.5153</v>
       </c>
       <c r="F29" s="17">
-        <v>52</v>
+        <v>52.2208</v>
       </c>
       <c r="G29" s="17">
-        <v>68.8</v>
+        <v>67.4995</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B30" s="22">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C30" s="17">
-        <v>17.0558</v>
+        <v>17.2329</v>
       </c>
       <c r="D30" s="17">
-        <v>17.05581818</v>
+        <v>17.23286154</v>
       </c>
       <c r="E30" s="17">
         <v>15.8</v>
       </c>
       <c r="F30" s="17">
-        <v>14.178</v>
+        <v>14.1167</v>
       </c>
       <c r="G30" s="17">
-        <v>23.438</v>
+        <v>23.4375</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B32" s="20">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C32" s="16">
-        <v>1096.7899</v>
+        <v>1097.2651</v>
       </c>
       <c r="D32" s="16">
-        <v>1096.78991667</v>
+        <v>1097.26507692</v>
       </c>
       <c r="E32" s="16">
-        <v>1096.5</v>
+        <v>1099</v>
       </c>
       <c r="F32" s="16">
-        <v>1088.973</v>
+        <v>1076</v>
       </c>
       <c r="G32" s="16">
-        <v>1105.3</v>
+        <v>1114.3943</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B34" s="20">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C34" s="16">
-        <v>-36.8838</v>
+        <v>-41.765</v>
       </c>
       <c r="D34" s="16">
-        <v>-36.88381818</v>
+        <v>-41.76495385</v>
       </c>
       <c r="E34" s="16">
-        <v>-25</v>
+        <v>-50.9608</v>
       </c>
       <c r="F34" s="16">
-        <v>-111.3</v>
+        <v>-112.1613</v>
       </c>
       <c r="G34" s="16">
-        <v>59.11</v>
+        <v>60.4252</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B36" s="20">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C36" s="16">
-        <v>1133.2164</v>
+        <v>1104.8548</v>
       </c>
       <c r="D36" s="16">
-        <v>1133.21641</v>
+        <v>1104.854775</v>
       </c>
       <c r="E36" s="16">
-        <v>1146.2985</v>
+        <v>1116.7001</v>
       </c>
       <c r="F36" s="16">
-        <v>994.102</v>
+        <v>897.7363</v>
       </c>
       <c r="G36" s="16">
-        <v>1217.777</v>
+        <v>1213.6798</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B37" s="20">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C37" s="16">
-        <v>502.5316</v>
+        <v>473.2016</v>
       </c>
       <c r="D37" s="16">
-        <v>502.53163</v>
+        <v>473.20160833</v>
       </c>
       <c r="E37" s="16">
-        <v>536.3</v>
+        <v>466.9988</v>
       </c>
       <c r="F37" s="16">
-        <v>347.62</v>
+        <v>225.1482</v>
       </c>
       <c r="G37" s="16">
-        <v>669.979</v>
+        <v>667.2012</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B38" s="20">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C38" s="16">
-        <v>1830.8121</v>
+        <v>2018.6531</v>
       </c>
       <c r="D38" s="16">
-        <v>1830.81209</v>
+        <v>2018.65306667</v>
       </c>
       <c r="E38" s="16">
-        <v>1815.818</v>
+        <v>1894.69845</v>
       </c>
       <c r="F38" s="16">
-        <v>1453.881</v>
+        <v>1413.4465</v>
       </c>
       <c r="G38" s="16">
-        <v>2349.3</v>
+        <v>2771.5351</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B39" s="20">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C39" s="16">
-        <v>2936.1978</v>
+        <v>3160.2997</v>
       </c>
       <c r="D39" s="16">
-        <v>2936.1977875</v>
+        <v>3160.29966</v>
       </c>
       <c r="E39" s="16">
-        <v>3006.08615</v>
+        <v>3053.04175</v>
       </c>
       <c r="F39" s="16">
-        <v>2183.6</v>
+        <v>2168.5531</v>
       </c>
       <c r="G39" s="16">
-        <v>3194.94</v>
+        <v>3822.4642</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="18" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49"/>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54"/>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="19" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A43:G43"/>
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="A45:G45"/>
     <mergeCell ref="A46:G46"/>
     <mergeCell ref="A47:G47"/>
     <mergeCell ref="A48:G48"/>
     <mergeCell ref="A49:G49"/>
     <mergeCell ref="A50:G50"/>
     <mergeCell ref="A51:G51"/>
     <mergeCell ref="A52:G52"/>
     <mergeCell ref="A53:G53"/>
     <mergeCell ref="A54:G54"/>
     <mergeCell ref="A55:G55"/>
     <mergeCell ref="A56:G56"/>
     <mergeCell ref="A57:G57"/>
     <mergeCell ref="A58:G58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -6320,53 +6317,53 @@
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="41" man="1"/>
     <brk id="60" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Summary</vt:lpstr>
-      <vt:lpstr>Q1 FY26</vt:lpstr>
       <vt:lpstr>H1 FY26</vt:lpstr>
       <vt:lpstr>FY26</vt:lpstr>
+      <vt:lpstr>Q2 FY26</vt:lpstr>
       <vt:lpstr>FY27</vt:lpstr>
       <vt:lpstr>FY28</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vuma Financial Ltd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Vuma - Excel output</dc:title>
   <dc:description>Vuma - Excel output</dc:description>
   <dc:subject>Vuma - Excel output</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>