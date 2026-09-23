--- v5 (2026-06-25)
+++ v6 (2026-09-23)
@@ -1,95 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId4"/>
-    <sheet name="H1 FY26" sheetId="2" r:id="rId5"/>
-[...3 lines deleted...]
-    <sheet name="FY28" sheetId="6" r:id="rId9"/>
+    <sheet name="FY26" sheetId="2" r:id="rId5"/>
+    <sheet name="Q3 FY26" sheetId="3" r:id="rId6"/>
+    <sheet name="FY27" sheetId="4" r:id="rId7"/>
+    <sheet name="FY28" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>WPP Plc</t>
   </si>
   <si>
-    <t>H1 FY26</t>
-[...1 lines deleted...]
-  <si>
     <t>FY26</t>
   </si>
   <si>
-    <t>Q2 FY26</t>
+    <t>Q3 FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
-    <t>09/06/26</t>
+    <t>28/08/26</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue Less PT - GBP (millions)</t>
   </si>
   <si>
     <t xml:space="preserve">  Growth (calculated off Revenue Less PT) %</t>
   </si>
   <si>
     <t xml:space="preserve">    Organic Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Acquisition Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    FX Impact (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Reportable Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit (ex associates)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit Margin (ex associates) %</t>
   </si>
@@ -129,150 +124,159 @@
   <si>
     <t xml:space="preserve">  Cash Flow Components</t>
   </si>
   <si>
     <t xml:space="preserve">    Working Capital Inflow/(Outflow)</t>
   </si>
   <si>
     <t xml:space="preserve">    Adjusted Operating Cash Flow Pre Working Capital</t>
   </si>
   <si>
     <t xml:space="preserve">  Adjusted free cash flow</t>
   </si>
   <si>
     <t xml:space="preserve">  Net debt</t>
   </si>
   <si>
     <t xml:space="preserve">  Average Net Debt for the Period</t>
   </si>
   <si>
     <t>Disclaimer</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>The forecasts in this analysis have been gathered for WPP Group PLC through Vuma Consensus, an external web-based tool independently managed by Vuma</t>
-[...35 lines deleted...]
-    <t>any reliance or actions taken or not taken based on any of the forecasts or information in this analysis.</t>
+    <t>The forecasts in this analysis have been gathered for WPP Group PLC through Vuma Consensus, an external web-based tool independently</t>
+  </si>
+  <si>
+    <t>managed by Vuma Financial Limited, a company separate from WPP. The analysis is provided purely for convenience of users of our website</t>
+  </si>
+  <si>
+    <t>and for information purposes only. The publication of the forecasts does not imply that WPP endorses, confirms or expresses a view on</t>
+  </si>
+  <si>
+    <t>any forecast or on the analysis.</t>
+  </si>
+  <si>
+    <t>Consensus is calculated by taking the simple average of the constituent analyst forecasts. The forecasts in this analysis are from a</t>
+  </si>
+  <si>
+    <t>number of registered investment analysts and these are, as such, information that is available publicly.</t>
+  </si>
+  <si>
+    <t>Vuma Financial Limited has had no access to WPP's internal budgets, forecasts or information which is not publicly available. WPP does</t>
+  </si>
+  <si>
+    <t>not comment on, nor does it verify or endorse, individual forecasts nor does it intend to do so in the future and the analysis is not</t>
+  </si>
+  <si>
+    <t>based on WPP’s own opinions, estimates or forecasts. WPP assumes no obligation to update or revise such information and nothing in</t>
+  </si>
+  <si>
+    <t>this analysis should be taken as a recommendation to buy or sell shares in WPP, to take or not take any other action or to place any</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reliance on the analysis. </t>
+  </si>
+  <si>
+    <t>WPP is not regulated by the Financial Conduct Authority so cannot and does not offer investment advice. Neither WPP nor any of its</t>
+  </si>
+  <si>
+    <t>subsidiary undertakings nor any director, officer or employee of WPP or any of its subsidiary undertakings verifies, endorses, concurs</t>
+  </si>
+  <si>
+    <t>with, or accepts any responsibility for the accuracy or completeness of, forecasts used in this analysis. WPP shall have no liability</t>
+  </si>
+  <si>
+    <t>whatsoever for the consequences of any reliance or actions taken or not taken based on any of the forecasts or information in this</t>
+  </si>
+  <si>
+    <t>analysis.</t>
   </si>
   <si>
     <t>Powered by Vuma</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>AVG</t>
   </si>
   <si>
     <t>MEDIAN</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
+    <t>The forecasts in this analysis have been gathered for WPP Group PLC through Vuma Consensus, an external web-based tool independently managed by Vuma Financial</t>
+  </si>
+  <si>
+    <t>Limited, a company separate from WPP. The analysis is provided purely for convenience of users of our website and for information purposes only. The publication of</t>
+  </si>
+  <si>
+    <t>the forecasts does not imply that WPP endorses, confirms or expresses a view on any forecast or on the analysis.</t>
+  </si>
+  <si>
+    <t>Consensus is calculated by taking the simple average of the constituent analyst forecasts. The forecasts in this analysis are from a number of registered investment</t>
+  </si>
+  <si>
+    <t>analysts and these are, as such, information that is available publicly.</t>
+  </si>
+  <si>
+    <t>Vuma Financial Limited has had no access to WPP's internal budgets, forecasts or information which is not publicly available. WPP does not comment on, nor does it</t>
+  </si>
+  <si>
+    <t>verify or endorse, individual forecasts nor does it intend to do so in the future and the analysis is not based on WPP’s own opinions, estimates or forecasts. WPP</t>
+  </si>
+  <si>
+    <t>assumes no obligation to update or revise such information and nothing in this analysis should be taken as a recommendation to buy or sell shares in WPP, to take or</t>
+  </si>
+  <si>
+    <t xml:space="preserve">not take any other action or to place any reliance on the analysis. </t>
+  </si>
+  <si>
+    <t>WPP is not regulated by the Financial Conduct Authority so cannot and does not offer investment advice. Neither WPP nor any of its subsidiary undertakings nor any</t>
+  </si>
+  <si>
+    <t>director, officer or employee of WPP or any of its subsidiary undertakings verifies, endorses, concurs with, or accepts any responsibility for the accuracy or</t>
+  </si>
+  <si>
+    <t>completeness of, forecasts used in this analysis. WPP shall have no liability whatsoever for the consequences of any reliance or actions taken or not taken based on</t>
+  </si>
+  <si>
+    <t>any of the forecasts or information in this analysis.</t>
+  </si>
+  <si>
     <t>n/a</t>
-  </si>
-[...37 lines deleted...]
-    <t>any of the forecasts or information in this analysis.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -419,121 +423,121 @@
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
-[...8 lines deleted...]
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="6" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="164" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="164" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="3" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
-    <xf xfId="0" fontId="6" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="8" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="9" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="11" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="3" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="3" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -797,828 +801,778 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F60"/>
+  <dimension ref="A1:E63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A60" sqref="A60"/>
+      <selection activeCell="A63" sqref="A63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="56.700439" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
-    <col min="6" max="6" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:5">
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="2" t="s">
+    </row>
+    <row r="3" spans="1:5">
+      <c r="B3" s="3" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="C3" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="B4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="3" t="s">
+      <c r="D4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="E4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="3" t="s">
-[...20 lines deleted...]
-    <row r="5" spans="1:6">
+    </row>
+    <row r="5" spans="1:5">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
-      <c r="F5" s="3"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:6">
+    </row>
+    <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
-      <c r="F6" s="5"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:6">
+    </row>
+    <row r="7" spans="1:5">
       <c r="A7" s="6" t="s">
-        <v>8</v>
-[...17 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>7</v>
+      </c>
+      <c r="B7" s="14">
+        <v>9702.7045</v>
+      </c>
+      <c r="C7" s="14">
+        <v>2377.7846</v>
+      </c>
+      <c r="D7" s="14">
+        <v>9699.4632</v>
+      </c>
+      <c r="E7" s="14">
+        <v>9870.6692</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-      <c r="F8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:6">
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9" s="7" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
-      <c r="F9" s="7"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:6">
+    </row>
+    <row r="10" spans="1:5">
       <c r="A10" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="11">
+        <v>-4.1673</v>
+      </c>
+      <c r="C10" s="11">
+        <v>-3.5503</v>
+      </c>
+      <c r="D10" s="11">
+        <v>0.1332</v>
+      </c>
+      <c r="E10" s="11">
+        <v>1.7456</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="13">
-[...16 lines deleted...]
-      <c r="A11" s="7" t="s">
+      <c r="B11" s="11">
+        <v>-0.0565</v>
+      </c>
+      <c r="C11" s="11">
+        <v>-0.0473</v>
+      </c>
+      <c r="D11" s="11">
+        <v>-0.2096</v>
+      </c>
+      <c r="E11" s="11">
+        <v>0.0367</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="13">
-[...16 lines deleted...]
-      <c r="A12" s="7" t="s">
+      <c r="B12" s="11">
+        <v>-0.4822</v>
+      </c>
+      <c r="C12" s="11">
+        <v>0.093</v>
+      </c>
+      <c r="D12" s="11">
+        <v>-0.0386</v>
+      </c>
+      <c r="E12" s="11">
+        <v>-0.0325</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="13">
-[...35 lines deleted...]
-    <row r="14" spans="1:6">
+      <c r="B13" s="13">
+        <v>-4.6511</v>
+      </c>
+      <c r="C13" s="13">
+        <v>-3.4403</v>
+      </c>
+      <c r="D13" s="13">
+        <v>-0.0364</v>
+      </c>
+      <c r="E13" s="13">
+        <v>1.7639</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:6">
+    </row>
+    <row r="15" spans="1:5">
       <c r="A15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="10">
+        <v>1199.3295</v>
+      </c>
+      <c r="C15" s="15"/>
+      <c r="D15" s="10">
+        <v>1239.6017</v>
+      </c>
+      <c r="E15" s="10">
+        <v>1311.6715</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="16">
-[...31 lines deleted...]
-    <row r="17" spans="1:6">
+      <c r="B16" s="11">
+        <v>12.3602</v>
+      </c>
+      <c r="C16" s="16"/>
+      <c r="D16" s="11">
+        <v>12.7767</v>
+      </c>
+      <c r="E16" s="11">
+        <v>13.2842</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
-      <c r="F17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:6">
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="10">
+        <v>30.0889</v>
+      </c>
+      <c r="C18" s="15"/>
+      <c r="D18" s="10">
+        <v>30.7873</v>
+      </c>
+      <c r="E18" s="10">
+        <v>31.5218</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="10"/>
-[...12 lines deleted...]
-      <c r="A19" t="s">
+      <c r="B19" s="10">
+        <v>1229.4184</v>
+      </c>
+      <c r="C19" s="15"/>
+      <c r="D19" s="10">
+        <v>1270.3889</v>
+      </c>
+      <c r="E19" s="10">
+        <v>1343.1933</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="10"/>
-[...27 lines deleted...]
-    <row r="21" spans="1:6">
+      <c r="B20" s="11">
+        <v>12.6703</v>
+      </c>
+      <c r="C20" s="16"/>
+      <c r="D20" s="11">
+        <v>13.0942</v>
+      </c>
+      <c r="E20" s="11">
+        <v>13.6036</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:6">
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>19</v>
-[...13 lines deleted...]
-    <row r="23" spans="1:6">
+        <v>18</v>
+      </c>
+      <c r="B22" s="10">
+        <v>288.3488</v>
+      </c>
+      <c r="C22" s="15"/>
+      <c r="D22" s="10">
+        <v>283.9059</v>
+      </c>
+      <c r="E22" s="10">
+        <v>281.0551</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
-      <c r="F23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:6">
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="10">
+        <v>941.0694999999999</v>
+      </c>
+      <c r="C24" s="15"/>
+      <c r="D24" s="10">
+        <v>986.4829999999999</v>
+      </c>
+      <c r="E24" s="10">
+        <v>1062.1382</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s">
         <v>20</v>
       </c>
-      <c r="B24" s="10"/>
-[...12 lines deleted...]
-      <c r="A25" t="s">
+      <c r="B25" s="10">
+        <v>314.9984</v>
+      </c>
+      <c r="C25" s="15"/>
+      <c r="D25" s="10">
+        <v>325.5689</v>
+      </c>
+      <c r="E25" s="10">
+        <v>349.4586</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B25" s="10"/>
-[...12 lines deleted...]
-      <c r="A26" s="7" t="s">
+      <c r="B26" s="11">
+        <v>33.4306</v>
+      </c>
+      <c r="C26" s="16"/>
+      <c r="D26" s="11">
+        <v>32.875</v>
+      </c>
+      <c r="E26" s="11">
+        <v>32.7083</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s">
         <v>22</v>
       </c>
-      <c r="B26" s="11"/>
-[...27 lines deleted...]
-    <row r="28" spans="1:6">
+      <c r="B27" s="10">
+        <v>44.8576</v>
+      </c>
+      <c r="C27" s="15"/>
+      <c r="D27" s="10">
+        <v>46.4659</v>
+      </c>
+      <c r="E27" s="10">
+        <v>48.4866</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
-      <c r="F28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:6">
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="12">
+        <v>53.0205</v>
+      </c>
+      <c r="C29" s="17"/>
+      <c r="D29" s="12">
+        <v>56.1185</v>
+      </c>
+      <c r="E29" s="12">
+        <v>60.7376</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="12"/>
-[...27 lines deleted...]
-    <row r="31" spans="1:6">
+      <c r="B30" s="12">
+        <v>13.5404</v>
+      </c>
+      <c r="C30" s="17"/>
+      <c r="D30" s="12">
+        <v>14.4374</v>
+      </c>
+      <c r="E30" s="12">
+        <v>15.6253</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-      <c r="F31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:6">
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" s="10">
+        <v>1096.8745</v>
+      </c>
+      <c r="C32" s="15"/>
+      <c r="D32" s="10">
+        <v>1096.8546</v>
+      </c>
+      <c r="E32" s="10">
+        <v>1096.9574</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s">
         <v>26</v>
-      </c>
-[...14 lines deleted...]
-        <v>27</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
-      <c r="F33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:6">
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>28</v>
-[...13 lines deleted...]
-    <row r="35" spans="1:6">
+        <v>27</v>
+      </c>
+      <c r="B34" s="10">
+        <v>-76.98009999999999</v>
+      </c>
+      <c r="C34" s="15"/>
+      <c r="D34" s="10">
+        <v>-63.3069</v>
+      </c>
+      <c r="E34" s="10">
+        <v>-47.5816</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
-      <c r="F35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:6">
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" t="s">
+        <v>28</v>
+      </c>
+      <c r="B36" s="10">
+        <v>851.9043</v>
+      </c>
+      <c r="C36" s="15"/>
+      <c r="D36" s="10">
+        <v>945.8501</v>
+      </c>
+      <c r="E36" s="10">
+        <v>1099.6835</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s">
         <v>29</v>
       </c>
-      <c r="B36" s="10"/>
-[...12 lines deleted...]
-      <c r="A37" t="s">
+      <c r="B37" s="10">
+        <v>204.9616</v>
+      </c>
+      <c r="C37" s="15"/>
+      <c r="D37" s="10">
+        <v>298.8472</v>
+      </c>
+      <c r="E37" s="10">
+        <v>453.673</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s">
         <v>30</v>
       </c>
-      <c r="B37" s="10"/>
-[...12 lines deleted...]
-      <c r="A38" t="s">
+      <c r="B38" s="10">
+        <v>2134.3437</v>
+      </c>
+      <c r="C38" s="15"/>
+      <c r="D38" s="10">
+        <v>2069.8155</v>
+      </c>
+      <c r="E38" s="10">
+        <v>1889.3138</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="10"/>
-[...12 lines deleted...]
-      <c r="A39" t="s">
+      <c r="B39" s="10">
+        <v>3222.5972</v>
+      </c>
+      <c r="C39" s="15"/>
+      <c r="D39" s="10">
+        <v>3111.1675</v>
+      </c>
+      <c r="E39" s="10">
+        <v>2965.0918</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="B39" s="10"/>
-[...16 lines deleted...]
-    <row r="42" spans="1:6">
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
-      <c r="F42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:6">
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
-      <c r="F43"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:6">
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
-      <c r="F44"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:6">
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:6">
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
-      <c r="F46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:6">
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
-      <c r="F47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:6">
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
-      <c r="F48"/>
-[...2 lines deleted...]
-      <c r="A49"/>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" t="s">
+        <v>39</v>
+      </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
-      <c r="F49"/>
-[...4 lines deleted...]
-      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50"/>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:6">
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:6">
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
-      <c r="F52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:6">
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53"/>
-[...2 lines deleted...]
-      <c r="A54"/>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" t="s">
+        <v>43</v>
+      </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
-      <c r="F54"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:6">
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>44</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
-      <c r="F55"/>
-[...4 lines deleted...]
-      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56"/>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
-      <c r="F56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:6">
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
-      <c r="F57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:6">
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
-      <c r="F58"/>
-[...2 lines deleted...]
-      <c r="A60" s="19" t="s">
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" t="s">
+        <v>47</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" t="s">
         <v>48</v>
+      </c>
+      <c r="B60"/>
+      <c r="C60"/>
+      <c r="D60"/>
+      <c r="E60"/>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" t="s">
+        <v>49</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="19" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A42:F42"/>
-[...15 lines deleted...]
-    <mergeCell ref="A58:F58"/>
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="A43:E43"/>
+    <mergeCell ref="A44:E44"/>
+    <mergeCell ref="A45:E45"/>
+    <mergeCell ref="A46:E46"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A48:E48"/>
+    <mergeCell ref="A49:E49"/>
+    <mergeCell ref="A50:E50"/>
+    <mergeCell ref="A51:E51"/>
+    <mergeCell ref="A52:E52"/>
+    <mergeCell ref="A53:E53"/>
+    <mergeCell ref="A54:E54"/>
+    <mergeCell ref="A55:E55"/>
+    <mergeCell ref="A56:E56"/>
+    <mergeCell ref="A57:E57"/>
+    <mergeCell ref="A58:E58"/>
+    <mergeCell ref="A59:E59"/>
+    <mergeCell ref="A60:E60"/>
+    <mergeCell ref="A61:E61"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="41" man="1"/>
-    <brk id="60" man="1"/>
+    <brk id="63" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G60"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A60" sqref="A60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="56.700439" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="14" customWidth="true" style="0"/>
@@ -1627,905 +1581,905 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="B3" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="B4" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:7">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B7" s="24">
-        <v>11</v>
-[...14 lines deleted...]
-        <v>4719.786</v>
+        <v>13</v>
+      </c>
+      <c r="C7" s="14">
+        <v>9702.7045</v>
+      </c>
+      <c r="D7" s="14">
+        <v>9702.704453849999</v>
+      </c>
+      <c r="E7" s="14">
+        <v>9721.937400000001</v>
+      </c>
+      <c r="F7" s="14">
+        <v>9479.969999999999</v>
+      </c>
+      <c r="G7" s="14">
+        <v>9810.18</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B10" s="21">
-        <v>11</v>
-[...14 lines deleted...]
-        <v>-5.9035</v>
+        <v>13</v>
+      </c>
+      <c r="C10" s="11">
+        <v>-4.1673</v>
+      </c>
+      <c r="D10" s="11">
+        <v>-4.16727692</v>
+      </c>
+      <c r="E10" s="11">
+        <v>-4.0824</v>
+      </c>
+      <c r="F10" s="11">
+        <v>-6.3399</v>
+      </c>
+      <c r="G10" s="11">
+        <v>-3.374</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B11" s="21">
-        <v>10</v>
-[...14 lines deleted...]
-        <v>0.3316</v>
+        <v>12</v>
+      </c>
+      <c r="C11" s="11">
+        <v>-0.0565</v>
+      </c>
+      <c r="D11" s="11">
+        <v>-0.05651667</v>
+      </c>
+      <c r="E11" s="11">
+        <v>-0.0247</v>
+      </c>
+      <c r="F11" s="11">
+        <v>-0.4139</v>
+      </c>
+      <c r="G11" s="11">
+        <v>0.2732</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="21">
         <v>12</v>
       </c>
-      <c r="B12" s="21">
-[...15 lines deleted...]
-        <v>-0.6211</v>
+      <c r="C12" s="11">
+        <v>-0.4822</v>
+      </c>
+      <c r="D12" s="11">
+        <v>-0.48215833</v>
+      </c>
+      <c r="E12" s="11">
+        <v>-0.5306</v>
+      </c>
+      <c r="F12" s="11">
+        <v>-1.1041</v>
+      </c>
+      <c r="G12" s="11">
+        <v>0.1264</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="23">
         <v>13</v>
       </c>
-      <c r="B13" s="23">
-[...15 lines deleted...]
-        <v>-6.9071</v>
+      <c r="C13" s="13">
+        <v>-4.6511</v>
+      </c>
+      <c r="D13" s="13">
+        <v>-4.6511</v>
+      </c>
+      <c r="E13" s="13">
+        <v>-4.4621</v>
+      </c>
+      <c r="F13" s="13">
+        <v>-6.8399</v>
+      </c>
+      <c r="G13" s="13">
+        <v>-3.5949</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B15" s="20">
-        <v>11</v>
-[...14 lines deleted...]
-        <v>370.9599</v>
+        <v>13</v>
+      </c>
+      <c r="C15" s="10">
+        <v>1199.3295</v>
+      </c>
+      <c r="D15" s="10">
+        <v>1199.32949231</v>
+      </c>
+      <c r="E15" s="10">
+        <v>1198.3942</v>
+      </c>
+      <c r="F15" s="10">
+        <v>1160.3183</v>
+      </c>
+      <c r="G15" s="10">
+        <v>1258.1314</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B16" s="21">
-        <v>11</v>
-[...14 lines deleted...]
-        <v>8.0413</v>
+        <v>13</v>
+      </c>
+      <c r="C16" s="11">
+        <v>12.3602</v>
+      </c>
+      <c r="D16" s="11">
+        <v>12.36016154</v>
+      </c>
+      <c r="E16" s="11">
+        <v>12.3</v>
+      </c>
+      <c r="F16" s="11">
+        <v>12.0619</v>
+      </c>
+      <c r="G16" s="11">
+        <v>12.9014</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B18" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>13</v>
+      </c>
+      <c r="C18" s="10">
+        <v>30.0889</v>
+      </c>
+      <c r="D18" s="10">
+        <v>30.08889231</v>
+      </c>
+      <c r="E18" s="10">
+        <v>30</v>
+      </c>
+      <c r="F18" s="10">
+        <v>30</v>
+      </c>
+      <c r="G18" s="10">
+        <v>30.6356</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B19" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>13</v>
+      </c>
+      <c r="C19" s="10">
+        <v>1229.4184</v>
+      </c>
+      <c r="D19" s="10">
+        <v>1229.41838462</v>
+      </c>
+      <c r="E19" s="10">
+        <v>1228.3942</v>
+      </c>
+      <c r="F19" s="10">
+        <v>1190.3183</v>
+      </c>
+      <c r="G19" s="10">
+        <v>1288.1314</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B20" s="21">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>13</v>
+      </c>
+      <c r="C20" s="11">
+        <v>12.6703</v>
+      </c>
+      <c r="D20" s="11">
+        <v>12.67029231</v>
+      </c>
+      <c r="E20" s="11">
+        <v>12.6112</v>
+      </c>
+      <c r="F20" s="11">
+        <v>12.3734</v>
+      </c>
+      <c r="G20" s="11">
+        <v>13.2091</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B22" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>13</v>
+      </c>
+      <c r="C22" s="10">
+        <v>288.3488</v>
+      </c>
+      <c r="D22" s="10">
+        <v>288.34884615</v>
+      </c>
+      <c r="E22" s="10">
+        <v>289.3925</v>
+      </c>
+      <c r="F22" s="10">
+        <v>276.5139</v>
+      </c>
+      <c r="G22" s="10">
+        <v>291.4486</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B24" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>13</v>
+      </c>
+      <c r="C24" s="10">
+        <v>941.0694999999999</v>
+      </c>
+      <c r="D24" s="10">
+        <v>941.06953846</v>
+      </c>
+      <c r="E24" s="10">
+        <v>939.0016000000001</v>
+      </c>
+      <c r="F24" s="10">
+        <v>901.7403</v>
+      </c>
+      <c r="G24" s="10">
+        <v>998.1314</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B25" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>12</v>
+      </c>
+      <c r="C25" s="10">
+        <v>314.9984</v>
+      </c>
+      <c r="D25" s="10">
+        <v>314.9984</v>
+      </c>
+      <c r="E25" s="10">
+        <v>315.77915</v>
+      </c>
+      <c r="F25" s="10">
+        <v>302.083</v>
+      </c>
+      <c r="G25" s="10">
+        <v>329.3834</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B26" s="21">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>12</v>
+      </c>
+      <c r="C26" s="11">
+        <v>33.4306</v>
+      </c>
+      <c r="D26" s="11">
+        <v>33.43055</v>
+      </c>
+      <c r="E26" s="11">
+        <v>33.5</v>
+      </c>
+      <c r="F26" s="11">
+        <v>33</v>
+      </c>
+      <c r="G26" s="11">
+        <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B27" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>12</v>
+      </c>
+      <c r="C27" s="10">
+        <v>44.8576</v>
+      </c>
+      <c r="D27" s="10">
+        <v>44.85760833</v>
+      </c>
+      <c r="E27" s="10">
+        <v>45</v>
+      </c>
+      <c r="F27" s="10">
+        <v>42.1747</v>
+      </c>
+      <c r="G27" s="10">
+        <v>47.6555</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B29" s="22">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>13</v>
+      </c>
+      <c r="C29" s="12">
+        <v>53.0205</v>
+      </c>
+      <c r="D29" s="12">
+        <v>53.02051538</v>
+      </c>
+      <c r="E29" s="12">
+        <v>52.1949</v>
+      </c>
+      <c r="F29" s="12">
+        <v>51.06</v>
+      </c>
+      <c r="G29" s="12">
+        <v>57.0418</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="9" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B30" s="22">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>13</v>
+      </c>
+      <c r="C30" s="12">
+        <v>13.5404</v>
+      </c>
+      <c r="D30" s="12">
+        <v>13.54036154</v>
+      </c>
+      <c r="E30" s="12">
+        <v>15</v>
+      </c>
+      <c r="F30" s="12">
+        <v>0.15</v>
+      </c>
+      <c r="G30" s="12">
+        <v>15.3585</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B32" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>13</v>
+      </c>
+      <c r="C32" s="10">
+        <v>1096.8745</v>
+      </c>
+      <c r="D32" s="10">
+        <v>1096.87453846</v>
+      </c>
+      <c r="E32" s="10">
+        <v>1099</v>
+      </c>
+      <c r="F32" s="10">
+        <v>1076</v>
+      </c>
+      <c r="G32" s="10">
+        <v>1114.3943</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B34" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>13</v>
+      </c>
+      <c r="C34" s="10">
+        <v>-76.98009999999999</v>
+      </c>
+      <c r="D34" s="10">
+        <v>-76.98009231</v>
+      </c>
+      <c r="E34" s="10">
+        <v>-100</v>
+      </c>
+      <c r="F34" s="10">
+        <v>-250.3879</v>
+      </c>
+      <c r="G34" s="10">
+        <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B36" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>12</v>
+      </c>
+      <c r="C36" s="10">
+        <v>851.9043</v>
+      </c>
+      <c r="D36" s="10">
+        <v>851.904325</v>
+      </c>
+      <c r="E36" s="10">
+        <v>889.69595</v>
+      </c>
+      <c r="F36" s="10">
+        <v>498.6587</v>
+      </c>
+      <c r="G36" s="10">
+        <v>944.1314</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B37" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>12</v>
+      </c>
+      <c r="C37" s="10">
+        <v>204.9616</v>
+      </c>
+      <c r="D37" s="10">
+        <v>204.961575</v>
+      </c>
+      <c r="E37" s="10">
+        <v>193.5097</v>
+      </c>
+      <c r="F37" s="10">
+        <v>-84.65600000000001</v>
+      </c>
+      <c r="G37" s="10">
+        <v>540.1536</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B38" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>12</v>
+      </c>
+      <c r="C38" s="10">
+        <v>2134.3437</v>
+      </c>
+      <c r="D38" s="10">
+        <v>2134.34368333</v>
+      </c>
+      <c r="E38" s="10">
+        <v>2056.6379</v>
+      </c>
+      <c r="F38" s="10">
+        <v>1902.6413</v>
+      </c>
+      <c r="G38" s="10">
+        <v>2595.6186</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B39" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>10</v>
+      </c>
+      <c r="C39" s="10">
+        <v>3222.5972</v>
+      </c>
+      <c r="D39" s="10">
+        <v>3222.59721</v>
+      </c>
+      <c r="E39" s="10">
+        <v>3300.9349</v>
+      </c>
+      <c r="F39" s="10">
+        <v>1934.9587</v>
+      </c>
+      <c r="G39" s="10">
+        <v>3633.866</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="18" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49"/>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54"/>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="19" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A43:G43"/>
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="A45:G45"/>
     <mergeCell ref="A46:G46"/>
     <mergeCell ref="A47:G47"/>
     <mergeCell ref="A48:G48"/>
     <mergeCell ref="A49:G49"/>
     <mergeCell ref="A50:G50"/>
     <mergeCell ref="A51:G51"/>
     <mergeCell ref="A52:G52"/>
     <mergeCell ref="A53:G53"/>
     <mergeCell ref="A54:G54"/>
     <mergeCell ref="A55:G55"/>
     <mergeCell ref="A56:G56"/>
     <mergeCell ref="A57:G57"/>
     <mergeCell ref="A58:G58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2571,905 +2525,905 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="B3" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="B4" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:7">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B7" s="24">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>9652.251200000001</v>
+        <v>10</v>
+      </c>
+      <c r="C7" s="14">
+        <v>2377.7846</v>
+      </c>
+      <c r="D7" s="14">
+        <v>2377.78463</v>
+      </c>
+      <c r="E7" s="14">
+        <v>2378.9423</v>
+      </c>
+      <c r="F7" s="14">
+        <v>2347.9576</v>
+      </c>
+      <c r="G7" s="14">
+        <v>2403.688</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B10" s="21">
         <v>13</v>
       </c>
-      <c r="C10" s="13">
-[...12 lines deleted...]
-        <v>-4.5907</v>
+      <c r="C10" s="11">
+        <v>-3.5503</v>
+      </c>
+      <c r="D10" s="11">
+        <v>-3.55034615</v>
+      </c>
+      <c r="E10" s="11">
+        <v>-3.599</v>
+      </c>
+      <c r="F10" s="11">
+        <v>-4.6</v>
+      </c>
+      <c r="G10" s="11">
+        <v>-2.3782</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B11" s="21">
-        <v>13</v>
-[...7 lines deleted...]
-      <c r="E11" s="13">
+        <v>6</v>
+      </c>
+      <c r="C11" s="11">
+        <v>-0.0473</v>
+      </c>
+      <c r="D11" s="11">
+        <v>-0.04733333</v>
+      </c>
+      <c r="E11" s="11">
         <v>0</v>
       </c>
-      <c r="F11" s="13">
-[...3 lines deleted...]
-        <v>0.2732</v>
+      <c r="F11" s="11">
+        <v>-0.4467</v>
+      </c>
+      <c r="G11" s="11">
+        <v>0.1627</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B12" s="21">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>-0.0161</v>
+        <v>6</v>
+      </c>
+      <c r="C12" s="11">
+        <v>0.093</v>
+      </c>
+      <c r="D12" s="11">
+        <v>0.09301667</v>
+      </c>
+      <c r="E12" s="11">
+        <v>0.18195</v>
+      </c>
+      <c r="F12" s="11">
+        <v>-0.8531</v>
+      </c>
+      <c r="G12" s="11">
+        <v>0.7108</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B13" s="23">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>-5.1469</v>
+        <v>8</v>
+      </c>
+      <c r="C13" s="13">
+        <v>-3.4403</v>
+      </c>
+      <c r="D13" s="13">
+        <v>-3.440275</v>
+      </c>
+      <c r="E13" s="13">
+        <v>-3.3775</v>
+      </c>
+      <c r="F13" s="13">
+        <v>-4.5158</v>
+      </c>
+      <c r="G13" s="13">
+        <v>-2.5242</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B15" s="20">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>1214.5913</v>
+        <v>0</v>
+      </c>
+      <c r="C15" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E15" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F15" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="G15" s="15" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B16" s="21">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>12.5835</v>
+        <v>0</v>
+      </c>
+      <c r="C16" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="E16" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="F16" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="G16" s="16" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B18" s="20">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>31.2</v>
+        <v>0</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E18" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F18" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="G18" s="15" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B19" s="20">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>1244.6913</v>
+        <v>0</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E19" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F19" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="G19" s="15" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B20" s="21">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>12.8953</v>
+        <v>0</v>
+      </c>
+      <c r="C20" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="E20" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="F20" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="G20" s="16" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B22" s="20">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>291.57</v>
+        <v>0</v>
+      </c>
+      <c r="C22" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D22" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E22" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F22" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="G22" s="15" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B24" s="20">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>956.5607</v>
+        <v>0</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D24" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E24" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F24" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="G24" s="15" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B25" s="20">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>315.665</v>
+        <v>0</v>
+      </c>
+      <c r="C25" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D25" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E25" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F25" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="G25" s="15" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B26" s="21">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>33.5</v>
+        <v>0</v>
+      </c>
+      <c r="C26" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="D26" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="E26" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="F26" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="G26" s="16" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B27" s="20">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>47.3413</v>
+        <v>0</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D27" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E27" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F27" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="G27" s="15" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B29" s="22">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>54.1804</v>
+        <v>0</v>
+      </c>
+      <c r="C29" s="17" t="s">
+        <v>70</v>
+      </c>
+      <c r="D29" s="17" t="s">
+        <v>70</v>
+      </c>
+      <c r="E29" s="17" t="s">
+        <v>70</v>
+      </c>
+      <c r="F29" s="17" t="s">
+        <v>70</v>
+      </c>
+      <c r="G29" s="17" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="9" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B30" s="22">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>15.2282</v>
+        <v>0</v>
+      </c>
+      <c r="C30" s="17" t="s">
+        <v>70</v>
+      </c>
+      <c r="D30" s="17" t="s">
+        <v>70</v>
+      </c>
+      <c r="E30" s="17" t="s">
+        <v>70</v>
+      </c>
+      <c r="F30" s="17" t="s">
+        <v>70</v>
+      </c>
+      <c r="G30" s="17" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B32" s="20">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>1114.3943</v>
+        <v>0</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D32" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E32" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F32" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="G32" s="15" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B34" s="20">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>129.5566</v>
+        <v>0</v>
+      </c>
+      <c r="C34" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D34" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E34" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F34" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="G34" s="15" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B36" s="20">
-        <v>12</v>
-[...14 lines deleted...]
-        <v>918.1489</v>
+        <v>0</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D36" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E36" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F36" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="G36" s="15" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B37" s="20">
-        <v>12</v>
-[...14 lines deleted...]
-        <v>407.8658</v>
+        <v>0</v>
+      </c>
+      <c r="C37" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D37" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E37" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F37" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="G37" s="15" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B38" s="20">
-        <v>12</v>
-[...14 lines deleted...]
-        <v>2595.6186</v>
+        <v>0</v>
+      </c>
+      <c r="C38" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D38" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E38" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F38" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="G38" s="15" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B39" s="20">
-        <v>10</v>
-[...14 lines deleted...]
-        <v>3733.291</v>
+        <v>0</v>
+      </c>
+      <c r="C39" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D39" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E39" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F39" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="G39" s="15" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="18" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49"/>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54"/>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="19" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A43:G43"/>
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="A45:G45"/>
     <mergeCell ref="A46:G46"/>
     <mergeCell ref="A47:G47"/>
     <mergeCell ref="A48:G48"/>
     <mergeCell ref="A49:G49"/>
     <mergeCell ref="A50:G50"/>
     <mergeCell ref="A51:G51"/>
     <mergeCell ref="A52:G52"/>
     <mergeCell ref="A53:G53"/>
     <mergeCell ref="A54:G54"/>
     <mergeCell ref="A55:G55"/>
     <mergeCell ref="A56:G56"/>
     <mergeCell ref="A57:G57"/>
     <mergeCell ref="A58:G58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -3515,905 +3469,905 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="B3" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="B4" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:7">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B7" s="24">
-        <v>11</v>
-[...14 lines deleted...]
-        <v>2418.8499</v>
+        <v>13</v>
+      </c>
+      <c r="C7" s="14">
+        <v>9699.4632</v>
+      </c>
+      <c r="D7" s="14">
+        <v>9699.46324615</v>
+      </c>
+      <c r="E7" s="14">
+        <v>9716.4148</v>
+      </c>
+      <c r="F7" s="14">
+        <v>9370.1798</v>
+      </c>
+      <c r="G7" s="14">
+        <v>9905.595499999999</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B10" s="21">
         <v>13</v>
       </c>
-      <c r="C10" s="13">
-[...12 lines deleted...]
-        <v>-5</v>
+      <c r="C10" s="11">
+        <v>0.1332</v>
+      </c>
+      <c r="D10" s="11">
+        <v>0.13322308</v>
+      </c>
+      <c r="E10" s="11">
+        <v>0</v>
+      </c>
+      <c r="F10" s="11">
+        <v>-1.1581</v>
+      </c>
+      <c r="G10" s="11">
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B11" s="21">
-        <v>9</v>
-[...7 lines deleted...]
-      <c r="E11" s="13">
+        <v>12</v>
+      </c>
+      <c r="C11" s="11">
+        <v>-0.2096</v>
+      </c>
+      <c r="D11" s="11">
+        <v>-0.20963333</v>
+      </c>
+      <c r="E11" s="11">
         <v>0</v>
       </c>
-      <c r="F11" s="13">
-[...3 lines deleted...]
-        <v>0.7632</v>
+      <c r="F11" s="11">
+        <v>-2</v>
+      </c>
+      <c r="G11" s="11">
+        <v>0.3079</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="21">
         <v>12</v>
       </c>
-      <c r="B12" s="21">
-[...15 lines deleted...]
-        <v>0.7716</v>
+      <c r="C12" s="11">
+        <v>-0.0386</v>
+      </c>
+      <c r="D12" s="11">
+        <v>-0.03855833</v>
+      </c>
+      <c r="E12" s="11">
+        <v>0</v>
+      </c>
+      <c r="F12" s="11">
+        <v>-0.3991</v>
+      </c>
+      <c r="G12" s="11">
+        <v>0.3175</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="23">
         <v>13</v>
       </c>
-      <c r="B13" s="23">
-[...15 lines deleted...]
-        <v>-4.9194</v>
+      <c r="C13" s="13">
+        <v>-0.0364</v>
+      </c>
+      <c r="D13" s="13">
+        <v>-0.03637692</v>
+      </c>
+      <c r="E13" s="13">
+        <v>0</v>
+      </c>
+      <c r="F13" s="13">
+        <v>-1.1854</v>
+      </c>
+      <c r="G13" s="13">
+        <v>1.3822</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B15" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>13</v>
+      </c>
+      <c r="C15" s="10">
+        <v>1239.6017</v>
+      </c>
+      <c r="D15" s="10">
+        <v>1239.60167692</v>
+      </c>
+      <c r="E15" s="10">
+        <v>1234.7249</v>
+      </c>
+      <c r="F15" s="10">
+        <v>1167.6048</v>
+      </c>
+      <c r="G15" s="10">
+        <v>1355.28</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B16" s="21">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>13</v>
+      </c>
+      <c r="C16" s="11">
+        <v>12.7767</v>
+      </c>
+      <c r="D16" s="11">
+        <v>12.77673846</v>
+      </c>
+      <c r="E16" s="11">
+        <v>12.7</v>
+      </c>
+      <c r="F16" s="11">
+        <v>12.1077</v>
+      </c>
+      <c r="G16" s="11">
+        <v>13.682</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B18" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>13</v>
+      </c>
+      <c r="C18" s="10">
+        <v>30.7873</v>
+      </c>
+      <c r="D18" s="10">
+        <v>30.78725385</v>
+      </c>
+      <c r="E18" s="10">
+        <v>30.6</v>
+      </c>
+      <c r="F18" s="10">
+        <v>28.899</v>
+      </c>
+      <c r="G18" s="10">
+        <v>33.5423</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B19" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>13</v>
+      </c>
+      <c r="C19" s="10">
+        <v>1270.3889</v>
+      </c>
+      <c r="D19" s="10">
+        <v>1270.38893846</v>
+      </c>
+      <c r="E19" s="10">
+        <v>1265.7249</v>
+      </c>
+      <c r="F19" s="10">
+        <v>1197.6048</v>
+      </c>
+      <c r="G19" s="10">
+        <v>1386.78</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B20" s="21">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>13</v>
+      </c>
+      <c r="C20" s="11">
+        <v>13.0942</v>
+      </c>
+      <c r="D20" s="11">
+        <v>13.09418462</v>
+      </c>
+      <c r="E20" s="11">
+        <v>13.0189</v>
+      </c>
+      <c r="F20" s="11">
+        <v>12.4148</v>
+      </c>
+      <c r="G20" s="11">
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B22" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>13</v>
+      </c>
+      <c r="C22" s="10">
+        <v>283.9059</v>
+      </c>
+      <c r="D22" s="10">
+        <v>283.90592308</v>
+      </c>
+      <c r="E22" s="10">
+        <v>281.8488</v>
+      </c>
+      <c r="F22" s="10">
+        <v>268.0959</v>
+      </c>
+      <c r="G22" s="10">
+        <v>316.5907</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B24" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>13</v>
+      </c>
+      <c r="C24" s="10">
+        <v>986.4829999999999</v>
+      </c>
+      <c r="D24" s="10">
+        <v>986.48298462</v>
+      </c>
+      <c r="E24" s="10">
+        <v>985.0543</v>
+      </c>
+      <c r="F24" s="10">
+        <v>881.014</v>
+      </c>
+      <c r="G24" s="10">
+        <v>1108.78</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B25" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>12</v>
+      </c>
+      <c r="C25" s="10">
+        <v>325.5689</v>
+      </c>
+      <c r="D25" s="10">
+        <v>325.56889167</v>
+      </c>
+      <c r="E25" s="10">
+        <v>327.74555</v>
+      </c>
+      <c r="F25" s="10">
+        <v>264.3042</v>
+      </c>
+      <c r="G25" s="10">
+        <v>365.8974</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B26" s="21">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>12</v>
+      </c>
+      <c r="C26" s="11">
+        <v>32.875</v>
+      </c>
+      <c r="D26" s="11">
+        <v>32.875</v>
+      </c>
+      <c r="E26" s="11">
+        <v>33</v>
+      </c>
+      <c r="F26" s="11">
+        <v>30</v>
+      </c>
+      <c r="G26" s="11">
+        <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B27" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>12</v>
+      </c>
+      <c r="C27" s="10">
+        <v>46.4659</v>
+      </c>
+      <c r="D27" s="10">
+        <v>46.46588333</v>
+      </c>
+      <c r="E27" s="10">
+        <v>46.35225</v>
+      </c>
+      <c r="F27" s="10">
+        <v>43</v>
+      </c>
+      <c r="G27" s="10">
+        <v>51.5534</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B29" s="22">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>13</v>
+      </c>
+      <c r="C29" s="12">
+        <v>56.1185</v>
+      </c>
+      <c r="D29" s="12">
+        <v>56.11846154</v>
+      </c>
+      <c r="E29" s="12">
+        <v>55.7934</v>
+      </c>
+      <c r="F29" s="12">
+        <v>51.7972</v>
+      </c>
+      <c r="G29" s="12">
+        <v>63.7404</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="9" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B30" s="22">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>13</v>
+      </c>
+      <c r="C30" s="12">
+        <v>14.4374</v>
+      </c>
+      <c r="D30" s="12">
+        <v>14.4374</v>
+      </c>
+      <c r="E30" s="12">
+        <v>15</v>
+      </c>
+      <c r="F30" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="G30" s="12">
+        <v>18.75</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B32" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>13</v>
+      </c>
+      <c r="C32" s="10">
+        <v>1096.8546</v>
+      </c>
+      <c r="D32" s="10">
+        <v>1096.85455385</v>
+      </c>
+      <c r="E32" s="10">
+        <v>1099</v>
+      </c>
+      <c r="F32" s="10">
+        <v>1076</v>
+      </c>
+      <c r="G32" s="10">
+        <v>1114.3943</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B34" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>13</v>
+      </c>
+      <c r="C34" s="10">
+        <v>-63.3069</v>
+      </c>
+      <c r="D34" s="10">
+        <v>-63.30693846</v>
+      </c>
+      <c r="E34" s="10">
+        <v>-92.5333</v>
+      </c>
+      <c r="F34" s="10">
+        <v>-136.6461</v>
+      </c>
+      <c r="G34" s="10">
+        <v>36.4376</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B36" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>12</v>
+      </c>
+      <c r="C36" s="10">
+        <v>945.8501</v>
+      </c>
+      <c r="D36" s="10">
+        <v>945.85005833</v>
+      </c>
+      <c r="E36" s="10">
+        <v>992.6011000000001</v>
+      </c>
+      <c r="F36" s="10">
+        <v>493.4551</v>
+      </c>
+      <c r="G36" s="10">
+        <v>1045.8372</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B37" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>12</v>
+      </c>
+      <c r="C37" s="10">
+        <v>298.8472</v>
+      </c>
+      <c r="D37" s="10">
+        <v>298.84718333</v>
+      </c>
+      <c r="E37" s="10">
+        <v>311.06225</v>
+      </c>
+      <c r="F37" s="10">
+        <v>-104.7103</v>
+      </c>
+      <c r="G37" s="10">
+        <v>480.8719</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B38" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>12</v>
+      </c>
+      <c r="C38" s="10">
+        <v>2069.8155</v>
+      </c>
+      <c r="D38" s="10">
+        <v>2069.815475</v>
+      </c>
+      <c r="E38" s="10">
+        <v>1975.2676</v>
+      </c>
+      <c r="F38" s="10">
+        <v>1796.9981</v>
+      </c>
+      <c r="G38" s="10">
+        <v>2749.1591</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B39" s="20">
-        <v>0</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>10</v>
+      </c>
+      <c r="C39" s="10">
+        <v>3111.1675</v>
+      </c>
+      <c r="D39" s="10">
+        <v>3111.16747</v>
+      </c>
+      <c r="E39" s="10">
+        <v>3106.2676</v>
+      </c>
+      <c r="F39" s="10">
+        <v>1777.05</v>
+      </c>
+      <c r="G39" s="10">
+        <v>3848.8228</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="18" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49"/>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54"/>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="19" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A43:G43"/>
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="A45:G45"/>
     <mergeCell ref="A46:G46"/>
     <mergeCell ref="A47:G47"/>
     <mergeCell ref="A48:G48"/>
     <mergeCell ref="A49:G49"/>
     <mergeCell ref="A50:G50"/>
     <mergeCell ref="A51:G51"/>
     <mergeCell ref="A52:G52"/>
     <mergeCell ref="A53:G53"/>
     <mergeCell ref="A54:G54"/>
     <mergeCell ref="A55:G55"/>
     <mergeCell ref="A56:G56"/>
     <mergeCell ref="A57:G57"/>
     <mergeCell ref="A58:G58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -4459,1849 +4413,905 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="B3" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="B4" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:7">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B7" s="24">
         <v>13</v>
       </c>
-      <c r="C7" s="15">
-[...12 lines deleted...]
-        <v>9802.1492</v>
+      <c r="C7" s="14">
+        <v>9870.6692</v>
+      </c>
+      <c r="D7" s="14">
+        <v>9870.669192310001</v>
+      </c>
+      <c r="E7" s="14">
+        <v>9868.252500000001</v>
+      </c>
+      <c r="F7" s="14">
+        <v>9557.5834</v>
+      </c>
+      <c r="G7" s="14">
+        <v>10181.4027</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B10" s="21">
         <v>13</v>
       </c>
-      <c r="C10" s="13">
-[...12 lines deleted...]
-        <v>2</v>
+      <c r="C10" s="11">
+        <v>1.7456</v>
+      </c>
+      <c r="D10" s="11">
+        <v>1.74555385</v>
+      </c>
+      <c r="E10" s="11">
+        <v>1.5</v>
+      </c>
+      <c r="F10" s="11">
+        <v>0.8125</v>
+      </c>
+      <c r="G10" s="11">
+        <v>2.7864</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B11" s="21">
-        <v>13</v>
-[...7 lines deleted...]
-      <c r="E11" s="13">
+        <v>12</v>
+      </c>
+      <c r="C11" s="11">
+        <v>0.0367</v>
+      </c>
+      <c r="D11" s="11">
+        <v>0.03666667</v>
+      </c>
+      <c r="E11" s="11">
         <v>0</v>
       </c>
-      <c r="F11" s="13">
-[...3 lines deleted...]
-        <v>0.5</v>
+      <c r="F11" s="11">
+        <v>-1</v>
+      </c>
+      <c r="G11" s="11">
+        <v>0.6625</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="21">
         <v>12</v>
       </c>
-      <c r="B12" s="21">
-[...8 lines deleted...]
-      <c r="E12" s="13">
+      <c r="C12" s="11">
+        <v>-0.0325</v>
+      </c>
+      <c r="D12" s="11">
+        <v>-0.03246667</v>
+      </c>
+      <c r="E12" s="11">
         <v>0</v>
       </c>
-      <c r="F12" s="13">
-[...3 lines deleted...]
-        <v>0.5888</v>
+      <c r="F12" s="11">
+        <v>-0.3989</v>
+      </c>
+      <c r="G12" s="11">
+        <v>0.009299999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B13" s="23">
         <v>13</v>
       </c>
-      <c r="C13" s="14">
-[...12 lines deleted...]
-        <v>2.0284</v>
+      <c r="C13" s="13">
+        <v>1.7639</v>
+      </c>
+      <c r="D13" s="13">
+        <v>1.76391538</v>
+      </c>
+      <c r="E13" s="13">
+        <v>1.7237</v>
+      </c>
+      <c r="F13" s="13">
+        <v>0.8159</v>
+      </c>
+      <c r="G13" s="13">
+        <v>3.1625</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B15" s="20">
         <v>13</v>
       </c>
-      <c r="C15" s="16">
-[...12 lines deleted...]
-        <v>1324.7097</v>
+      <c r="C15" s="10">
+        <v>1311.6715</v>
+      </c>
+      <c r="D15" s="10">
+        <v>1311.67147692</v>
+      </c>
+      <c r="E15" s="10">
+        <v>1289.364</v>
+      </c>
+      <c r="F15" s="10">
+        <v>1195.1218</v>
+      </c>
+      <c r="G15" s="10">
+        <v>1468.3246</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B16" s="21">
         <v>13</v>
       </c>
-      <c r="C16" s="13">
-[...12 lines deleted...]
-        <v>13.5145</v>
+      <c r="C16" s="11">
+        <v>13.2842</v>
+      </c>
+      <c r="D16" s="11">
+        <v>13.28424615</v>
+      </c>
+      <c r="E16" s="11">
+        <v>13.3399</v>
+      </c>
+      <c r="F16" s="11">
+        <v>12.1108</v>
+      </c>
+      <c r="G16" s="11">
+        <v>14.4216</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B18" s="20">
         <v>13</v>
       </c>
-      <c r="C18" s="16">
-[...12 lines deleted...]
-        <v>33.2852</v>
+      <c r="C18" s="10">
+        <v>31.5218</v>
+      </c>
+      <c r="D18" s="10">
+        <v>31.52183846</v>
+      </c>
+      <c r="E18" s="10">
+        <v>31.212</v>
+      </c>
+      <c r="F18" s="10">
+        <v>28.899</v>
+      </c>
+      <c r="G18" s="10">
+        <v>35.0747</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B19" s="20">
         <v>13</v>
       </c>
-      <c r="C19" s="16">
-[...12 lines deleted...]
-        <v>1356.2097</v>
+      <c r="C19" s="10">
+        <v>1343.1933</v>
+      </c>
+      <c r="D19" s="10">
+        <v>1343.19331538</v>
+      </c>
+      <c r="E19" s="10">
+        <v>1322.439</v>
+      </c>
+      <c r="F19" s="10">
+        <v>1225.1218</v>
+      </c>
+      <c r="G19" s="10">
+        <v>1501.3996</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B20" s="21">
         <v>13</v>
       </c>
-      <c r="C20" s="13">
-[...12 lines deleted...]
-        <v>13.8358</v>
+      <c r="C20" s="11">
+        <v>13.6036</v>
+      </c>
+      <c r="D20" s="11">
+        <v>13.60357692</v>
+      </c>
+      <c r="E20" s="11">
+        <v>13.6691</v>
+      </c>
+      <c r="F20" s="11">
+        <v>12.4148</v>
+      </c>
+      <c r="G20" s="11">
+        <v>14.7465</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B22" s="20">
         <v>13</v>
       </c>
-      <c r="C22" s="16">
-[...12 lines deleted...]
-        <v>316.5907</v>
+      <c r="C22" s="10">
+        <v>281.0551</v>
+      </c>
+      <c r="D22" s="10">
+        <v>281.05506923</v>
+      </c>
+      <c r="E22" s="10">
+        <v>277.3919</v>
+      </c>
+      <c r="F22" s="10">
+        <v>265.9915</v>
+      </c>
+      <c r="G22" s="10">
+        <v>316.1544</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B24" s="20">
         <v>13</v>
       </c>
-      <c r="C24" s="16">
-[...12 lines deleted...]
-        <v>1066.2097</v>
+      <c r="C24" s="10">
+        <v>1062.1382</v>
+      </c>
+      <c r="D24" s="10">
+        <v>1062.13824615</v>
+      </c>
+      <c r="E24" s="10">
+        <v>1052.4711</v>
+      </c>
+      <c r="F24" s="10">
+        <v>946.0766</v>
+      </c>
+      <c r="G24" s="10">
+        <v>1233.3996</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B25" s="20">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>351.8492</v>
+        <v>12</v>
+      </c>
+      <c r="C25" s="10">
+        <v>349.4586</v>
+      </c>
+      <c r="D25" s="10">
+        <v>349.45860833</v>
+      </c>
+      <c r="E25" s="10">
+        <v>348.3537</v>
+      </c>
+      <c r="F25" s="10">
+        <v>299.2958</v>
+      </c>
+      <c r="G25" s="10">
+        <v>407.0219</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B26" s="21">
-        <v>13</v>
-[...7 lines deleted...]
-      <c r="E26" s="13">
+        <v>12</v>
+      </c>
+      <c r="C26" s="11">
+        <v>32.7083</v>
+      </c>
+      <c r="D26" s="11">
+        <v>32.70833333</v>
+      </c>
+      <c r="E26" s="11">
         <v>33</v>
       </c>
-      <c r="F26" s="13">
+      <c r="F26" s="11">
         <v>30</v>
       </c>
-      <c r="G26" s="13">
-        <v>33.5</v>
+      <c r="G26" s="11">
+        <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B27" s="20">
-        <v>13</v>
-[...14 lines deleted...]
-        <v>51.3351</v>
+        <v>12</v>
+      </c>
+      <c r="C27" s="10">
+        <v>48.4866</v>
+      </c>
+      <c r="D27" s="10">
+        <v>48.48661667</v>
+      </c>
+      <c r="E27" s="10">
+        <v>48.68515</v>
+      </c>
+      <c r="F27" s="10">
+        <v>43</v>
+      </c>
+      <c r="G27" s="10">
+        <v>56.187</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B29" s="22">
         <v>13</v>
       </c>
-      <c r="C29" s="17">
-[...12 lines deleted...]
-        <v>61.0204</v>
+      <c r="C29" s="12">
+        <v>60.7376</v>
+      </c>
+      <c r="D29" s="12">
+        <v>60.73755385</v>
+      </c>
+      <c r="E29" s="12">
+        <v>60.2172</v>
+      </c>
+      <c r="F29" s="12">
+        <v>52.849</v>
+      </c>
+      <c r="G29" s="12">
+        <v>71.1681</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="9" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B30" s="22">
         <v>13</v>
       </c>
-      <c r="C30" s="17">
-[...5 lines deleted...]
-      <c r="E30" s="17">
+      <c r="C30" s="12">
+        <v>15.6253</v>
+      </c>
+      <c r="D30" s="12">
+        <v>15.62527692</v>
+      </c>
+      <c r="E30" s="12">
         <v>15</v>
       </c>
-      <c r="F30" s="17">
-[...3 lines deleted...]
-        <v>18.75</v>
+      <c r="F30" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="G30" s="12">
+        <v>23.4375</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B32" s="20">
         <v>13</v>
       </c>
-      <c r="C32" s="16">
-[...5 lines deleted...]
-      <c r="E32" s="16">
+      <c r="C32" s="10">
+        <v>1096.9574</v>
+      </c>
+      <c r="D32" s="10">
+        <v>1096.95738462</v>
+      </c>
+      <c r="E32" s="10">
         <v>1099</v>
       </c>
-      <c r="F32" s="16">
+      <c r="F32" s="10">
         <v>1076</v>
       </c>
-      <c r="G32" s="16">
+      <c r="G32" s="10">
         <v>1114.3943</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B34" s="20">
         <v>13</v>
       </c>
-      <c r="C34" s="16">
-[...12 lines deleted...]
-        <v>48.0523</v>
+      <c r="C34" s="10">
+        <v>-47.5816</v>
+      </c>
+      <c r="D34" s="10">
+        <v>-47.58159231</v>
+      </c>
+      <c r="E34" s="10">
+        <v>-79.9881</v>
+      </c>
+      <c r="F34" s="10">
+        <v>-117.526</v>
+      </c>
+      <c r="G34" s="10">
+        <v>59.975</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B36" s="20">
         <v>12</v>
       </c>
-      <c r="C36" s="16">
-[...12 lines deleted...]
-        <v>1011.6272</v>
+      <c r="C36" s="10">
+        <v>1099.6835</v>
+      </c>
+      <c r="D36" s="10">
+        <v>1099.683525</v>
+      </c>
+      <c r="E36" s="10">
+        <v>1133.69285</v>
+      </c>
+      <c r="F36" s="10">
+        <v>754.5522</v>
+      </c>
+      <c r="G36" s="10">
+        <v>1241.8339</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B37" s="20">
         <v>12</v>
       </c>
-      <c r="C37" s="16">
-[...12 lines deleted...]
-        <v>459.6624</v>
+      <c r="C37" s="10">
+        <v>453.673</v>
+      </c>
+      <c r="D37" s="10">
+        <v>453.673</v>
+      </c>
+      <c r="E37" s="10">
+        <v>472.73765</v>
+      </c>
+      <c r="F37" s="10">
+        <v>138.731</v>
+      </c>
+      <c r="G37" s="10">
+        <v>674.5018</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B38" s="20">
         <v>12</v>
       </c>
-      <c r="C38" s="16">
-[...12 lines deleted...]
-        <v>2749.1591</v>
+      <c r="C38" s="10">
+        <v>1889.3138</v>
+      </c>
+      <c r="D38" s="10">
+        <v>1889.31385</v>
+      </c>
+      <c r="E38" s="10">
+        <v>1796.56215</v>
+      </c>
+      <c r="F38" s="10">
+        <v>1314.7303</v>
+      </c>
+      <c r="G38" s="10">
+        <v>2716.6855</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B39" s="20">
         <v>10</v>
       </c>
-      <c r="C39" s="16">
-[...12 lines deleted...]
-        <v>3848.8228</v>
+      <c r="C39" s="10">
+        <v>2965.0918</v>
+      </c>
+      <c r="D39" s="10">
+        <v>2965.09185</v>
+      </c>
+      <c r="E39" s="10">
+        <v>2944.65555</v>
+      </c>
+      <c r="F39" s="10">
+        <v>1719.7237</v>
+      </c>
+      <c r="G39" s="10">
+        <v>3803.3597</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="18" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49"/>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54"/>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="19" t="s">
-        <v>48</v>
-[...94 lines deleted...]
-      <c r="D3" s="3" t="s">
         <v>50</v>
-      </c>
-[...846 lines deleted...]
-        <v>48</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A43:G43"/>
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="A45:G45"/>
     <mergeCell ref="A46:G46"/>
     <mergeCell ref="A47:G47"/>
     <mergeCell ref="A48:G48"/>
     <mergeCell ref="A49:G49"/>
     <mergeCell ref="A50:G50"/>
     <mergeCell ref="A51:G51"/>
     <mergeCell ref="A52:G52"/>
     <mergeCell ref="A53:G53"/>
     <mergeCell ref="A54:G54"/>
     <mergeCell ref="A55:G55"/>
     <mergeCell ref="A56:G56"/>
     <mergeCell ref="A57:G57"/>
     <mergeCell ref="A58:G58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -6310,60 +5320,59 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="41" man="1"/>
     <brk id="60" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Summary</vt:lpstr>
-      <vt:lpstr>H1 FY26</vt:lpstr>
       <vt:lpstr>FY26</vt:lpstr>
-      <vt:lpstr>Q2 FY26</vt:lpstr>
+      <vt:lpstr>Q3 FY26</vt:lpstr>
       <vt:lpstr>FY27</vt:lpstr>
       <vt:lpstr>FY28</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vuma Financial Ltd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Vuma - Excel output</dc:title>
   <dc:description>Vuma - Excel output</dc:description>
   <dc:subject>Vuma - Excel output</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>