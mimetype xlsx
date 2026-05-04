--- v1 (2026-03-14)
+++ v2 (2026-05-04)
@@ -30,51 +30,51 @@
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId4"/>
     <sheet name="FY26" sheetId="2" r:id="rId5"/>
     <sheet name="FY27" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Tate &amp; Lyle PLC</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
-    <t>12/03/26</t>
+    <t>30/04/26</t>
   </si>
   <si>
     <t>Group Income Statement (£m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue (New segments)</t>
   </si>
   <si>
     <t xml:space="preserve">    Americas</t>
   </si>
   <si>
     <t xml:space="preserve">    Europe, Middle East and Africa</t>
   </si>
   <si>
     <t xml:space="preserve">    Asia Pacific</t>
   </si>
   <si>
     <t xml:space="preserve">    Revenue - Group</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume / mix  (New segments) (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Volume / mix - Group (%)</t>
   </si>
@@ -828,481 +828,481 @@
       <c r="C5" s="3"/>
     </row>
     <row r="6" spans="1:3">
       <c r="B6"/>
       <c r="C6"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="10">
-        <v>1001.2687</v>
+        <v>1001.1221</v>
       </c>
       <c r="C9" s="10">
-        <v>996.4727</v>
+        <v>999.1896</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="10">
-        <v>631.9521</v>
+        <v>629.7825</v>
       </c>
       <c r="C10" s="10">
-        <v>631.0003</v>
+        <v>628.5069</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="10">
-        <v>379.6754</v>
+        <v>379.0907</v>
       </c>
       <c r="C11" s="10">
-        <v>389.3516</v>
+        <v>387.8887</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
-        <v>2012.8962</v>
+        <v>2009.9954</v>
       </c>
       <c r="C12" s="11">
-        <v>2016.8246</v>
+        <v>2015.5851</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="B13"/>
       <c r="C13"/>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="10">
-        <v>-2.6704</v>
+        <v>-2.6839</v>
       </c>
       <c r="C15" s="10">
-        <v>1.2763</v>
+        <v>1.2074</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="10">
-        <v>-0.7271</v>
+        <v>-0.9131</v>
       </c>
       <c r="C16" s="10">
-        <v>1.4435</v>
+        <v>1.3125</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="10">
-        <v>1.3556</v>
+        <v>1.2695</v>
       </c>
       <c r="C17" s="10">
-        <v>2.8042</v>
+        <v>2.4745</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="11">
-        <v>-1.4005</v>
+        <v>-1.5186</v>
       </c>
       <c r="C18" s="11">
-        <v>1.6169</v>
+        <v>1.3998</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="B19"/>
       <c r="C19"/>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10">
-        <v>0.6974</v>
+        <v>0.7657</v>
       </c>
       <c r="C21" s="10">
-        <v>-1.8333</v>
+        <v>-1.596</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="10">
-        <v>-4.7521</v>
+        <v>-4.8176</v>
       </c>
       <c r="C22" s="10">
-        <v>-2.5007</v>
+        <v>-2.1869</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="10">
-        <v>-1.0333</v>
+        <v>-1.0273</v>
       </c>
       <c r="C23" s="10">
-        <v>-1.3625</v>
+        <v>-1.2091</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="11">
-        <v>-1.2861</v>
+        <v>-1.265</v>
       </c>
       <c r="C24" s="11">
-        <v>-1.9312</v>
+        <v>-1.6618</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="B25"/>
       <c r="C25"/>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>17</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="10">
-        <v>-1.9784</v>
+        <v>-2.0145</v>
       </c>
       <c r="C27" s="10">
-        <v>-0.4559</v>
+        <v>-0.3058</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="10">
-        <v>-5.4692</v>
+        <v>-5.7216</v>
       </c>
       <c r="C28" s="10">
-        <v>-1.0639</v>
+        <v>-0.9707</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="10">
-        <v>0.3201</v>
+        <v>0.2404</v>
       </c>
       <c r="C29" s="10">
-        <v>1.4274</v>
+        <v>1.2536</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="11">
-        <v>-2.6826</v>
+        <v>-2.78</v>
       </c>
       <c r="C30" s="11">
-        <v>-0.2128</v>
+        <v>-0.1785</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="B31"/>
       <c r="C31"/>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>19</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="10">
-        <v>261.0938</v>
+        <v>261.6878</v>
       </c>
       <c r="C33" s="10">
-        <v>266.4954</v>
+        <v>264.8727</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="10">
-        <v>97.4083</v>
+        <v>95.84610000000001</v>
       </c>
       <c r="C34" s="10">
-        <v>99.3536</v>
+        <v>96.3291</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="10">
-        <v>58.1047</v>
+        <v>58.7375</v>
       </c>
       <c r="C35" s="10">
-        <v>62.2414</v>
+        <v>61.5456</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="11">
-        <v>416.6504</v>
+        <v>416.3376</v>
       </c>
       <c r="C36" s="11">
-        <v>427.747</v>
+        <v>422.9522</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="B37"/>
       <c r="C37"/>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="10">
-        <v>-133.6149</v>
+        <v>-133.1728</v>
       </c>
       <c r="C38" s="10">
-        <v>-135.8069</v>
+        <v>-135.0378</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="9">
-        <v>283.0586</v>
+        <v>281.654</v>
       </c>
       <c r="C39" s="9">
-        <v>291.9635</v>
+        <v>287.0242</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="B40"/>
       <c r="C40"/>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="10">
-        <v>-46.1546</v>
+        <v>-46.0436</v>
       </c>
       <c r="C41" s="10">
-        <v>-44.2483</v>
+        <v>-42.8079</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="9">
-        <v>236.0476</v>
+        <v>235.5916</v>
       </c>
       <c r="C42" s="9">
-        <v>248.7155</v>
+        <v>244.1973</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="B43"/>
       <c r="C43"/>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="11">
-        <v>180.4289</v>
+        <v>180.0164</v>
       </c>
       <c r="C44" s="11">
-        <v>188.6518</v>
+        <v>186.0762</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="B45"/>
       <c r="C45"/>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="12">
-        <v>448.1086</v>
+        <v>447.9678</v>
       </c>
       <c r="C46" s="12">
-        <v>446.1003</v>
+        <v>446.0616</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="B47"/>
       <c r="C47"/>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="12">
-        <v>40.2654</v>
+        <v>40.1554</v>
       </c>
       <c r="C48" s="12">
-        <v>42.301</v>
+        <v>41.6661</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="13">
-        <v>19.5722</v>
+        <v>19.635</v>
       </c>
       <c r="C49" s="13">
-        <v>19.9482</v>
+        <v>20.0734</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="B50"/>
       <c r="C50"/>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="14">
-        <v>1.3419</v>
+        <v>1.3429</v>
       </c>
       <c r="C51" s="14">
-        <v>1.3405</v>
+        <v>1.3396</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="14">
-        <v>1.1559</v>
+        <v>1.1558</v>
       </c>
       <c r="C52" s="14">
-        <v>1.1469</v>
+        <v>1.1486</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="B53"/>
       <c r="C53"/>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="8"/>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="9">
-        <v>174.5643</v>
+        <v>169.5748</v>
       </c>
       <c r="C55" s="9">
-        <v>196.9153</v>
+        <v>191.5844</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="9">
-        <v>-911.3268</v>
+        <v>-915.9619</v>
       </c>
       <c r="C57" s="9">
-        <v>-830.9195</v>
+        <v>-836.6347</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>36</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>37</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>38</v>
       </c>
@@ -1578,820 +1578,820 @@
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C9" s="10">
-        <v>1001.2687</v>
+        <v>1001.1221</v>
       </c>
       <c r="D9" s="10">
         <v>1000.968</v>
       </c>
       <c r="E9" s="10">
         <v>979.965</v>
       </c>
       <c r="F9" s="10">
-        <v>1020.8186</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C10" s="10">
-        <v>631.9521</v>
+        <v>629.7825</v>
       </c>
       <c r="D10" s="10">
-        <v>636.4458</v>
+        <v>633.1577</v>
       </c>
       <c r="E10" s="10">
         <v>604.962</v>
       </c>
       <c r="F10" s="10">
-        <v>642.5915</v>
+        <v>641.207</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C11" s="10">
-        <v>379.6754</v>
+        <v>379.0907</v>
       </c>
       <c r="D11" s="10">
-        <v>380.443</v>
+        <v>379</v>
       </c>
       <c r="E11" s="10">
         <v>371</v>
       </c>
       <c r="F11" s="10">
         <v>393.0474</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C12" s="11">
-        <v>2012.8962</v>
+        <v>2009.9954</v>
       </c>
       <c r="D12" s="11">
-        <v>2022.618</v>
+        <v>2014</v>
       </c>
       <c r="E12" s="11">
         <v>1958.277</v>
       </c>
       <c r="F12" s="11">
-        <v>2041.829</v>
+        <v>2027.3443</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C15" s="10">
-        <v>-2.6704</v>
+        <v>-2.6839</v>
       </c>
       <c r="D15" s="10">
-        <v>-2.7556</v>
+        <v>-3</v>
       </c>
       <c r="E15" s="10">
         <v>-3</v>
       </c>
       <c r="F15" s="10">
         <v>-2</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C16" s="10">
-        <v>-0.7271</v>
+        <v>-0.9131</v>
       </c>
       <c r="D16" s="10">
         <v>-1</v>
       </c>
       <c r="E16" s="10">
-        <v>-1.2</v>
+        <v>-3</v>
       </c>
       <c r="F16" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C17" s="10">
-        <v>1.3556</v>
+        <v>1.2695</v>
       </c>
       <c r="D17" s="10">
         <v>1</v>
       </c>
       <c r="E17" s="10">
         <v>1</v>
       </c>
       <c r="F17" s="10">
         <v>2.2148</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C18" s="11">
-        <v>-1.4005</v>
+        <v>-1.5186</v>
       </c>
       <c r="D18" s="11">
-        <v>-1.4524</v>
+        <v>-1.6431</v>
       </c>
       <c r="E18" s="11">
         <v>-2</v>
       </c>
       <c r="F18" s="11">
         <v>-0.7465000000000001</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="10">
-        <v>0.6974</v>
+        <v>0.7657</v>
       </c>
       <c r="D21" s="10">
-        <v>0.7556</v>
+        <v>1</v>
       </c>
       <c r="E21" s="10">
         <v>0</v>
       </c>
       <c r="F21" s="10">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C22" s="10">
-        <v>-4.7521</v>
+        <v>-4.8176</v>
       </c>
       <c r="D22" s="10">
         <v>-5</v>
       </c>
       <c r="E22" s="10">
         <v>-5.4871</v>
       </c>
       <c r="F22" s="10">
         <v>-4</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C23" s="10">
-        <v>-1.0333</v>
+        <v>-1.0273</v>
       </c>
       <c r="D23" s="10">
         <v>-1</v>
       </c>
       <c r="E23" s="10">
         <v>-1.3</v>
       </c>
       <c r="F23" s="10">
         <v>-1</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C24" s="11">
-        <v>-1.2861</v>
+        <v>-1.265</v>
       </c>
       <c r="D24" s="11">
         <v>-1.2298</v>
       </c>
       <c r="E24" s="11">
         <v>-1.7516</v>
       </c>
       <c r="F24" s="11">
         <v>-0.9195</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>17</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C27" s="10">
-        <v>-1.9784</v>
+        <v>-2.0145</v>
       </c>
       <c r="D27" s="10">
         <v>-2</v>
       </c>
       <c r="E27" s="10">
         <v>-2.5</v>
       </c>
       <c r="F27" s="10">
         <v>-1.5</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C28" s="10">
-        <v>-5.4692</v>
+        <v>-5.7216</v>
       </c>
       <c r="D28" s="10">
-        <v>-5.5</v>
+        <v>-5.75</v>
       </c>
       <c r="E28" s="10">
-        <v>-6.2</v>
+        <v>-7</v>
       </c>
       <c r="F28" s="10">
-        <v>-4.9855</v>
+        <v>-5</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="10">
-        <v>0.3201</v>
+        <v>0.2404</v>
       </c>
       <c r="D29" s="10">
         <v>0</v>
       </c>
       <c r="E29" s="10">
         <v>-0.01</v>
       </c>
       <c r="F29" s="10">
         <v>1.2148</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C30" s="11">
-        <v>-2.6826</v>
+        <v>-2.78</v>
       </c>
       <c r="D30" s="11">
-        <v>-2.6821</v>
+        <v>-2.8527</v>
       </c>
       <c r="E30" s="11">
         <v>-3</v>
       </c>
       <c r="F30" s="11">
-        <v>-2.4292</v>
+        <v>-2.4981</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>19</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="10">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C33" s="10">
-        <v>261.0938</v>
+        <v>261.6878</v>
       </c>
       <c r="D33" s="10">
-        <v>261.3181</v>
+        <v>261.8386</v>
       </c>
       <c r="E33" s="10">
         <v>254.1127</v>
       </c>
       <c r="F33" s="10">
-        <v>265.1034</v>
+        <v>266.3095</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="10">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C34" s="10">
-        <v>97.4083</v>
+        <v>95.84610000000001</v>
       </c>
       <c r="D34" s="10">
-        <v>96.10665</v>
+        <v>95.40275</v>
       </c>
       <c r="E34" s="10">
-        <v>93.63379999999999</v>
+        <v>86.1879</v>
       </c>
       <c r="F34" s="10">
         <v>104.8373</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="10">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C35" s="10">
-        <v>58.1047</v>
+        <v>58.7375</v>
       </c>
       <c r="D35" s="10">
-        <v>59.2142</v>
+        <v>59.32325</v>
       </c>
       <c r="E35" s="10">
         <v>51.6875</v>
       </c>
       <c r="F35" s="10">
         <v>63.8299</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C36" s="11">
-        <v>416.6504</v>
+        <v>416.3376</v>
       </c>
       <c r="D36" s="11">
         <v>417</v>
       </c>
       <c r="E36" s="11">
         <v>411.3553</v>
       </c>
       <c r="F36" s="11">
         <v>420.5229</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="10">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C38" s="10">
-        <v>-133.6149</v>
+        <v>-133.1728</v>
       </c>
       <c r="D38" s="10">
-        <v>-132.793</v>
+        <v>-132.7905</v>
       </c>
       <c r="E38" s="10">
-        <v>-137.7466</v>
+        <v>-137</v>
       </c>
       <c r="F38" s="10">
         <v>-130</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="9">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C39" s="9">
-        <v>283.0586</v>
+        <v>281.654</v>
       </c>
       <c r="D39" s="9">
         <v>283.7308</v>
       </c>
       <c r="E39" s="9">
-        <v>277.4701</v>
+        <v>267.887</v>
       </c>
       <c r="F39" s="9">
         <v>288.9672</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C41" s="10">
-        <v>-46.1546</v>
+        <v>-46.0436</v>
       </c>
       <c r="D41" s="10">
         <v>-46</v>
       </c>
       <c r="E41" s="10">
         <v>-48.64</v>
       </c>
       <c r="F41" s="10">
         <v>-43.098</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="9">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C42" s="9">
-        <v>236.0476</v>
+        <v>235.5916</v>
       </c>
       <c r="D42" s="9">
-        <v>236.7522</v>
+        <v>236.8451</v>
       </c>
       <c r="E42" s="9">
-        <v>223.2422</v>
+        <v>222.5614</v>
       </c>
       <c r="F42" s="9">
         <v>244.0116</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C44" s="11">
-        <v>180.4289</v>
+        <v>180.0164</v>
       </c>
       <c r="D44" s="11">
         <v>178.8249</v>
       </c>
       <c r="E44" s="11">
-        <v>176.9509</v>
+        <v>175.2937</v>
       </c>
       <c r="F44" s="11">
         <v>188.3125</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="11">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C46" s="12">
-        <v>448.1086</v>
+        <v>447.9678</v>
       </c>
       <c r="D46" s="12">
         <v>446.7</v>
       </c>
       <c r="E46" s="12">
         <v>445.6242</v>
       </c>
       <c r="F46" s="12">
         <v>452.9564</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C48" s="12">
-        <v>40.2654</v>
+        <v>40.1554</v>
       </c>
       <c r="D48" s="12">
         <v>40.1</v>
       </c>
       <c r="E48" s="12">
-        <v>39.6129</v>
+        <v>39.1659</v>
       </c>
       <c r="F48" s="12">
         <v>41.7239</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="10">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C49" s="13">
-        <v>19.5722</v>
+        <v>19.635</v>
       </c>
       <c r="D49" s="13">
         <v>20</v>
       </c>
       <c r="E49" s="13">
         <v>15.0529</v>
       </c>
       <c r="F49" s="13">
         <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="10">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C51" s="14">
-        <v>1.3419</v>
+        <v>1.3429</v>
       </c>
       <c r="D51" s="14">
-        <v>1.341</v>
+        <v>1.3405</v>
       </c>
       <c r="E51" s="14">
-        <v>1.3284</v>
+        <v>1.336</v>
       </c>
       <c r="F51" s="14">
         <v>1.352</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="10">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C52" s="14">
-        <v>1.1559</v>
+        <v>1.1558</v>
       </c>
       <c r="D52" s="14">
-        <v>1.15595</v>
+        <v>1.1563</v>
       </c>
       <c r="E52" s="14">
-        <v>1.1516</v>
+        <v>1.15</v>
       </c>
       <c r="F52" s="14">
         <v>1.16</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="8"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="9">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C55" s="9">
-        <v>174.5643</v>
+        <v>169.5748</v>
       </c>
       <c r="D55" s="9">
-        <v>171.7587</v>
+        <v>165.5174</v>
       </c>
       <c r="E55" s="9">
-        <v>108.9569</v>
+        <v>100.6848</v>
       </c>
       <c r="F55" s="9">
-        <v>282.4806</v>
+        <v>286.4115</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="9">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C57" s="9">
-        <v>-911.3268</v>
+        <v>-915.9619</v>
       </c>
       <c r="D57" s="9">
-        <v>-917.3181</v>
+        <v>-925.1049</v>
       </c>
       <c r="E57" s="9">
         <v>-1051</v>
       </c>
       <c r="F57" s="9">
-        <v>-814.448</v>
+        <v>-802.8622</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>62</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>63</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
@@ -2722,811 +2722,811 @@
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C9" s="10">
-        <v>996.4727</v>
+        <v>999.1896</v>
       </c>
       <c r="D9" s="10">
-        <v>995.4974999999999</v>
+        <v>1002.9278</v>
       </c>
       <c r="E9" s="10">
         <v>974.9428</v>
       </c>
       <c r="F9" s="10">
-        <v>1027.8473</v>
+        <v>1017.9589</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C10" s="10">
-        <v>631.0003</v>
+        <v>628.5069</v>
       </c>
       <c r="D10" s="10">
-        <v>635.99</v>
+        <v>629.8121</v>
       </c>
       <c r="E10" s="10">
-        <v>598.9124</v>
+        <v>604.357</v>
       </c>
       <c r="F10" s="10">
         <v>653.3899</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C11" s="10">
-        <v>389.3516</v>
+        <v>387.8887</v>
       </c>
       <c r="D11" s="10">
-        <v>390.432</v>
+        <v>387</v>
       </c>
       <c r="E11" s="10">
         <v>371</v>
       </c>
       <c r="F11" s="10">
         <v>404.3729</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C12" s="11">
-        <v>2016.8246</v>
+        <v>2015.5851</v>
       </c>
       <c r="D12" s="11">
         <v>2023.6718</v>
       </c>
       <c r="E12" s="11">
-        <v>1954.7946</v>
+        <v>1966</v>
       </c>
       <c r="F12" s="11">
-        <v>2063.0126</v>
+        <v>2046.2803</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C15" s="10">
-        <v>1.2763</v>
+        <v>1.2074</v>
       </c>
       <c r="D15" s="10">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="E15" s="10">
-        <v>-1</v>
+        <v>-1.5067</v>
       </c>
       <c r="F15" s="10">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C16" s="10">
-        <v>1.4435</v>
+        <v>1.3125</v>
       </c>
       <c r="D16" s="10">
         <v>1.5</v>
       </c>
       <c r="E16" s="10">
         <v>0</v>
       </c>
       <c r="F16" s="10">
         <v>2.25</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C17" s="10">
-        <v>2.8042</v>
+        <v>2.4745</v>
       </c>
       <c r="D17" s="10">
-        <v>3</v>
+        <v>2.5</v>
       </c>
       <c r="E17" s="10">
         <v>1</v>
       </c>
       <c r="F17" s="10">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C18" s="11">
-        <v>1.6169</v>
+        <v>1.3998</v>
       </c>
       <c r="D18" s="11">
-        <v>1.8222</v>
+        <v>1.447</v>
       </c>
       <c r="E18" s="11">
-        <v>0</v>
+        <v>-0.5668</v>
       </c>
       <c r="F18" s="11">
         <v>2.8745</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="10">
-        <v>-1.8333</v>
+        <v>-1.596</v>
       </c>
       <c r="D21" s="10">
         <v>-2</v>
       </c>
       <c r="E21" s="10">
         <v>-3</v>
       </c>
       <c r="F21" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C22" s="10">
-        <v>-2.5007</v>
+        <v>-2.1869</v>
       </c>
       <c r="D22" s="10">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="E22" s="10">
-        <v>-4.506</v>
+        <v>-3.252</v>
       </c>
       <c r="F22" s="10">
-        <v>-1</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C23" s="10">
-        <v>-1.3625</v>
+        <v>-1.2091</v>
       </c>
       <c r="D23" s="10">
         <v>-1</v>
       </c>
       <c r="E23" s="10">
         <v>-3</v>
       </c>
       <c r="F23" s="10">
-        <v>-0.5088</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C24" s="11">
-        <v>-1.9312</v>
+        <v>-1.6618</v>
       </c>
       <c r="D24" s="11">
-        <v>-2</v>
+        <v>-1.9059</v>
       </c>
       <c r="E24" s="11">
         <v>-3</v>
       </c>
       <c r="F24" s="11">
-        <v>-0.4104</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>17</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C27" s="10">
-        <v>-0.4559</v>
+        <v>-0.3058</v>
       </c>
       <c r="D27" s="10">
-        <v>-0.5</v>
+        <v>-0.09</v>
       </c>
       <c r="E27" s="10">
         <v>-2</v>
       </c>
       <c r="F27" s="10">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C28" s="10">
-        <v>-1.0639</v>
+        <v>-0.9707</v>
       </c>
       <c r="D28" s="10">
-        <v>-1</v>
+        <v>-1.06</v>
       </c>
       <c r="E28" s="10">
-        <v>-2.7649</v>
+        <v>-2.2641</v>
       </c>
       <c r="F28" s="10">
         <v>0.5</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="10">
-        <v>1.4274</v>
+        <v>1.2536</v>
       </c>
       <c r="D29" s="10">
-        <v>1.5</v>
+        <v>1.2194</v>
       </c>
       <c r="E29" s="10">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="F29" s="10">
-        <v>2.2391</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C30" s="11">
-        <v>-0.2128</v>
+        <v>-0.1785</v>
       </c>
       <c r="D30" s="11">
-        <v>-0.2117</v>
+        <v>-0.0774</v>
       </c>
       <c r="E30" s="11">
-        <v>-1</v>
+        <v>-1.2265</v>
       </c>
       <c r="F30" s="11">
         <v>0.9528</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>19</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="10">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C33" s="10">
-        <v>266.4954</v>
+        <v>264.8727</v>
       </c>
       <c r="D33" s="10">
-        <v>262.8191</v>
+        <v>262.95375</v>
       </c>
       <c r="E33" s="10">
-        <v>259.6542</v>
+        <v>254.1318</v>
       </c>
       <c r="F33" s="10">
-        <v>279.2824</v>
+        <v>276.5263</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="10">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C34" s="10">
-        <v>99.3536</v>
+        <v>96.3291</v>
       </c>
       <c r="D34" s="10">
-        <v>96.4216</v>
+        <v>95.82485</v>
       </c>
       <c r="E34" s="10">
-        <v>93.0514</v>
+        <v>81.527</v>
       </c>
       <c r="F34" s="10">
         <v>108.4627</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="10">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C35" s="10">
-        <v>62.2414</v>
+        <v>61.5456</v>
       </c>
       <c r="D35" s="10">
-        <v>64.5231</v>
+        <v>61.7413</v>
       </c>
       <c r="E35" s="10">
         <v>53.9522</v>
       </c>
       <c r="F35" s="10">
         <v>69.6709</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C36" s="11">
-        <v>427.747</v>
+        <v>422.9522</v>
       </c>
       <c r="D36" s="11">
-        <v>425</v>
+        <v>423.2864</v>
       </c>
       <c r="E36" s="11">
-        <v>410.7992</v>
+        <v>398.619</v>
       </c>
       <c r="F36" s="11">
         <v>448.5123</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="10">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C38" s="10">
-        <v>-135.8069</v>
+        <v>-135.0378</v>
       </c>
       <c r="D38" s="10">
-        <v>-135.3737</v>
+        <v>-134.58955</v>
       </c>
       <c r="E38" s="10">
-        <v>-142.4463</v>
+        <v>-142.2927</v>
       </c>
       <c r="F38" s="10">
-        <v>-131.7758</v>
+        <v>-130</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="9">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C39" s="9">
-        <v>291.9635</v>
+        <v>287.0242</v>
       </c>
       <c r="D39" s="9">
-        <v>292.8543</v>
+        <v>290.3977</v>
       </c>
       <c r="E39" s="9">
-        <v>273.8315</v>
+        <v>264.4944</v>
       </c>
       <c r="F39" s="9">
         <v>313.4578</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C41" s="10">
-        <v>-44.2483</v>
+        <v>-42.8079</v>
       </c>
       <c r="D41" s="10">
-        <v>-46</v>
+        <v>-43.098</v>
       </c>
       <c r="E41" s="10">
-        <v>-47.037</v>
+        <v>-47.062</v>
       </c>
       <c r="F41" s="10">
-        <v>-39.6497</v>
+        <v>-34.8736</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="9">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C42" s="9">
-        <v>248.7155</v>
+        <v>244.1973</v>
       </c>
       <c r="D42" s="9">
-        <v>247</v>
+        <v>243.3357</v>
       </c>
       <c r="E42" s="9">
-        <v>236.6691</v>
+        <v>218.1194</v>
       </c>
       <c r="F42" s="9">
         <v>273.8081</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C44" s="11">
-        <v>188.6518</v>
+        <v>186.0762</v>
       </c>
       <c r="D44" s="11">
-        <v>188.566</v>
+        <v>185.0178</v>
       </c>
       <c r="E44" s="11">
-        <v>175.1415</v>
+        <v>167.9519</v>
       </c>
       <c r="F44" s="11">
         <v>206.7251</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="11">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C46" s="12">
-        <v>446.1003</v>
+        <v>446.0616</v>
       </c>
       <c r="D46" s="12">
         <v>446.7</v>
       </c>
       <c r="E46" s="12">
-        <v>427.4925</v>
+        <v>426.5059</v>
       </c>
       <c r="F46" s="12">
         <v>452.9564</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C48" s="12">
-        <v>42.301</v>
+        <v>41.6661</v>
       </c>
       <c r="D48" s="12">
-        <v>42.2131</v>
+        <v>41.2184</v>
       </c>
       <c r="E48" s="12">
-        <v>39.3025</v>
+        <v>37.6891</v>
       </c>
       <c r="F48" s="12">
         <v>45.8676</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="10">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C49" s="13">
-        <v>19.9482</v>
+        <v>20.0734</v>
       </c>
       <c r="D49" s="13">
-        <v>20.3742</v>
+        <v>20.4831</v>
       </c>
       <c r="E49" s="13">
         <v>14.9857</v>
       </c>
       <c r="F49" s="13">
         <v>21.2103</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="10">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C51" s="14">
-        <v>1.3405</v>
+        <v>1.3396</v>
       </c>
       <c r="D51" s="14">
-        <v>1.343</v>
+        <v>1.336</v>
       </c>
       <c r="E51" s="14">
-        <v>1.3146</v>
+        <v>1.3237</v>
       </c>
       <c r="F51" s="14">
         <v>1.356</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="10">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C52" s="14">
-        <v>1.1469</v>
+        <v>1.1486</v>
       </c>
       <c r="D52" s="14">
-        <v>1.14845</v>
+        <v>1.15</v>
       </c>
       <c r="E52" s="14">
-        <v>1.1321</v>
+        <v>1.1446</v>
       </c>
       <c r="F52" s="14">
         <v>1.1538</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="8"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="9">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C55" s="9">
-        <v>196.9153</v>
+        <v>191.5844</v>
       </c>
       <c r="D55" s="9">
-        <v>207.7712</v>
+        <v>204</v>
       </c>
       <c r="E55" s="9">
-        <v>150.9308</v>
+        <v>134.2567</v>
       </c>
       <c r="F55" s="9">
-        <v>227.5264</v>
+        <v>224.2329</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="9">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C57" s="9">
-        <v>-830.9195</v>
+        <v>-836.6347</v>
       </c>
       <c r="D57" s="9">
         <v>-837.819</v>
       </c>
       <c r="E57" s="9">
         <v>-946</v>
       </c>
       <c r="F57" s="9">
         <v>-691.5572</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>62</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60"/>