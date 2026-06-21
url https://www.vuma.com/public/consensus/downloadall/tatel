--- v2 (2026-05-04)
+++ v3 (2026-06-21)
@@ -7,74 +7,74 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId4"/>
-    <sheet name="FY26" sheetId="2" r:id="rId5"/>
-    <sheet name="FY27" sheetId="3" r:id="rId6"/>
+    <sheet name="FY27" sheetId="2" r:id="rId5"/>
+    <sheet name="FY28" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Tate &amp; Lyle PLC</t>
   </si>
   <si>
-    <t>FY26</t>
-[...1 lines deleted...]
-  <si>
     <t>FY27</t>
   </si>
   <si>
+    <t>FY28</t>
+  </si>
+  <si>
     <t>CONSENSUS</t>
   </si>
   <si>
-    <t>30/04/26</t>
+    <t>07/06/26</t>
   </si>
   <si>
     <t>Group Income Statement (£m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue (New segments)</t>
   </si>
   <si>
     <t xml:space="preserve">    Americas</t>
   </si>
   <si>
     <t xml:space="preserve">    Europe, Middle East and Africa</t>
   </si>
   <si>
     <t xml:space="preserve">    Asia Pacific</t>
   </si>
   <si>
     <t xml:space="preserve">    Revenue - Group</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume / mix  (New segments) (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Volume / mix - Group (%)</t>
   </si>
@@ -828,481 +828,481 @@
       <c r="C5" s="3"/>
     </row>
     <row r="6" spans="1:3">
       <c r="B6"/>
       <c r="C6"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="10">
-        <v>1001.1221</v>
+        <v>998.9813</v>
       </c>
       <c r="C9" s="10">
-        <v>999.1896</v>
+        <v>1028.6775</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="10">
-        <v>629.7825</v>
+        <v>633.1041</v>
       </c>
       <c r="C10" s="10">
-        <v>628.5069</v>
+        <v>649.4409000000001</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="10">
-        <v>379.0907</v>
+        <v>383.9166</v>
       </c>
       <c r="C11" s="10">
-        <v>387.8887</v>
+        <v>400.3563</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
-        <v>2009.9954</v>
+        <v>2016.002</v>
       </c>
       <c r="C12" s="11">
-        <v>2015.5851</v>
+        <v>2078.4747</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="B13"/>
       <c r="C13"/>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="10">
-        <v>-2.6839</v>
+        <v>1.3714</v>
       </c>
       <c r="C15" s="10">
-        <v>1.2074</v>
+        <v>2.3832</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="10">
-        <v>-0.9131</v>
+        <v>1.2</v>
       </c>
       <c r="C16" s="10">
-        <v>1.3125</v>
+        <v>1.9927</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="10">
-        <v>1.2695</v>
+        <v>2.6775</v>
       </c>
       <c r="C17" s="10">
-        <v>2.4745</v>
+        <v>3.5714</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="11">
-        <v>-1.5186</v>
+        <v>1.5656</v>
       </c>
       <c r="C18" s="11">
-        <v>1.3998</v>
+        <v>2.487</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="B19"/>
       <c r="C19"/>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10">
-        <v>0.7657</v>
+        <v>-0.8857</v>
       </c>
       <c r="C21" s="10">
-        <v>-1.596</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="10">
-        <v>-4.8176</v>
+        <v>-1.6431</v>
       </c>
       <c r="C22" s="10">
-        <v>-2.1869</v>
+        <v>0.5357</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="10">
-        <v>-1.0273</v>
+        <v>-1.0714</v>
       </c>
       <c r="C23" s="10">
-        <v>-1.2091</v>
+        <v>0.5714</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="11">
-        <v>-1.265</v>
+        <v>-0.5965</v>
       </c>
       <c r="C24" s="11">
-        <v>-1.6618</v>
+        <v>0.3331</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="B25"/>
       <c r="C25"/>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>17</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="10">
-        <v>-2.0145</v>
+        <v>0.3017</v>
       </c>
       <c r="C27" s="10">
-        <v>-0.3058</v>
+        <v>2.8175</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="10">
-        <v>-5.7216</v>
+        <v>-0.6936</v>
       </c>
       <c r="C28" s="10">
-        <v>-0.9707</v>
+        <v>2.2853</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="10">
-        <v>0.2404</v>
+        <v>1.435</v>
       </c>
       <c r="C29" s="10">
-        <v>1.2536</v>
+        <v>4.1733</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="11">
-        <v>-2.78</v>
+        <v>0.2006</v>
       </c>
       <c r="C30" s="11">
-        <v>-0.1785</v>
+        <v>2.909</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="B31"/>
       <c r="C31"/>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>19</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="10">
-        <v>261.6878</v>
+        <v>246.2945</v>
       </c>
       <c r="C33" s="10">
-        <v>264.8727</v>
+        <v>262.3034</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="10">
-        <v>95.84610000000001</v>
+        <v>96.0399</v>
       </c>
       <c r="C34" s="10">
-        <v>96.3291</v>
+        <v>102.8608</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="10">
-        <v>58.7375</v>
+        <v>56.0025</v>
       </c>
       <c r="C35" s="10">
-        <v>61.5456</v>
+        <v>62.2918</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="11">
-        <v>416.3376</v>
+        <v>398.3369</v>
       </c>
       <c r="C36" s="11">
-        <v>422.9522</v>
+        <v>427.4561</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="B37"/>
       <c r="C37"/>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="10">
-        <v>-133.1728</v>
+        <v>-133.3592</v>
       </c>
       <c r="C38" s="10">
-        <v>-135.0378</v>
+        <v>-134.8556</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="9">
-        <v>281.654</v>
+        <v>265.0059</v>
       </c>
       <c r="C39" s="9">
-        <v>287.0242</v>
+        <v>292.6296</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="B40"/>
       <c r="C40"/>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="10">
-        <v>-46.0436</v>
+        <v>-51.1329</v>
       </c>
       <c r="C41" s="10">
-        <v>-42.8079</v>
+        <v>-45.8419</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="9">
-        <v>235.5916</v>
+        <v>213.8447</v>
       </c>
       <c r="C42" s="9">
-        <v>244.1973</v>
+        <v>246.7585</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="B43"/>
       <c r="C43"/>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="11">
-        <v>180.0164</v>
+        <v>162.3508</v>
       </c>
       <c r="C44" s="11">
-        <v>186.0762</v>
+        <v>187.2469</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="B45"/>
       <c r="C45"/>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="12">
-        <v>447.9678</v>
+        <v>447.3064</v>
       </c>
       <c r="C46" s="12">
-        <v>446.0616</v>
+        <v>447.3064</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="B47"/>
       <c r="C47"/>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="12">
-        <v>40.1554</v>
+        <v>36.2956</v>
       </c>
       <c r="C48" s="12">
-        <v>41.6661</v>
+        <v>41.8604</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="13">
-        <v>19.635</v>
+        <v>20.1122</v>
       </c>
       <c r="C49" s="13">
-        <v>20.0734</v>
+        <v>21.2405</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="B50"/>
       <c r="C50"/>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="14">
-        <v>1.3429</v>
+        <v>1.3436</v>
       </c>
       <c r="C51" s="14">
-        <v>1.3396</v>
+        <v>1.3438</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="14">
-        <v>1.1558</v>
+        <v>1.1533</v>
       </c>
       <c r="C52" s="14">
-        <v>1.1486</v>
+        <v>1.1526</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="B53"/>
       <c r="C53"/>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="8"/>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="9">
-        <v>169.5748</v>
+        <v>165.3744</v>
       </c>
       <c r="C55" s="9">
-        <v>191.5844</v>
+        <v>195.7313</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="9">
-        <v>-915.9619</v>
+        <v>-875.09</v>
       </c>
       <c r="C57" s="9">
-        <v>-836.6347</v>
+        <v>-782.8531</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>36</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>37</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>38</v>
       </c>
@@ -1578,820 +1578,820 @@
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C9" s="10">
-        <v>1001.1221</v>
+        <v>998.9813</v>
       </c>
       <c r="D9" s="10">
-        <v>1000.968</v>
+        <v>1000.9139</v>
       </c>
       <c r="E9" s="10">
-        <v>979.965</v>
+        <v>985.7725</v>
       </c>
       <c r="F9" s="10">
-        <v>1013</v>
+        <v>1012.91</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C10" s="10">
-        <v>629.7825</v>
+        <v>633.1041</v>
       </c>
       <c r="D10" s="10">
-        <v>633.1577</v>
+        <v>629.64</v>
       </c>
       <c r="E10" s="10">
-        <v>604.962</v>
+        <v>625.2516000000001</v>
       </c>
       <c r="F10" s="10">
-        <v>641.207</v>
+        <v>645.54</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C11" s="10">
-        <v>379.0907</v>
+        <v>383.9166</v>
       </c>
       <c r="D11" s="10">
-        <v>379</v>
+        <v>384.0203</v>
       </c>
       <c r="E11" s="10">
-        <v>371</v>
+        <v>380.625</v>
       </c>
       <c r="F11" s="10">
-        <v>393.0474</v>
+        <v>387</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C12" s="11">
-        <v>2009.9954</v>
+        <v>2016.002</v>
       </c>
       <c r="D12" s="11">
-        <v>2014</v>
+        <v>2015.215</v>
       </c>
       <c r="E12" s="11">
-        <v>1958.277</v>
+        <v>1997.2341</v>
       </c>
       <c r="F12" s="11">
-        <v>2027.3443</v>
+        <v>2045.45</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C15" s="10">
-        <v>-2.6839</v>
+        <v>1.3714</v>
       </c>
       <c r="D15" s="10">
-        <v>-3</v>
+        <v>1.6</v>
       </c>
       <c r="E15" s="10">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="F15" s="10">
-        <v>-2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C16" s="10">
-        <v>-0.9131</v>
+        <v>1.2</v>
       </c>
       <c r="D16" s="10">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="E16" s="10">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F16" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C17" s="10">
-        <v>1.2695</v>
+        <v>2.6775</v>
       </c>
       <c r="D17" s="10">
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="E17" s="10">
-        <v>1</v>
+        <v>1.2427</v>
       </c>
       <c r="F17" s="10">
-        <v>2.2148</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="11">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C18" s="11">
-        <v>-1.5186</v>
+        <v>1.5656</v>
       </c>
       <c r="D18" s="11">
-        <v>-1.6431</v>
+        <v>1.9852</v>
       </c>
       <c r="E18" s="11">
-        <v>-2</v>
+        <v>-0.7597</v>
       </c>
       <c r="F18" s="11">
-        <v>-0.7465000000000001</v>
+        <v>2.8699</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C21" s="10">
-        <v>0.7657</v>
+        <v>-0.8857</v>
       </c>
       <c r="D21" s="10">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="E21" s="10">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F21" s="10">
-        <v>1</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C22" s="10">
-        <v>-4.8176</v>
+        <v>-1.6431</v>
       </c>
       <c r="D22" s="10">
-        <v>-5</v>
+        <v>-1.5016</v>
       </c>
       <c r="E22" s="10">
-        <v>-5.4871</v>
+        <v>-3</v>
       </c>
       <c r="F22" s="10">
-        <v>-4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C23" s="10">
-        <v>-1.0273</v>
+        <v>-1.0714</v>
       </c>
       <c r="D23" s="10">
         <v>-1</v>
       </c>
       <c r="E23" s="10">
-        <v>-1.3</v>
+        <v>-3</v>
       </c>
       <c r="F23" s="10">
-        <v>-1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="11">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C24" s="11">
-        <v>-1.265</v>
+        <v>-0.5965</v>
       </c>
       <c r="D24" s="11">
-        <v>-1.2298</v>
+        <v>-0.6704</v>
       </c>
       <c r="E24" s="11">
-        <v>-1.7516</v>
+        <v>-3</v>
       </c>
       <c r="F24" s="11">
-        <v>-0.9195</v>
+        <v>1.9745</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>17</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="10">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C27" s="10">
-        <v>-2.0145</v>
+        <v>0.3017</v>
       </c>
       <c r="D27" s="10">
+        <v>0.7</v>
+      </c>
+      <c r="E27" s="10">
         <v>-2</v>
       </c>
-      <c r="E27" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="10">
-        <v>-1.5</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="10">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C28" s="10">
-        <v>-5.7216</v>
+        <v>-0.6936</v>
       </c>
       <c r="D28" s="10">
-        <v>-5.75</v>
+        <v>-1.03</v>
       </c>
       <c r="E28" s="10">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="F28" s="10">
-        <v>-5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="10">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C29" s="10">
-        <v>0.2404</v>
+        <v>1.435</v>
       </c>
       <c r="D29" s="10">
-        <v>0</v>
+        <v>1.25</v>
       </c>
       <c r="E29" s="10">
-        <v>-0.01</v>
+        <v>0.2302</v>
       </c>
       <c r="F29" s="10">
-        <v>1.2148</v>
+        <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="11">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C30" s="11">
-        <v>-2.78</v>
+        <v>0.2006</v>
       </c>
       <c r="D30" s="11">
-        <v>-2.8527</v>
+        <v>0.3058</v>
       </c>
       <c r="E30" s="11">
-        <v>-3</v>
+        <v>-1.4251</v>
       </c>
       <c r="F30" s="11">
-        <v>-2.4981</v>
+        <v>1.248</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>19</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="10">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C33" s="10">
-        <v>261.6878</v>
+        <v>246.2945</v>
       </c>
       <c r="D33" s="10">
-        <v>261.8386</v>
+        <v>248.5373</v>
       </c>
       <c r="E33" s="10">
-        <v>254.1127</v>
+        <v>233</v>
       </c>
       <c r="F33" s="10">
-        <v>266.3095</v>
+        <v>253.6285</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="10">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C34" s="10">
-        <v>95.84610000000001</v>
+        <v>96.0399</v>
       </c>
       <c r="D34" s="10">
-        <v>95.40275</v>
+        <v>94.38</v>
       </c>
       <c r="E34" s="10">
-        <v>86.1879</v>
+        <v>89.5934</v>
       </c>
       <c r="F34" s="10">
-        <v>104.8373</v>
+        <v>103</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="10">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C35" s="10">
-        <v>58.7375</v>
+        <v>56.0025</v>
       </c>
       <c r="D35" s="10">
-        <v>59.32325</v>
+        <v>55.341</v>
       </c>
       <c r="E35" s="10">
-        <v>51.6875</v>
+        <v>53.0451</v>
       </c>
       <c r="F35" s="10">
-        <v>63.8299</v>
+        <v>62.6154</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="11">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C36" s="11">
-        <v>416.3376</v>
+        <v>398.3369</v>
       </c>
       <c r="D36" s="11">
-        <v>417</v>
+        <v>397.3181</v>
       </c>
       <c r="E36" s="11">
-        <v>411.3553</v>
+        <v>394</v>
       </c>
       <c r="F36" s="11">
-        <v>420.5229</v>
+        <v>404.4365</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="10">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C38" s="10">
-        <v>-133.1728</v>
+        <v>-133.3592</v>
       </c>
       <c r="D38" s="10">
-        <v>-132.7905</v>
+        <v>-134</v>
       </c>
       <c r="E38" s="10">
-        <v>-137</v>
+        <v>-135.018</v>
       </c>
       <c r="F38" s="10">
-        <v>-130</v>
+        <v>-129.8</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="9">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C39" s="9">
-        <v>281.654</v>
+        <v>265.0059</v>
       </c>
       <c r="D39" s="9">
-        <v>283.7308</v>
+        <v>262.4181</v>
       </c>
       <c r="E39" s="9">
-        <v>267.887</v>
+        <v>259.9968</v>
       </c>
       <c r="F39" s="9">
-        <v>288.9672</v>
+        <v>274.8342</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C41" s="10">
-        <v>-46.0436</v>
+        <v>-51.1329</v>
       </c>
       <c r="D41" s="10">
-        <v>-46</v>
+        <v>-51</v>
       </c>
       <c r="E41" s="10">
-        <v>-48.64</v>
+        <v>-52.0026</v>
       </c>
       <c r="F41" s="10">
-        <v>-43.098</v>
+        <v>-50</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="9">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C42" s="9">
-        <v>235.5916</v>
+        <v>213.8447</v>
       </c>
       <c r="D42" s="9">
-        <v>236.8451</v>
+        <v>211.2286</v>
       </c>
       <c r="E42" s="9">
-        <v>222.5614</v>
+        <v>208.9968</v>
       </c>
       <c r="F42" s="9">
-        <v>244.0116</v>
+        <v>224.6365</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="11">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C44" s="11">
-        <v>180.0164</v>
+        <v>162.3508</v>
       </c>
       <c r="D44" s="11">
-        <v>178.8249</v>
+        <v>159.8817</v>
       </c>
       <c r="E44" s="11">
-        <v>175.2937</v>
+        <v>158.8376</v>
       </c>
       <c r="F44" s="11">
-        <v>188.3125</v>
+        <v>170.7237</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="11">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C46" s="12">
-        <v>447.9678</v>
+        <v>447.3064</v>
       </c>
       <c r="D46" s="12">
-        <v>446.7</v>
+        <v>447.2</v>
       </c>
       <c r="E46" s="12">
         <v>445.6242</v>
       </c>
       <c r="F46" s="12">
-        <v>452.9564</v>
+        <v>449.3</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="11">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C48" s="12">
-        <v>40.1554</v>
+        <v>36.2956</v>
       </c>
       <c r="D48" s="12">
-        <v>40.1</v>
+        <v>35.8781</v>
       </c>
       <c r="E48" s="12">
-        <v>39.1659</v>
+        <v>35.3528</v>
       </c>
       <c r="F48" s="12">
-        <v>41.7239</v>
+        <v>38.1761</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="10">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C49" s="13">
-        <v>19.635</v>
+        <v>20.1122</v>
       </c>
       <c r="D49" s="13">
-        <v>20</v>
+        <v>19.8</v>
       </c>
       <c r="E49" s="13">
-        <v>15.0529</v>
+        <v>18.6965</v>
       </c>
       <c r="F49" s="13">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="10">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C51" s="14">
-        <v>1.3429</v>
+        <v>1.3436</v>
       </c>
       <c r="D51" s="14">
-        <v>1.3405</v>
+        <v>1.3436</v>
       </c>
       <c r="E51" s="14">
-        <v>1.336</v>
+        <v>1.34</v>
       </c>
       <c r="F51" s="14">
-        <v>1.352</v>
+        <v>1.3474</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="10">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C52" s="14">
-        <v>1.1558</v>
+        <v>1.1533</v>
       </c>
       <c r="D52" s="14">
-        <v>1.1563</v>
+        <v>1.1535</v>
       </c>
       <c r="E52" s="14">
         <v>1.15</v>
       </c>
       <c r="F52" s="14">
-        <v>1.16</v>
+        <v>1.1562</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="8"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="9">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C55" s="9">
-        <v>169.5748</v>
+        <v>165.3744</v>
       </c>
       <c r="D55" s="9">
-        <v>165.5174</v>
+        <v>171.80135</v>
       </c>
       <c r="E55" s="9">
-        <v>100.6848</v>
+        <v>123.6133</v>
       </c>
       <c r="F55" s="9">
-        <v>286.4115</v>
+        <v>199.0462</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="9">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C57" s="9">
-        <v>-915.9619</v>
+        <v>-875.09</v>
       </c>
       <c r="D57" s="9">
-        <v>-925.1049</v>
+        <v>-873.9110499999999</v>
       </c>
       <c r="E57" s="9">
-        <v>-1051</v>
+        <v>-903.6203</v>
       </c>
       <c r="F57" s="9">
-        <v>-802.8622</v>
+        <v>-856.4986</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>62</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>63</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
@@ -2722,820 +2722,820 @@
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C9" s="10">
-        <v>999.1896</v>
+        <v>1028.6775</v>
       </c>
       <c r="D9" s="10">
-        <v>1002.9278</v>
+        <v>1031.935</v>
       </c>
       <c r="E9" s="10">
-        <v>974.9428</v>
+        <v>1000.5735</v>
       </c>
       <c r="F9" s="10">
-        <v>1017.9589</v>
+        <v>1043.2973</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C10" s="10">
-        <v>628.5069</v>
+        <v>649.4409000000001</v>
       </c>
       <c r="D10" s="10">
-        <v>629.8121</v>
+        <v>646.2065</v>
       </c>
       <c r="E10" s="10">
-        <v>604.357</v>
+        <v>638.5300999999999</v>
       </c>
       <c r="F10" s="10">
-        <v>653.3899</v>
+        <v>668.1339</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C11" s="10">
-        <v>387.8887</v>
+        <v>400.3563</v>
       </c>
       <c r="D11" s="10">
-        <v>387</v>
+        <v>399.7688</v>
       </c>
       <c r="E11" s="10">
-        <v>371</v>
+        <v>393.9469</v>
       </c>
       <c r="F11" s="10">
-        <v>404.3729</v>
+        <v>407.3039</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C12" s="11">
-        <v>2015.5851</v>
+        <v>2078.4747</v>
       </c>
       <c r="D12" s="11">
-        <v>2023.6718</v>
+        <v>2079.7289</v>
       </c>
       <c r="E12" s="11">
-        <v>1966</v>
+        <v>2036.7534</v>
       </c>
       <c r="F12" s="11">
-        <v>2046.2803</v>
+        <v>2117.7812</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C15" s="10">
-        <v>1.2074</v>
+        <v>2.3832</v>
       </c>
       <c r="D15" s="10">
-        <v>2</v>
+        <v>2.5</v>
       </c>
       <c r="E15" s="10">
-        <v>-1.5067</v>
+        <v>1.4821</v>
       </c>
       <c r="F15" s="10">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C16" s="10">
-        <v>1.3125</v>
+        <v>1.9927</v>
       </c>
       <c r="D16" s="10">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="E16" s="10">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="F16" s="10">
-        <v>2.25</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C17" s="10">
-        <v>2.4745</v>
+        <v>3.5714</v>
       </c>
       <c r="D17" s="10">
-        <v>2.5</v>
+        <v>3</v>
       </c>
       <c r="E17" s="10">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F17" s="10">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="11">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C18" s="11">
-        <v>1.3998</v>
+        <v>2.487</v>
       </c>
       <c r="D18" s="11">
-        <v>1.447</v>
+        <v>2.5944</v>
       </c>
       <c r="E18" s="11">
-        <v>-0.5668</v>
+        <v>1.6327</v>
       </c>
       <c r="F18" s="11">
-        <v>2.8745</v>
+        <v>3.5362</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C21" s="10">
-        <v>-1.596</v>
+        <v>0.6</v>
       </c>
       <c r="D21" s="10">
-        <v>-2</v>
+        <v>0.5</v>
       </c>
       <c r="E21" s="10">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F21" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C22" s="10">
-        <v>-2.1869</v>
+        <v>0.5357</v>
       </c>
       <c r="D22" s="10">
-        <v>-2</v>
+        <v>0.5</v>
       </c>
       <c r="E22" s="10">
-        <v>-3.252</v>
+        <v>0</v>
       </c>
       <c r="F22" s="10">
-        <v>-0.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C23" s="10">
-        <v>-1.2091</v>
+        <v>0.5714</v>
       </c>
       <c r="D23" s="10">
-        <v>-1</v>
+        <v>0.5</v>
       </c>
       <c r="E23" s="10">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F23" s="10">
-        <v>-0.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="11">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C24" s="11">
-        <v>-1.6618</v>
+        <v>0.3331</v>
       </c>
       <c r="D24" s="11">
-        <v>-1.9059</v>
+        <v>0.5</v>
       </c>
       <c r="E24" s="11">
-        <v>-3</v>
+        <v>-0.8449</v>
       </c>
       <c r="F24" s="11">
-        <v>-0.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>17</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="10">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C27" s="10">
-        <v>-0.3058</v>
+        <v>2.8175</v>
       </c>
       <c r="D27" s="10">
-        <v>-0.09</v>
+        <v>3</v>
       </c>
       <c r="E27" s="10">
-        <v>-2</v>
+        <v>1.6851</v>
       </c>
       <c r="F27" s="10">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="10">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C28" s="10">
-        <v>-0.9707</v>
+        <v>2.2853</v>
       </c>
       <c r="D28" s="10">
-        <v>-1.06</v>
+        <v>2.255</v>
       </c>
       <c r="E28" s="10">
-        <v>-2.2641</v>
+        <v>1.2</v>
       </c>
       <c r="F28" s="10">
-        <v>0.5</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="10">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C29" s="10">
-        <v>1.2536</v>
+        <v>4.1733</v>
       </c>
       <c r="D29" s="10">
-        <v>1.2194</v>
+        <v>4.25</v>
       </c>
       <c r="E29" s="10">
-        <v>-0.01</v>
+        <v>3</v>
       </c>
       <c r="F29" s="10">
-        <v>2.7</v>
+        <v>5.04</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="11">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C30" s="11">
-        <v>-0.1785</v>
+        <v>2.909</v>
       </c>
       <c r="D30" s="11">
-        <v>-0.0774</v>
+        <v>3.09315</v>
       </c>
       <c r="E30" s="11">
-        <v>-1.2265</v>
+        <v>1.8804</v>
       </c>
       <c r="F30" s="11">
-        <v>0.9528</v>
+        <v>3.7187</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>19</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="10">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C33" s="10">
-        <v>264.8727</v>
+        <v>262.3034</v>
       </c>
       <c r="D33" s="10">
-        <v>262.95375</v>
+        <v>262.8523</v>
       </c>
       <c r="E33" s="10">
-        <v>254.1318</v>
+        <v>253</v>
       </c>
       <c r="F33" s="10">
-        <v>276.5263</v>
+        <v>271.5408</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="10">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C34" s="10">
-        <v>96.3291</v>
+        <v>102.8608</v>
       </c>
       <c r="D34" s="10">
-        <v>95.82485</v>
+        <v>104.2572</v>
       </c>
       <c r="E34" s="10">
-        <v>81.527</v>
+        <v>96.5754</v>
       </c>
       <c r="F34" s="10">
-        <v>108.4627</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="10">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C35" s="10">
-        <v>61.5456</v>
+        <v>62.2918</v>
       </c>
       <c r="D35" s="10">
-        <v>61.7413</v>
+        <v>60.7493</v>
       </c>
       <c r="E35" s="10">
-        <v>53.9522</v>
+        <v>57.3002</v>
       </c>
       <c r="F35" s="10">
-        <v>69.6709</v>
+        <v>70.0766</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="11">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C36" s="11">
-        <v>422.9522</v>
+        <v>427.4561</v>
       </c>
       <c r="D36" s="11">
-        <v>423.2864</v>
+        <v>429</v>
       </c>
       <c r="E36" s="11">
-        <v>398.619</v>
+        <v>410.0489</v>
       </c>
       <c r="F36" s="11">
-        <v>448.5123</v>
+        <v>439.0688</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="10">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C38" s="10">
-        <v>-135.0378</v>
+        <v>-134.8556</v>
       </c>
       <c r="D38" s="10">
-        <v>-134.58955</v>
+        <v>-134.6268</v>
       </c>
       <c r="E38" s="10">
-        <v>-142.2927</v>
+        <v>-139.0689</v>
       </c>
       <c r="F38" s="10">
-        <v>-130</v>
+        <v>-131.92</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="9">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C39" s="9">
-        <v>287.0242</v>
+        <v>292.6296</v>
       </c>
       <c r="D39" s="9">
-        <v>290.3977</v>
+        <v>294</v>
       </c>
       <c r="E39" s="9">
-        <v>264.4944</v>
+        <v>275.652</v>
       </c>
       <c r="F39" s="9">
-        <v>313.4578</v>
+        <v>306.2109</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C41" s="10">
-        <v>-42.8079</v>
+        <v>-45.8419</v>
       </c>
       <c r="D41" s="10">
-        <v>-43.098</v>
+        <v>-44.7806</v>
       </c>
       <c r="E41" s="10">
-        <v>-47.062</v>
+        <v>-50</v>
       </c>
       <c r="F41" s="10">
-        <v>-34.8736</v>
+        <v>-40.96</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="9">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C42" s="9">
-        <v>244.1973</v>
+        <v>246.7585</v>
       </c>
       <c r="D42" s="9">
-        <v>243.3357</v>
+        <v>245</v>
       </c>
       <c r="E42" s="9">
-        <v>218.1194</v>
+        <v>234.692</v>
       </c>
       <c r="F42" s="9">
-        <v>273.8081</v>
+        <v>261.4992</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="11">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C44" s="11">
-        <v>186.0762</v>
+        <v>187.2469</v>
       </c>
       <c r="D44" s="11">
-        <v>185.0178</v>
+        <v>186.2</v>
       </c>
       <c r="E44" s="11">
-        <v>167.9519</v>
+        <v>178.366</v>
       </c>
       <c r="F44" s="11">
-        <v>206.7251</v>
+        <v>198.7394</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="11">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C46" s="12">
-        <v>446.0616</v>
+        <v>447.3064</v>
       </c>
       <c r="D46" s="12">
-        <v>446.7</v>
+        <v>447.2</v>
       </c>
       <c r="E46" s="12">
-        <v>426.5059</v>
+        <v>445.6242</v>
       </c>
       <c r="F46" s="12">
-        <v>452.9564</v>
+        <v>449.3</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="11">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C48" s="12">
-        <v>41.6661</v>
+        <v>41.8604</v>
       </c>
       <c r="D48" s="12">
-        <v>41.2184</v>
+        <v>41.4422</v>
       </c>
       <c r="E48" s="12">
-        <v>37.6891</v>
+        <v>40.0261</v>
       </c>
       <c r="F48" s="12">
-        <v>45.8676</v>
+        <v>44.4408</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="10">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C49" s="13">
-        <v>20.0734</v>
+        <v>21.2405</v>
       </c>
       <c r="D49" s="13">
-        <v>20.4831</v>
+        <v>20.8091</v>
       </c>
       <c r="E49" s="13">
-        <v>14.9857</v>
+        <v>20.5999</v>
       </c>
       <c r="F49" s="13">
-        <v>21.2103</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="10">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C51" s="14">
-        <v>1.3396</v>
+        <v>1.3438</v>
       </c>
       <c r="D51" s="14">
-        <v>1.336</v>
+        <v>1.3438</v>
       </c>
       <c r="E51" s="14">
-        <v>1.3237</v>
+        <v>1.34</v>
       </c>
       <c r="F51" s="14">
-        <v>1.356</v>
+        <v>1.3474</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="10">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C52" s="14">
-        <v>1.1486</v>
+        <v>1.1526</v>
       </c>
       <c r="D52" s="14">
+        <v>1.15195</v>
+      </c>
+      <c r="E52" s="14">
         <v>1.15</v>
       </c>
-      <c r="E52" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="F52" s="14">
-        <v>1.1538</v>
+        <v>1.1563</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="8"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="9">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C55" s="9">
-        <v>191.5844</v>
+        <v>195.7313</v>
       </c>
       <c r="D55" s="9">
-        <v>204</v>
+        <v>196.72415</v>
       </c>
       <c r="E55" s="9">
-        <v>134.2567</v>
+        <v>158.8363</v>
       </c>
       <c r="F55" s="9">
-        <v>224.2329</v>
+        <v>230.575</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="9">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C57" s="9">
-        <v>-836.6347</v>
+        <v>-782.8531</v>
       </c>
       <c r="D57" s="9">
-        <v>-837.819</v>
+        <v>-784.0599999999999</v>
       </c>
       <c r="E57" s="9">
-        <v>-946</v>
+        <v>-837.4293</v>
       </c>
       <c r="F57" s="9">
-        <v>-691.5572</v>
+        <v>-723.1715</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>62</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>63</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
@@ -3775,51 +3775,51 @@
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="59" man="1"/>
     <brk id="82" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Summary</vt:lpstr>
-      <vt:lpstr>FY26</vt:lpstr>
       <vt:lpstr>FY27</vt:lpstr>
+      <vt:lpstr>FY28</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vuma Financial Ltd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Vuma - Excel output</dc:title>
   <dc:description>Vuma - Excel output</dc:description>
   <dc:subject>Vuma - Excel output</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>