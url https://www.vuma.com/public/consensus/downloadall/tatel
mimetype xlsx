--- v3 (2026-06-21)
+++ v4 (2026-09-20)
@@ -30,51 +30,51 @@
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId4"/>
     <sheet name="FY27" sheetId="2" r:id="rId5"/>
     <sheet name="FY28" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Tate &amp; Lyle PLC</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
-    <t>07/06/26</t>
+    <t>17/08/26</t>
   </si>
   <si>
     <t>Group Income Statement (£m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue (New segments)</t>
   </si>
   <si>
     <t xml:space="preserve">    Americas</t>
   </si>
   <si>
     <t xml:space="preserve">    Europe, Middle East and Africa</t>
   </si>
   <si>
     <t xml:space="preserve">    Asia Pacific</t>
   </si>
   <si>
     <t xml:space="preserve">    Revenue - Group</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume / mix  (New segments) (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Volume / mix - Group (%)</t>
   </si>
@@ -828,481 +828,481 @@
       <c r="C5" s="3"/>
     </row>
     <row r="6" spans="1:3">
       <c r="B6"/>
       <c r="C6"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="10">
-        <v>998.9813</v>
+        <v>997.9866</v>
       </c>
       <c r="C9" s="10">
-        <v>1028.6775</v>
+        <v>1027.6074</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="10">
-        <v>633.1041</v>
+        <v>633.6814000000001</v>
       </c>
       <c r="C10" s="10">
-        <v>649.4409000000001</v>
+        <v>649.5928</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="10">
-        <v>383.9166</v>
+        <v>384.4652</v>
       </c>
       <c r="C11" s="10">
-        <v>400.3563</v>
+        <v>401.4246</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
-        <v>2016.002</v>
+        <v>2016.1332</v>
       </c>
       <c r="C12" s="11">
-        <v>2078.4747</v>
+        <v>2078.6248</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="B13"/>
       <c r="C13"/>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="10">
-        <v>1.3714</v>
+        <v>1.5167</v>
       </c>
       <c r="C15" s="10">
-        <v>2.3832</v>
+        <v>2.3637</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="10">
-        <v>1.2</v>
+        <v>1.2333</v>
       </c>
       <c r="C16" s="10">
-        <v>1.9927</v>
+        <v>1.9082</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="10">
-        <v>2.6775</v>
+        <v>2.7904</v>
       </c>
       <c r="C17" s="10">
-        <v>3.5714</v>
+        <v>3.6667</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="11">
-        <v>1.5656</v>
+        <v>1.67</v>
       </c>
       <c r="C18" s="11">
-        <v>2.487</v>
+        <v>2.4691</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="B19"/>
       <c r="C19"/>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10">
-        <v>-0.8857</v>
+        <v>-1.1167</v>
       </c>
       <c r="C21" s="10">
-        <v>0.6</v>
+        <v>0.6167</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="10">
-        <v>-1.6431</v>
+        <v>-1.5836</v>
       </c>
       <c r="C22" s="10">
-        <v>0.5357</v>
+        <v>0.5417</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="10">
-        <v>-1.0714</v>
+        <v>-1.1667</v>
       </c>
       <c r="C23" s="10">
-        <v>0.5714</v>
+        <v>0.5833</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="11">
-        <v>-0.5965</v>
+        <v>-0.616</v>
       </c>
       <c r="C24" s="11">
-        <v>0.3331</v>
+        <v>0.3053</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="B25"/>
       <c r="C25"/>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>17</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="10">
-        <v>0.3017</v>
+        <v>0.162</v>
       </c>
       <c r="C27" s="10">
-        <v>2.8175</v>
+        <v>2.781</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="10">
-        <v>-0.6936</v>
+        <v>-0.6323</v>
       </c>
       <c r="C28" s="10">
-        <v>2.2853</v>
+        <v>2.1424</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="10">
-        <v>1.435</v>
+        <v>1.422</v>
       </c>
       <c r="C29" s="10">
-        <v>4.1733</v>
+        <v>4.308</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="11">
-        <v>0.2006</v>
+        <v>0.1488</v>
       </c>
       <c r="C30" s="11">
-        <v>2.909</v>
+        <v>2.872</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="B31"/>
       <c r="C31"/>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>19</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="10">
-        <v>246.2945</v>
+        <v>245.5835</v>
       </c>
       <c r="C33" s="10">
-        <v>262.3034</v>
+        <v>260.9506</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="10">
-        <v>96.0399</v>
+        <v>96.42789999999999</v>
       </c>
       <c r="C34" s="10">
-        <v>102.8608</v>
+        <v>102.6281</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="10">
-        <v>56.0025</v>
+        <v>56.4954</v>
       </c>
       <c r="C35" s="10">
-        <v>62.2918</v>
+        <v>62.7405</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="11">
-        <v>398.3369</v>
+        <v>398.5067</v>
       </c>
       <c r="C36" s="11">
-        <v>427.4561</v>
+        <v>426.3193</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="B37"/>
       <c r="C37"/>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="10">
-        <v>-133.3592</v>
+        <v>-133.1024</v>
       </c>
       <c r="C38" s="10">
-        <v>-134.8556</v>
+        <v>-134.6451</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="9">
-        <v>265.0059</v>
+        <v>265.4372</v>
       </c>
       <c r="C39" s="9">
-        <v>292.6296</v>
+        <v>291.7082</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="B40"/>
       <c r="C40"/>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="10">
-        <v>-51.1329</v>
+        <v>-51.1235</v>
       </c>
       <c r="C41" s="10">
-        <v>-45.8419</v>
+        <v>-46.0188</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="9">
-        <v>213.8447</v>
+        <v>214.2808</v>
       </c>
       <c r="C42" s="9">
-        <v>246.7585</v>
+        <v>245.6554</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="B43"/>
       <c r="C43"/>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="11">
-        <v>162.3508</v>
+        <v>162.8297</v>
       </c>
       <c r="C44" s="11">
-        <v>187.2469</v>
+        <v>186.6981</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="B45"/>
       <c r="C45"/>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="12">
-        <v>447.3064</v>
+        <v>447.3241</v>
       </c>
       <c r="C46" s="12">
-        <v>447.3064</v>
+        <v>447.3241</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="B47"/>
       <c r="C47"/>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="12">
-        <v>36.2956</v>
+        <v>36.4013</v>
       </c>
       <c r="C48" s="12">
-        <v>41.8604</v>
+        <v>41.7359</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="13">
-        <v>20.1122</v>
+        <v>19.7976</v>
       </c>
       <c r="C49" s="13">
-        <v>21.2405</v>
+        <v>20.9306</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="B50"/>
       <c r="C50"/>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="14">
         <v>1.3436</v>
       </c>
       <c r="C51" s="14">
         <v>1.3438</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="14">
         <v>1.1533</v>
       </c>
       <c r="C52" s="14">
         <v>1.1526</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="B53"/>
       <c r="C53"/>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="8"/>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="9">
-        <v>165.3744</v>
+        <v>164.164</v>
       </c>
       <c r="C55" s="9">
-        <v>195.7313</v>
+        <v>197.5231</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="9">
-        <v>-875.09</v>
+        <v>-874.7166</v>
       </c>
       <c r="C57" s="9">
-        <v>-782.8531</v>
+        <v>-780.7261</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>36</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>37</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>38</v>
       </c>
@@ -1578,706 +1578,706 @@
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C9" s="10">
-        <v>998.9813</v>
+        <v>997.9866</v>
       </c>
       <c r="D9" s="10">
-        <v>1000.9139</v>
+        <v>999.1209</v>
       </c>
       <c r="E9" s="10">
         <v>985.7725</v>
       </c>
       <c r="F9" s="10">
         <v>1012.91</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C10" s="10">
-        <v>633.1041</v>
+        <v>633.6814000000001</v>
       </c>
       <c r="D10" s="10">
-        <v>629.64</v>
+        <v>632.65585</v>
       </c>
       <c r="E10" s="10">
         <v>625.2516000000001</v>
       </c>
       <c r="F10" s="10">
         <v>645.54</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C11" s="10">
-        <v>383.9166</v>
+        <v>384.4652</v>
       </c>
       <c r="D11" s="10">
-        <v>384.0203</v>
+        <v>385.13515</v>
       </c>
       <c r="E11" s="10">
         <v>380.625</v>
       </c>
       <c r="F11" s="10">
         <v>387</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C12" s="11">
-        <v>2016.002</v>
+        <v>2016.1332</v>
       </c>
       <c r="D12" s="11">
-        <v>2015.215</v>
+        <v>2011.6358</v>
       </c>
       <c r="E12" s="11">
         <v>1997.2341</v>
       </c>
       <c r="F12" s="11">
         <v>2045.45</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C15" s="10">
-        <v>1.3714</v>
+        <v>1.5167</v>
       </c>
       <c r="D15" s="10">
-        <v>1.6</v>
+        <v>2.05</v>
       </c>
       <c r="E15" s="10">
         <v>-2</v>
       </c>
       <c r="F15" s="10">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C16" s="10">
+        <v>1.2333</v>
+      </c>
+      <c r="D16" s="10">
         <v>1.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="E16" s="10">
         <v>0</v>
       </c>
       <c r="F16" s="10">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C17" s="10">
-        <v>2.6775</v>
+        <v>2.7904</v>
       </c>
       <c r="D17" s="10">
-        <v>2.5</v>
+        <v>2.75</v>
       </c>
       <c r="E17" s="10">
         <v>1.2427</v>
       </c>
       <c r="F17" s="10">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="11">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C18" s="11">
-        <v>1.5656</v>
+        <v>1.67</v>
       </c>
       <c r="D18" s="11">
-        <v>1.9852</v>
+        <v>2.0559</v>
       </c>
       <c r="E18" s="11">
         <v>-0.7597</v>
       </c>
       <c r="F18" s="11">
         <v>2.8699</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C21" s="10">
-        <v>-0.8857</v>
+        <v>-1.1167</v>
       </c>
       <c r="D21" s="10">
         <v>-1</v>
       </c>
       <c r="E21" s="10">
         <v>-3</v>
       </c>
       <c r="F21" s="10">
-        <v>0.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C22" s="10">
-        <v>-1.6431</v>
+        <v>-1.5836</v>
       </c>
       <c r="D22" s="10">
-        <v>-1.5016</v>
+        <v>-1.2508</v>
       </c>
       <c r="E22" s="10">
         <v>-3</v>
       </c>
       <c r="F22" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C23" s="10">
-        <v>-1.0714</v>
+        <v>-1.1667</v>
       </c>
       <c r="D23" s="10">
         <v>-1</v>
       </c>
       <c r="E23" s="10">
         <v>-3</v>
       </c>
       <c r="F23" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="11">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C24" s="11">
-        <v>-0.5965</v>
+        <v>-0.616</v>
       </c>
       <c r="D24" s="11">
-        <v>-0.6704</v>
+        <v>-0.8351999999999999</v>
       </c>
       <c r="E24" s="11">
         <v>-3</v>
       </c>
       <c r="F24" s="11">
         <v>1.9745</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>17</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C27" s="10">
-        <v>0.3017</v>
+        <v>0.162</v>
       </c>
       <c r="D27" s="10">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
       <c r="E27" s="10">
         <v>-2</v>
       </c>
       <c r="F27" s="10">
         <v>1.5</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C28" s="10">
-        <v>-0.6936</v>
+        <v>-0.6323</v>
       </c>
       <c r="D28" s="10">
-        <v>-1.03</v>
+        <v>-1.06</v>
       </c>
       <c r="E28" s="10">
         <v>-2</v>
       </c>
       <c r="F28" s="10">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C29" s="10">
-        <v>1.435</v>
+        <v>1.422</v>
       </c>
       <c r="D29" s="10">
-        <v>1.25</v>
+        <v>1</v>
       </c>
       <c r="E29" s="10">
         <v>0.2302</v>
       </c>
       <c r="F29" s="10">
         <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="11">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C30" s="11">
-        <v>0.2006</v>
+        <v>0.1488</v>
       </c>
       <c r="D30" s="11">
-        <v>0.3058</v>
+        <v>0.1522</v>
       </c>
       <c r="E30" s="11">
         <v>-1.4251</v>
       </c>
       <c r="F30" s="11">
         <v>1.248</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>19</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C33" s="10">
-        <v>246.2945</v>
+        <v>245.5835</v>
       </c>
       <c r="D33" s="10">
-        <v>248.5373</v>
+        <v>247.33715</v>
       </c>
       <c r="E33" s="10">
         <v>233</v>
       </c>
       <c r="F33" s="10">
         <v>253.6285</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C34" s="10">
-        <v>96.0399</v>
+        <v>96.42789999999999</v>
       </c>
       <c r="D34" s="10">
-        <v>94.38</v>
+        <v>96.89660000000001</v>
       </c>
       <c r="E34" s="10">
         <v>89.5934</v>
       </c>
       <c r="F34" s="10">
         <v>103</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C35" s="10">
-        <v>56.0025</v>
+        <v>56.4954</v>
       </c>
       <c r="D35" s="10">
-        <v>55.341</v>
+        <v>55.4328</v>
       </c>
       <c r="E35" s="10">
-        <v>53.0451</v>
+        <v>53.4313</v>
       </c>
       <c r="F35" s="10">
         <v>62.6154</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="11">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C36" s="11">
-        <v>398.3369</v>
+        <v>398.5067</v>
       </c>
       <c r="D36" s="11">
-        <v>397.3181</v>
+        <v>398.5445999999999</v>
       </c>
       <c r="E36" s="11">
         <v>394</v>
       </c>
       <c r="F36" s="11">
         <v>404.4365</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C38" s="10">
-        <v>-133.3592</v>
+        <v>-133.1024</v>
       </c>
       <c r="D38" s="10">
-        <v>-134</v>
+        <v>-133.60255</v>
       </c>
       <c r="E38" s="10">
         <v>-135.018</v>
       </c>
       <c r="F38" s="10">
         <v>-129.8</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="9">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C39" s="9">
-        <v>265.0059</v>
+        <v>265.4372</v>
       </c>
       <c r="D39" s="9">
-        <v>262.4181</v>
+        <v>264.43305</v>
       </c>
       <c r="E39" s="9">
         <v>259.9968</v>
       </c>
       <c r="F39" s="9">
         <v>274.8342</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C41" s="10">
-        <v>-51.1329</v>
+        <v>-51.1235</v>
       </c>
       <c r="D41" s="10">
         <v>-51</v>
       </c>
       <c r="E41" s="10">
         <v>-52.0026</v>
       </c>
       <c r="F41" s="10">
         <v>-50</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="9">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C42" s="9">
-        <v>213.8447</v>
+        <v>214.2808</v>
       </c>
       <c r="D42" s="9">
-        <v>211.2286</v>
+        <v>212.95175</v>
       </c>
       <c r="E42" s="9">
         <v>208.9968</v>
       </c>
       <c r="F42" s="9">
         <v>224.6365</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="11">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C44" s="11">
-        <v>162.3508</v>
+        <v>162.8297</v>
       </c>
       <c r="D44" s="11">
-        <v>159.8817</v>
+        <v>161.77235</v>
       </c>
       <c r="E44" s="11">
         <v>158.8376</v>
       </c>
       <c r="F44" s="11">
         <v>170.7237</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="11">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C46" s="12">
-        <v>447.3064</v>
+        <v>447.3241</v>
       </c>
       <c r="D46" s="12">
         <v>447.2</v>
       </c>
       <c r="E46" s="12">
         <v>445.6242</v>
       </c>
       <c r="F46" s="12">
         <v>449.3</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="11">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C48" s="12">
-        <v>36.2956</v>
+        <v>36.4013</v>
       </c>
       <c r="D48" s="12">
-        <v>35.8781</v>
+        <v>36.2377</v>
       </c>
       <c r="E48" s="12">
         <v>35.3528</v>
       </c>
       <c r="F48" s="12">
         <v>38.1761</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C49" s="13">
-        <v>20.1122</v>
+        <v>19.7976</v>
       </c>
       <c r="D49" s="13">
         <v>19.8</v>
       </c>
       <c r="E49" s="13">
         <v>18.6965</v>
       </c>
       <c r="F49" s="13">
-        <v>22</v>
+        <v>20.493</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="10">
         <v>4</v>
       </c>
       <c r="C51" s="14">
         <v>1.3436</v>
       </c>
       <c r="D51" s="14">
         <v>1.3436</v>
       </c>
       <c r="E51" s="14">
         <v>1.34</v>
       </c>
@@ -2305,87 +2305,87 @@
         <v>1.1562</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="8"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="9">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C55" s="9">
-        <v>165.3744</v>
+        <v>164.164</v>
       </c>
       <c r="D55" s="9">
-        <v>171.80135</v>
+        <v>172.1761</v>
       </c>
       <c r="E55" s="9">
         <v>123.6133</v>
       </c>
       <c r="F55" s="9">
         <v>199.0462</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="9">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C57" s="9">
-        <v>-875.09</v>
+        <v>-874.7166</v>
       </c>
       <c r="D57" s="9">
-        <v>-873.9110499999999</v>
+        <v>-872.7587</v>
       </c>
       <c r="E57" s="9">
         <v>-903.6203</v>
       </c>
       <c r="F57" s="9">
         <v>-856.4986</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>62</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
@@ -2722,706 +2722,706 @@
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C9" s="10">
-        <v>1028.6775</v>
+        <v>1027.6074</v>
       </c>
       <c r="D9" s="10">
-        <v>1031.935</v>
+        <v>1030.7805</v>
       </c>
       <c r="E9" s="10">
         <v>1000.5735</v>
       </c>
       <c r="F9" s="10">
         <v>1043.2973</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C10" s="10">
-        <v>649.4409000000001</v>
+        <v>649.5928</v>
       </c>
       <c r="D10" s="10">
-        <v>646.2065</v>
+        <v>644.28505</v>
       </c>
       <c r="E10" s="10">
         <v>638.5300999999999</v>
       </c>
       <c r="F10" s="10">
         <v>668.1339</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C11" s="10">
-        <v>400.3563</v>
+        <v>401.4246</v>
       </c>
       <c r="D11" s="10">
-        <v>399.7688</v>
+        <v>400.6969</v>
       </c>
       <c r="E11" s="10">
-        <v>393.9469</v>
+        <v>395.85</v>
       </c>
       <c r="F11" s="10">
         <v>407.3039</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C12" s="11">
-        <v>2078.4747</v>
+        <v>2078.6248</v>
       </c>
       <c r="D12" s="11">
-        <v>2079.7289</v>
+        <v>2080.6657</v>
       </c>
       <c r="E12" s="11">
         <v>2036.7534</v>
       </c>
       <c r="F12" s="11">
         <v>2117.7812</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C15" s="10">
-        <v>2.3832</v>
+        <v>2.3637</v>
       </c>
       <c r="D15" s="10">
         <v>2.5</v>
       </c>
       <c r="E15" s="10">
         <v>1.4821</v>
       </c>
       <c r="F15" s="10">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C16" s="10">
-        <v>1.9927</v>
+        <v>1.9082</v>
       </c>
       <c r="D16" s="10">
-        <v>2</v>
+        <v>1.62445</v>
       </c>
       <c r="E16" s="10">
         <v>0.7</v>
       </c>
       <c r="F16" s="10">
         <v>3.5</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C17" s="10">
-        <v>3.5714</v>
+        <v>3.6667</v>
       </c>
       <c r="D17" s="10">
-        <v>3</v>
+        <v>3.5</v>
       </c>
       <c r="E17" s="10">
         <v>3</v>
       </c>
       <c r="F17" s="10">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="11">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C18" s="11">
-        <v>2.487</v>
+        <v>2.4691</v>
       </c>
       <c r="D18" s="11">
-        <v>2.5944</v>
+        <v>2.47245</v>
       </c>
       <c r="E18" s="11">
         <v>1.6327</v>
       </c>
       <c r="F18" s="11">
         <v>3.5362</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C21" s="10">
-        <v>0.6</v>
+        <v>0.6167</v>
       </c>
       <c r="D21" s="10">
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="E21" s="10">
         <v>0</v>
       </c>
       <c r="F21" s="10">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C22" s="10">
-        <v>0.5357</v>
+        <v>0.5417</v>
       </c>
       <c r="D22" s="10">
         <v>0.5</v>
       </c>
       <c r="E22" s="10">
         <v>0</v>
       </c>
       <c r="F22" s="10">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C23" s="10">
-        <v>0.5714</v>
+        <v>0.5833</v>
       </c>
       <c r="D23" s="10">
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="E23" s="10">
         <v>0</v>
       </c>
       <c r="F23" s="10">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="11">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C24" s="11">
-        <v>0.3331</v>
+        <v>0.3053</v>
       </c>
       <c r="D24" s="11">
-        <v>0.5</v>
+        <v>0.33835</v>
       </c>
       <c r="E24" s="11">
         <v>-0.8449</v>
       </c>
       <c r="F24" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>17</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C27" s="10">
-        <v>2.8175</v>
+        <v>2.781</v>
       </c>
       <c r="D27" s="10">
         <v>3</v>
       </c>
       <c r="E27" s="10">
         <v>1.6851</v>
       </c>
       <c r="F27" s="10">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C28" s="10">
-        <v>2.2853</v>
+        <v>2.1424</v>
       </c>
       <c r="D28" s="10">
-        <v>2.255</v>
+        <v>2.01</v>
       </c>
       <c r="E28" s="10">
         <v>1.2</v>
       </c>
       <c r="F28" s="10">
         <v>3.5</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C29" s="10">
-        <v>4.1733</v>
+        <v>4.308</v>
       </c>
       <c r="D29" s="10">
-        <v>4.25</v>
+        <v>5</v>
       </c>
       <c r="E29" s="10">
         <v>3</v>
       </c>
       <c r="F29" s="10">
         <v>5.04</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="11">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C30" s="11">
-        <v>2.909</v>
+        <v>2.872</v>
       </c>
       <c r="D30" s="11">
-        <v>3.09315</v>
+        <v>3.0919</v>
       </c>
       <c r="E30" s="11">
         <v>1.8804</v>
       </c>
       <c r="F30" s="11">
         <v>3.7187</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>19</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C33" s="10">
-        <v>262.3034</v>
+        <v>260.9506</v>
       </c>
       <c r="D33" s="10">
-        <v>262.8523</v>
+        <v>261.60175</v>
       </c>
       <c r="E33" s="10">
         <v>253</v>
       </c>
       <c r="F33" s="10">
         <v>271.5408</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C34" s="10">
-        <v>102.8608</v>
+        <v>102.6281</v>
       </c>
       <c r="D34" s="10">
-        <v>104.2572</v>
+        <v>101.5413</v>
       </c>
       <c r="E34" s="10">
         <v>96.5754</v>
       </c>
       <c r="F34" s="10">
         <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C35" s="10">
-        <v>62.2918</v>
+        <v>62.7405</v>
       </c>
       <c r="D35" s="10">
-        <v>60.7493</v>
+        <v>61.96915</v>
       </c>
       <c r="E35" s="10">
         <v>57.3002</v>
       </c>
       <c r="F35" s="10">
         <v>70.0766</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="11">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C36" s="11">
-        <v>427.4561</v>
+        <v>426.3193</v>
       </c>
       <c r="D36" s="11">
-        <v>429</v>
+        <v>428.6515</v>
       </c>
       <c r="E36" s="11">
         <v>410.0489</v>
       </c>
       <c r="F36" s="11">
         <v>439.0688</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C38" s="10">
-        <v>-134.8556</v>
+        <v>-134.6451</v>
       </c>
       <c r="D38" s="10">
-        <v>-134.6268</v>
+        <v>-134.51185</v>
       </c>
       <c r="E38" s="10">
         <v>-139.0689</v>
       </c>
       <c r="F38" s="10">
         <v>-131.92</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="9">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C39" s="9">
-        <v>292.6296</v>
+        <v>291.7082</v>
       </c>
       <c r="D39" s="9">
-        <v>294</v>
+        <v>291.61705</v>
       </c>
       <c r="E39" s="9">
         <v>275.652</v>
       </c>
       <c r="F39" s="9">
         <v>306.2109</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C41" s="10">
-        <v>-45.8419</v>
+        <v>-46.0188</v>
       </c>
       <c r="D41" s="10">
-        <v>-44.7806</v>
+        <v>-45.85585</v>
       </c>
       <c r="E41" s="10">
         <v>-50</v>
       </c>
       <c r="F41" s="10">
         <v>-40.96</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="9">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C42" s="9">
-        <v>246.7585</v>
+        <v>245.6554</v>
       </c>
       <c r="D42" s="9">
-        <v>245</v>
+        <v>243.61705</v>
       </c>
       <c r="E42" s="9">
         <v>234.692</v>
       </c>
       <c r="F42" s="9">
         <v>261.4992</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="11">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C44" s="11">
-        <v>187.2469</v>
+        <v>186.6981</v>
       </c>
       <c r="D44" s="11">
-        <v>186.2</v>
+        <v>185.14895</v>
       </c>
       <c r="E44" s="11">
         <v>178.366</v>
       </c>
       <c r="F44" s="11">
         <v>198.7394</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="11">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C46" s="12">
-        <v>447.3064</v>
+        <v>447.3241</v>
       </c>
       <c r="D46" s="12">
         <v>447.2</v>
       </c>
       <c r="E46" s="12">
         <v>445.6242</v>
       </c>
       <c r="F46" s="12">
         <v>449.3</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="11">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C48" s="12">
-        <v>41.8604</v>
+        <v>41.7359</v>
       </c>
       <c r="D48" s="12">
-        <v>41.4422</v>
+        <v>41.3045</v>
       </c>
       <c r="E48" s="12">
         <v>40.0261</v>
       </c>
       <c r="F48" s="12">
         <v>44.4408</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C49" s="13">
-        <v>21.2405</v>
+        <v>20.9306</v>
       </c>
       <c r="D49" s="13">
-        <v>20.8091</v>
+        <v>20.79955</v>
       </c>
       <c r="E49" s="13">
         <v>20.5999</v>
       </c>
       <c r="F49" s="13">
-        <v>23.1</v>
+        <v>21.384</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="10">
         <v>4</v>
       </c>
       <c r="C51" s="14">
         <v>1.3438</v>
       </c>
       <c r="D51" s="14">
         <v>1.3438</v>
       </c>
       <c r="E51" s="14">
         <v>1.34</v>
       </c>
@@ -3449,87 +3449,87 @@
         <v>1.1563</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="8"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="9">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C55" s="9">
-        <v>195.7313</v>
+        <v>197.5231</v>
       </c>
       <c r="D55" s="9">
-        <v>196.72415</v>
+        <v>206.6759</v>
       </c>
       <c r="E55" s="9">
         <v>158.8363</v>
       </c>
       <c r="F55" s="9">
         <v>230.575</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="9">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C57" s="9">
-        <v>-782.8531</v>
+        <v>-780.7261</v>
       </c>
       <c r="D57" s="9">
-        <v>-784.0599999999999</v>
+        <v>-774.6318</v>
       </c>
       <c r="E57" s="9">
         <v>-837.4293</v>
       </c>
       <c r="F57" s="9">
         <v>-723.1715</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>62</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">