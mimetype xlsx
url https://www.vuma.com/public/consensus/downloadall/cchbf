--- v2 (2026-03-09)
+++ v3 (2026-04-24)
@@ -1,174 +1,209 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId4"/>
-    <sheet name="FY25" sheetId="2" r:id="rId5"/>
-[...5 lines deleted...]
-    <sheet name="FY30" sheetId="8" r:id="rId11"/>
+    <sheet name="Q1 FY26" sheetId="2" r:id="rId5"/>
+    <sheet name="H1 FY26" sheetId="3" r:id="rId6"/>
+    <sheet name="H2 FY26" sheetId="4" r:id="rId7"/>
+    <sheet name="FY26" sheetId="5" r:id="rId8"/>
+    <sheet name="FY27" sheetId="6" r:id="rId9"/>
+    <sheet name="FY28" sheetId="7" r:id="rId10"/>
+    <sheet name="FY29" sheetId="8" r:id="rId11"/>
+    <sheet name="FY30" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Coca-Cola HBC AG</t>
   </si>
   <si>
-    <t>FY25</t>
+    <t>Q1 FY26</t>
   </si>
   <si>
-    <t>H2 FY25</t>
+    <t>H1 FY26</t>
+  </si>
+  <si>
+    <t>H2 FY26</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
-    <t>06/02/26</t>
+    <t>16/04/26</t>
   </si>
   <si>
     <t>Organic Growth rates (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Established</t>
   </si>
   <si>
     <t xml:space="preserve">    Developing</t>
   </si>
   <si>
     <t xml:space="preserve">    Emerging</t>
   </si>
   <si>
     <t xml:space="preserve">    Total organic volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Net sales revenue per unit case (%)</t>
   </si>
   <si>
     <t xml:space="preserve">     Total organic net sales revenue per unit case (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue (%)</t>
   </si>
   <si>
     <t xml:space="preserve">     Emerging</t>
   </si>
   <si>
     <t xml:space="preserve">    Total organic revenue (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable EBIT (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Total organic comparable EBIT (%)</t>
   </si>
   <si>
     <t>Absolute values (€m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume (m unit cases)</t>
   </si>
   <si>
     <t xml:space="preserve">    Total Volume (m unit cases)</t>
   </si>
   <si>
+    <t xml:space="preserve">  Volume: Scope of consolidation (m unit cases)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Total Volume: Scope of consolidation (m unit cases)</t>
+  </si>
+  <si>
     <t xml:space="preserve">  Net sales revenue</t>
   </si>
   <si>
     <t xml:space="preserve">    Total Net sales revenue</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Net sales revenue: Scope of consolidation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Total Net sales revenue: Scope of consolidation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Net sales revenue: FX impact</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Total Net sales revenue: FX impact</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable Gross Profit</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable OPEX</t>
   </si>
   <si>
     <t xml:space="preserve">  EBIT</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable EBIT</t>
   </si>
   <si>
     <t xml:space="preserve">    Total Comparable EBIT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Comparable EBIT: Scope of consolidation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Total Comparable EBIT: Scope of consolidation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  EBIT: FX impact</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Total Comparable EBIT: FX impact</t>
   </si>
   <si>
     <t xml:space="preserve">  Profit Before Tax</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable Profit Before Tax</t>
   </si>
   <si>
     <t xml:space="preserve">  Tax</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable Tax</t>
   </si>
   <si>
     <t xml:space="preserve">  Net profit</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable Net profit</t>
   </si>
   <si>
     <t xml:space="preserve">  Other Items</t>
   </si>
   <si>
     <t xml:space="preserve">    Exceptionals and One Offs</t>
   </si>
@@ -193,99 +228,102 @@
   <si>
     <t xml:space="preserve">  Free Cashflow (€m)</t>
   </si>
   <si>
     <t>Ratios (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable Gross Profit Margin (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable Opex/Sales (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable EBIT Margin (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable Effective Tax Rate (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Capital Expenditure/Sales (%)</t>
   </si>
   <si>
     <t>Disclaimer</t>
   </si>
   <si>
-    <t>Coca-Cola Hellenic Bottling Company AG (the “Company”) is not authorised or regulated by the UK Financial Conduct Authority and may not provide investment advice. The</t>
+    <t>Coca-Cola Hellenic Bottling Company AG (the “Company”) is not authorised or regulated by the UK Financial Conduct Authority and may not provide investment advice. The consensus data should</t>
   </si>
   <si>
-    <t>consensus data should not be construed as an invitation, inducement or recommendation to buy or sell shares in the Company or to engage in any other form of investment activity.</t>
+    <t>not be construed as an invitation, inducement or recommendation to buy or sell shares in the Company or to engage in any other form of investment activity. In addition, the consensus data is</t>
   </si>
   <si>
-    <t>In addition, the consensus data is not intended to constitute a financial promotion within the meaning of section 21 of the Financial Services and Markets Act 2000.</t>
+    <t>not intended to constitute a financial promotion within the meaning of section 21 of the Financial Services and Markets Act 2000.</t>
   </si>
   <si>
-    <t>The consensus data are based on submissions from registered investment analysts as to the Company’s expected future performance. It is therefore speculative and forward-looking</t>
+    <t>The consensus data are based on submissions from registered investment analysts as to the Company’s expected future performance. It is therefore speculative and forward-looking and subject</t>
   </si>
   <si>
-    <t>and subject to a number of uncertainties that may impact the Company’s actual performance. The Company uses Vuma Financial Ltd. to collect and analyse the submissions which</t>
+    <t>to a number of uncertainties that may impact the Company’s actual performance. The Company uses Vuma Financial Ltd. to collect and analyse the submissions which form the basis of the</t>
   </si>
   <si>
-    <t>form the basis of the consensus data. The figures presented represent the arithmetic average of the submissions that have been provided, with each submission being given equal</t>
+    <t>consensus data. The figures presented represent the arithmetic average of the submissions that have been provided, with each submission being given equal weight. Moreover, the data has not</t>
   </si>
   <si>
-    <t>weight. Moreover, the data has not been adjusted to exclude any submission. The Company assumes that the submissions reflect the analysts’ genuine opinions, forecasts,</t>
+    <t>been adjusted to exclude any submission. The Company assumes that the submissions reflect the analysts’ genuine opinions, forecasts, estimates, projections and predictions. The analysts</t>
   </si>
   <si>
-    <t>estimates, projections and predictions. The analysts will, if relevant, identify and disclose all conflicts of interest that are known or reasonably expected to be known to</t>
+    <t>will, if relevant, identify and disclose all conflicts of interest that are known or reasonably expected to be known to relate to them. No analyst has been paid a fee, commission or received a</t>
   </si>
   <si>
-    <t>relate to them. No analyst has been paid a fee, commission or received a non-monetary benefit from the Company or any person connected to the Company for their submission.</t>
+    <t>non-monetary benefit from the Company or any person connected to the Company for their submission.</t>
   </si>
   <si>
-    <t>The consensus data is based on the investment analysts' opinions, forecasts, estimates, projections and predictions regarding the Company's performance. It does not represent the</t>
+    <t>The consensus data is based on the investment analysts' opinions, forecasts, estimates, projections and predictions regarding the Company's performance. It does not represent the Company’s</t>
   </si>
   <si>
-    <t>Company’s own views on its performance nor does the Company or its management endorse or make any representation or warranty in relation to the consensus data. The Company</t>
+    <t>own views on its performance nor does the Company or its management endorse or make any representation or warranty in relation to the consensus data. The Company endeavours to ensure that the</t>
   </si>
   <si>
-    <t>endeavours to ensure that the consensus data is accurate and up-to-date but it is not under an obligation to update the consensus data.</t>
+    <t>consensus data is accurate and up-to-date but it is not under an obligation to update the consensus data.</t>
   </si>
   <si>
     <t>Powered by Vuma</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
+  </si>
+  <si>
+    <t>n/a</t>
   </si>
   <si>
     <t>Coca-Cola Hellenic Bottling Company AG (the “Company”) is not authorised or regulated by the UK Financial Conduct Authority and may</t>
   </si>
   <si>
     <t>not provide investment advice. The consensus data should not be construed as an invitation, inducement or recommendation to buy or sell</t>
   </si>
   <si>
     <t>shares in the Company or to engage in any other form of investment activity. In addition, the consensus data is not intended to</t>
   </si>
   <si>
     <t>constitute a financial promotion within the meaning of section 21 of the Financial Services and Markets Act 2000.</t>
   </si>
   <si>
     <t>The consensus data are based on submissions from registered investment analysts as to the Company’s expected future performance. It is</t>
   </si>
   <si>
     <t>therefore speculative and forward-looking and subject to a number of uncertainties that may impact the Company’s actual performance.</t>
   </si>
   <si>
     <t>The Company uses Vuma Financial Ltd. to collect and analyse the submissions which form the basis of the consensus data. The figures</t>
   </si>
   <si>
     <t>presented represent the arithmetic average of the submissions that have been provided, with each submission being given equal weight.</t>
   </si>
@@ -299,51 +337,51 @@
     <t>of interest that are known or reasonably expected to be known to relate to them. No analyst has been paid a fee, commission or received</t>
   </si>
   <si>
     <t>a non-monetary benefit from the Company or any person connected to the Company for their submission.</t>
   </si>
   <si>
     <t>The consensus data is based on the investment analysts' opinions, forecasts, estimates, projections and predictions regarding the</t>
   </si>
   <si>
     <t>Company's performance. It does not represent the Company’s own views on its performance nor does the Company or its management endorse</t>
   </si>
   <si>
     <t>or make any representation or warranty in relation to the consensus data. The Company endeavours to ensure that the consensus data is</t>
   </si>
   <si>
     <t>accurate and up-to-date but it is not under an obligation to update the consensus data.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="13">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -386,191 +424,233 @@
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000055"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF666666"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="1"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF666666"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFAA4020"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <bottom style="medium">
         <color rgb="FFAAAAAA"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="28">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="164" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="9" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="9" numFmtId="164" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="4" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="9" numFmtId="4" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
     <xf xfId="0" fontId="6" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="4" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
-    <xf xfId="0" fontId="9" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+    <xf xfId="0" fontId="12" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="3" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -846,11108 +926,13804 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H98"/>
+  <dimension ref="A1:I108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A98" sqref="A98"/>
+      <selection activeCell="A108" sqref="A108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.842773" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="59.842529" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="14" customWidth="true" style="0"/>
     <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:8">
+    <row r="2" spans="1:9">
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="3" spans="1:8">
+      <c r="I2" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
       <c r="B3" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:8">
+        <v>9</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
       <c r="B4" s="4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G4" s="4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:8">
+        <v>10</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5" s="3"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6" s="5"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8" s="10">
-        <v>-0.0316</v>
+        <v>6.0667</v>
       </c>
       <c r="C8" s="10">
-        <v>-0.1448</v>
+        <v>2.8176</v>
       </c>
       <c r="D8" s="10">
-        <v>0.5649</v>
+        <v>-1.2783</v>
       </c>
       <c r="E8" s="10">
-        <v>0.7181</v>
+        <v>0.6844</v>
       </c>
       <c r="F8" s="10">
-        <v>1.0049</v>
+        <v>0.9133</v>
       </c>
       <c r="G8" s="10">
-        <v>1.0082</v>
+        <v>0.9923</v>
       </c>
       <c r="H8" s="10">
-        <v>1.0285</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:8">
+        <v>1.0556</v>
+      </c>
+      <c r="I8" s="10">
+        <v>1.0556</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9" s="10">
-        <v>0.6492</v>
+        <v>7.368</v>
       </c>
       <c r="C9" s="10">
-        <v>1.2616</v>
+        <v>4.0693</v>
       </c>
       <c r="D9" s="10">
-        <v>1.5025</v>
+        <v>-0.8918</v>
       </c>
       <c r="E9" s="10">
-        <v>2.0544</v>
+        <v>1.4834</v>
       </c>
       <c r="F9" s="10">
-        <v>2.3772</v>
+        <v>1.9667</v>
       </c>
       <c r="G9" s="10">
-        <v>2.3661</v>
+        <v>2.1231</v>
       </c>
       <c r="H9" s="10">
-        <v>2.2576</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8">
+        <v>2.2333</v>
+      </c>
+      <c r="I9" s="10">
+        <v>2.2444</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="10">
-        <v>3.5873</v>
+        <v>9.746700000000001</v>
       </c>
       <c r="C10" s="10">
-        <v>3.0731</v>
+        <v>6.5915</v>
       </c>
       <c r="D10" s="10">
-        <v>3.744</v>
+        <v>1.5075</v>
       </c>
       <c r="E10" s="10">
-        <v>3.9138</v>
+        <v>3.9494</v>
       </c>
       <c r="F10" s="10">
-        <v>4.0264</v>
+        <v>3.94</v>
       </c>
       <c r="G10" s="10">
-        <v>4.021</v>
+        <v>3.9923</v>
       </c>
       <c r="H10" s="10">
-        <v>3.964</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8">
+        <v>4.0222</v>
+      </c>
+      <c r="I10" s="10">
+        <v>4.0444</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" s="6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="11">
-        <v>2.3231</v>
+        <v>8.603999999999999</v>
       </c>
       <c r="C11" s="11">
-        <v>2.0746</v>
+        <v>5.4087</v>
       </c>
       <c r="D11" s="11">
-        <v>2.7078</v>
+        <v>0.5143</v>
       </c>
       <c r="E11" s="11">
-        <v>2.9923</v>
+        <v>2.8459</v>
       </c>
       <c r="F11" s="11">
-        <v>3.1722</v>
+        <v>2.9892</v>
       </c>
       <c r="G11" s="11">
-        <v>3.1958</v>
+        <v>3.1124</v>
       </c>
       <c r="H11" s="11">
-        <v>3.1553</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:8">
+        <v>3.1778</v>
+      </c>
+      <c r="I11" s="11">
+        <v>3.2111</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-    </row>
-    <row r="13" spans="1:8">
+      <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B14" s="10">
-        <v>2.3279</v>
+        <v>1.9571</v>
       </c>
       <c r="C14" s="10">
-        <v>2.2413</v>
+        <v>1.975</v>
       </c>
       <c r="D14" s="10">
-        <v>1.9004</v>
+        <v>1.9583</v>
       </c>
       <c r="E14" s="10">
-        <v>1.9844</v>
+        <v>1.95</v>
       </c>
       <c r="F14" s="10">
-        <v>1.8444</v>
+        <v>2.1143</v>
       </c>
       <c r="G14" s="10">
-        <v>1.8552</v>
+        <v>1.8167</v>
       </c>
       <c r="H14" s="10">
-        <v>1.8999</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:8">
+        <v>1.9111</v>
+      </c>
+      <c r="I14" s="10">
+        <v>1.9111</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B15" s="10">
-        <v>5.1866</v>
+        <v>3.5214</v>
       </c>
       <c r="C15" s="10">
-        <v>4.0775</v>
+        <v>3.625</v>
       </c>
       <c r="D15" s="10">
-        <v>3.1921</v>
+        <v>3.8167</v>
       </c>
       <c r="E15" s="10">
-        <v>3.0948</v>
+        <v>3.65</v>
       </c>
       <c r="F15" s="10">
-        <v>2.9933</v>
+        <v>3.3143</v>
       </c>
       <c r="G15" s="10">
-        <v>3.0213</v>
+        <v>3.2917</v>
       </c>
       <c r="H15" s="10">
-        <v>3.025</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:8">
+        <v>3.3667</v>
+      </c>
+      <c r="I15" s="10">
+        <v>3.3667</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B16" s="10">
-        <v>8.8553</v>
+        <v>4.4714</v>
       </c>
       <c r="C16" s="10">
-        <v>5.3951</v>
+        <v>4.5917</v>
       </c>
       <c r="D16" s="10">
-        <v>5.2601</v>
+        <v>5.55</v>
       </c>
       <c r="E16" s="10">
-        <v>4.7606</v>
+        <v>5.1</v>
       </c>
       <c r="F16" s="10">
-        <v>4.5819</v>
+        <v>4.7286</v>
       </c>
       <c r="G16" s="10">
-        <v>4.695</v>
+        <v>4.4917</v>
       </c>
       <c r="H16" s="10">
-        <v>4.6754</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:8">
+        <v>4.5333</v>
+      </c>
+      <c r="I16" s="10">
+        <v>4.4556</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B17" s="11">
-        <v>5.3587</v>
+        <v>3.05</v>
       </c>
       <c r="C17" s="11">
-        <v>3.6851</v>
+        <v>3.1417</v>
       </c>
       <c r="D17" s="11">
-        <v>3.3364</v>
+        <v>3.7</v>
       </c>
       <c r="E17" s="11">
-        <v>3.1787</v>
+        <v>3.4071</v>
       </c>
       <c r="F17" s="11">
-        <v>3.1469</v>
+        <v>3.2786</v>
       </c>
       <c r="G17" s="11">
-        <v>3.2537</v>
+        <v>3.15</v>
       </c>
       <c r="H17" s="11">
-        <v>3.239</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:8">
+        <v>3.2444</v>
+      </c>
+      <c r="I17" s="11">
+        <v>3.2333</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B20" s="10">
-        <v>2.262</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="C20" s="10">
-        <v>2.0233</v>
+        <v>4.8464</v>
       </c>
       <c r="D20" s="10">
-        <v>2.4154</v>
+        <v>0.6521</v>
       </c>
       <c r="E20" s="10">
-        <v>2.6531</v>
+        <v>2.646</v>
       </c>
       <c r="F20" s="10">
-        <v>2.8764</v>
+        <v>2.9933</v>
       </c>
       <c r="G20" s="10">
-        <v>2.8915</v>
+        <v>2.7769</v>
       </c>
       <c r="H20" s="10">
-        <v>2.9585</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:8">
+        <v>2.9778</v>
+      </c>
+      <c r="I20" s="10">
+        <v>2.9778</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B21" s="10">
-        <v>5.7939</v>
+        <v>11.1067</v>
       </c>
       <c r="C21" s="10">
-        <v>5.2464</v>
+        <v>7.7642</v>
       </c>
       <c r="D21" s="10">
-        <v>4.7292</v>
+        <v>2.828</v>
       </c>
       <c r="E21" s="10">
-        <v>5.1066</v>
+        <v>5.1535</v>
       </c>
       <c r="F21" s="10">
-        <v>5.4426</v>
+        <v>5.2667</v>
       </c>
       <c r="G21" s="10">
-        <v>5.4599</v>
+        <v>5.3077</v>
       </c>
       <c r="H21" s="10">
-        <v>5.3521</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:8">
+        <v>5.6889</v>
+      </c>
+      <c r="I21" s="10">
+        <v>5.6889</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B22" s="10">
-        <v>12.6359</v>
+        <v>14.4333</v>
       </c>
       <c r="C22" s="10">
-        <v>8.385400000000001</v>
+        <v>11.4514</v>
       </c>
       <c r="D22" s="10">
-        <v>9.3651</v>
+        <v>7.0365</v>
       </c>
       <c r="E22" s="10">
-        <v>8.6769</v>
+        <v>9.181100000000001</v>
       </c>
       <c r="F22" s="10">
-        <v>8.785600000000001</v>
+        <v>8.8133</v>
       </c>
       <c r="G22" s="10">
-        <v>8.8972</v>
+        <v>8.6692</v>
       </c>
       <c r="H22" s="10">
-        <v>8.8165</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:8">
+        <v>8.7111</v>
+      </c>
+      <c r="I22" s="10">
+        <v>8.6556</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
-        <v>20</v>
-[...23 lines deleted...]
-    <row r="24" spans="1:8">
+        <v>21</v>
+      </c>
+      <c r="B23" s="18">
+        <v>11.8085</v>
+      </c>
+      <c r="C23" s="18">
+        <v>8.658099999999999</v>
+      </c>
+      <c r="D23" s="18">
+        <v>4.1877</v>
+      </c>
+      <c r="E23" s="18">
+        <v>6.313</v>
+      </c>
+      <c r="F23" s="18">
+        <v>6.2982</v>
+      </c>
+      <c r="G23" s="18">
+        <v>6.2952</v>
+      </c>
+      <c r="H23" s="18">
+        <v>6.5111</v>
+      </c>
+      <c r="I23" s="18">
+        <v>6.5444</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="B26" s="12"/>
       <c r="C26" s="10">
-        <v>7.3255</v>
+        <v>8.3628</v>
       </c>
       <c r="D26" s="10">
-        <v>6.2788</v>
+        <v>1.4194</v>
       </c>
       <c r="E26" s="10">
-        <v>5.175</v>
+        <v>4.8508</v>
       </c>
       <c r="F26" s="10">
-        <v>5.0647</v>
+        <v>5.0343</v>
       </c>
       <c r="G26" s="10">
-        <v>4.9381</v>
+        <v>5.3503</v>
       </c>
       <c r="H26" s="10">
-        <v>5.0369</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:8">
+        <v>5.4</v>
+      </c>
+      <c r="I26" s="10">
+        <v>5.0875</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="B27" s="12"/>
       <c r="C27" s="10">
-        <v>12.7293</v>
+        <v>10.6288</v>
       </c>
       <c r="D27" s="10">
-        <v>7.6264</v>
+        <v>5.2963</v>
       </c>
       <c r="E27" s="10">
-        <v>8.702</v>
+        <v>8.0749</v>
       </c>
       <c r="F27" s="10">
-        <v>8.3736</v>
+        <v>8.1471</v>
       </c>
       <c r="G27" s="10">
-        <v>7.921</v>
+        <v>8.818199999999999</v>
       </c>
       <c r="H27" s="10">
-        <v>7.5713</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:8">
+        <v>9.074999999999999</v>
+      </c>
+      <c r="I27" s="10">
+        <v>8.975</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="B28" s="12"/>
       <c r="C28" s="10">
-        <v>11.104</v>
+        <v>14.5983</v>
       </c>
       <c r="D28" s="10">
-        <v>11.6113</v>
+        <v>11.3473</v>
       </c>
       <c r="E28" s="10">
-        <v>10.8887</v>
+        <v>12.4321</v>
       </c>
       <c r="F28" s="10">
-        <v>10.8417</v>
+        <v>10.7259</v>
       </c>
       <c r="G28" s="10">
-        <v>10.9416</v>
+        <v>10.836</v>
       </c>
       <c r="H28" s="10">
-        <v>10.9105</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:8">
+        <v>11.1375</v>
+      </c>
+      <c r="I28" s="10">
+        <v>11.0875</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
-        <v>22</v>
-[...23 lines deleted...]
-    <row r="30" spans="1:8">
+        <v>23</v>
+      </c>
+      <c r="B29" s="13"/>
+      <c r="C29" s="18">
+        <v>12.4328</v>
+      </c>
+      <c r="D29" s="18">
+        <v>6.4579</v>
+      </c>
+      <c r="E29" s="18">
+        <v>9.178900000000001</v>
+      </c>
+      <c r="F29" s="18">
+        <v>8.637499999999999</v>
+      </c>
+      <c r="G29" s="18">
+        <v>8.928599999999999</v>
+      </c>
+      <c r="H29" s="18">
+        <v>9.066700000000001</v>
+      </c>
+      <c r="I29" s="18">
+        <v>8.9444</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
-    </row>
-    <row r="31" spans="1:8">
+      <c r="I30"/>
+    </row>
+    <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
-    </row>
-    <row r="32" spans="1:8">
+      <c r="I31" s="5"/>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
-    </row>
-    <row r="33" spans="1:8">
+      <c r="I32"/>
+    </row>
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B33" s="10">
-        <v>631.1844</v>
+        <v>139.7687</v>
       </c>
       <c r="C33" s="10">
-        <v>324.5904</v>
+        <v>315.1872</v>
       </c>
       <c r="D33" s="10">
-        <v>634.7628999999999</v>
+        <v>320.7897</v>
       </c>
       <c r="E33" s="10">
-        <v>638.8038</v>
+        <v>635.9533</v>
       </c>
       <c r="F33" s="10">
-        <v>645.7573</v>
+        <v>641.8035</v>
       </c>
       <c r="G33" s="10">
-        <v>652.0979</v>
+        <v>646.6469</v>
       </c>
       <c r="H33" s="10">
-        <v>658.9489</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:8">
+        <v>654.2667</v>
+      </c>
+      <c r="I33" s="10">
+        <v>661.1778</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B34" s="10">
-        <v>485.7176</v>
+        <v>109.3881</v>
       </c>
       <c r="C34" s="10">
-        <v>251.4195</v>
+        <v>243.7966</v>
       </c>
       <c r="D34" s="10">
-        <v>493.0162</v>
+        <v>249.8392</v>
       </c>
       <c r="E34" s="10">
-        <v>502.9791</v>
+        <v>493.5044</v>
       </c>
       <c r="F34" s="10">
-        <v>516.0515</v>
+        <v>503.2525</v>
       </c>
       <c r="G34" s="10">
-        <v>527.9186999999999</v>
+        <v>513.4478</v>
       </c>
       <c r="H34" s="10">
-        <v>537.0848999999999</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:8">
+        <v>526.6222</v>
+      </c>
+      <c r="I34" s="10">
+        <v>538.7778</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>15</v>
+      </c>
+      <c r="B35" s="10">
+        <v>450.0205</v>
+      </c>
+      <c r="C35" s="10">
+        <v>983.3158</v>
+      </c>
+      <c r="D35" s="10">
+        <v>971.2996000000001</v>
+      </c>
+      <c r="E35" s="10">
+        <v>1951.86</v>
+      </c>
+      <c r="F35" s="10">
+        <v>2190.4453</v>
+      </c>
+      <c r="G35" s="10">
+        <v>2307.4268</v>
+      </c>
+      <c r="H35" s="10">
+        <v>2354.9333</v>
+      </c>
+      <c r="I35" s="10">
+        <v>2450.1889</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B36" s="11">
+        <v>699.1707</v>
+      </c>
+      <c r="C36" s="11">
+        <v>1542.2996</v>
+      </c>
+      <c r="D36" s="11">
+        <v>1541.9285</v>
+      </c>
+      <c r="E36" s="11">
+        <v>3081.3244</v>
+      </c>
+      <c r="F36" s="11">
+        <v>3417.308</v>
+      </c>
+      <c r="G36" s="11">
+        <v>3565.56</v>
+      </c>
+      <c r="H36" s="11">
+        <v>3682.9444</v>
+      </c>
+      <c r="I36" s="11">
+        <v>3803.0333</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="11">
+        <v>0</v>
+      </c>
+      <c r="C38" s="11">
+        <v>0</v>
+      </c>
+      <c r="D38" s="11">
+        <v>0</v>
+      </c>
+      <c r="E38" s="11">
+        <v>0</v>
+      </c>
+      <c r="F38" s="11">
+        <v>1218.3333</v>
+      </c>
+      <c r="G38" s="11">
+        <v>0</v>
+      </c>
+      <c r="H38" s="11">
+        <v>0</v>
+      </c>
+      <c r="I38" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" t="s">
+        <v>13</v>
+      </c>
+      <c r="B41" s="10">
+        <v>825.5918</v>
+      </c>
+      <c r="C41" s="10">
+        <v>1859.8559</v>
+      </c>
+      <c r="D41" s="10">
+        <v>1844.6564</v>
+      </c>
+      <c r="E41" s="10">
+        <v>3702.8573</v>
+      </c>
+      <c r="F41" s="10">
+        <v>3814.1152</v>
+      </c>
+      <c r="G41" s="10">
+        <v>3912.8933</v>
+      </c>
+      <c r="H41" s="10">
+        <v>4056.4333</v>
+      </c>
+      <c r="I41" s="10">
+        <v>4179.6111</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" t="s">
         <v>14</v>
       </c>
-      <c r="B35" s="10">
-[...121 lines deleted...]
-      <c r="A41" t="s">
+      <c r="B42" s="10">
+        <v>565.5971</v>
+      </c>
+      <c r="C42" s="10">
+        <v>1299.0178</v>
+      </c>
+      <c r="D42" s="10">
+        <v>1388.3543</v>
+      </c>
+      <c r="E42" s="10">
+        <v>2686.0425</v>
+      </c>
+      <c r="F42" s="10">
+        <v>2818.1047</v>
+      </c>
+      <c r="G42" s="10">
+        <v>2960.3596</v>
+      </c>
+      <c r="H42" s="10">
+        <v>3148.9667</v>
+      </c>
+      <c r="I42" s="10">
+        <v>3322.7889</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" t="s">
+        <v>15</v>
+      </c>
+      <c r="B43" s="10">
+        <v>1308.7552</v>
+      </c>
+      <c r="C43" s="10">
+        <v>2953.3496</v>
+      </c>
+      <c r="D43" s="10">
+        <v>2991.3393</v>
+      </c>
+      <c r="E43" s="10">
+        <v>5934.2904</v>
+      </c>
+      <c r="F43" s="10">
+        <v>6887.7629</v>
+      </c>
+      <c r="G43" s="10">
+        <v>7498.7254</v>
+      </c>
+      <c r="H43" s="10">
+        <v>7912.1222</v>
+      </c>
+      <c r="I43" s="10">
+        <v>8515.922200000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B44" s="11">
+        <v>2699.9507</v>
+      </c>
+      <c r="C44" s="11">
+        <v>6112.2234</v>
+      </c>
+      <c r="D44" s="11">
+        <v>6224.35</v>
+      </c>
+      <c r="E44" s="11">
+        <v>12323.1902</v>
+      </c>
+      <c r="F44" s="11">
+        <v>13792.0628</v>
+      </c>
+      <c r="G44" s="11">
+        <v>14712.7321</v>
+      </c>
+      <c r="H44" s="11">
+        <v>15651.8778</v>
+      </c>
+      <c r="I44" s="11">
+        <v>16598.5889</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
+      <c r="F45" s="6"/>
+      <c r="G45" s="6"/>
+      <c r="H45" s="6"/>
+      <c r="I45" s="6"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B46" s="11">
+        <v>0.0667</v>
+      </c>
+      <c r="C46" s="11">
+        <v>0.12</v>
+      </c>
+      <c r="D46" s="11">
+        <v>0.12</v>
+      </c>
+      <c r="E46" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="F46" s="11">
+        <v>3820.1667</v>
+      </c>
+      <c r="G46" s="11">
+        <v>0</v>
+      </c>
+      <c r="H46" s="11">
+        <v>0</v>
+      </c>
+      <c r="I46" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" s="6"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
+      <c r="F47" s="6"/>
+      <c r="G47" s="6"/>
+      <c r="H47" s="6"/>
+      <c r="I47" s="6"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="11">
+        <v>-2.0159</v>
+      </c>
+      <c r="C48" s="11">
+        <v>8.347899999999999</v>
+      </c>
+      <c r="D48" s="11">
+        <v>-5.5845</v>
+      </c>
+      <c r="E48" s="11">
+        <v>-1.7885</v>
+      </c>
+      <c r="F48" s="11">
+        <v>-72.2149</v>
+      </c>
+      <c r="G48" s="11">
+        <v>-68.5308</v>
+      </c>
+      <c r="H48" s="11">
+        <v>-78.7333</v>
+      </c>
+      <c r="I48" s="11">
+        <v>-80.4889</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" t="s">
+        <v>35</v>
+      </c>
+      <c r="B50" s="12"/>
+      <c r="C50" s="10">
+        <v>2264.1333</v>
+      </c>
+      <c r="D50" s="10">
+        <v>2316.9</v>
+      </c>
+      <c r="E50" s="10">
+        <v>4584.1892</v>
+      </c>
+      <c r="F50" s="10">
+        <v>5120.0644</v>
+      </c>
+      <c r="G50" s="10">
+        <v>5515.9271</v>
+      </c>
+      <c r="H50" s="10">
+        <v>5870.4167</v>
+      </c>
+      <c r="I50" s="10">
+        <v>6285.1333</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" t="s">
+        <v>36</v>
+      </c>
+      <c r="B51" s="12"/>
+      <c r="C51" s="10">
+        <v>-1542.8889</v>
+      </c>
+      <c r="D51" s="10">
+        <v>-1572.7889</v>
+      </c>
+      <c r="E51" s="10">
+        <v>-3120.7016</v>
+      </c>
+      <c r="F51" s="10">
+        <v>-3492.9724</v>
+      </c>
+      <c r="G51" s="10">
+        <v>-3738.1616</v>
+      </c>
+      <c r="H51" s="10">
+        <v>-3913</v>
+      </c>
+      <c r="I51" s="10">
+        <v>-4158.6667</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B53" s="13"/>
+      <c r="C53" s="18">
+        <v>726.5821999999999</v>
+      </c>
+      <c r="D53" s="18">
+        <v>747.5448</v>
+      </c>
+      <c r="E53" s="18">
+        <v>1469.4301</v>
+      </c>
+      <c r="F53" s="18">
+        <v>1647.0202</v>
+      </c>
+      <c r="G53" s="18">
+        <v>1800.2965</v>
+      </c>
+      <c r="H53" s="18">
+        <v>1984.6667</v>
+      </c>
+      <c r="I53" s="18">
+        <v>2157.0556</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" t="s">
+        <v>38</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" t="s">
+        <v>13</v>
+      </c>
+      <c r="B55" s="12"/>
+      <c r="C55" s="10">
+        <v>196.3594</v>
+      </c>
+      <c r="D55" s="10">
+        <v>199.4861</v>
+      </c>
+      <c r="E55" s="10">
+        <v>396.8528</v>
+      </c>
+      <c r="F55" s="10">
+        <v>416.0337</v>
+      </c>
+      <c r="G55" s="10">
+        <v>434.9882</v>
+      </c>
+      <c r="H55" s="10">
+        <v>456.9778</v>
+      </c>
+      <c r="I55" s="10">
+        <v>478.9889</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" t="s">
         <v>14</v>
       </c>
-      <c r="B41" s="10">
-[...329 lines deleted...]
-    <row r="57" spans="1:8">
+      <c r="B56" s="12"/>
+      <c r="C56" s="10">
+        <v>130.5782</v>
+      </c>
+      <c r="D56" s="10">
+        <v>130.0349</v>
+      </c>
+      <c r="E56" s="10">
+        <v>260.5114</v>
+      </c>
+      <c r="F56" s="10">
+        <v>280.7566</v>
+      </c>
+      <c r="G56" s="10">
+        <v>304.5201</v>
+      </c>
+      <c r="H56" s="10">
+        <v>335.8222</v>
+      </c>
+      <c r="I56" s="10">
+        <v>364.6778</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="B57" s="12"/>
       <c r="C57" s="10">
-        <v>-180.7705</v>
+        <v>401.5753</v>
       </c>
       <c r="D57" s="10">
-        <v>-383.5727</v>
+        <v>419.8623</v>
       </c>
       <c r="E57" s="10">
-        <v>-424.0121</v>
+        <v>815.9992999999999</v>
       </c>
       <c r="F57" s="10">
-        <v>-470.2273</v>
+        <v>932.0499</v>
       </c>
       <c r="G57" s="10">
-        <v>-516.5428000000001</v>
+        <v>1038.4804</v>
       </c>
       <c r="H57" s="10">
-        <v>-547.5971</v>
-[...99 lines deleted...]
-      <c r="A63" t="s">
+        <v>1151.7556</v>
+      </c>
+      <c r="I57" s="10">
+        <v>1268.3667</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="6" t="s">
         <v>39</v>
       </c>
+      <c r="B58" s="14"/>
+      <c r="C58" s="11">
+        <v>728.513</v>
+      </c>
+      <c r="D58" s="11">
+        <v>749.391</v>
+      </c>
+      <c r="E58" s="11">
+        <v>1473.3634</v>
+      </c>
+      <c r="F58" s="11">
+        <v>1650.9936</v>
+      </c>
+      <c r="G58" s="11">
+        <v>1806.3734</v>
+      </c>
+      <c r="H58" s="11">
+        <v>1990.0667</v>
+      </c>
+      <c r="I58" s="11">
+        <v>2162.5333</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B59" s="6"/>
+      <c r="C59" s="6"/>
+      <c r="D59" s="6"/>
+      <c r="E59" s="6"/>
+      <c r="F59" s="6"/>
+      <c r="G59" s="6"/>
+      <c r="H59" s="6"/>
+      <c r="I59" s="6"/>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B60" s="14"/>
+      <c r="C60" s="11">
+        <v>0.0222</v>
+      </c>
+      <c r="D60" s="11">
+        <v>0.0222</v>
+      </c>
+      <c r="E60" s="11">
+        <v>0.04</v>
+      </c>
+      <c r="F60" s="11">
+        <v>284.6333</v>
+      </c>
+      <c r="G60" s="11">
+        <v>0</v>
+      </c>
+      <c r="H60" s="11">
+        <v>0</v>
+      </c>
+      <c r="I60" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B61" s="6"/>
+      <c r="C61" s="6"/>
+      <c r="D61" s="6"/>
+      <c r="E61" s="6"/>
+      <c r="F61" s="6"/>
+      <c r="G61" s="6"/>
+      <c r="H61" s="6"/>
+      <c r="I61" s="6"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B62" s="14"/>
+      <c r="C62" s="11">
+        <v>-2.0983</v>
+      </c>
+      <c r="D62" s="11">
+        <v>-3.0622</v>
+      </c>
+      <c r="E62" s="11">
+        <v>-5.9819</v>
+      </c>
+      <c r="F62" s="11">
+        <v>-7.0178</v>
+      </c>
+      <c r="G62" s="11">
+        <v>-6.4917</v>
+      </c>
+      <c r="H62" s="11">
+        <v>-6.7125</v>
+      </c>
+      <c r="I62" s="11">
+        <v>-6.85</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63"/>
-    </row>
-    <row r="64" spans="1:8">
+      <c r="I63"/>
+    </row>
+    <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="B64" s="12"/>
       <c r="C64" s="10">
-        <v>-0.8385</v>
+        <v>712.7091</v>
       </c>
       <c r="D64" s="10">
-        <v>-1.7333</v>
+        <v>729.7273</v>
       </c>
       <c r="E64" s="10">
-        <v>-1.7833</v>
+        <v>1438.4665</v>
       </c>
       <c r="F64" s="10">
-        <v>-0.9256</v>
+        <v>1604.5458</v>
       </c>
       <c r="G64" s="10">
-        <v>-1.1239</v>
+        <v>1759.8646</v>
       </c>
       <c r="H64" s="10">
-        <v>-3.5266</v>
-[...54 lines deleted...]
-    <row r="67" spans="1:8">
+        <v>1956.5556</v>
+      </c>
+      <c r="I64" s="10">
+        <v>2144.1333</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="13"/>
+      <c r="C65" s="18">
+        <v>715.875</v>
+      </c>
+      <c r="D65" s="18">
+        <v>731.1917</v>
+      </c>
+      <c r="E65" s="18">
+        <v>1443.4354</v>
+      </c>
+      <c r="F65" s="18">
+        <v>1604.1294</v>
+      </c>
+      <c r="G65" s="18">
+        <v>1762.9261</v>
+      </c>
+      <c r="H65" s="18">
+        <v>1957.1778</v>
+      </c>
+      <c r="I65" s="18">
+        <v>2144.3889</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="B66"/>
+      <c r="C66"/>
+      <c r="D66"/>
+      <c r="E66"/>
+      <c r="F66"/>
+      <c r="G66"/>
+      <c r="H66"/>
+      <c r="I66"/>
+    </row>
+    <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="B67" s="12"/>
       <c r="C67" s="10">
-        <v>231.8488</v>
+        <v>-192.9091</v>
       </c>
       <c r="D67" s="10">
-        <v>465.4341</v>
+        <v>-197.0364</v>
       </c>
       <c r="E67" s="10">
-        <v>512.9216</v>
+        <v>-387.7086</v>
       </c>
       <c r="F67" s="10">
-        <v>549.5318</v>
+        <v>-433.8638</v>
       </c>
       <c r="G67" s="10">
-        <v>517.5979</v>
+        <v>-476.316</v>
       </c>
       <c r="H67" s="10">
-        <v>638.7657</v>
-[...63 lines deleted...]
-    <row r="71" spans="1:8">
+        <v>-531.4222</v>
+      </c>
+      <c r="I67" s="10">
+        <v>-582.4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B68" s="13"/>
+      <c r="C68" s="18">
+        <v>-193.5083</v>
+      </c>
+      <c r="D68" s="18">
+        <v>-197.2083</v>
+      </c>
+      <c r="E68" s="18">
+        <v>-389.7879</v>
+      </c>
+      <c r="F68" s="18">
+        <v>-435.4469</v>
+      </c>
+      <c r="G68" s="18">
+        <v>-478.9121</v>
+      </c>
+      <c r="H68" s="18">
+        <v>-532.8556</v>
+      </c>
+      <c r="I68" s="18">
+        <v>-583.8333</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="B69"/>
+      <c r="C69"/>
+      <c r="D69"/>
+      <c r="E69"/>
+      <c r="F69"/>
+      <c r="G69"/>
+      <c r="H69"/>
+      <c r="I69"/>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" t="s">
+        <v>48</v>
+      </c>
+      <c r="B70" s="12"/>
+      <c r="C70" s="10">
+        <v>519.8545</v>
+      </c>
+      <c r="D70" s="10">
+        <v>532.7364</v>
+      </c>
+      <c r="E70" s="10">
+        <v>1050.7508</v>
+      </c>
+      <c r="F70" s="10">
+        <v>1168.7249</v>
+      </c>
+      <c r="G70" s="10">
+        <v>1281.2024</v>
+      </c>
+      <c r="H70" s="10">
+        <v>1423.9111</v>
+      </c>
+      <c r="I70" s="10">
+        <v>1560.3778</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
       <c r="A71" s="7" t="s">
-        <v>46</v>
-[...23 lines deleted...]
-    <row r="72" spans="1:8">
+        <v>49</v>
+      </c>
+      <c r="B71" s="13"/>
+      <c r="C71" s="18">
+        <v>522.425</v>
+      </c>
+      <c r="D71" s="18">
+        <v>534.0083</v>
+      </c>
+      <c r="E71" s="18">
+        <v>1054.6474</v>
+      </c>
+      <c r="F71" s="18">
+        <v>1167.9766</v>
+      </c>
+      <c r="G71" s="18">
+        <v>1283.0716</v>
+      </c>
+      <c r="H71" s="18">
+        <v>1423.1111</v>
+      </c>
+      <c r="I71" s="18">
+        <v>1559.1889</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72"/>
-    </row>
-[...74 lines deleted...]
-      <c r="A77" s="9" t="s">
+      <c r="I72"/>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" t="s">
         <v>50</v>
       </c>
-      <c r="B77" s="15">
-[...22 lines deleted...]
-      <c r="A78" s="9" t="s">
+      <c r="B73"/>
+      <c r="C73"/>
+      <c r="D73"/>
+      <c r="E73"/>
+      <c r="F73"/>
+      <c r="G73"/>
+      <c r="H73"/>
+      <c r="I73"/>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" t="s">
         <v>51</v>
       </c>
-      <c r="B78" s="15">
-[...22 lines deleted...]
-      <c r="A79" s="9" t="s">
+      <c r="B74" s="12"/>
+      <c r="C74" s="10">
+        <v>-1.76</v>
+      </c>
+      <c r="D74" s="10">
+        <v>-1.65</v>
+      </c>
+      <c r="E74" s="10">
+        <v>-4</v>
+      </c>
+      <c r="F74" s="10">
+        <v>-4.0545</v>
+      </c>
+      <c r="G74" s="10">
+        <v>-5.8182</v>
+      </c>
+      <c r="H74" s="10">
+        <v>-4.2</v>
+      </c>
+      <c r="I74" s="10">
+        <v>-4.2875</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" t="s">
         <v>52</v>
       </c>
-      <c r="B79" s="15">
-[...22 lines deleted...]
-      <c r="A80" s="9" t="s">
+      <c r="B75" s="12"/>
+      <c r="C75" s="10">
+        <v>-12.95</v>
+      </c>
+      <c r="D75" s="10">
+        <v>-14.4083</v>
+      </c>
+      <c r="E75" s="10">
+        <v>-28.9588</v>
+      </c>
+      <c r="F75" s="10">
+        <v>-46.2308</v>
+      </c>
+      <c r="G75" s="10">
+        <v>-43.0473</v>
+      </c>
+      <c r="H75" s="10">
+        <v>-32.4667</v>
+      </c>
+      <c r="I75" s="10">
+        <v>-18.9111</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" t="s">
         <v>53</v>
       </c>
-      <c r="B80" s="15">
-[...22 lines deleted...]
-      <c r="A82" s="16" t="s">
+      <c r="B76" s="12"/>
+      <c r="C76" s="10">
+        <v>361.8</v>
+      </c>
+      <c r="D76" s="10">
+        <v>478.05</v>
+      </c>
+      <c r="E76" s="10">
+        <v>811.7968</v>
+      </c>
+      <c r="F76" s="10">
+        <v>932.206</v>
+      </c>
+      <c r="G76" s="10">
+        <v>992.1741</v>
+      </c>
+      <c r="H76" s="10">
+        <v>1063.4625</v>
+      </c>
+      <c r="I76" s="10">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" t="s">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" t="s">
+      <c r="B77" s="12"/>
+      <c r="C77" s="10">
+        <v>229.85</v>
+      </c>
+      <c r="D77" s="10">
+        <v>244.75</v>
+      </c>
+      <c r="E77" s="10">
+        <v>469.8487</v>
+      </c>
+      <c r="F77" s="10">
+        <v>532.4253</v>
+      </c>
+      <c r="G77" s="10">
+        <v>569.1021</v>
+      </c>
+      <c r="H77" s="10">
+        <v>619.6</v>
+      </c>
+      <c r="I77" s="10">
+        <v>662.0375</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="B78"/>
+      <c r="C78"/>
+      <c r="D78"/>
+      <c r="E78"/>
+      <c r="F78"/>
+      <c r="G78"/>
+      <c r="H78"/>
+      <c r="I78"/>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" t="s">
         <v>55</v>
       </c>
-      <c r="B83"/>
-[...8 lines deleted...]
-      <c r="A84" t="s">
+      <c r="B79" s="15"/>
+      <c r="C79" s="19">
+        <v>1.4309</v>
+      </c>
+      <c r="D79" s="19">
+        <v>1.4664</v>
+      </c>
+      <c r="E79" s="19">
+        <v>2.8913</v>
+      </c>
+      <c r="F79" s="19">
+        <v>3.183</v>
+      </c>
+      <c r="G79" s="19">
+        <v>3.4893</v>
+      </c>
+      <c r="H79" s="19">
+        <v>3.89</v>
+      </c>
+      <c r="I79" s="19">
+        <v>4.2756</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="7" t="s">
         <v>56</v>
       </c>
+      <c r="B80" s="16"/>
+      <c r="C80" s="20">
+        <v>1.4375</v>
+      </c>
+      <c r="D80" s="20">
+        <v>1.4717</v>
+      </c>
+      <c r="E80" s="20">
+        <v>2.899</v>
+      </c>
+      <c r="F80" s="20">
+        <v>3.181</v>
+      </c>
+      <c r="G80" s="20">
+        <v>3.49</v>
+      </c>
+      <c r="H80" s="20">
+        <v>3.8844</v>
+      </c>
+      <c r="I80" s="20">
+        <v>4.2711</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B81" s="16"/>
+      <c r="C81" s="16"/>
+      <c r="D81" s="16"/>
+      <c r="E81" s="20">
+        <v>1.2929</v>
+      </c>
+      <c r="F81" s="20">
+        <v>1.4184</v>
+      </c>
+      <c r="G81" s="20">
+        <v>1.5707</v>
+      </c>
+      <c r="H81" s="20">
+        <v>1.7556</v>
+      </c>
+      <c r="I81" s="20">
+        <v>1.9289</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="B82"/>
+      <c r="C82"/>
+      <c r="D82"/>
+      <c r="E82"/>
+      <c r="F82"/>
+      <c r="G82"/>
+      <c r="H82"/>
+      <c r="I82"/>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B83" s="16"/>
+      <c r="C83" s="20">
+        <v>222.8183</v>
+      </c>
+      <c r="D83" s="20">
+        <v>477.4633</v>
+      </c>
+      <c r="E83" s="20">
+        <v>710.9509</v>
+      </c>
+      <c r="F83" s="20">
+        <v>775.8151</v>
+      </c>
+      <c r="G83" s="20">
+        <v>880.561</v>
+      </c>
+      <c r="H83" s="20">
+        <v>1048.09</v>
+      </c>
+      <c r="I83" s="20">
+        <v>1152.7</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84"/>
-    </row>
-[...35 lines deleted...]
-      <c r="A88" t="s">
+      <c r="I84"/>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="B88"/>
-[...8 lines deleted...]
-      <c r="A89" t="s">
+      <c r="B85" s="8"/>
+      <c r="C85" s="8"/>
+      <c r="D85" s="8"/>
+      <c r="E85" s="8"/>
+      <c r="F85" s="8"/>
+      <c r="G85" s="8"/>
+      <c r="H85" s="8"/>
+      <c r="I85" s="8"/>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="B89"/>
-[...8 lines deleted...]
-      <c r="A90" t="s">
+      <c r="B86" s="17"/>
+      <c r="C86" s="21">
+        <v>36.9904</v>
+      </c>
+      <c r="D86" s="21">
+        <v>37.3294</v>
+      </c>
+      <c r="E86" s="21">
+        <v>37.2377</v>
+      </c>
+      <c r="F86" s="21">
+        <v>37.5298</v>
+      </c>
+      <c r="G86" s="21">
+        <v>37.9276</v>
+      </c>
+      <c r="H86" s="21">
+        <v>38.1598</v>
+      </c>
+      <c r="I86" s="21">
+        <v>38.527</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="B90"/>
-[...8 lines deleted...]
-      <c r="A91" t="s">
+      <c r="B87" s="17"/>
+      <c r="C87" s="21">
+        <v>25.2053</v>
+      </c>
+      <c r="D87" s="21">
+        <v>25.3411</v>
+      </c>
+      <c r="E87" s="21">
+        <v>25.3494</v>
+      </c>
+      <c r="F87" s="21">
+        <v>25.5467</v>
+      </c>
+      <c r="G87" s="21">
+        <v>25.6411</v>
+      </c>
+      <c r="H87" s="21">
+        <v>25.3693</v>
+      </c>
+      <c r="I87" s="21">
+        <v>25.4233</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B91"/>
-[...8 lines deleted...]
-      <c r="A92" t="s">
+      <c r="B88" s="17"/>
+      <c r="C88" s="21">
+        <v>11.9205</v>
+      </c>
+      <c r="D88" s="21">
+        <v>12.0404</v>
+      </c>
+      <c r="E88" s="21">
+        <v>11.9569</v>
+      </c>
+      <c r="F88" s="21">
+        <v>12.0253</v>
+      </c>
+      <c r="G88" s="21">
+        <v>12.349</v>
+      </c>
+      <c r="H88" s="21">
+        <v>12.7825</v>
+      </c>
+      <c r="I88" s="21">
+        <v>13.1073</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="B92"/>
-[...8 lines deleted...]
-      <c r="A93"/>
+      <c r="B89" s="17"/>
+      <c r="C89" s="21">
+        <v>27.032</v>
+      </c>
+      <c r="D89" s="21">
+        <v>26.973</v>
+      </c>
+      <c r="E89" s="21">
+        <v>27.0048</v>
+      </c>
+      <c r="F89" s="21">
+        <v>27.1306</v>
+      </c>
+      <c r="G89" s="21">
+        <v>27.1473</v>
+      </c>
+      <c r="H89" s="21">
+        <v>27.2003</v>
+      </c>
+      <c r="I89" s="21">
+        <v>27.1978</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B90" s="17"/>
+      <c r="C90" s="21">
+        <v>5.9131</v>
+      </c>
+      <c r="D90" s="21">
+        <v>7.6857</v>
+      </c>
+      <c r="E90" s="21">
+        <v>6.5883</v>
+      </c>
+      <c r="F90" s="21">
+        <v>6.703</v>
+      </c>
+      <c r="G90" s="21">
+        <v>6.6573</v>
+      </c>
+      <c r="H90" s="21">
+        <v>6.6957</v>
+      </c>
+      <c r="I90" s="21">
+        <v>6.6826</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92" s="22" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93" t="s">
+        <v>66</v>
+      </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93"/>
-    </row>
-    <row r="94" spans="1:8">
+      <c r="I93"/>
+    </row>
+    <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94"/>
-    </row>
-    <row r="95" spans="1:8">
+      <c r="I94"/>
+    </row>
+    <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95"/>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="I95"/>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96"/>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96"/>
-    </row>
-[...2 lines deleted...]
-        <v>67</v>
+      <c r="I96"/>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" t="s">
+        <v>69</v>
+      </c>
+      <c r="B97"/>
+      <c r="C97"/>
+      <c r="D97"/>
+      <c r="E97"/>
+      <c r="F97"/>
+      <c r="G97"/>
+      <c r="H97"/>
+      <c r="I97"/>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" t="s">
+        <v>70</v>
+      </c>
+      <c r="B98"/>
+      <c r="C98"/>
+      <c r="D98"/>
+      <c r="E98"/>
+      <c r="F98"/>
+      <c r="G98"/>
+      <c r="H98"/>
+      <c r="I98"/>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" t="s">
+        <v>71</v>
+      </c>
+      <c r="B99"/>
+      <c r="C99"/>
+      <c r="D99"/>
+      <c r="E99"/>
+      <c r="F99"/>
+      <c r="G99"/>
+      <c r="H99"/>
+      <c r="I99"/>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" t="s">
+        <v>72</v>
+      </c>
+      <c r="B100"/>
+      <c r="C100"/>
+      <c r="D100"/>
+      <c r="E100"/>
+      <c r="F100"/>
+      <c r="G100"/>
+      <c r="H100"/>
+      <c r="I100"/>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" t="s">
+        <v>73</v>
+      </c>
+      <c r="B101"/>
+      <c r="C101"/>
+      <c r="D101"/>
+      <c r="E101"/>
+      <c r="F101"/>
+      <c r="G101"/>
+      <c r="H101"/>
+      <c r="I101"/>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" t="s">
+        <v>74</v>
+      </c>
+      <c r="B102"/>
+      <c r="C102"/>
+      <c r="D102"/>
+      <c r="E102"/>
+      <c r="F102"/>
+      <c r="G102"/>
+      <c r="H102"/>
+      <c r="I102"/>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103"/>
+      <c r="B103"/>
+      <c r="C103"/>
+      <c r="D103"/>
+      <c r="E103"/>
+      <c r="F103"/>
+      <c r="G103"/>
+      <c r="H103"/>
+      <c r="I103"/>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" t="s">
+        <v>75</v>
+      </c>
+      <c r="B104"/>
+      <c r="C104"/>
+      <c r="D104"/>
+      <c r="E104"/>
+      <c r="F104"/>
+      <c r="G104"/>
+      <c r="H104"/>
+      <c r="I104"/>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" t="s">
+        <v>76</v>
+      </c>
+      <c r="B105"/>
+      <c r="C105"/>
+      <c r="D105"/>
+      <c r="E105"/>
+      <c r="F105"/>
+      <c r="G105"/>
+      <c r="H105"/>
+      <c r="I105"/>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" t="s">
+        <v>77</v>
+      </c>
+      <c r="B106"/>
+      <c r="C106"/>
+      <c r="D106"/>
+      <c r="E106"/>
+      <c r="F106"/>
+      <c r="G106"/>
+      <c r="H106"/>
+      <c r="I106"/>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" s="23" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A83:H83"/>
-[...12 lines deleted...]
-    <mergeCell ref="A96:H96"/>
+    <mergeCell ref="A93:I93"/>
+    <mergeCell ref="A94:I94"/>
+    <mergeCell ref="A95:I95"/>
+    <mergeCell ref="A96:I96"/>
+    <mergeCell ref="A97:I97"/>
+    <mergeCell ref="A98:I98"/>
+    <mergeCell ref="A99:I99"/>
+    <mergeCell ref="A100:I100"/>
+    <mergeCell ref="A101:I101"/>
+    <mergeCell ref="A102:I102"/>
+    <mergeCell ref="A103:I103"/>
+    <mergeCell ref="A104:I104"/>
+    <mergeCell ref="A105:I105"/>
+    <mergeCell ref="A106:I106"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="82" man="1"/>
-    <brk id="98" man="1"/>
+    <brk id="92" man="1"/>
+    <brk id="108" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E102"/>
+  <dimension ref="A1:E112"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A102" sqref="A102"/>
+      <selection activeCell="A112" sqref="A112"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.842773" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="59.842529" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" s="3" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="B4" s="3" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="B8" s="24">
+        <v>15</v>
       </c>
       <c r="C8" s="10">
-        <v>-0.0316</v>
+        <v>6.0667</v>
       </c>
       <c r="D8" s="10">
-        <v>-0.3553</v>
+        <v>4.5</v>
       </c>
       <c r="E8" s="10">
-        <v>0.1905</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>14</v>
+      </c>
+      <c r="B9" s="24">
+        <v>15</v>
       </c>
       <c r="C9" s="10">
-        <v>0.6492</v>
+        <v>7.368</v>
       </c>
       <c r="D9" s="10">
-        <v>0.2862</v>
+        <v>5.32</v>
       </c>
       <c r="E9" s="10">
-        <v>1.3883</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="B10" s="24">
+        <v>15</v>
       </c>
       <c r="C10" s="10">
-        <v>3.5873</v>
+        <v>9.746700000000001</v>
       </c>
       <c r="D10" s="10">
-        <v>3.1066</v>
+        <v>8</v>
       </c>
       <c r="E10" s="10">
-        <v>4.3</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="25">
         <v>15</v>
       </c>
-      <c r="B11" s="19">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="11">
-        <v>2.3231</v>
+        <v>8.603999999999999</v>
       </c>
       <c r="D11" s="11">
-        <v>2.006</v>
+        <v>6.8593</v>
       </c>
       <c r="E11" s="11">
-        <v>2.7993</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="B14" s="24">
+        <v>14</v>
       </c>
       <c r="C14" s="10">
-        <v>2.3279</v>
+        <v>1.9571</v>
       </c>
       <c r="D14" s="10">
-        <v>2.1918</v>
+        <v>1.2</v>
       </c>
       <c r="E14" s="10">
-        <v>2.4509</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>14</v>
+      </c>
+      <c r="B15" s="24">
+        <v>14</v>
       </c>
       <c r="C15" s="10">
-        <v>5.1866</v>
+        <v>3.5214</v>
       </c>
       <c r="D15" s="10">
-        <v>4.6799</v>
+        <v>2</v>
       </c>
       <c r="E15" s="10">
-        <v>6.7</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="24">
         <v>14</v>
       </c>
-      <c r="B16" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="10">
-        <v>8.8553</v>
+        <v>4.4714</v>
       </c>
       <c r="D16" s="10">
-        <v>8.2125</v>
+        <v>1.8</v>
       </c>
       <c r="E16" s="10">
-        <v>9.6942</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>18</v>
+      </c>
+      <c r="B17" s="25">
+        <v>14</v>
       </c>
       <c r="C17" s="11">
-        <v>5.3587</v>
+        <v>3.05</v>
       </c>
       <c r="D17" s="11">
-        <v>5.0759</v>
+        <v>2.3</v>
       </c>
       <c r="E17" s="11">
-        <v>5.8088</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="B20" s="24">
+        <v>15</v>
       </c>
       <c r="C20" s="10">
-        <v>2.262</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="D20" s="10">
-        <v>1.8654</v>
+        <v>6.5</v>
       </c>
       <c r="E20" s="10">
-        <v>2.6209</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>14</v>
+      </c>
+      <c r="B21" s="24">
+        <v>15</v>
       </c>
       <c r="C21" s="10">
-        <v>5.7939</v>
+        <v>11.1067</v>
       </c>
       <c r="D21" s="10">
-        <v>4.4864</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="E21" s="10">
-        <v>8.1814</v>
+        <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>20</v>
+      </c>
+      <c r="B22" s="24">
+        <v>15</v>
       </c>
       <c r="C22" s="10">
-        <v>12.6359</v>
+        <v>14.4333</v>
       </c>
       <c r="D22" s="10">
-        <v>10.7336</v>
+        <v>10.5</v>
       </c>
       <c r="E22" s="10">
-        <v>13.3228</v>
+        <v>17.8</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
-        <v>20</v>
-[...11 lines deleted...]
-        <v>8.114000000000001</v>
+        <v>21</v>
+      </c>
+      <c r="B23" s="26">
+        <v>15</v>
+      </c>
+      <c r="C23" s="18">
+        <v>11.8085</v>
+      </c>
+      <c r="D23" s="18">
+        <v>8.927099999999999</v>
+      </c>
+      <c r="E23" s="18">
+        <v>14.1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>12</v>
-[...11 lines deleted...]
-        <v>10.9287</v>
+        <v>13</v>
+      </c>
+      <c r="B26" s="24">
+        <v>0</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D26" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>13</v>
-[...11 lines deleted...]
-        <v>14.1291</v>
+        <v>14</v>
+      </c>
+      <c r="B27" s="24">
+        <v>0</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D27" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E27" s="12" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B28" s="18">
         <v>15</v>
       </c>
-      <c r="C28" s="10">
-[...6 lines deleted...]
-        <v>26.4282</v>
+      <c r="B28" s="24">
+        <v>0</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D28" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E28" s="12" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
-        <v>22</v>
-[...11 lines deleted...]
-        <v>11.9441</v>
+        <v>23</v>
+      </c>
+      <c r="B29" s="26">
+        <v>0</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="D29" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="E29" s="13" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="B33" s="24">
+        <v>15</v>
       </c>
       <c r="C33" s="10">
-        <v>631.1844</v>
+        <v>139.7687</v>
       </c>
       <c r="D33" s="10">
-        <v>629.1994999999999</v>
+        <v>137.731</v>
       </c>
       <c r="E33" s="10">
-        <v>632.7693</v>
+        <v>142.3</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>14</v>
+      </c>
+      <c r="B34" s="24">
+        <v>15</v>
       </c>
       <c r="C34" s="10">
-        <v>485.7176</v>
+        <v>109.3881</v>
       </c>
       <c r="D34" s="10">
-        <v>483.981</v>
+        <v>107.3211</v>
       </c>
       <c r="E34" s="10">
-        <v>489.3001</v>
+        <v>111.1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="B35" s="24">
+        <v>15</v>
       </c>
       <c r="C35" s="10">
-        <v>1865.1925</v>
+        <v>450.0205</v>
       </c>
       <c r="D35" s="10">
-        <v>1856.5374</v>
+        <v>442.908</v>
       </c>
       <c r="E35" s="10">
-        <v>1878.0251</v>
+        <v>457.2</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>26</v>
+      </c>
+      <c r="B36" s="25">
+        <v>15</v>
       </c>
       <c r="C36" s="11">
-        <v>2982.0946</v>
+        <v>699.1707</v>
       </c>
       <c r="D36" s="11">
-        <v>2973.2641</v>
+        <v>687.9601</v>
       </c>
       <c r="E36" s="11">
-        <v>2996.1851</v>
+        <v>708.2</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="A37" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
-[...5 lines deleted...]
-      <c r="E38"/>
+      <c r="A38" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="25">
+        <v>8</v>
+      </c>
+      <c r="C38" s="11">
+        <v>0</v>
+      </c>
+      <c r="D38" s="11">
+        <v>0</v>
+      </c>
+      <c r="E38" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>13</v>
-[...12 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
+        <v>13</v>
+      </c>
+      <c r="B41" s="24">
+        <v>15</v>
+      </c>
+      <c r="C41" s="10">
+        <v>825.5918</v>
+      </c>
+      <c r="D41" s="10">
+        <v>814.8</v>
+      </c>
+      <c r="E41" s="10">
+        <v>839.7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" t="s">
         <v>14</v>
       </c>
-      <c r="B41" s="18">
-[...26 lines deleted...]
-        <v>11661.811</v>
+      <c r="B42" s="24">
+        <v>15</v>
+      </c>
+      <c r="C42" s="10">
+        <v>565.5971</v>
+      </c>
+      <c r="D42" s="10">
+        <v>552.8</v>
+      </c>
+      <c r="E42" s="10">
+        <v>574.7</v>
       </c>
     </row>
     <row r="43" spans="1:5">
-      <c r="B43"/>
-[...2 lines deleted...]
-      <c r="E43"/>
+      <c r="A43" t="s">
+        <v>15</v>
+      </c>
+      <c r="B43" s="24">
+        <v>15</v>
+      </c>
+      <c r="C43" s="10">
+        <v>1308.7552</v>
+      </c>
+      <c r="D43" s="10">
+        <v>1242.9278</v>
+      </c>
+      <c r="E43" s="10">
+        <v>1352.9</v>
+      </c>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" t="s">
-[...12 lines deleted...]
-        <v>4321.9961</v>
+      <c r="A44" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B44" s="25">
+        <v>15</v>
+      </c>
+      <c r="C44" s="11">
+        <v>2699.9507</v>
+      </c>
+      <c r="D44" s="11">
+        <v>2619.4609</v>
+      </c>
+      <c r="E44" s="11">
+        <v>2765.8</v>
       </c>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A45" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
-      <c r="B46"/>
-[...2 lines deleted...]
-      <c r="E46"/>
+      <c r="A46" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B46" s="25">
+        <v>9</v>
+      </c>
+      <c r="C46" s="11">
+        <v>0.0667</v>
+      </c>
+      <c r="D46" s="11">
+        <v>0</v>
+      </c>
+      <c r="E46" s="11">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A47" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" s="6"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" t="s">
-[...5 lines deleted...]
-      <c r="E48"/>
+      <c r="A48" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="25">
+        <v>14</v>
+      </c>
+      <c r="C48" s="11">
+        <v>-2.0159</v>
+      </c>
+      <c r="D48" s="11">
+        <v>-32.2</v>
+      </c>
+      <c r="E48" s="11">
+        <v>15.7</v>
+      </c>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>13</v>
-[...11 lines deleted...]
-        <v>256.9422</v>
+        <v>35</v>
+      </c>
+      <c r="B50" s="24">
+        <v>0</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E50" s="12" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-        <v>722.3251</v>
+        <v>36</v>
+      </c>
+      <c r="B51" s="24">
+        <v>0</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D51" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E51" s="12" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="52" spans="1:5">
-      <c r="A52" s="6" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
-      <c r="B53"/>
-[...2 lines deleted...]
-      <c r="E53"/>
+      <c r="A53" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B53" s="26">
+        <v>0</v>
+      </c>
+      <c r="C53" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="D53" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="E53" s="13" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>33</v>
-[...12 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" s="7" t="s">
-[...12 lines deleted...]
-        <v>1345.2494</v>
+      <c r="A55" t="s">
+        <v>13</v>
+      </c>
+      <c r="B55" s="24">
+        <v>0</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D55" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E55" s="12" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="56" spans="1:5">
-      <c r="B56"/>
-[...2 lines deleted...]
-      <c r="E56"/>
+      <c r="A56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B56" s="24">
+        <v>0</v>
+      </c>
+      <c r="C56" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D56" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E56" s="12" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B57" s="18">
         <v>15</v>
       </c>
-      <c r="C57" s="10">
-[...6 lines deleted...]
-        <v>-344.1</v>
+      <c r="B57" s="24">
+        <v>0</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D57" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E57" s="12" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="58" spans="1:5">
-      <c r="A58" s="7" t="s">
-[...12 lines deleted...]
-        <v>-346.8</v>
+      <c r="A58" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B58" s="25">
+        <v>0</v>
+      </c>
+      <c r="C58" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="D58" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="E58" s="14" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="59" spans="1:5">
-      <c r="B59"/>
-[...2 lines deleted...]
-      <c r="E59"/>
+      <c r="A59" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B59" s="6"/>
+      <c r="C59" s="6"/>
+      <c r="D59" s="6"/>
+      <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
-      <c r="A60" t="s">
-[...12 lines deleted...]
-        <v>976.248</v>
+      <c r="A60" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B60" s="25">
+        <v>0</v>
+      </c>
+      <c r="C60" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="D60" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="E60" s="14" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="61" spans="1:5">
-      <c r="A61" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A61" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B61" s="6"/>
+      <c r="C61" s="6"/>
+      <c r="D61" s="6"/>
+      <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
-      <c r="B62"/>
-[...2 lines deleted...]
-      <c r="E62"/>
+      <c r="A62" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B62" s="25">
+        <v>0</v>
+      </c>
+      <c r="C62" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="D62" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="E62" s="14" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>40</v>
-[...11 lines deleted...]
-        <v>12.7</v>
+        <v>44</v>
+      </c>
+      <c r="B64" s="24">
+        <v>0</v>
+      </c>
+      <c r="C64" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D64" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E64" s="12" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="65" spans="1:5">
-      <c r="A65" t="s">
-[...12 lines deleted...]
-        <v>-10.2701</v>
+      <c r="A65" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="26">
+        <v>0</v>
+      </c>
+      <c r="C65" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="D65" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="E65" s="13" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="66" spans="1:5">
-      <c r="A66" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B66"/>
+      <c r="C66"/>
+      <c r="D66"/>
+      <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>43</v>
-[...11 lines deleted...]
-        <v>479.6826</v>
+        <v>46</v>
+      </c>
+      <c r="B67" s="24">
+        <v>0</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D67" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E67" s="12" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="68" spans="1:5">
-      <c r="B68"/>
-[...2 lines deleted...]
-      <c r="E68"/>
+      <c r="A68" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B68" s="26">
+        <v>0</v>
+      </c>
+      <c r="C68" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="D68" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="E68" s="13" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="69" spans="1:5">
-      <c r="A69" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B69"/>
+      <c r="C69"/>
+      <c r="D69"/>
+      <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
-      <c r="A70" s="7" t="s">
-[...12 lines deleted...]
-        <v>2.7097</v>
+      <c r="A70" t="s">
+        <v>48</v>
+      </c>
+      <c r="B70" s="24">
+        <v>0</v>
+      </c>
+      <c r="C70" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D70" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E70" s="12" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
-        <v>46</v>
-[...11 lines deleted...]
-        <v>1.21</v>
+        <v>49</v>
+      </c>
+      <c r="B71" s="26">
+        <v>0</v>
+      </c>
+      <c r="C71" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="D71" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="E71" s="13" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
-      <c r="A73" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A73" t="s">
+        <v>50</v>
+      </c>
+      <c r="B73"/>
+      <c r="C73"/>
+      <c r="D73"/>
+      <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
-      <c r="B74"/>
-[...2 lines deleted...]
-      <c r="E74"/>
+      <c r="A74" t="s">
+        <v>51</v>
+      </c>
+      <c r="B74" s="24">
+        <v>0</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D74" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E74" s="12" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="75" spans="1:5">
-      <c r="A75" s="8" t="s">
-[...5 lines deleted...]
-      <c r="E75" s="8"/>
+      <c r="A75" t="s">
+        <v>52</v>
+      </c>
+      <c r="B75" s="24">
+        <v>0</v>
+      </c>
+      <c r="C75" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D75" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E75" s="12" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="76" spans="1:5">
-      <c r="A76" s="9" t="s">
-[...12 lines deleted...]
-        <v>37.4076</v>
+      <c r="A76" t="s">
+        <v>53</v>
+      </c>
+      <c r="B76" s="24">
+        <v>0</v>
+      </c>
+      <c r="C76" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D76" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E76" s="12" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="77" spans="1:5">
-      <c r="A77" s="9" t="s">
-[...12 lines deleted...]
-        <v>25.8604</v>
+      <c r="A77" t="s">
+        <v>54</v>
+      </c>
+      <c r="B77" s="24">
+        <v>0</v>
+      </c>
+      <c r="C77" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D77" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E77" s="12" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="78" spans="1:5">
-      <c r="A78" s="9" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B78"/>
+      <c r="C78"/>
+      <c r="D78"/>
+      <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
-      <c r="A79" s="9" t="s">
-[...12 lines deleted...]
-        <v>27.3316</v>
+      <c r="A79" t="s">
+        <v>55</v>
+      </c>
+      <c r="B79" s="24">
+        <v>0</v>
+      </c>
+      <c r="C79" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="D79" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="E79" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="80" spans="1:5">
-      <c r="A80" s="9" t="s">
-[...12 lines deleted...]
-        <v>7.518</v>
+      <c r="A80" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B80" s="26">
+        <v>0</v>
+      </c>
+      <c r="C80" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="D80" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="E80" s="16" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B81" s="26">
+        <v>0</v>
+      </c>
+      <c r="C81" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="D81" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="E81" s="16" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="82" spans="1:5">
-      <c r="A82" s="16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B82"/>
+      <c r="C82"/>
+      <c r="D82"/>
+      <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
-      <c r="A83" t="s">
-[...5 lines deleted...]
-      <c r="E83"/>
+      <c r="A83" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B83" s="26">
+        <v>0</v>
+      </c>
+      <c r="C83" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="D83" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="E83" s="16" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="84" spans="1:5">
-      <c r="A84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
-      <c r="A85" t="s">
-[...5 lines deleted...]
-      <c r="E85"/>
+      <c r="A85" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B85" s="8"/>
+      <c r="C85" s="8"/>
+      <c r="D85" s="8"/>
+      <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
-      <c r="A86" t="s">
-[...5 lines deleted...]
-      <c r="E86"/>
+      <c r="A86" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B86" s="27">
+        <v>0</v>
+      </c>
+      <c r="C86" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D86" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="E86" s="17" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="87" spans="1:5">
-      <c r="A87"/>
-[...3 lines deleted...]
-      <c r="E87"/>
+      <c r="A87" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B87" s="27">
+        <v>0</v>
+      </c>
+      <c r="C87" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D87" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="E87" s="17" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="88" spans="1:5">
-      <c r="A88" t="s">
-[...5 lines deleted...]
-      <c r="E88"/>
+      <c r="A88" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B88" s="27">
+        <v>0</v>
+      </c>
+      <c r="C88" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D88" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="E88" s="17" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="89" spans="1:5">
-      <c r="A89" t="s">
-[...5 lines deleted...]
-      <c r="E89"/>
+      <c r="A89" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B89" s="27">
+        <v>0</v>
+      </c>
+      <c r="C89" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D89" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="E89" s="17" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="90" spans="1:5">
-      <c r="A90" t="s">
-[...14 lines deleted...]
-      <c r="E91"/>
+      <c r="A90" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B90" s="27">
+        <v>0</v>
+      </c>
+      <c r="C90" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D90" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="E90" s="17" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="92" spans="1:5">
-      <c r="A92" t="s">
-[...5 lines deleted...]
-      <c r="E92"/>
+      <c r="A92" s="22" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
     </row>
     <row r="96" spans="1:5">
-      <c r="A96"/>
+      <c r="A96" t="s">
+        <v>87</v>
+      </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
     </row>
     <row r="97" spans="1:5">
-      <c r="A97" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A97"/>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
     </row>
+    <row r="101" spans="1:5">
+      <c r="A101" t="s">
+        <v>91</v>
+      </c>
+      <c r="B101"/>
+      <c r="C101"/>
+      <c r="D101"/>
+      <c r="E101"/>
+    </row>
     <row r="102" spans="1:5">
-      <c r="A102" s="17" t="s">
-        <v>67</v>
+      <c r="A102" t="s">
+        <v>92</v>
+      </c>
+      <c r="B102"/>
+      <c r="C102"/>
+      <c r="D102"/>
+      <c r="E102"/>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" t="s">
+        <v>93</v>
+      </c>
+      <c r="B103"/>
+      <c r="C103"/>
+      <c r="D103"/>
+      <c r="E103"/>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B104"/>
+      <c r="C104"/>
+      <c r="D104"/>
+      <c r="E104"/>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" t="s">
+        <v>95</v>
+      </c>
+      <c r="B105"/>
+      <c r="C105"/>
+      <c r="D105"/>
+      <c r="E105"/>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106"/>
+      <c r="B106"/>
+      <c r="C106"/>
+      <c r="D106"/>
+      <c r="E106"/>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" t="s">
+        <v>96</v>
+      </c>
+      <c r="B107"/>
+      <c r="C107"/>
+      <c r="D107"/>
+      <c r="E107"/>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" t="s">
+        <v>97</v>
+      </c>
+      <c r="B108"/>
+      <c r="C108"/>
+      <c r="D108"/>
+      <c r="E108"/>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" t="s">
+        <v>98</v>
+      </c>
+      <c r="B109"/>
+      <c r="C109"/>
+      <c r="D109"/>
+      <c r="E109"/>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" t="s">
+        <v>99</v>
+      </c>
+      <c r="B110"/>
+      <c r="C110"/>
+      <c r="D110"/>
+      <c r="E110"/>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="23" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A83:E83"/>
-[...8 lines deleted...]
-    <mergeCell ref="A92:E92"/>
     <mergeCell ref="A93:E93"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>
     <mergeCell ref="A98:E98"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A100:E100"/>
+    <mergeCell ref="A101:E101"/>
+    <mergeCell ref="A102:E102"/>
+    <mergeCell ref="A103:E103"/>
+    <mergeCell ref="A104:E104"/>
+    <mergeCell ref="A105:E105"/>
+    <mergeCell ref="A106:E106"/>
+    <mergeCell ref="A107:E107"/>
+    <mergeCell ref="A108:E108"/>
+    <mergeCell ref="A109:E109"/>
+    <mergeCell ref="A110:E110"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="82" man="1"/>
-    <brk id="102" man="1"/>
+    <brk id="92" man="1"/>
+    <brk id="112" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E102"/>
+  <dimension ref="A1:E112"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A102" sqref="A102"/>
+      <selection activeCell="A112" sqref="A112"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.842773" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="59.842529" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" s="3" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="B4" s="3" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="B8" s="24">
+        <v>13</v>
       </c>
       <c r="C8" s="10">
-        <v>-0.1448</v>
+        <v>2.8176</v>
       </c>
       <c r="D8" s="10">
-        <v>-0.8</v>
+        <v>1.3289</v>
       </c>
       <c r="E8" s="10">
-        <v>0.3</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>14</v>
+      </c>
+      <c r="B9" s="24">
+        <v>13</v>
       </c>
       <c r="C9" s="10">
-        <v>1.2616</v>
+        <v>4.0693</v>
       </c>
       <c r="D9" s="10">
-        <v>0.5562</v>
+        <v>2.2007</v>
       </c>
       <c r="E9" s="10">
-        <v>2.6984</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="B10" s="24">
+        <v>13</v>
       </c>
       <c r="C10" s="10">
-        <v>3.0731</v>
+        <v>6.5915</v>
       </c>
       <c r="D10" s="10">
-        <v>2.1</v>
+        <v>4.8895</v>
       </c>
       <c r="E10" s="10">
-        <v>4.4861</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B11" s="19">
         <v>16</v>
       </c>
+      <c r="B11" s="25">
+        <v>13</v>
+      </c>
       <c r="C11" s="11">
-        <v>2.0746</v>
+        <v>5.4087</v>
       </c>
       <c r="D11" s="11">
-        <v>1.5</v>
+        <v>3.713</v>
       </c>
       <c r="E11" s="11">
-        <v>3.0236</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="24">
         <v>12</v>
       </c>
-      <c r="B14" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="10">
-        <v>2.2413</v>
+        <v>1.975</v>
       </c>
       <c r="D14" s="10">
-        <v>1.9601</v>
+        <v>1</v>
       </c>
       <c r="E14" s="10">
         <v>2.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>14</v>
+      </c>
+      <c r="B15" s="24">
+        <v>12</v>
       </c>
       <c r="C15" s="10">
-        <v>4.0775</v>
+        <v>3.625</v>
       </c>
       <c r="D15" s="10">
-        <v>3.15</v>
+        <v>2.6</v>
       </c>
       <c r="E15" s="10">
-        <v>6.8829</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B16" s="18">
         <v>15</v>
       </c>
+      <c r="B16" s="24">
+        <v>12</v>
+      </c>
       <c r="C16" s="10">
-        <v>5.3951</v>
+        <v>4.5917</v>
       </c>
       <c r="D16" s="10">
-        <v>4.2578</v>
+        <v>2.6</v>
       </c>
       <c r="E16" s="10">
-        <v>6.4195</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>18</v>
+      </c>
+      <c r="B17" s="25">
+        <v>12</v>
       </c>
       <c r="C17" s="11">
-        <v>3.6851</v>
+        <v>3.1417</v>
       </c>
       <c r="D17" s="11">
-        <v>3.2</v>
+        <v>2.5</v>
       </c>
       <c r="E17" s="11">
-        <v>4.3683</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="B20" s="24">
+        <v>13</v>
       </c>
       <c r="C20" s="10">
-        <v>2.0233</v>
+        <v>4.8464</v>
       </c>
       <c r="D20" s="10">
-        <v>1.3</v>
+        <v>3.303</v>
       </c>
       <c r="E20" s="10">
-        <v>2.7</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>14</v>
+      </c>
+      <c r="B21" s="24">
+        <v>13</v>
       </c>
       <c r="C21" s="10">
-        <v>5.2464</v>
+        <v>7.7642</v>
       </c>
       <c r="D21" s="10">
-        <v>2.7829</v>
+        <v>5.134</v>
       </c>
       <c r="E21" s="10">
-        <v>9.767099999999999</v>
+        <v>9.300000000000001</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>20</v>
+      </c>
+      <c r="B22" s="24">
+        <v>13</v>
       </c>
       <c r="C22" s="10">
-        <v>8.385400000000001</v>
+        <v>11.4514</v>
       </c>
       <c r="D22" s="10">
-        <v>4.577</v>
+        <v>9.3681</v>
       </c>
       <c r="E22" s="10">
-        <v>9.746499999999999</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
-        <v>20</v>
-[...11 lines deleted...]
-        <v>6.4035</v>
+        <v>21</v>
+      </c>
+      <c r="B23" s="26">
+        <v>13</v>
+      </c>
+      <c r="C23" s="18">
+        <v>8.658099999999999</v>
+      </c>
+      <c r="D23" s="18">
+        <v>6.5553</v>
+      </c>
+      <c r="E23" s="18">
+        <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" s="24">
         <v>12</v>
       </c>
-      <c r="B26" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="10">
-        <v>7.3255</v>
+        <v>8.3628</v>
       </c>
       <c r="D26" s="10">
-        <v>-7.6167</v>
+        <v>4</v>
       </c>
       <c r="E26" s="10">
-        <v>12.4</v>
+        <v>21.2</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>14</v>
+      </c>
+      <c r="B27" s="24">
+        <v>12</v>
       </c>
       <c r="C27" s="10">
-        <v>12.7293</v>
+        <v>10.6288</v>
       </c>
       <c r="D27" s="10">
-        <v>4.6</v>
+        <v>2.9</v>
       </c>
       <c r="E27" s="10">
-        <v>29.6053</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B28" s="18">
         <v>15</v>
       </c>
+      <c r="B28" s="24">
+        <v>12</v>
+      </c>
       <c r="C28" s="10">
-        <v>11.104</v>
+        <v>14.5983</v>
       </c>
       <c r="D28" s="10">
-        <v>2.2</v>
+        <v>8.5</v>
       </c>
       <c r="E28" s="10">
-        <v>17.0897</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
-        <v>22</v>
-[...11 lines deleted...]
-        <v>12.0736</v>
+        <v>23</v>
+      </c>
+      <c r="B29" s="26">
+        <v>13</v>
+      </c>
+      <c r="C29" s="18">
+        <v>12.4328</v>
+      </c>
+      <c r="D29" s="18">
+        <v>8.800000000000001</v>
+      </c>
+      <c r="E29" s="18">
+        <v>15.8</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="B33" s="24">
+        <v>13</v>
       </c>
       <c r="C33" s="10">
-        <v>324.5904</v>
+        <v>315.1872</v>
       </c>
       <c r="D33" s="10">
-        <v>322.6</v>
+        <v>310.4334</v>
       </c>
       <c r="E33" s="10">
-        <v>326.2</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>14</v>
+      </c>
+      <c r="B34" s="24">
+        <v>13</v>
       </c>
       <c r="C34" s="10">
-        <v>251.4195</v>
+        <v>243.7966</v>
       </c>
       <c r="D34" s="10">
-        <v>249.681</v>
+        <v>239.4563</v>
       </c>
       <c r="E34" s="10">
-        <v>255.0001</v>
+        <v>246.1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="B35" s="24">
+        <v>13</v>
       </c>
       <c r="C35" s="10">
-        <v>942.701</v>
+        <v>983.3158</v>
       </c>
       <c r="D35" s="10">
-        <v>934</v>
+        <v>967.6056</v>
       </c>
       <c r="E35" s="10">
-        <v>955.5251</v>
+        <v>996.4</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>26</v>
+      </c>
+      <c r="B36" s="25">
+        <v>13</v>
       </c>
       <c r="C36" s="11">
-        <v>1518.7108</v>
+        <v>1542.2996</v>
       </c>
       <c r="D36" s="11">
-        <v>1509.8</v>
+        <v>1517.4953</v>
       </c>
       <c r="E36" s="11">
-        <v>1532.7851</v>
+        <v>1554.9</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="A37" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
-[...5 lines deleted...]
-      <c r="E38"/>
+      <c r="A38" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="25">
+        <v>7</v>
+      </c>
+      <c r="C38" s="11">
+        <v>0</v>
+      </c>
+      <c r="D38" s="11">
+        <v>0</v>
+      </c>
+      <c r="E38" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>13</v>
-[...12 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
+        <v>13</v>
+      </c>
+      <c r="B41" s="24">
+        <v>13</v>
+      </c>
+      <c r="C41" s="10">
+        <v>1859.8559</v>
+      </c>
+      <c r="D41" s="10">
+        <v>1842.1</v>
+      </c>
+      <c r="E41" s="10">
+        <v>1888.6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" t="s">
         <v>14</v>
       </c>
-      <c r="B41" s="18">
-[...26 lines deleted...]
-        <v>6041.511</v>
+      <c r="B42" s="24">
+        <v>13</v>
+      </c>
+      <c r="C42" s="10">
+        <v>1299.0178</v>
+      </c>
+      <c r="D42" s="10">
+        <v>1259</v>
+      </c>
+      <c r="E42" s="10">
+        <v>1327.7</v>
       </c>
     </row>
     <row r="43" spans="1:5">
-      <c r="B43"/>
-[...2 lines deleted...]
-      <c r="E43"/>
+      <c r="A43" t="s">
+        <v>15</v>
+      </c>
+      <c r="B43" s="24">
+        <v>13</v>
+      </c>
+      <c r="C43" s="10">
+        <v>2953.3496</v>
+      </c>
+      <c r="D43" s="10">
+        <v>2859.8447</v>
+      </c>
+      <c r="E43" s="10">
+        <v>3038.2</v>
+      </c>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" t="s">
-[...12 lines deleted...]
-        <v>2260.3961</v>
+      <c r="A44" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B44" s="25">
+        <v>13</v>
+      </c>
+      <c r="C44" s="11">
+        <v>6112.2234</v>
+      </c>
+      <c r="D44" s="11">
+        <v>5984.1036</v>
+      </c>
+      <c r="E44" s="11">
+        <v>6217.4</v>
       </c>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A45" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
-      <c r="B46"/>
-[...2 lines deleted...]
-      <c r="E46"/>
+      <c r="A46" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B46" s="25">
+        <v>10</v>
+      </c>
+      <c r="C46" s="11">
+        <v>0.12</v>
+      </c>
+      <c r="D46" s="11">
+        <v>0</v>
+      </c>
+      <c r="E46" s="11">
+        <v>1.2</v>
+      </c>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A47" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" s="6"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" t="s">
-[...5 lines deleted...]
-      <c r="E48"/>
+      <c r="A48" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="25">
+        <v>12</v>
+      </c>
+      <c r="C48" s="11">
+        <v>8.347899999999999</v>
+      </c>
+      <c r="D48" s="11">
+        <v>-54.9</v>
+      </c>
+      <c r="E48" s="11">
+        <v>58.5</v>
+      </c>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>35</v>
+      </c>
+      <c r="B50" s="24">
+        <v>9</v>
       </c>
       <c r="C50" s="10">
-        <v>124.6603</v>
+        <v>2264.1333</v>
       </c>
       <c r="D50" s="10">
-        <v>114.6</v>
+        <v>2200.2</v>
       </c>
       <c r="E50" s="10">
-        <v>138.9422</v>
+        <v>2327.5</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>36</v>
+      </c>
+      <c r="B51" s="24">
+        <v>9</v>
       </c>
       <c r="C51" s="10">
-        <v>348.6483</v>
+        <v>-1542.8889</v>
       </c>
       <c r="D51" s="10">
-        <v>307.1</v>
+        <v>-1606.1</v>
       </c>
       <c r="E51" s="10">
-        <v>372</v>
+        <v>-1493.2</v>
       </c>
     </row>
     <row r="52" spans="1:5">
-      <c r="A52" s="6" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
-      <c r="B53"/>
-[...2 lines deleted...]
-      <c r="E53"/>
+      <c r="A53" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B53" s="26">
+        <v>13</v>
+      </c>
+      <c r="C53" s="18">
+        <v>726.5821999999999</v>
+      </c>
+      <c r="D53" s="18">
+        <v>701.4</v>
+      </c>
+      <c r="E53" s="18">
+        <v>752.4</v>
+      </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>33</v>
-[...12 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" s="7" t="s">
-[...12 lines deleted...]
-        <v>695.4</v>
+      <c r="A55" t="s">
+        <v>13</v>
+      </c>
+      <c r="B55" s="24">
+        <v>13</v>
+      </c>
+      <c r="C55" s="10">
+        <v>196.3594</v>
+      </c>
+      <c r="D55" s="10">
+        <v>188.9</v>
+      </c>
+      <c r="E55" s="10">
+        <v>219.6</v>
       </c>
     </row>
     <row r="56" spans="1:5">
-      <c r="B56"/>
-[...2 lines deleted...]
-      <c r="E56"/>
+      <c r="A56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B56" s="24">
+        <v>13</v>
+      </c>
+      <c r="C56" s="10">
+        <v>130.5782</v>
+      </c>
+      <c r="D56" s="10">
+        <v>120.2</v>
+      </c>
+      <c r="E56" s="10">
+        <v>138.1</v>
+      </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B57" s="18">
         <v>15</v>
       </c>
+      <c r="B57" s="24">
+        <v>13</v>
+      </c>
       <c r="C57" s="10">
-        <v>-180.7705</v>
+        <v>401.5753</v>
       </c>
       <c r="D57" s="10">
-        <v>-186.7</v>
+        <v>376.5</v>
       </c>
       <c r="E57" s="10">
-        <v>-170</v>
+        <v>438.7</v>
       </c>
     </row>
     <row r="58" spans="1:5">
-      <c r="A58" s="7" t="s">
-[...12 lines deleted...]
-        <v>-171.6</v>
+      <c r="A58" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B58" s="25">
+        <v>13</v>
+      </c>
+      <c r="C58" s="11">
+        <v>728.513</v>
+      </c>
+      <c r="D58" s="11">
+        <v>703.4</v>
+      </c>
+      <c r="E58" s="11">
+        <v>752.4</v>
       </c>
     </row>
     <row r="59" spans="1:5">
-      <c r="B59"/>
-[...2 lines deleted...]
-      <c r="E59"/>
+      <c r="A59" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B59" s="6"/>
+      <c r="C59" s="6"/>
+      <c r="D59" s="6"/>
+      <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
-      <c r="A60" t="s">
-[...12 lines deleted...]
-        <v>504.3</v>
+      <c r="A60" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B60" s="25">
+        <v>9</v>
+      </c>
+      <c r="C60" s="11">
+        <v>0.0222</v>
+      </c>
+      <c r="D60" s="11">
+        <v>0</v>
+      </c>
+      <c r="E60" s="11">
+        <v>0.2</v>
       </c>
     </row>
     <row r="61" spans="1:5">
-      <c r="A61" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A61" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B61" s="6"/>
+      <c r="C61" s="6"/>
+      <c r="D61" s="6"/>
+      <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
-      <c r="B62"/>
-[...2 lines deleted...]
-      <c r="E62"/>
+      <c r="A62" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B62" s="25">
+        <v>11</v>
+      </c>
+      <c r="C62" s="11">
+        <v>-2.0983</v>
+      </c>
+      <c r="D62" s="11">
+        <v>-9.9</v>
+      </c>
+      <c r="E62" s="11">
+        <v>4</v>
+      </c>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>44</v>
+      </c>
+      <c r="B64" s="24">
+        <v>11</v>
       </c>
       <c r="C64" s="10">
-        <v>-0.8385</v>
+        <v>712.7091</v>
       </c>
       <c r="D64" s="10">
-        <v>-8.5</v>
+        <v>692.1</v>
       </c>
       <c r="E64" s="10">
-        <v>7.5</v>
+        <v>738.3</v>
       </c>
     </row>
     <row r="65" spans="1:5">
-      <c r="A65" t="s">
-[...12 lines deleted...]
-        <v>-8.9701</v>
+      <c r="A65" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="26">
+        <v>12</v>
+      </c>
+      <c r="C65" s="18">
+        <v>715.875</v>
+      </c>
+      <c r="D65" s="18">
+        <v>694.1</v>
+      </c>
+      <c r="E65" s="18">
+        <v>738.3</v>
       </c>
     </row>
     <row r="66" spans="1:5">
-      <c r="A66" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B66"/>
+      <c r="C66"/>
+      <c r="D66"/>
+      <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>46</v>
+      </c>
+      <c r="B67" s="24">
+        <v>11</v>
       </c>
       <c r="C67" s="10">
-        <v>231.8488</v>
+        <v>-192.9091</v>
       </c>
       <c r="D67" s="10">
-        <v>201</v>
+        <v>-199.4</v>
       </c>
       <c r="E67" s="10">
-        <v>268.899</v>
+        <v>-188.5</v>
       </c>
     </row>
     <row r="68" spans="1:5">
-      <c r="B68"/>
-[...2 lines deleted...]
-      <c r="E68"/>
+      <c r="A68" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B68" s="26">
+        <v>12</v>
+      </c>
+      <c r="C68" s="18">
+        <v>-193.5083</v>
+      </c>
+      <c r="D68" s="18">
+        <v>-199.4</v>
+      </c>
+      <c r="E68" s="18">
+        <v>-188.8</v>
+      </c>
     </row>
     <row r="69" spans="1:5">
-      <c r="A69" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B69"/>
+      <c r="C69"/>
+      <c r="D69"/>
+      <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
-      <c r="A70" s="7" t="s">
-[...12 lines deleted...]
-        <v>1.4</v>
+      <c r="A70" t="s">
+        <v>48</v>
+      </c>
+      <c r="B70" s="24">
+        <v>11</v>
+      </c>
+      <c r="C70" s="10">
+        <v>519.8545</v>
+      </c>
+      <c r="D70" s="10">
+        <v>501.3</v>
+      </c>
+      <c r="E70" s="10">
+        <v>540</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
-        <v>46</v>
-[...11 lines deleted...]
-        <v>1.2</v>
+        <v>49</v>
+      </c>
+      <c r="B71" s="26">
+        <v>12</v>
+      </c>
+      <c r="C71" s="18">
+        <v>522.425</v>
+      </c>
+      <c r="D71" s="18">
+        <v>503.3</v>
+      </c>
+      <c r="E71" s="18">
+        <v>540</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
-      <c r="A73" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A73" t="s">
+        <v>50</v>
+      </c>
+      <c r="B73"/>
+      <c r="C73"/>
+      <c r="D73"/>
+      <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
-      <c r="B74"/>
-[...2 lines deleted...]
-      <c r="E74"/>
+      <c r="A74" t="s">
+        <v>51</v>
+      </c>
+      <c r="B74" s="24">
+        <v>10</v>
+      </c>
+      <c r="C74" s="10">
+        <v>-1.76</v>
+      </c>
+      <c r="D74" s="10">
+        <v>-8.4</v>
+      </c>
+      <c r="E74" s="10">
+        <v>7.5</v>
+      </c>
     </row>
     <row r="75" spans="1:5">
-      <c r="A75" s="8" t="s">
-[...5 lines deleted...]
-      <c r="E75" s="8"/>
+      <c r="A75" t="s">
+        <v>52</v>
+      </c>
+      <c r="B75" s="24">
+        <v>12</v>
+      </c>
+      <c r="C75" s="10">
+        <v>-12.95</v>
+      </c>
+      <c r="D75" s="10">
+        <v>-21.4</v>
+      </c>
+      <c r="E75" s="10">
+        <v>-3.7</v>
+      </c>
     </row>
     <row r="76" spans="1:5">
-      <c r="A76" s="9" t="s">
-[...12 lines deleted...]
-        <v>38.0956</v>
+      <c r="A76" t="s">
+        <v>53</v>
+      </c>
+      <c r="B76" s="24">
+        <v>6</v>
+      </c>
+      <c r="C76" s="10">
+        <v>361.8</v>
+      </c>
+      <c r="D76" s="10">
+        <v>263.4</v>
+      </c>
+      <c r="E76" s="10">
+        <v>430.8</v>
       </c>
     </row>
     <row r="77" spans="1:5">
-      <c r="A77" s="9" t="s">
-[...12 lines deleted...]
-        <v>26.562</v>
+      <c r="A77" t="s">
+        <v>54</v>
+      </c>
+      <c r="B77" s="24">
+        <v>6</v>
+      </c>
+      <c r="C77" s="10">
+        <v>229.85</v>
+      </c>
+      <c r="D77" s="10">
+        <v>221.5</v>
+      </c>
+      <c r="E77" s="10">
+        <v>243.3</v>
       </c>
     </row>
     <row r="78" spans="1:5">
-      <c r="A78" s="9" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B78"/>
+      <c r="C78"/>
+      <c r="D78"/>
+      <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
-      <c r="A79" s="9" t="s">
-[...12 lines deleted...]
-        <v>27.6932</v>
+      <c r="A79" t="s">
+        <v>55</v>
+      </c>
+      <c r="B79" s="24">
+        <v>11</v>
+      </c>
+      <c r="C79" s="19">
+        <v>1.4309</v>
+      </c>
+      <c r="D79" s="19">
+        <v>1.38</v>
+      </c>
+      <c r="E79" s="19">
+        <v>1.49</v>
       </c>
     </row>
     <row r="80" spans="1:5">
-      <c r="A80" s="9" t="s">
-[...12 lines deleted...]
-        <v>8.799300000000001</v>
+      <c r="A80" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B80" s="26">
+        <v>12</v>
+      </c>
+      <c r="C80" s="20">
+        <v>1.4375</v>
+      </c>
+      <c r="D80" s="20">
+        <v>1.39</v>
+      </c>
+      <c r="E80" s="20">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B81" s="26">
+        <v>0</v>
+      </c>
+      <c r="C81" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="D81" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="E81" s="16" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="82" spans="1:5">
-      <c r="A82" s="16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B82"/>
+      <c r="C82"/>
+      <c r="D82"/>
+      <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
-      <c r="A83" t="s">
-[...5 lines deleted...]
-      <c r="E83"/>
+      <c r="A83" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B83" s="26">
+        <v>6</v>
+      </c>
+      <c r="C83" s="20">
+        <v>222.8183</v>
+      </c>
+      <c r="D83" s="20">
+        <v>49.48</v>
+      </c>
+      <c r="E83" s="20">
+        <v>395.88</v>
+      </c>
     </row>
     <row r="84" spans="1:5">
-      <c r="A84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
-      <c r="A85" t="s">
-[...5 lines deleted...]
-      <c r="E85"/>
+      <c r="A85" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B85" s="8"/>
+      <c r="C85" s="8"/>
+      <c r="D85" s="8"/>
+      <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
-      <c r="A86" t="s">
-[...5 lines deleted...]
-      <c r="E86"/>
+      <c r="A86" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B86" s="27">
+        <v>9</v>
+      </c>
+      <c r="C86" s="21">
+        <v>36.9904</v>
+      </c>
+      <c r="D86" s="21">
+        <v>36.0004</v>
+      </c>
+      <c r="E86" s="21">
+        <v>37.4</v>
+      </c>
     </row>
     <row r="87" spans="1:5">
-      <c r="A87"/>
-[...3 lines deleted...]
-      <c r="E87"/>
+      <c r="A87" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B87" s="27">
+        <v>9</v>
+      </c>
+      <c r="C87" s="21">
+        <v>25.2053</v>
+      </c>
+      <c r="D87" s="21">
+        <v>24.4322</v>
+      </c>
+      <c r="E87" s="21">
+        <v>25.9143</v>
+      </c>
     </row>
     <row r="88" spans="1:5">
-      <c r="A88" t="s">
-[...5 lines deleted...]
-      <c r="E88"/>
+      <c r="A88" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B88" s="27">
+        <v>13</v>
+      </c>
+      <c r="C88" s="21">
+        <v>11.9205</v>
+      </c>
+      <c r="D88" s="21">
+        <v>11.4845</v>
+      </c>
+      <c r="E88" s="21">
+        <v>12.2591</v>
+      </c>
     </row>
     <row r="89" spans="1:5">
-      <c r="A89" t="s">
-[...5 lines deleted...]
-      <c r="E89"/>
+      <c r="A89" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B89" s="27">
+        <v>12</v>
+      </c>
+      <c r="C89" s="21">
+        <v>27.032</v>
+      </c>
+      <c r="D89" s="21">
+        <v>26.9</v>
+      </c>
+      <c r="E89" s="21">
+        <v>27.5032</v>
+      </c>
     </row>
     <row r="90" spans="1:5">
-      <c r="A90" t="s">
-[...14 lines deleted...]
-      <c r="E91"/>
+      <c r="A90" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B90" s="27">
+        <v>6</v>
+      </c>
+      <c r="C90" s="21">
+        <v>5.9131</v>
+      </c>
+      <c r="D90" s="21">
+        <v>4.3005</v>
+      </c>
+      <c r="E90" s="21">
+        <v>7.0004</v>
+      </c>
     </row>
     <row r="92" spans="1:5">
-      <c r="A92" t="s">
-[...5 lines deleted...]
-      <c r="E92"/>
+      <c r="A92" s="22" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
     </row>
     <row r="96" spans="1:5">
-      <c r="A96"/>
+      <c r="A96" t="s">
+        <v>87</v>
+      </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
     </row>
     <row r="97" spans="1:5">
-      <c r="A97" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A97"/>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
     </row>
+    <row r="101" spans="1:5">
+      <c r="A101" t="s">
+        <v>91</v>
+      </c>
+      <c r="B101"/>
+      <c r="C101"/>
+      <c r="D101"/>
+      <c r="E101"/>
+    </row>
     <row r="102" spans="1:5">
-      <c r="A102" s="17" t="s">
-        <v>67</v>
+      <c r="A102" t="s">
+        <v>92</v>
+      </c>
+      <c r="B102"/>
+      <c r="C102"/>
+      <c r="D102"/>
+      <c r="E102"/>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" t="s">
+        <v>93</v>
+      </c>
+      <c r="B103"/>
+      <c r="C103"/>
+      <c r="D103"/>
+      <c r="E103"/>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B104"/>
+      <c r="C104"/>
+      <c r="D104"/>
+      <c r="E104"/>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" t="s">
+        <v>95</v>
+      </c>
+      <c r="B105"/>
+      <c r="C105"/>
+      <c r="D105"/>
+      <c r="E105"/>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106"/>
+      <c r="B106"/>
+      <c r="C106"/>
+      <c r="D106"/>
+      <c r="E106"/>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" t="s">
+        <v>96</v>
+      </c>
+      <c r="B107"/>
+      <c r="C107"/>
+      <c r="D107"/>
+      <c r="E107"/>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" t="s">
+        <v>97</v>
+      </c>
+      <c r="B108"/>
+      <c r="C108"/>
+      <c r="D108"/>
+      <c r="E108"/>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" t="s">
+        <v>98</v>
+      </c>
+      <c r="B109"/>
+      <c r="C109"/>
+      <c r="D109"/>
+      <c r="E109"/>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" t="s">
+        <v>99</v>
+      </c>
+      <c r="B110"/>
+      <c r="C110"/>
+      <c r="D110"/>
+      <c r="E110"/>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="23" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A83:E83"/>
-[...8 lines deleted...]
-    <mergeCell ref="A92:E92"/>
     <mergeCell ref="A93:E93"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>
     <mergeCell ref="A98:E98"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A100:E100"/>
+    <mergeCell ref="A101:E101"/>
+    <mergeCell ref="A102:E102"/>
+    <mergeCell ref="A103:E103"/>
+    <mergeCell ref="A104:E104"/>
+    <mergeCell ref="A105:E105"/>
+    <mergeCell ref="A106:E106"/>
+    <mergeCell ref="A107:E107"/>
+    <mergeCell ref="A108:E108"/>
+    <mergeCell ref="A109:E109"/>
+    <mergeCell ref="A110:E110"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="82" man="1"/>
-    <brk id="102" man="1"/>
+    <brk id="92" man="1"/>
+    <brk id="112" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E102"/>
+  <dimension ref="A1:E112"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A102" sqref="A102"/>
+      <selection activeCell="A112" sqref="A112"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.842773" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="59.842529" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" s="3" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="B4" s="3" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="B8" s="24">
+        <v>13</v>
       </c>
       <c r="C8" s="10">
-        <v>0.5649</v>
+        <v>-1.2783</v>
       </c>
       <c r="D8" s="10">
-        <v>-0.9419</v>
+        <v>-3.6</v>
       </c>
       <c r="E8" s="10">
-        <v>2</v>
+        <v>1.2825</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>14</v>
+      </c>
+      <c r="B9" s="24">
+        <v>13</v>
       </c>
       <c r="C9" s="10">
-        <v>1.5025</v>
+        <v>-0.8918</v>
       </c>
       <c r="D9" s="10">
-        <v>0.5495</v>
+        <v>-3</v>
       </c>
       <c r="E9" s="10">
-        <v>2.6394</v>
+        <v>2.1061</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="B10" s="24">
+        <v>13</v>
       </c>
       <c r="C10" s="10">
-        <v>3.744</v>
+        <v>1.5075</v>
       </c>
       <c r="D10" s="10">
-        <v>2.4956</v>
+        <v>0</v>
       </c>
       <c r="E10" s="10">
-        <v>5.8521</v>
+        <v>4.5977</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B11" s="19">
         <v>16</v>
       </c>
+      <c r="B11" s="25">
+        <v>13</v>
+      </c>
       <c r="C11" s="11">
-        <v>2.7078</v>
+        <v>0.5143</v>
       </c>
       <c r="D11" s="11">
-        <v>2.2767</v>
+        <v>-1</v>
       </c>
       <c r="E11" s="11">
-        <v>4.0942</v>
+        <v>3.4857</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="24">
         <v>12</v>
       </c>
-      <c r="B14" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="10">
-        <v>1.9004</v>
+        <v>1.9583</v>
       </c>
       <c r="D14" s="10">
-        <v>0.873</v>
+        <v>1</v>
       </c>
       <c r="E14" s="10">
-        <v>3</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>14</v>
+      </c>
+      <c r="B15" s="24">
+        <v>12</v>
       </c>
       <c r="C15" s="10">
-        <v>3.1921</v>
+        <v>3.8167</v>
       </c>
       <c r="D15" s="10">
-        <v>2.2292</v>
+        <v>3</v>
       </c>
       <c r="E15" s="10">
-        <v>4.4518</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B16" s="18">
         <v>15</v>
       </c>
+      <c r="B16" s="24">
+        <v>12</v>
+      </c>
       <c r="C16" s="10">
-        <v>5.2601</v>
+        <v>5.55</v>
       </c>
       <c r="D16" s="10">
-        <v>3.2522</v>
+        <v>4</v>
       </c>
       <c r="E16" s="10">
-        <v>6.0335</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>18</v>
+      </c>
+      <c r="B17" s="25">
+        <v>12</v>
       </c>
       <c r="C17" s="11">
-        <v>3.3364</v>
+        <v>3.7</v>
       </c>
       <c r="D17" s="11">
-        <v>2.0543</v>
+        <v>2.6</v>
       </c>
       <c r="E17" s="11">
-        <v>4.0824</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="B20" s="24">
+        <v>13</v>
       </c>
       <c r="C20" s="10">
-        <v>2.4154</v>
+        <v>0.6521</v>
       </c>
       <c r="D20" s="10">
-        <v>0.8955</v>
+        <v>-1.1</v>
       </c>
       <c r="E20" s="10">
-        <v>5</v>
+        <v>3.2773</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>14</v>
+      </c>
+      <c r="B21" s="24">
+        <v>13</v>
       </c>
       <c r="C21" s="10">
-        <v>4.7292</v>
+        <v>2.828</v>
       </c>
       <c r="D21" s="10">
-        <v>3.2509</v>
+        <v>0.9</v>
       </c>
       <c r="E21" s="10">
-        <v>6.3</v>
+        <v>5.2634</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>20</v>
+      </c>
+      <c r="B22" s="24">
+        <v>13</v>
       </c>
       <c r="C22" s="10">
-        <v>9.3651</v>
+        <v>7.0365</v>
       </c>
       <c r="D22" s="10">
-        <v>7.4956</v>
+        <v>5.4</v>
       </c>
       <c r="E22" s="10">
-        <v>11.3773</v>
+        <v>9.074</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
-        <v>20</v>
-[...11 lines deleted...]
-        <v>7.3712</v>
+        <v>21</v>
+      </c>
+      <c r="B23" s="26">
+        <v>13</v>
+      </c>
+      <c r="C23" s="18">
+        <v>4.1877</v>
+      </c>
+      <c r="D23" s="18">
+        <v>3.2</v>
+      </c>
+      <c r="E23" s="18">
+        <v>6.4397</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" s="24">
         <v>12</v>
       </c>
-      <c r="B26" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="10">
-        <v>6.2788</v>
+        <v>1.4194</v>
       </c>
       <c r="D26" s="10">
-        <v>2.2635</v>
+        <v>-10.9</v>
       </c>
       <c r="E26" s="10">
-        <v>20.3134</v>
+        <v>6.4324</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>14</v>
+      </c>
+      <c r="B27" s="24">
+        <v>12</v>
       </c>
       <c r="C27" s="10">
-        <v>7.6264</v>
+        <v>5.2963</v>
       </c>
       <c r="D27" s="10">
-        <v>1.0442</v>
+        <v>-5.9</v>
       </c>
       <c r="E27" s="10">
-        <v>12</v>
+        <v>15.7</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B28" s="18">
         <v>15</v>
       </c>
+      <c r="B28" s="24">
+        <v>12</v>
+      </c>
       <c r="C28" s="10">
-        <v>11.6113</v>
+        <v>11.3473</v>
       </c>
       <c r="D28" s="10">
-        <v>8.7111</v>
+        <v>6.5</v>
       </c>
       <c r="E28" s="10">
-        <v>16.7009</v>
+        <v>15.1674</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
-        <v>22</v>
-[...11 lines deleted...]
-        <v>11.4759</v>
+        <v>23</v>
+      </c>
+      <c r="B29" s="26">
+        <v>13</v>
+      </c>
+      <c r="C29" s="18">
+        <v>6.4579</v>
+      </c>
+      <c r="D29" s="18">
+        <v>1.7</v>
+      </c>
+      <c r="E29" s="18">
+        <v>10.9522</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="B33" s="24">
+        <v>13</v>
       </c>
       <c r="C33" s="10">
-        <v>634.7628999999999</v>
+        <v>320.7897</v>
       </c>
       <c r="D33" s="10">
-        <v>624.2325</v>
+        <v>313.3</v>
       </c>
       <c r="E33" s="10">
-        <v>642.498</v>
+        <v>329.166</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>14</v>
+      </c>
+      <c r="B34" s="24">
+        <v>13</v>
       </c>
       <c r="C34" s="10">
-        <v>493.0162</v>
+        <v>249.8392</v>
       </c>
       <c r="D34" s="10">
-        <v>487.8032</v>
+        <v>244.5</v>
       </c>
       <c r="E34" s="10">
-        <v>499.3147</v>
+        <v>257.4094</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="B35" s="24">
+        <v>13</v>
       </c>
       <c r="C35" s="10">
-        <v>1935.6538</v>
+        <v>971.2996000000001</v>
       </c>
       <c r="D35" s="10">
-        <v>1907.8749</v>
+        <v>957.2</v>
       </c>
       <c r="E35" s="10">
-        <v>1987.9288</v>
+        <v>1000.895</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>26</v>
+      </c>
+      <c r="B36" s="25">
+        <v>13</v>
       </c>
       <c r="C36" s="11">
-        <v>3063.4329</v>
+        <v>1541.9285</v>
       </c>
       <c r="D36" s="11">
-        <v>3045.8991</v>
+        <v>1518.6</v>
       </c>
       <c r="E36" s="11">
-        <v>3118.8535</v>
+        <v>1587.4704</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="A37" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
-[...5 lines deleted...]
-      <c r="E38"/>
+      <c r="A38" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="25">
+        <v>7</v>
+      </c>
+      <c r="C38" s="11">
+        <v>0</v>
+      </c>
+      <c r="D38" s="11">
+        <v>0</v>
+      </c>
+      <c r="E38" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>13</v>
-[...12 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
+        <v>13</v>
+      </c>
+      <c r="B41" s="24">
+        <v>13</v>
+      </c>
+      <c r="C41" s="10">
+        <v>1844.6564</v>
+      </c>
+      <c r="D41" s="10">
+        <v>1810.1</v>
+      </c>
+      <c r="E41" s="10">
+        <v>1893.633</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" t="s">
         <v>14</v>
       </c>
-      <c r="B41" s="18">
-[...26 lines deleted...]
-        <v>12437.3</v>
+      <c r="B42" s="24">
+        <v>13</v>
+      </c>
+      <c r="C42" s="10">
+        <v>1388.3543</v>
+      </c>
+      <c r="D42" s="10">
+        <v>1330</v>
+      </c>
+      <c r="E42" s="10">
+        <v>1426.706</v>
       </c>
     </row>
     <row r="43" spans="1:5">
-      <c r="B43"/>
-[...2 lines deleted...]
-      <c r="E43"/>
+      <c r="A43" t="s">
+        <v>15</v>
+      </c>
+      <c r="B43" s="24">
+        <v>13</v>
+      </c>
+      <c r="C43" s="10">
+        <v>2991.3393</v>
+      </c>
+      <c r="D43" s="10">
+        <v>2905.4</v>
+      </c>
+      <c r="E43" s="10">
+        <v>3095.5</v>
+      </c>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" t="s">
-[...12 lines deleted...]
-        <v>4670.3592</v>
+      <c r="A44" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B44" s="25">
+        <v>13</v>
+      </c>
+      <c r="C44" s="11">
+        <v>6224.35</v>
+      </c>
+      <c r="D44" s="11">
+        <v>6111.9</v>
+      </c>
+      <c r="E44" s="11">
+        <v>6323.7</v>
       </c>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A45" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
-      <c r="B46"/>
-[...2 lines deleted...]
-      <c r="E46"/>
+      <c r="A46" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B46" s="25">
+        <v>10</v>
+      </c>
+      <c r="C46" s="11">
+        <v>0.12</v>
+      </c>
+      <c r="D46" s="11">
+        <v>0</v>
+      </c>
+      <c r="E46" s="11">
+        <v>1.2</v>
+      </c>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A47" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" s="6"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" t="s">
-[...5 lines deleted...]
-      <c r="E48"/>
+      <c r="A48" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="25">
+        <v>12</v>
+      </c>
+      <c r="C48" s="11">
+        <v>-5.5845</v>
+      </c>
+      <c r="D48" s="11">
+        <v>-61.1</v>
+      </c>
+      <c r="E48" s="11">
+        <v>58.7</v>
+      </c>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>35</v>
+      </c>
+      <c r="B50" s="24">
+        <v>9</v>
       </c>
       <c r="C50" s="10">
-        <v>262.0814</v>
+        <v>2316.9</v>
       </c>
       <c r="D50" s="10">
-        <v>248.4459</v>
+        <v>2275.5</v>
       </c>
       <c r="E50" s="10">
-        <v>280.0333</v>
+        <v>2372.8</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>36</v>
+      </c>
+      <c r="B51" s="24">
+        <v>9</v>
       </c>
       <c r="C51" s="10">
-        <v>775.667</v>
+        <v>-1572.7889</v>
       </c>
       <c r="D51" s="10">
-        <v>704.4</v>
+        <v>-1612.2</v>
       </c>
       <c r="E51" s="10">
-        <v>814.1989</v>
+        <v>-1526.7</v>
       </c>
     </row>
     <row r="52" spans="1:5">
-      <c r="A52" s="6" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
-      <c r="B53"/>
-[...2 lines deleted...]
-      <c r="E53"/>
+      <c r="A53" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B53" s="26">
+        <v>13</v>
+      </c>
+      <c r="C53" s="18">
+        <v>747.5448</v>
+      </c>
+      <c r="D53" s="18">
+        <v>712.9</v>
+      </c>
+      <c r="E53" s="18">
+        <v>776.8826</v>
+      </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>33</v>
-[...12 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" s="7" t="s">
-[...12 lines deleted...]
-        <v>1465.0749</v>
+      <c r="A55" t="s">
+        <v>13</v>
+      </c>
+      <c r="B55" s="24">
+        <v>13</v>
+      </c>
+      <c r="C55" s="10">
+        <v>199.4861</v>
+      </c>
+      <c r="D55" s="10">
+        <v>169.5</v>
+      </c>
+      <c r="E55" s="10">
+        <v>210.219</v>
       </c>
     </row>
     <row r="56" spans="1:5">
-      <c r="B56"/>
-[...2 lines deleted...]
-      <c r="E56"/>
+      <c r="A56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B56" s="24">
+        <v>13</v>
+      </c>
+      <c r="C56" s="10">
+        <v>130.0349</v>
+      </c>
+      <c r="D56" s="10">
+        <v>108.2</v>
+      </c>
+      <c r="E56" s="10">
+        <v>143.3</v>
+      </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B57" s="18">
         <v>15</v>
       </c>
+      <c r="B57" s="24">
+        <v>13</v>
+      </c>
       <c r="C57" s="10">
-        <v>-383.5727</v>
+        <v>419.8623</v>
       </c>
       <c r="D57" s="10">
-        <v>-392.0589</v>
+        <v>388.7</v>
       </c>
       <c r="E57" s="10">
-        <v>-364.6</v>
+        <v>443.6</v>
       </c>
     </row>
     <row r="58" spans="1:5">
-      <c r="A58" s="7" t="s">
-[...12 lines deleted...]
-        <v>-367.3</v>
+      <c r="A58" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B58" s="25">
+        <v>13</v>
+      </c>
+      <c r="C58" s="11">
+        <v>749.391</v>
+      </c>
+      <c r="D58" s="11">
+        <v>718.2</v>
+      </c>
+      <c r="E58" s="11">
+        <v>776.8826</v>
       </c>
     </row>
     <row r="59" spans="1:5">
-      <c r="B59"/>
-[...2 lines deleted...]
-      <c r="E59"/>
+      <c r="A59" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B59" s="6"/>
+      <c r="C59" s="6"/>
+      <c r="D59" s="6"/>
+      <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
-      <c r="A60" t="s">
-[...12 lines deleted...]
-        <v>1062.105</v>
+      <c r="A60" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B60" s="25">
+        <v>9</v>
+      </c>
+      <c r="C60" s="11">
+        <v>0.0222</v>
+      </c>
+      <c r="D60" s="11">
+        <v>0</v>
+      </c>
+      <c r="E60" s="11">
+        <v>0.2</v>
       </c>
     </row>
     <row r="61" spans="1:5">
-      <c r="A61" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A61" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B61" s="6"/>
+      <c r="C61" s="6"/>
+      <c r="D61" s="6"/>
+      <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
-      <c r="B62"/>
-[...2 lines deleted...]
-      <c r="E62"/>
+      <c r="A62" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B62" s="25">
+        <v>11</v>
+      </c>
+      <c r="C62" s="11">
+        <v>-3.0622</v>
+      </c>
+      <c r="D62" s="11">
+        <v>-9.1</v>
+      </c>
+      <c r="E62" s="11">
+        <v>2.3</v>
+      </c>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B64" s="18">
+        <v>44</v>
+      </c>
+      <c r="B64" s="24">
+        <v>11</v>
+      </c>
+      <c r="C64" s="10">
+        <v>729.7273</v>
+      </c>
+      <c r="D64" s="10">
+        <v>691.1</v>
+      </c>
+      <c r="E64" s="10">
+        <v>749.3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="26">
         <v>12</v>
       </c>
-      <c r="C64" s="10">
-[...23 lines deleted...]
-        <v>-3</v>
+      <c r="C65" s="18">
+        <v>731.1917</v>
+      </c>
+      <c r="D65" s="18">
+        <v>699.5</v>
+      </c>
+      <c r="E65" s="18">
+        <v>756.8</v>
       </c>
     </row>
     <row r="66" spans="1:5">
-      <c r="A66" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B66"/>
+      <c r="C66"/>
+      <c r="D66"/>
+      <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46</v>
+      </c>
+      <c r="B67" s="24">
+        <v>11</v>
       </c>
       <c r="C67" s="10">
-        <v>465.4341</v>
+        <v>-197.0364</v>
       </c>
       <c r="D67" s="10">
-        <v>405.2</v>
+        <v>-201.6</v>
       </c>
       <c r="E67" s="10">
-        <v>566.9845</v>
+        <v>-189.2</v>
       </c>
     </row>
     <row r="68" spans="1:5">
-      <c r="B68"/>
-[...2 lines deleted...]
-      <c r="E68"/>
+      <c r="A68" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B68" s="26">
+        <v>12</v>
+      </c>
+      <c r="C68" s="18">
+        <v>-197.2083</v>
+      </c>
+      <c r="D68" s="18">
+        <v>-203.6</v>
+      </c>
+      <c r="E68" s="18">
+        <v>-189.2</v>
+      </c>
     </row>
     <row r="69" spans="1:5">
-      <c r="A69" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B69"/>
+      <c r="C69"/>
+      <c r="D69"/>
+      <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
-      <c r="A70" s="7" t="s">
-[...12 lines deleted...]
-        <v>2.9511</v>
+      <c r="A70" t="s">
+        <v>48</v>
+      </c>
+      <c r="B70" s="24">
+        <v>11</v>
+      </c>
+      <c r="C70" s="10">
+        <v>532.7364</v>
+      </c>
+      <c r="D70" s="10">
+        <v>501.9</v>
+      </c>
+      <c r="E70" s="10">
+        <v>552.9</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
-        <v>46</v>
-[...11 lines deleted...]
-        <v>1.3335</v>
+        <v>49</v>
+      </c>
+      <c r="B71" s="26">
+        <v>12</v>
+      </c>
+      <c r="C71" s="18">
+        <v>534.0083</v>
+      </c>
+      <c r="D71" s="18">
+        <v>510.3</v>
+      </c>
+      <c r="E71" s="18">
+        <v>552.9</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
-      <c r="A73" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A73" t="s">
+        <v>50</v>
+      </c>
+      <c r="B73"/>
+      <c r="C73"/>
+      <c r="D73"/>
+      <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
-      <c r="B74"/>
-[...2 lines deleted...]
-      <c r="E74"/>
+      <c r="A74" t="s">
+        <v>51</v>
+      </c>
+      <c r="B74" s="24">
+        <v>10</v>
+      </c>
+      <c r="C74" s="10">
+        <v>-1.65</v>
+      </c>
+      <c r="D74" s="10">
+        <v>-8.4</v>
+      </c>
+      <c r="E74" s="10">
+        <v>7.5</v>
+      </c>
     </row>
     <row r="75" spans="1:5">
-      <c r="A75" s="8" t="s">
-[...5 lines deleted...]
-      <c r="E75" s="8"/>
+      <c r="A75" t="s">
+        <v>52</v>
+      </c>
+      <c r="B75" s="24">
+        <v>12</v>
+      </c>
+      <c r="C75" s="10">
+        <v>-14.4083</v>
+      </c>
+      <c r="D75" s="10">
+        <v>-21.4</v>
+      </c>
+      <c r="E75" s="10">
+        <v>-2.6</v>
+      </c>
     </row>
     <row r="76" spans="1:5">
-      <c r="A76" s="9" t="s">
-[...12 lines deleted...]
-        <v>38.0119</v>
+      <c r="A76" t="s">
+        <v>53</v>
+      </c>
+      <c r="B76" s="24">
+        <v>6</v>
+      </c>
+      <c r="C76" s="10">
+        <v>478.05</v>
+      </c>
+      <c r="D76" s="10">
+        <v>427.8</v>
+      </c>
+      <c r="E76" s="10">
+        <v>537.5</v>
       </c>
     </row>
     <row r="77" spans="1:5">
-      <c r="A77" s="9" t="s">
-[...12 lines deleted...]
-        <v>26.0629</v>
+      <c r="A77" t="s">
+        <v>54</v>
+      </c>
+      <c r="B77" s="24">
+        <v>6</v>
+      </c>
+      <c r="C77" s="10">
+        <v>244.75</v>
+      </c>
+      <c r="D77" s="10">
+        <v>234</v>
+      </c>
+      <c r="E77" s="10">
+        <v>256.1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
-      <c r="A78" s="9" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B78"/>
+      <c r="C78"/>
+      <c r="D78"/>
+      <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
-      <c r="A79" s="9" t="s">
-[...12 lines deleted...]
-        <v>29.5557</v>
+      <c r="A79" t="s">
+        <v>55</v>
+      </c>
+      <c r="B79" s="24">
+        <v>11</v>
+      </c>
+      <c r="C79" s="19">
+        <v>1.4664</v>
+      </c>
+      <c r="D79" s="19">
+        <v>1.34</v>
+      </c>
+      <c r="E79" s="19">
+        <v>1.52</v>
       </c>
     </row>
     <row r="80" spans="1:5">
-      <c r="A80" s="9" t="s">
-[...12 lines deleted...]
-        <v>7.538</v>
+      <c r="A80" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B80" s="26">
+        <v>12</v>
+      </c>
+      <c r="C80" s="20">
+        <v>1.4717</v>
+      </c>
+      <c r="D80" s="20">
+        <v>1.37</v>
+      </c>
+      <c r="E80" s="20">
+        <v>1.54</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B81" s="26">
+        <v>0</v>
+      </c>
+      <c r="C81" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="D81" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="E81" s="16" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="82" spans="1:5">
-      <c r="A82" s="16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B82"/>
+      <c r="C82"/>
+      <c r="D82"/>
+      <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
-      <c r="A83" t="s">
-[...5 lines deleted...]
-      <c r="E83"/>
+      <c r="A83" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B83" s="26">
+        <v>6</v>
+      </c>
+      <c r="C83" s="20">
+        <v>477.4633</v>
+      </c>
+      <c r="D83" s="20">
+        <v>395.15</v>
+      </c>
+      <c r="E83" s="20">
+        <v>594.01</v>
+      </c>
     </row>
     <row r="84" spans="1:5">
-      <c r="A84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
-      <c r="A85" t="s">
-[...5 lines deleted...]
-      <c r="E85"/>
+      <c r="A85" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B85" s="8"/>
+      <c r="C85" s="8"/>
+      <c r="D85" s="8"/>
+      <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
-      <c r="A86" t="s">
-[...5 lines deleted...]
-      <c r="E86"/>
+      <c r="A86" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B86" s="27">
+        <v>9</v>
+      </c>
+      <c r="C86" s="21">
+        <v>37.3294</v>
+      </c>
+      <c r="D86" s="21">
+        <v>36.8391</v>
+      </c>
+      <c r="E86" s="21">
+        <v>37.9101</v>
+      </c>
     </row>
     <row r="87" spans="1:5">
-      <c r="A87"/>
-[...3 lines deleted...]
-      <c r="E87"/>
+      <c r="A87" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B87" s="27">
+        <v>9</v>
+      </c>
+      <c r="C87" s="21">
+        <v>25.3411</v>
+      </c>
+      <c r="D87" s="21">
+        <v>24.5889</v>
+      </c>
+      <c r="E87" s="21">
+        <v>25.767</v>
+      </c>
     </row>
     <row r="88" spans="1:5">
-      <c r="A88" t="s">
-[...5 lines deleted...]
-      <c r="E88"/>
+      <c r="A88" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B88" s="27">
+        <v>13</v>
+      </c>
+      <c r="C88" s="21">
+        <v>12.0404</v>
+      </c>
+      <c r="D88" s="21">
+        <v>11.5259</v>
+      </c>
+      <c r="E88" s="21">
+        <v>12.3</v>
+      </c>
     </row>
     <row r="89" spans="1:5">
-      <c r="A89" t="s">
-[...5 lines deleted...]
-      <c r="E89"/>
+      <c r="A89" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B89" s="27">
+        <v>12</v>
+      </c>
+      <c r="C89" s="21">
+        <v>26.973</v>
+      </c>
+      <c r="D89" s="21">
+        <v>26.0364</v>
+      </c>
+      <c r="E89" s="21">
+        <v>27.5065</v>
+      </c>
     </row>
     <row r="90" spans="1:5">
-      <c r="A90" t="s">
-[...14 lines deleted...]
-      <c r="E91"/>
+      <c r="A90" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B90" s="27">
+        <v>6</v>
+      </c>
+      <c r="C90" s="21">
+        <v>7.6857</v>
+      </c>
+      <c r="D90" s="21">
+        <v>6.9995</v>
+      </c>
+      <c r="E90" s="21">
+        <v>8.6151</v>
+      </c>
     </row>
     <row r="92" spans="1:5">
-      <c r="A92" t="s">
-[...5 lines deleted...]
-      <c r="E92"/>
+      <c r="A92" s="22" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
     </row>
     <row r="96" spans="1:5">
-      <c r="A96"/>
+      <c r="A96" t="s">
+        <v>87</v>
+      </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
     </row>
     <row r="97" spans="1:5">
-      <c r="A97" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A97"/>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
     </row>
+    <row r="101" spans="1:5">
+      <c r="A101" t="s">
+        <v>91</v>
+      </c>
+      <c r="B101"/>
+      <c r="C101"/>
+      <c r="D101"/>
+      <c r="E101"/>
+    </row>
     <row r="102" spans="1:5">
-      <c r="A102" s="17" t="s">
-        <v>67</v>
+      <c r="A102" t="s">
+        <v>92</v>
+      </c>
+      <c r="B102"/>
+      <c r="C102"/>
+      <c r="D102"/>
+      <c r="E102"/>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" t="s">
+        <v>93</v>
+      </c>
+      <c r="B103"/>
+      <c r="C103"/>
+      <c r="D103"/>
+      <c r="E103"/>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B104"/>
+      <c r="C104"/>
+      <c r="D104"/>
+      <c r="E104"/>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" t="s">
+        <v>95</v>
+      </c>
+      <c r="B105"/>
+      <c r="C105"/>
+      <c r="D105"/>
+      <c r="E105"/>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106"/>
+      <c r="B106"/>
+      <c r="C106"/>
+      <c r="D106"/>
+      <c r="E106"/>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" t="s">
+        <v>96</v>
+      </c>
+      <c r="B107"/>
+      <c r="C107"/>
+      <c r="D107"/>
+      <c r="E107"/>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" t="s">
+        <v>97</v>
+      </c>
+      <c r="B108"/>
+      <c r="C108"/>
+      <c r="D108"/>
+      <c r="E108"/>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" t="s">
+        <v>98</v>
+      </c>
+      <c r="B109"/>
+      <c r="C109"/>
+      <c r="D109"/>
+      <c r="E109"/>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" t="s">
+        <v>99</v>
+      </c>
+      <c r="B110"/>
+      <c r="C110"/>
+      <c r="D110"/>
+      <c r="E110"/>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="23" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A83:E83"/>
-[...8 lines deleted...]
-    <mergeCell ref="A92:E92"/>
     <mergeCell ref="A93:E93"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>
     <mergeCell ref="A98:E98"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A100:E100"/>
+    <mergeCell ref="A101:E101"/>
+    <mergeCell ref="A102:E102"/>
+    <mergeCell ref="A103:E103"/>
+    <mergeCell ref="A104:E104"/>
+    <mergeCell ref="A105:E105"/>
+    <mergeCell ref="A106:E106"/>
+    <mergeCell ref="A107:E107"/>
+    <mergeCell ref="A108:E108"/>
+    <mergeCell ref="A109:E109"/>
+    <mergeCell ref="A110:E110"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="82" man="1"/>
-    <brk id="102" man="1"/>
+    <brk id="92" man="1"/>
+    <brk id="112" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E102"/>
+  <dimension ref="A1:E112"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A102" sqref="A102"/>
+      <selection activeCell="A112" sqref="A112"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.842773" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="59.842529" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" s="3" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="B4" s="3" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B8" s="18">
+        <v>13</v>
+      </c>
+      <c r="B8" s="24">
         <v>15</v>
       </c>
       <c r="C8" s="10">
-        <v>0.7181</v>
+        <v>0.6844</v>
       </c>
       <c r="D8" s="10">
-        <v>-0.5591</v>
+        <v>-0.9</v>
       </c>
       <c r="E8" s="10">
-        <v>2</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B9" s="18">
+        <v>14</v>
+      </c>
+      <c r="B9" s="24">
         <v>15</v>
       </c>
       <c r="C9" s="10">
-        <v>2.0544</v>
+        <v>1.4834</v>
       </c>
       <c r="D9" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E9" s="10">
-        <v>3.2552</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B10" s="18">
         <v>15</v>
       </c>
+      <c r="B10" s="24">
+        <v>15</v>
+      </c>
       <c r="C10" s="10">
-        <v>3.9138</v>
+        <v>3.9494</v>
       </c>
       <c r="D10" s="10">
-        <v>3</v>
+        <v>2.9</v>
       </c>
       <c r="E10" s="10">
-        <v>6.0442</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="25">
         <v>15</v>
       </c>
-      <c r="B11" s="19">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="11">
-        <v>2.9923</v>
+        <v>2.8459</v>
       </c>
       <c r="D11" s="11">
-        <v>2.2371</v>
+        <v>1.9</v>
       </c>
       <c r="E11" s="11">
-        <v>4.3811</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B14" s="18">
+        <v>13</v>
+      </c>
+      <c r="B14" s="24">
         <v>14</v>
       </c>
       <c r="C14" s="10">
-        <v>1.9844</v>
+        <v>1.95</v>
       </c>
       <c r="D14" s="10">
-        <v>1.0085</v>
+        <v>1</v>
       </c>
       <c r="E14" s="10">
-        <v>4.6318</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B15" s="18">
         <v>14</v>
       </c>
+      <c r="B15" s="24">
+        <v>14</v>
+      </c>
       <c r="C15" s="10">
-        <v>3.0948</v>
+        <v>3.65</v>
       </c>
       <c r="D15" s="10">
-        <v>2.1516</v>
+        <v>2.5</v>
       </c>
       <c r="E15" s="10">
-        <v>4.0001</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="24">
         <v>14</v>
       </c>
-      <c r="B16" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="10">
-        <v>4.7606</v>
+        <v>5.1</v>
       </c>
       <c r="D16" s="10">
-        <v>3.25</v>
+        <v>3.8</v>
       </c>
       <c r="E16" s="10">
-        <v>6</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B17" s="19">
+        <v>18</v>
+      </c>
+      <c r="B17" s="25">
         <v>14</v>
       </c>
       <c r="C17" s="11">
-        <v>3.1787</v>
+        <v>3.4071</v>
       </c>
       <c r="D17" s="11">
-        <v>2.1072</v>
+        <v>2.5</v>
       </c>
       <c r="E17" s="11">
-        <v>3.9704</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B20" s="18">
+        <v>13</v>
+      </c>
+      <c r="B20" s="24">
         <v>15</v>
       </c>
       <c r="C20" s="10">
-        <v>2.6531</v>
+        <v>2.646</v>
       </c>
       <c r="D20" s="10">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
       <c r="E20" s="10">
-        <v>4.0468</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B21" s="18">
+        <v>14</v>
+      </c>
+      <c r="B21" s="24">
         <v>15</v>
       </c>
       <c r="C21" s="10">
-        <v>5.1066</v>
+        <v>5.1535</v>
       </c>
       <c r="D21" s="10">
-        <v>3</v>
+        <v>3.7</v>
       </c>
       <c r="E21" s="10">
-        <v>6.6</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B22" s="18">
+        <v>20</v>
+      </c>
+      <c r="B22" s="24">
         <v>15</v>
       </c>
       <c r="C22" s="10">
-        <v>8.6769</v>
+        <v>9.181100000000001</v>
       </c>
       <c r="D22" s="10">
-        <v>5</v>
+        <v>7.8</v>
       </c>
       <c r="E22" s="10">
-        <v>9.6</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B23" s="20">
+        <v>21</v>
+      </c>
+      <c r="B23" s="26">
         <v>15</v>
       </c>
-      <c r="C23" s="12">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="C23" s="18">
+        <v>6.313</v>
+      </c>
+      <c r="D23" s="18">
+        <v>5.7</v>
+      </c>
+      <c r="E23" s="18">
+        <v>7.2</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B26" s="18">
+        <v>13</v>
+      </c>
+      <c r="B26" s="24">
         <v>14</v>
       </c>
       <c r="C26" s="10">
-        <v>5.175</v>
+        <v>4.8508</v>
       </c>
       <c r="D26" s="10">
-        <v>2.8058</v>
+        <v>2.4</v>
       </c>
       <c r="E26" s="10">
-        <v>11.3047</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B27" s="18">
         <v>14</v>
       </c>
+      <c r="B27" s="24">
+        <v>14</v>
+      </c>
       <c r="C27" s="10">
-        <v>8.702</v>
+        <v>8.0749</v>
       </c>
       <c r="D27" s="10">
-        <v>5.0599</v>
+        <v>-0.6</v>
       </c>
       <c r="E27" s="10">
-        <v>12.5054</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B28" s="24">
         <v>14</v>
       </c>
-      <c r="B28" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="10">
-        <v>10.8887</v>
+        <v>12.4321</v>
       </c>
       <c r="D28" s="10">
-        <v>8.4389</v>
+        <v>9.6</v>
       </c>
       <c r="E28" s="10">
-        <v>12.9</v>
+        <v>15.6498</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B29" s="20">
+        <v>23</v>
+      </c>
+      <c r="B29" s="26">
         <v>15</v>
       </c>
-      <c r="C29" s="12">
-[...6 lines deleted...]
-        <v>11.65</v>
+      <c r="C29" s="18">
+        <v>9.178900000000001</v>
+      </c>
+      <c r="D29" s="18">
+        <v>7.4</v>
+      </c>
+      <c r="E29" s="18">
+        <v>11.3</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B33" s="18">
+        <v>13</v>
+      </c>
+      <c r="B33" s="24">
         <v>15</v>
       </c>
       <c r="C33" s="10">
-        <v>638.8038</v>
+        <v>635.9533</v>
       </c>
       <c r="D33" s="10">
-        <v>629.0626</v>
+        <v>625.7</v>
       </c>
       <c r="E33" s="10">
-        <v>653.1285</v>
+        <v>643.6</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B34" s="18">
+        <v>14</v>
+      </c>
+      <c r="B34" s="24">
         <v>15</v>
       </c>
       <c r="C34" s="10">
-        <v>502.9791</v>
+        <v>493.5044</v>
       </c>
       <c r="D34" s="10">
-        <v>494.6168</v>
+        <v>486.3</v>
       </c>
       <c r="E34" s="10">
-        <v>515.5685</v>
+        <v>497.5</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B35" s="18">
         <v>15</v>
       </c>
+      <c r="B35" s="24">
+        <v>15</v>
+      </c>
       <c r="C35" s="10">
-        <v>2095.5493</v>
+        <v>1951.86</v>
       </c>
       <c r="D35" s="10">
-        <v>1981.8077</v>
+        <v>1922.8</v>
       </c>
       <c r="E35" s="10">
-        <v>3220.3396</v>
+        <v>1987.1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B36" s="19">
+        <v>26</v>
+      </c>
+      <c r="B36" s="25">
         <v>15</v>
       </c>
       <c r="C36" s="11">
-        <v>3237.3321</v>
+        <v>3081.3244</v>
       </c>
       <c r="D36" s="11">
-        <v>3119.3394</v>
+        <v>3055.1</v>
       </c>
       <c r="E36" s="11">
-        <v>4376.8929</v>
+        <v>3115.6</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="A37" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
-[...5 lines deleted...]
-      <c r="E38"/>
+      <c r="A38" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="25">
+        <v>9</v>
+      </c>
+      <c r="C38" s="11">
+        <v>0</v>
+      </c>
+      <c r="D38" s="11">
+        <v>0</v>
+      </c>
+      <c r="E38" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>13</v>
-[...12 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
+        <v>13</v>
+      </c>
+      <c r="B41" s="24">
+        <v>15</v>
+      </c>
+      <c r="C41" s="10">
+        <v>3702.8573</v>
+      </c>
+      <c r="D41" s="10">
+        <v>3652.2</v>
+      </c>
+      <c r="E41" s="10">
+        <v>3743.1601</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" t="s">
         <v>14</v>
       </c>
-      <c r="B41" s="18">
+      <c r="B42" s="24">
         <v>15</v>
       </c>
-      <c r="C41" s="10">
-[...13 lines deleted...]
-      <c r="B42" s="19">
+      <c r="C42" s="10">
+        <v>2686.0425</v>
+      </c>
+      <c r="D42" s="10">
+        <v>2588.9</v>
+      </c>
+      <c r="E42" s="10">
+        <v>2745.3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" t="s">
         <v>15</v>
       </c>
-      <c r="C42" s="11">
-[...13 lines deleted...]
-      <c r="E43"/>
+      <c r="B43" s="24">
+        <v>15</v>
+      </c>
+      <c r="C43" s="10">
+        <v>5934.2904</v>
+      </c>
+      <c r="D43" s="10">
+        <v>5777.6</v>
+      </c>
+      <c r="E43" s="10">
+        <v>6070.3</v>
+      </c>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" t="s">
-[...2 lines deleted...]
-      <c r="B44" s="18">
+      <c r="A44" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B44" s="25">
+        <v>15</v>
+      </c>
+      <c r="C44" s="11">
+        <v>12323.1902</v>
+      </c>
+      <c r="D44" s="11">
+        <v>12157.2</v>
+      </c>
+      <c r="E44" s="11">
+        <v>12494.8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B46" s="25">
         <v>12</v>
       </c>
-      <c r="C44" s="10">
-[...30 lines deleted...]
-      <c r="E46"/>
+      <c r="C46" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="D46" s="11">
+        <v>0</v>
+      </c>
+      <c r="E46" s="11">
+        <v>2.4</v>
+      </c>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A47" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" s="6"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" t="s">
-[...5 lines deleted...]
-      <c r="E48"/>
+      <c r="A48" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="25">
+        <v>14</v>
+      </c>
+      <c r="C48" s="11">
+        <v>-1.7885</v>
+      </c>
+      <c r="D48" s="11">
+        <v>-105.8</v>
+      </c>
+      <c r="E48" s="11">
+        <v>117.1</v>
+      </c>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>35</v>
+      </c>
+      <c r="B50" s="24">
+        <v>12</v>
       </c>
       <c r="C50" s="10">
-        <v>283.0628</v>
+        <v>4584.1892</v>
       </c>
       <c r="D50" s="10">
-        <v>266.134</v>
+        <v>4512.6</v>
       </c>
       <c r="E50" s="10">
-        <v>315.0526</v>
+        <v>4703.371</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B51" s="18">
+        <v>36</v>
+      </c>
+      <c r="B51" s="24">
+        <v>12</v>
+      </c>
+      <c r="C51" s="10">
+        <v>-3120.7016</v>
+      </c>
+      <c r="D51" s="10">
+        <v>-3212.2</v>
+      </c>
+      <c r="E51" s="10">
+        <v>-3041.6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B53" s="26">
         <v>15</v>
       </c>
-      <c r="C51" s="10">
-[...30 lines deleted...]
-      <c r="E53"/>
+      <c r="C53" s="18">
+        <v>1469.4301</v>
+      </c>
+      <c r="D53" s="18">
+        <v>1437.9</v>
+      </c>
+      <c r="E53" s="18">
+        <v>1498.1</v>
+      </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B54" s="18">
+        <v>38</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" t="s">
+        <v>13</v>
+      </c>
+      <c r="B55" s="24">
         <v>15</v>
       </c>
-      <c r="C54" s="10">
-[...13 lines deleted...]
-      <c r="B55" s="20">
+      <c r="C55" s="10">
+        <v>396.8528</v>
+      </c>
+      <c r="D55" s="10">
+        <v>385.5</v>
+      </c>
+      <c r="E55" s="10">
+        <v>410.3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B56" s="24">
         <v>15</v>
       </c>
-      <c r="C55" s="12">
-[...13 lines deleted...]
-      <c r="E56"/>
+      <c r="C56" s="10">
+        <v>260.5114</v>
+      </c>
+      <c r="D56" s="10">
+        <v>228.4</v>
+      </c>
+      <c r="E56" s="10">
+        <v>275.1</v>
+      </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B57" s="18">
         <v>15</v>
       </c>
+      <c r="B57" s="24">
+        <v>15</v>
+      </c>
       <c r="C57" s="10">
-        <v>-424.0121</v>
+        <v>815.9992999999999</v>
       </c>
       <c r="D57" s="10">
-        <v>-490.2465</v>
+        <v>777.3</v>
       </c>
       <c r="E57" s="10">
-        <v>-390.2</v>
+        <v>854.3</v>
       </c>
     </row>
     <row r="58" spans="1:5">
-      <c r="A58" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B58" s="20">
+      <c r="A58" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B58" s="25">
         <v>15</v>
       </c>
-      <c r="C58" s="12">
-[...6 lines deleted...]
-        <v>-392.9</v>
+      <c r="C58" s="11">
+        <v>1473.3634</v>
+      </c>
+      <c r="D58" s="11">
+        <v>1437.9</v>
+      </c>
+      <c r="E58" s="11">
+        <v>1498.1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
-      <c r="B59"/>
-[...2 lines deleted...]
-      <c r="E59"/>
+      <c r="A59" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B59" s="6"/>
+      <c r="C59" s="6"/>
+      <c r="D59" s="6"/>
+      <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
-      <c r="A60" t="s">
-[...12 lines deleted...]
-        <v>1255.2718</v>
+      <c r="A60" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B60" s="25">
+        <v>10</v>
+      </c>
+      <c r="C60" s="11">
+        <v>0.04</v>
+      </c>
+      <c r="D60" s="11">
+        <v>0</v>
+      </c>
+      <c r="E60" s="11">
+        <v>0.4</v>
       </c>
     </row>
     <row r="61" spans="1:5">
-      <c r="A61" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A61" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B61" s="6"/>
+      <c r="C61" s="6"/>
+      <c r="D61" s="6"/>
+      <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
-      <c r="B62"/>
-[...2 lines deleted...]
-      <c r="E62"/>
+      <c r="A62" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B62" s="25">
+        <v>13</v>
+      </c>
+      <c r="C62" s="11">
+        <v>-5.9819</v>
+      </c>
+      <c r="D62" s="11">
+        <v>-26.2</v>
+      </c>
+      <c r="E62" s="11">
+        <v>5.1</v>
+      </c>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>44</v>
+      </c>
+      <c r="B64" s="24">
+        <v>14</v>
       </c>
       <c r="C64" s="10">
-        <v>-1.7833</v>
+        <v>1438.4665</v>
       </c>
       <c r="D64" s="10">
-        <v>-12.6</v>
+        <v>1399.5</v>
       </c>
       <c r="E64" s="10">
+        <v>1466.2316</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="26">
         <v>15</v>
       </c>
-    </row>
-[...14 lines deleted...]
-        <v>19.25</v>
+      <c r="C65" s="18">
+        <v>1443.4354</v>
+      </c>
+      <c r="D65" s="18">
+        <v>1404.5</v>
+      </c>
+      <c r="E65" s="18">
+        <v>1468.3</v>
       </c>
     </row>
     <row r="66" spans="1:5">
-      <c r="A66" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B66"/>
+      <c r="C66"/>
+      <c r="D66"/>
+      <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B67" s="18">
+        <v>46</v>
+      </c>
+      <c r="B67" s="24">
         <v>14</v>
       </c>
       <c r="C67" s="10">
-        <v>512.9216</v>
+        <v>-387.7086</v>
       </c>
       <c r="D67" s="10">
-        <v>421.1</v>
+        <v>-395.7</v>
       </c>
       <c r="E67" s="10">
-        <v>662.0151</v>
+        <v>-377.9</v>
       </c>
     </row>
     <row r="68" spans="1:5">
-      <c r="B68"/>
-[...2 lines deleted...]
-      <c r="E68"/>
+      <c r="A68" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B68" s="26">
+        <v>15</v>
+      </c>
+      <c r="C68" s="18">
+        <v>-389.7879</v>
+      </c>
+      <c r="D68" s="18">
+        <v>-396.6178</v>
+      </c>
+      <c r="E68" s="18">
+        <v>-379.2</v>
+      </c>
     </row>
     <row r="69" spans="1:5">
-      <c r="A69" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B69"/>
+      <c r="C69"/>
+      <c r="D69"/>
+      <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
-      <c r="A70" s="7" t="s">
-[...12 lines deleted...]
-        <v>3.4309</v>
+      <c r="A70" t="s">
+        <v>48</v>
+      </c>
+      <c r="B70" s="24">
+        <v>14</v>
+      </c>
+      <c r="C70" s="10">
+        <v>1050.7508</v>
+      </c>
+      <c r="D70" s="10">
+        <v>1020.4</v>
+      </c>
+      <c r="E70" s="10">
+        <v>1085.1114</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B71" s="20">
+        <v>49</v>
+      </c>
+      <c r="B71" s="26">
         <v>15</v>
       </c>
-      <c r="C71" s="14">
-[...6 lines deleted...]
-        <v>1.5439</v>
+      <c r="C71" s="18">
+        <v>1054.6474</v>
+      </c>
+      <c r="D71" s="18">
+        <v>1024</v>
+      </c>
+      <c r="E71" s="18">
+        <v>1085.0114</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
-      <c r="A73" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B73" s="20">
+      <c r="A73" t="s">
+        <v>50</v>
+      </c>
+      <c r="B73"/>
+      <c r="C73"/>
+      <c r="D73"/>
+      <c r="E73"/>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" t="s">
+        <v>51</v>
+      </c>
+      <c r="B74" s="24">
+        <v>11</v>
+      </c>
+      <c r="C74" s="10">
+        <v>-4</v>
+      </c>
+      <c r="D74" s="10">
+        <v>-16.7</v>
+      </c>
+      <c r="E74" s="10">
         <v>15</v>
       </c>
-      <c r="C73" s="14">
-[...13 lines deleted...]
-      <c r="E74"/>
     </row>
     <row r="75" spans="1:5">
-      <c r="A75" s="8" t="s">
-[...5 lines deleted...]
-      <c r="E75" s="8"/>
+      <c r="A75" t="s">
+        <v>52</v>
+      </c>
+      <c r="B75" s="24">
+        <v>15</v>
+      </c>
+      <c r="C75" s="10">
+        <v>-28.9588</v>
+      </c>
+      <c r="D75" s="10">
+        <v>-42.9</v>
+      </c>
+      <c r="E75" s="10">
+        <v>-6.3</v>
+      </c>
     </row>
     <row r="76" spans="1:5">
-      <c r="A76" s="9" t="s">
-[...12 lines deleted...]
-        <v>48.9819</v>
+      <c r="A76" t="s">
+        <v>53</v>
+      </c>
+      <c r="B76" s="24">
+        <v>14</v>
+      </c>
+      <c r="C76" s="10">
+        <v>811.7968</v>
+      </c>
+      <c r="D76" s="10">
+        <v>721</v>
+      </c>
+      <c r="E76" s="10">
+        <v>869.3</v>
       </c>
     </row>
     <row r="77" spans="1:5">
-      <c r="A77" s="9" t="s">
-[...12 lines deleted...]
-        <v>34.2489</v>
+      <c r="A77" t="s">
+        <v>54</v>
+      </c>
+      <c r="B77" s="24">
+        <v>13</v>
+      </c>
+      <c r="C77" s="10">
+        <v>469.8487</v>
+      </c>
+      <c r="D77" s="10">
+        <v>433.2</v>
+      </c>
+      <c r="E77" s="10">
+        <v>501.8</v>
       </c>
     </row>
     <row r="78" spans="1:5">
-      <c r="A78" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B78" s="21">
+      <c r="B78"/>
+      <c r="C78"/>
+      <c r="D78"/>
+      <c r="E78"/>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" t="s">
+        <v>55</v>
+      </c>
+      <c r="B79" s="24">
+        <v>14</v>
+      </c>
+      <c r="C79" s="19">
+        <v>2.8913</v>
+      </c>
+      <c r="D79" s="19">
+        <v>2.75</v>
+      </c>
+      <c r="E79" s="19">
+        <v>2.9877</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B80" s="26">
         <v>15</v>
       </c>
-      <c r="C78" s="15">
-[...13 lines deleted...]
-      <c r="B79" s="21">
+      <c r="C80" s="20">
+        <v>2.899</v>
+      </c>
+      <c r="D80" s="20">
+        <v>2.79</v>
+      </c>
+      <c r="E80" s="20">
+        <v>2.98</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B81" s="26">
         <v>15</v>
       </c>
-      <c r="C79" s="15">
-[...23 lines deleted...]
-        <v>9.0015</v>
+      <c r="C81" s="20">
+        <v>1.2929</v>
+      </c>
+      <c r="D81" s="20">
+        <v>1.11</v>
+      </c>
+      <c r="E81" s="20">
+        <v>1.47</v>
       </c>
     </row>
     <row r="82" spans="1:5">
-      <c r="A82" s="16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B82"/>
+      <c r="C82"/>
+      <c r="D82"/>
+      <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
-      <c r="A83" t="s">
-[...5 lines deleted...]
-      <c r="E83"/>
+      <c r="A83" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B83" s="26">
+        <v>15</v>
+      </c>
+      <c r="C83" s="20">
+        <v>710.9509</v>
+      </c>
+      <c r="D83" s="20">
+        <v>587.1241</v>
+      </c>
+      <c r="E83" s="20">
+        <v>815.03</v>
+      </c>
     </row>
     <row r="84" spans="1:5">
-      <c r="A84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
-      <c r="A85" t="s">
-[...5 lines deleted...]
-      <c r="E85"/>
+      <c r="A85" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B85" s="8"/>
+      <c r="C85" s="8"/>
+      <c r="D85" s="8"/>
+      <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
-      <c r="A86" t="s">
-[...5 lines deleted...]
-      <c r="E86"/>
+      <c r="A86" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B86" s="27">
+        <v>12</v>
+      </c>
+      <c r="C86" s="21">
+        <v>37.2377</v>
+      </c>
+      <c r="D86" s="21">
+        <v>36.9125</v>
+      </c>
+      <c r="E86" s="21">
+        <v>38.2203</v>
+      </c>
     </row>
     <row r="87" spans="1:5">
-      <c r="A87"/>
-[...3 lines deleted...]
-      <c r="E87"/>
+      <c r="A87" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B87" s="27">
+        <v>12</v>
+      </c>
+      <c r="C87" s="21">
+        <v>25.3494</v>
+      </c>
+      <c r="D87" s="21">
+        <v>24.8793</v>
+      </c>
+      <c r="E87" s="21">
+        <v>26.0656</v>
+      </c>
     </row>
     <row r="88" spans="1:5">
-      <c r="A88" t="s">
-[...5 lines deleted...]
-      <c r="E88"/>
+      <c r="A88" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B88" s="27">
+        <v>15</v>
+      </c>
+      <c r="C88" s="21">
+        <v>11.9569</v>
+      </c>
+      <c r="D88" s="21">
+        <v>11.6424</v>
+      </c>
+      <c r="E88" s="21">
+        <v>12.1547</v>
+      </c>
     </row>
     <row r="89" spans="1:5">
-      <c r="A89" t="s">
-[...5 lines deleted...]
-      <c r="E89"/>
+      <c r="A89" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B89" s="27">
+        <v>15</v>
+      </c>
+      <c r="C89" s="21">
+        <v>27.0048</v>
+      </c>
+      <c r="D89" s="21">
+        <v>26.4994</v>
+      </c>
+      <c r="E89" s="21">
+        <v>27.4979</v>
+      </c>
     </row>
     <row r="90" spans="1:5">
-      <c r="A90" t="s">
-[...14 lines deleted...]
-      <c r="E91"/>
+      <c r="A90" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B90" s="27">
+        <v>14</v>
+      </c>
+      <c r="C90" s="21">
+        <v>6.5883</v>
+      </c>
+      <c r="D90" s="21">
+        <v>5.8503</v>
+      </c>
+      <c r="E90" s="21">
+        <v>7.0004</v>
+      </c>
     </row>
     <row r="92" spans="1:5">
-      <c r="A92" t="s">
-[...5 lines deleted...]
-      <c r="E92"/>
+      <c r="A92" s="22" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
     </row>
     <row r="96" spans="1:5">
-      <c r="A96"/>
+      <c r="A96" t="s">
+        <v>87</v>
+      </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
     </row>
     <row r="97" spans="1:5">
-      <c r="A97" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A97"/>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
     </row>
+    <row r="101" spans="1:5">
+      <c r="A101" t="s">
+        <v>91</v>
+      </c>
+      <c r="B101"/>
+      <c r="C101"/>
+      <c r="D101"/>
+      <c r="E101"/>
+    </row>
     <row r="102" spans="1:5">
-      <c r="A102" s="17" t="s">
-        <v>67</v>
+      <c r="A102" t="s">
+        <v>92</v>
+      </c>
+      <c r="B102"/>
+      <c r="C102"/>
+      <c r="D102"/>
+      <c r="E102"/>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" t="s">
+        <v>93</v>
+      </c>
+      <c r="B103"/>
+      <c r="C103"/>
+      <c r="D103"/>
+      <c r="E103"/>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B104"/>
+      <c r="C104"/>
+      <c r="D104"/>
+      <c r="E104"/>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" t="s">
+        <v>95</v>
+      </c>
+      <c r="B105"/>
+      <c r="C105"/>
+      <c r="D105"/>
+      <c r="E105"/>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106"/>
+      <c r="B106"/>
+      <c r="C106"/>
+      <c r="D106"/>
+      <c r="E106"/>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" t="s">
+        <v>96</v>
+      </c>
+      <c r="B107"/>
+      <c r="C107"/>
+      <c r="D107"/>
+      <c r="E107"/>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" t="s">
+        <v>97</v>
+      </c>
+      <c r="B108"/>
+      <c r="C108"/>
+      <c r="D108"/>
+      <c r="E108"/>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" t="s">
+        <v>98</v>
+      </c>
+      <c r="B109"/>
+      <c r="C109"/>
+      <c r="D109"/>
+      <c r="E109"/>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" t="s">
+        <v>99</v>
+      </c>
+      <c r="B110"/>
+      <c r="C110"/>
+      <c r="D110"/>
+      <c r="E110"/>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="23" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A83:E83"/>
-[...8 lines deleted...]
-    <mergeCell ref="A92:E92"/>
     <mergeCell ref="A93:E93"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>
     <mergeCell ref="A98:E98"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A100:E100"/>
+    <mergeCell ref="A101:E101"/>
+    <mergeCell ref="A102:E102"/>
+    <mergeCell ref="A103:E103"/>
+    <mergeCell ref="A104:E104"/>
+    <mergeCell ref="A105:E105"/>
+    <mergeCell ref="A106:E106"/>
+    <mergeCell ref="A107:E107"/>
+    <mergeCell ref="A108:E108"/>
+    <mergeCell ref="A109:E109"/>
+    <mergeCell ref="A110:E110"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="82" man="1"/>
-    <brk id="102" man="1"/>
+    <brk id="92" man="1"/>
+    <brk id="112" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E102"/>
+  <dimension ref="A1:E112"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A102" sqref="A102"/>
+      <selection activeCell="A112" sqref="A112"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.842773" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="59.842529" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" s="3" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="B4" s="3" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>13</v>
+      </c>
+      <c r="B8" s="24">
+        <v>15</v>
       </c>
       <c r="C8" s="10">
-        <v>1.0049</v>
+        <v>0.9133</v>
       </c>
       <c r="D8" s="10">
-        <v>0.6</v>
+        <v>-0.6</v>
       </c>
       <c r="E8" s="10">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>14</v>
+      </c>
+      <c r="B9" s="24">
+        <v>15</v>
       </c>
       <c r="C9" s="10">
-        <v>2.3772</v>
+        <v>1.9667</v>
       </c>
       <c r="D9" s="10">
-        <v>1.5621</v>
+        <v>0</v>
       </c>
       <c r="E9" s="10">
-        <v>3.2562</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>15</v>
+      </c>
+      <c r="B10" s="24">
+        <v>15</v>
       </c>
       <c r="C10" s="10">
-        <v>4.0264</v>
+        <v>3.94</v>
       </c>
       <c r="D10" s="10">
-        <v>2.3022</v>
+        <v>2</v>
       </c>
       <c r="E10" s="10">
-        <v>6.079</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="25">
         <v>15</v>
       </c>
-      <c r="B11" s="19">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="11">
-        <v>3.1722</v>
+        <v>2.9892</v>
       </c>
       <c r="D11" s="11">
-        <v>1.9653</v>
+        <v>1.3</v>
       </c>
       <c r="E11" s="11">
-        <v>4.4519</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>13</v>
+      </c>
+      <c r="B14" s="24">
+        <v>14</v>
       </c>
       <c r="C14" s="10">
-        <v>1.8444</v>
+        <v>2.1143</v>
       </c>
       <c r="D14" s="10">
-        <v>1.5</v>
+        <v>0.8</v>
       </c>
       <c r="E14" s="10">
-        <v>2.4</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>14</v>
+      </c>
+      <c r="B15" s="24">
+        <v>14</v>
       </c>
       <c r="C15" s="10">
-        <v>2.9933</v>
+        <v>3.3143</v>
       </c>
       <c r="D15" s="10">
-        <v>1.984</v>
+        <v>2.5</v>
       </c>
       <c r="E15" s="10">
-        <v>4</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="24">
         <v>14</v>
       </c>
-      <c r="B16" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="10">
-        <v>4.5819</v>
+        <v>4.7286</v>
       </c>
       <c r="D16" s="10">
-        <v>3.25</v>
+        <v>3.3</v>
       </c>
       <c r="E16" s="10">
-        <v>5.3798</v>
+        <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>18</v>
+      </c>
+      <c r="B17" s="25">
+        <v>14</v>
       </c>
       <c r="C17" s="11">
-        <v>3.1469</v>
+        <v>3.2786</v>
       </c>
       <c r="D17" s="11">
-        <v>2.1308</v>
+        <v>2.1</v>
       </c>
       <c r="E17" s="11">
-        <v>3.9709</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>13</v>
+      </c>
+      <c r="B20" s="24">
+        <v>15</v>
       </c>
       <c r="C20" s="10">
-        <v>2.8764</v>
+        <v>2.9933</v>
       </c>
       <c r="D20" s="10">
-        <v>2.2483</v>
+        <v>1</v>
       </c>
       <c r="E20" s="10">
-        <v>4.04</v>
+        <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>14</v>
+      </c>
+      <c r="B21" s="24">
+        <v>15</v>
       </c>
       <c r="C21" s="10">
-        <v>5.4426</v>
+        <v>5.2667</v>
       </c>
       <c r="D21" s="10">
-        <v>4.3043</v>
+        <v>3</v>
       </c>
       <c r="E21" s="10">
-        <v>7.12</v>
+        <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>20</v>
+      </c>
+      <c r="B22" s="24">
+        <v>15</v>
       </c>
       <c r="C22" s="10">
-        <v>8.785600000000001</v>
+        <v>8.8133</v>
       </c>
       <c r="D22" s="10">
-        <v>7.8058</v>
+        <v>7</v>
       </c>
       <c r="E22" s="10">
-        <v>9.6</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
-        <v>20</v>
-[...11 lines deleted...]
-        <v>7.4233</v>
+        <v>21</v>
+      </c>
+      <c r="B23" s="26">
+        <v>15</v>
+      </c>
+      <c r="C23" s="18">
+        <v>6.2982</v>
+      </c>
+      <c r="D23" s="18">
+        <v>4.3</v>
+      </c>
+      <c r="E23" s="18">
+        <v>7.3</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>13</v>
+      </c>
+      <c r="B26" s="24">
+        <v>14</v>
       </c>
       <c r="C26" s="10">
-        <v>5.0647</v>
+        <v>5.0343</v>
       </c>
       <c r="D26" s="10">
-        <v>2.7165</v>
+        <v>0.4</v>
       </c>
       <c r="E26" s="10">
-        <v>7.1776</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>14</v>
+      </c>
+      <c r="B27" s="24">
+        <v>14</v>
       </c>
       <c r="C27" s="10">
-        <v>8.3736</v>
+        <v>8.1471</v>
       </c>
       <c r="D27" s="10">
-        <v>5.06</v>
+        <v>4.2</v>
       </c>
       <c r="E27" s="10">
-        <v>11.5882</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B28" s="24">
         <v>14</v>
       </c>
-      <c r="B28" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="10">
-        <v>10.8417</v>
+        <v>10.7259</v>
       </c>
       <c r="D28" s="10">
-        <v>7.9964</v>
+        <v>6.6</v>
       </c>
       <c r="E28" s="10">
-        <v>12.8</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
-        <v>22</v>
-[...11 lines deleted...]
-        <v>10.3</v>
+        <v>23</v>
+      </c>
+      <c r="B29" s="26">
+        <v>15</v>
+      </c>
+      <c r="C29" s="18">
+        <v>8.637499999999999</v>
+      </c>
+      <c r="D29" s="18">
+        <v>6</v>
+      </c>
+      <c r="E29" s="18">
+        <v>10.6</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>13</v>
+      </c>
+      <c r="B33" s="24">
+        <v>15</v>
       </c>
       <c r="C33" s="10">
-        <v>645.7573</v>
+        <v>641.8035</v>
       </c>
       <c r="D33" s="10">
-        <v>633.3375</v>
+        <v>631.2</v>
       </c>
       <c r="E33" s="10">
-        <v>666.1911</v>
+        <v>656.5</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>14</v>
+      </c>
+      <c r="B34" s="24">
+        <v>15</v>
       </c>
       <c r="C34" s="10">
-        <v>516.0515</v>
+        <v>503.2525</v>
       </c>
       <c r="D34" s="10">
-        <v>502.3431</v>
+        <v>491.3</v>
       </c>
       <c r="E34" s="10">
-        <v>532.3563</v>
+        <v>511.1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>15</v>
+      </c>
+      <c r="B35" s="24">
+        <v>15</v>
       </c>
       <c r="C35" s="10">
-        <v>2231.5839</v>
+        <v>2190.4453</v>
       </c>
       <c r="D35" s="10">
-        <v>2026.4409</v>
+        <v>1984.1</v>
       </c>
       <c r="E35" s="10">
-        <v>3337.5116</v>
+        <v>3268.6</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>26</v>
+      </c>
+      <c r="B36" s="25">
+        <v>15</v>
       </c>
       <c r="C36" s="11">
-        <v>3393.3927</v>
+        <v>3417.308</v>
       </c>
       <c r="D36" s="11">
-        <v>3172.3705</v>
+        <v>3109.5</v>
       </c>
       <c r="E36" s="11">
-        <v>4522.2303</v>
+        <v>4432.5</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="A37" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
-[...5 lines deleted...]
-      <c r="E38"/>
+      <c r="A38" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="25">
+        <v>3</v>
+      </c>
+      <c r="C38" s="11">
+        <v>1218.3333</v>
+      </c>
+      <c r="D38" s="11">
+        <v>1189</v>
+      </c>
+      <c r="E38" s="11">
+        <v>1238.9</v>
+      </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>13</v>
-[...12 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
+        <v>13</v>
+      </c>
+      <c r="B41" s="24">
+        <v>15</v>
+      </c>
+      <c r="C41" s="10">
+        <v>3814.1152</v>
+      </c>
+      <c r="D41" s="10">
+        <v>3723.7</v>
+      </c>
+      <c r="E41" s="10">
+        <v>3930</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" t="s">
         <v>14</v>
       </c>
-      <c r="B41" s="18">
-[...26 lines deleted...]
-        <v>18096.7868</v>
+      <c r="B42" s="24">
+        <v>15</v>
+      </c>
+      <c r="C42" s="10">
+        <v>2818.1047</v>
+      </c>
+      <c r="D42" s="10">
+        <v>2735.3</v>
+      </c>
+      <c r="E42" s="10">
+        <v>2939.5</v>
       </c>
     </row>
     <row r="43" spans="1:5">
-      <c r="B43"/>
-[...2 lines deleted...]
-      <c r="E43"/>
+      <c r="A43" t="s">
+        <v>15</v>
+      </c>
+      <c r="B43" s="24">
+        <v>15</v>
+      </c>
+      <c r="C43" s="10">
+        <v>6887.7629</v>
+      </c>
+      <c r="D43" s="10">
+        <v>6096</v>
+      </c>
+      <c r="E43" s="10">
+        <v>10306</v>
+      </c>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" t="s">
-[...12 lines deleted...]
-        <v>7007.4918</v>
+      <c r="A44" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B44" s="25">
+        <v>15</v>
+      </c>
+      <c r="C44" s="11">
+        <v>13792.0628</v>
+      </c>
+      <c r="D44" s="11">
+        <v>12555</v>
+      </c>
+      <c r="E44" s="11">
+        <v>17403.2</v>
       </c>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A45" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
-      <c r="B46"/>
-[...2 lines deleted...]
-      <c r="E46"/>
+      <c r="A46" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B46" s="25">
+        <v>3</v>
+      </c>
+      <c r="C46" s="11">
+        <v>3820.1667</v>
+      </c>
+      <c r="D46" s="11">
+        <v>3640.6</v>
+      </c>
+      <c r="E46" s="11">
+        <v>4081.2</v>
+      </c>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A47" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" s="6"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" t="s">
-[...5 lines deleted...]
-      <c r="E48"/>
+      <c r="A48" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="25">
+        <v>14</v>
+      </c>
+      <c r="C48" s="11">
+        <v>-72.2149</v>
+      </c>
+      <c r="D48" s="11">
+        <v>-217.9</v>
+      </c>
+      <c r="E48" s="11">
+        <v>3.3</v>
+      </c>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>35</v>
+      </c>
+      <c r="B50" s="24">
+        <v>12</v>
       </c>
       <c r="C50" s="10">
-        <v>310.3079</v>
+        <v>5120.0644</v>
       </c>
       <c r="D50" s="10">
-        <v>280.4711</v>
+        <v>4667.7</v>
       </c>
       <c r="E50" s="10">
-        <v>349.9764</v>
+        <v>6484.7</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>36</v>
+      </c>
+      <c r="B51" s="24">
+        <v>12</v>
       </c>
       <c r="C51" s="10">
-        <v>972.2193</v>
+        <v>-3492.9724</v>
       </c>
       <c r="D51" s="10">
-        <v>858.3392</v>
+        <v>-4575.8</v>
       </c>
       <c r="E51" s="10">
-        <v>1242.4842</v>
+        <v>-3154.6</v>
       </c>
     </row>
     <row r="52" spans="1:5">
-      <c r="A52" s="6" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
-      <c r="B53"/>
-[...2 lines deleted...]
-      <c r="E53"/>
+      <c r="A53" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B53" s="26">
+        <v>15</v>
+      </c>
+      <c r="C53" s="18">
+        <v>1647.0202</v>
+      </c>
+      <c r="D53" s="18">
+        <v>1503.2</v>
+      </c>
+      <c r="E53" s="18">
+        <v>1968.9</v>
+      </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>33</v>
-[...12 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" s="7" t="s">
-[...12 lines deleted...]
-        <v>1956.8998</v>
+      <c r="A55" t="s">
+        <v>13</v>
+      </c>
+      <c r="B55" s="24">
+        <v>15</v>
+      </c>
+      <c r="C55" s="10">
+        <v>416.0337</v>
+      </c>
+      <c r="D55" s="10">
+        <v>390.4</v>
+      </c>
+      <c r="E55" s="10">
+        <v>444.5</v>
       </c>
     </row>
     <row r="56" spans="1:5">
-      <c r="B56"/>
-[...2 lines deleted...]
-      <c r="E56"/>
+      <c r="A56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B56" s="24">
+        <v>15</v>
+      </c>
+      <c r="C56" s="10">
+        <v>280.7566</v>
+      </c>
+      <c r="D56" s="10">
+        <v>237.4</v>
+      </c>
+      <c r="E56" s="10">
+        <v>302.6</v>
+      </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>15</v>
+      </c>
+      <c r="B57" s="24">
+        <v>15</v>
       </c>
       <c r="C57" s="10">
-        <v>-470.2273</v>
+        <v>932.0499</v>
       </c>
       <c r="D57" s="10">
-        <v>-543.7319</v>
+        <v>809.5</v>
       </c>
       <c r="E57" s="10">
-        <v>-421.8345</v>
+        <v>1250.3</v>
       </c>
     </row>
     <row r="58" spans="1:5">
-      <c r="A58" s="7" t="s">
-[...12 lines deleted...]
-        <v>-421.8345</v>
+      <c r="A58" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B58" s="25">
+        <v>15</v>
+      </c>
+      <c r="C58" s="11">
+        <v>1650.9936</v>
+      </c>
+      <c r="D58" s="11">
+        <v>1513.2</v>
+      </c>
+      <c r="E58" s="11">
+        <v>1968.9</v>
       </c>
     </row>
     <row r="59" spans="1:5">
-      <c r="B59"/>
-[...2 lines deleted...]
-      <c r="E59"/>
+      <c r="A59" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B59" s="6"/>
+      <c r="C59" s="6"/>
+      <c r="D59" s="6"/>
+      <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
-      <c r="A60" t="s">
-[...12 lines deleted...]
-        <v>1399.9772</v>
+      <c r="A60" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B60" s="25">
+        <v>3</v>
+      </c>
+      <c r="C60" s="11">
+        <v>284.6333</v>
+      </c>
+      <c r="D60" s="11">
+        <v>228.5</v>
+      </c>
+      <c r="E60" s="11">
+        <v>332.4</v>
       </c>
     </row>
     <row r="61" spans="1:5">
-      <c r="A61" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A61" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B61" s="6"/>
+      <c r="C61" s="6"/>
+      <c r="D61" s="6"/>
+      <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
-      <c r="B62"/>
-[...2 lines deleted...]
-      <c r="E62"/>
+      <c r="A62" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B62" s="25">
+        <v>13</v>
+      </c>
+      <c r="C62" s="11">
+        <v>-7.0178</v>
+      </c>
+      <c r="D62" s="11">
+        <v>-28.4</v>
+      </c>
+      <c r="E62" s="11">
+        <v>1.5</v>
+      </c>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>44</v>
+      </c>
+      <c r="B64" s="24">
+        <v>14</v>
       </c>
       <c r="C64" s="10">
-        <v>-0.9256</v>
+        <v>1604.5458</v>
       </c>
       <c r="D64" s="10">
-        <v>-13.23</v>
+        <v>1473</v>
       </c>
       <c r="E64" s="10">
+        <v>1843.1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="26">
         <v>15</v>
       </c>
-    </row>
-[...14 lines deleted...]
-        <v>38.4625</v>
+      <c r="C65" s="18">
+        <v>1604.1294</v>
+      </c>
+      <c r="D65" s="18">
+        <v>1483</v>
+      </c>
+      <c r="E65" s="18">
+        <v>1808.1</v>
       </c>
     </row>
     <row r="66" spans="1:5">
-      <c r="A66" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B66"/>
+      <c r="C66"/>
+      <c r="D66"/>
+      <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>46</v>
+      </c>
+      <c r="B67" s="24">
+        <v>14</v>
       </c>
       <c r="C67" s="10">
-        <v>549.5318</v>
+        <v>-433.8638</v>
       </c>
       <c r="D67" s="10">
-        <v>457.1682</v>
+        <v>-503.5</v>
       </c>
       <c r="E67" s="10">
-        <v>711.1244</v>
+        <v>-397.7</v>
       </c>
     </row>
     <row r="68" spans="1:5">
-      <c r="B68"/>
-[...2 lines deleted...]
-      <c r="E68"/>
+      <c r="A68" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B68" s="26">
+        <v>15</v>
+      </c>
+      <c r="C68" s="18">
+        <v>-435.4469</v>
+      </c>
+      <c r="D68" s="18">
+        <v>-503.5</v>
+      </c>
+      <c r="E68" s="18">
+        <v>-400.4</v>
+      </c>
     </row>
     <row r="69" spans="1:5">
-      <c r="A69" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B69"/>
+      <c r="C69"/>
+      <c r="D69"/>
+      <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
-      <c r="A70" s="7" t="s">
-[...12 lines deleted...]
-        <v>3.8296</v>
+      <c r="A70" t="s">
+        <v>48</v>
+      </c>
+      <c r="B70" s="24">
+        <v>14</v>
+      </c>
+      <c r="C70" s="10">
+        <v>1168.7249</v>
+      </c>
+      <c r="D70" s="10">
+        <v>1075.3</v>
+      </c>
+      <c r="E70" s="10">
+        <v>1339.7</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
-        <v>46</v>
-[...11 lines deleted...]
-        <v>1.7233</v>
+        <v>49</v>
+      </c>
+      <c r="B71" s="26">
+        <v>15</v>
+      </c>
+      <c r="C71" s="18">
+        <v>1167.9766</v>
+      </c>
+      <c r="D71" s="18">
+        <v>1082.6</v>
+      </c>
+      <c r="E71" s="18">
+        <v>1304.7</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
-      <c r="A73" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A73" t="s">
+        <v>50</v>
+      </c>
+      <c r="B73"/>
+      <c r="C73"/>
+      <c r="D73"/>
+      <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
-      <c r="B74"/>
-[...2 lines deleted...]
-      <c r="E74"/>
+      <c r="A74" t="s">
+        <v>51</v>
+      </c>
+      <c r="B74" s="24">
+        <v>11</v>
+      </c>
+      <c r="C74" s="10">
+        <v>-4.0545</v>
+      </c>
+      <c r="D74" s="10">
+        <v>-16.7</v>
+      </c>
+      <c r="E74" s="10">
+        <v>15</v>
+      </c>
     </row>
     <row r="75" spans="1:5">
-      <c r="A75" s="8" t="s">
-[...5 lines deleted...]
-      <c r="E75" s="8"/>
+      <c r="A75" t="s">
+        <v>52</v>
+      </c>
+      <c r="B75" s="24">
+        <v>15</v>
+      </c>
+      <c r="C75" s="10">
+        <v>-46.2308</v>
+      </c>
+      <c r="D75" s="10">
+        <v>-185.3</v>
+      </c>
+      <c r="E75" s="10">
+        <v>-1</v>
+      </c>
     </row>
     <row r="76" spans="1:5">
-      <c r="A76" s="9" t="s">
-[...12 lines deleted...]
-        <v>49.6571</v>
+      <c r="A76" t="s">
+        <v>53</v>
+      </c>
+      <c r="B76" s="24">
+        <v>14</v>
+      </c>
+      <c r="C76" s="10">
+        <v>932.206</v>
+      </c>
+      <c r="D76" s="10">
+        <v>761.3</v>
+      </c>
+      <c r="E76" s="10">
+        <v>1343.2</v>
       </c>
     </row>
     <row r="77" spans="1:5">
-      <c r="A77" s="9" t="s">
-[...12 lines deleted...]
-        <v>34.5195</v>
+      <c r="A77" t="s">
+        <v>54</v>
+      </c>
+      <c r="B77" s="24">
+        <v>13</v>
+      </c>
+      <c r="C77" s="10">
+        <v>532.4253</v>
+      </c>
+      <c r="D77" s="10">
+        <v>444.4</v>
+      </c>
+      <c r="E77" s="10">
+        <v>671.7</v>
       </c>
     </row>
     <row r="78" spans="1:5">
-      <c r="A78" s="9" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B78"/>
+      <c r="C78"/>
+      <c r="D78"/>
+      <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
-      <c r="A79" s="9" t="s">
-[...12 lines deleted...]
-        <v>32.5651</v>
+      <c r="A79" t="s">
+        <v>55</v>
+      </c>
+      <c r="B79" s="24">
+        <v>14</v>
+      </c>
+      <c r="C79" s="19">
+        <v>3.183</v>
+      </c>
+      <c r="D79" s="19">
+        <v>2.96</v>
+      </c>
+      <c r="E79" s="19">
+        <v>3.43</v>
       </c>
     </row>
     <row r="80" spans="1:5">
-      <c r="A80" s="9" t="s">
-[...12 lines deleted...]
-        <v>9.206300000000001</v>
+      <c r="A80" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B80" s="26">
+        <v>15</v>
+      </c>
+      <c r="C80" s="20">
+        <v>3.181</v>
+      </c>
+      <c r="D80" s="20">
+        <v>2.98</v>
+      </c>
+      <c r="E80" s="20">
+        <v>3.37</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B81" s="26">
+        <v>15</v>
+      </c>
+      <c r="C81" s="20">
+        <v>1.4184</v>
+      </c>
+      <c r="D81" s="20">
+        <v>1.2</v>
+      </c>
+      <c r="E81" s="20">
+        <v>1.59</v>
       </c>
     </row>
     <row r="82" spans="1:5">
-      <c r="A82" s="16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B82"/>
+      <c r="C82"/>
+      <c r="D82"/>
+      <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
-      <c r="A83" t="s">
-[...5 lines deleted...]
-      <c r="E83"/>
+      <c r="A83" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B83" s="26">
+        <v>15</v>
+      </c>
+      <c r="C83" s="20">
+        <v>775.8151</v>
+      </c>
+      <c r="D83" s="20">
+        <v>486</v>
+      </c>
+      <c r="E83" s="20">
+        <v>1039.65</v>
+      </c>
     </row>
     <row r="84" spans="1:5">
-      <c r="A84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
-      <c r="A85" t="s">
-[...5 lines deleted...]
-      <c r="E85"/>
+      <c r="A85" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B85" s="8"/>
+      <c r="C85" s="8"/>
+      <c r="D85" s="8"/>
+      <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
-      <c r="A86" t="s">
-[...5 lines deleted...]
-      <c r="E86"/>
+      <c r="A86" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B86" s="27">
+        <v>12</v>
+      </c>
+      <c r="C86" s="21">
+        <v>37.5298</v>
+      </c>
+      <c r="D86" s="21">
+        <v>36.6062</v>
+      </c>
+      <c r="E86" s="21">
+        <v>39.2955</v>
+      </c>
     </row>
     <row r="87" spans="1:5">
-      <c r="A87"/>
-[...3 lines deleted...]
-      <c r="E87"/>
+      <c r="A87" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B87" s="27">
+        <v>12</v>
+      </c>
+      <c r="C87" s="21">
+        <v>25.5467</v>
+      </c>
+      <c r="D87" s="21">
+        <v>24.7083</v>
+      </c>
+      <c r="E87" s="21">
+        <v>27.2026</v>
+      </c>
     </row>
     <row r="88" spans="1:5">
-      <c r="A88" t="s">
-[...5 lines deleted...]
-      <c r="E88"/>
+      <c r="A88" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B88" s="27">
+        <v>15</v>
+      </c>
+      <c r="C88" s="21">
+        <v>12.0253</v>
+      </c>
+      <c r="D88" s="21">
+        <v>10.6063</v>
+      </c>
+      <c r="E88" s="21">
+        <v>12.5586</v>
+      </c>
     </row>
     <row r="89" spans="1:5">
-      <c r="A89" t="s">
-[...5 lines deleted...]
-      <c r="E89"/>
+      <c r="A89" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B89" s="27">
+        <v>15</v>
+      </c>
+      <c r="C89" s="21">
+        <v>27.1306</v>
+      </c>
+      <c r="D89" s="21">
+        <v>26.9801</v>
+      </c>
+      <c r="E89" s="21">
+        <v>28</v>
+      </c>
     </row>
     <row r="90" spans="1:5">
-      <c r="A90" t="s">
-[...14 lines deleted...]
-      <c r="E91"/>
+      <c r="A90" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B90" s="27">
+        <v>14</v>
+      </c>
+      <c r="C90" s="21">
+        <v>6.703</v>
+      </c>
+      <c r="D90" s="21">
+        <v>5.8498</v>
+      </c>
+      <c r="E90" s="21">
+        <v>7.9852</v>
+      </c>
     </row>
     <row r="92" spans="1:5">
-      <c r="A92" t="s">
-[...5 lines deleted...]
-      <c r="E92"/>
+      <c r="A92" s="22" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
     </row>
     <row r="96" spans="1:5">
-      <c r="A96"/>
+      <c r="A96" t="s">
+        <v>87</v>
+      </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
     </row>
     <row r="97" spans="1:5">
-      <c r="A97" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A97"/>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
     </row>
+    <row r="101" spans="1:5">
+      <c r="A101" t="s">
+        <v>91</v>
+      </c>
+      <c r="B101"/>
+      <c r="C101"/>
+      <c r="D101"/>
+      <c r="E101"/>
+    </row>
     <row r="102" spans="1:5">
-      <c r="A102" s="17" t="s">
-        <v>67</v>
+      <c r="A102" t="s">
+        <v>92</v>
+      </c>
+      <c r="B102"/>
+      <c r="C102"/>
+      <c r="D102"/>
+      <c r="E102"/>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" t="s">
+        <v>93</v>
+      </c>
+      <c r="B103"/>
+      <c r="C103"/>
+      <c r="D103"/>
+      <c r="E103"/>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B104"/>
+      <c r="C104"/>
+      <c r="D104"/>
+      <c r="E104"/>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" t="s">
+        <v>95</v>
+      </c>
+      <c r="B105"/>
+      <c r="C105"/>
+      <c r="D105"/>
+      <c r="E105"/>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106"/>
+      <c r="B106"/>
+      <c r="C106"/>
+      <c r="D106"/>
+      <c r="E106"/>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" t="s">
+        <v>96</v>
+      </c>
+      <c r="B107"/>
+      <c r="C107"/>
+      <c r="D107"/>
+      <c r="E107"/>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" t="s">
+        <v>97</v>
+      </c>
+      <c r="B108"/>
+      <c r="C108"/>
+      <c r="D108"/>
+      <c r="E108"/>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" t="s">
+        <v>98</v>
+      </c>
+      <c r="B109"/>
+      <c r="C109"/>
+      <c r="D109"/>
+      <c r="E109"/>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" t="s">
+        <v>99</v>
+      </c>
+      <c r="B110"/>
+      <c r="C110"/>
+      <c r="D110"/>
+      <c r="E110"/>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="23" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A83:E83"/>
-[...8 lines deleted...]
-    <mergeCell ref="A92:E92"/>
     <mergeCell ref="A93:E93"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>
     <mergeCell ref="A98:E98"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A100:E100"/>
+    <mergeCell ref="A101:E101"/>
+    <mergeCell ref="A102:E102"/>
+    <mergeCell ref="A103:E103"/>
+    <mergeCell ref="A104:E104"/>
+    <mergeCell ref="A105:E105"/>
+    <mergeCell ref="A106:E106"/>
+    <mergeCell ref="A107:E107"/>
+    <mergeCell ref="A108:E108"/>
+    <mergeCell ref="A109:E109"/>
+    <mergeCell ref="A110:E110"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="82" man="1"/>
-    <brk id="102" man="1"/>
+    <brk id="92" man="1"/>
+    <brk id="112" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E102"/>
+  <dimension ref="A1:E112"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A102" sqref="A102"/>
+      <selection activeCell="A112" sqref="A112"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.842773" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="59.842529" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" s="3" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="B4" s="3" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>13</v>
+      </c>
+      <c r="B8" s="24">
+        <v>13</v>
       </c>
       <c r="C8" s="10">
-        <v>1.0082</v>
+        <v>0.9923</v>
       </c>
       <c r="D8" s="10">
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="E8" s="10">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>14</v>
+      </c>
+      <c r="B9" s="24">
+        <v>13</v>
       </c>
       <c r="C9" s="10">
-        <v>2.3661</v>
+        <v>2.1231</v>
       </c>
       <c r="D9" s="10">
-        <v>1.5645</v>
+        <v>1</v>
       </c>
       <c r="E9" s="10">
-        <v>3.2562</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>15</v>
+      </c>
+      <c r="B10" s="24">
+        <v>13</v>
       </c>
       <c r="C10" s="10">
-        <v>4.021</v>
+        <v>3.9923</v>
       </c>
       <c r="D10" s="10">
-        <v>2.3088</v>
+        <v>3</v>
       </c>
       <c r="E10" s="10">
-        <v>6.1136</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>16</v>
+      </c>
+      <c r="B11" s="25">
+        <v>13</v>
       </c>
       <c r="C11" s="11">
-        <v>3.1958</v>
+        <v>3.1124</v>
       </c>
       <c r="D11" s="11">
-        <v>1.9725</v>
+        <v>2.4</v>
       </c>
       <c r="E11" s="11">
-        <v>4.5227</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="24">
         <v>12</v>
       </c>
-      <c r="B14" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="10">
-        <v>1.8552</v>
+        <v>1.8167</v>
       </c>
       <c r="D14" s="10">
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="E14" s="10">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>14</v>
+      </c>
+      <c r="B15" s="24">
+        <v>12</v>
       </c>
       <c r="C15" s="10">
-        <v>3.0213</v>
+        <v>3.2917</v>
       </c>
       <c r="D15" s="10">
-        <v>1.9902</v>
+        <v>2.5</v>
       </c>
       <c r="E15" s="10">
-        <v>4</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>15</v>
+      </c>
+      <c r="B16" s="24">
+        <v>12</v>
       </c>
       <c r="C16" s="10">
-        <v>4.695</v>
+        <v>4.4917</v>
       </c>
       <c r="D16" s="10">
-        <v>3.25</v>
+        <v>3.3</v>
       </c>
       <c r="E16" s="10">
-        <v>5.3611</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>18</v>
+      </c>
+      <c r="B17" s="25">
+        <v>12</v>
       </c>
       <c r="C17" s="11">
-        <v>3.2537</v>
+        <v>3.15</v>
       </c>
       <c r="D17" s="11">
-        <v>2.1551</v>
+        <v>2.1</v>
       </c>
       <c r="E17" s="11">
-        <v>3.9993</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>13</v>
+      </c>
+      <c r="B20" s="24">
+        <v>13</v>
       </c>
       <c r="C20" s="10">
-        <v>2.8915</v>
+        <v>2.7769</v>
       </c>
       <c r="D20" s="10">
-        <v>2.2621</v>
+        <v>2</v>
       </c>
       <c r="E20" s="10">
-        <v>4.04</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>14</v>
+      </c>
+      <c r="B21" s="24">
+        <v>13</v>
       </c>
       <c r="C21" s="10">
-        <v>5.4599</v>
+        <v>5.3077</v>
       </c>
       <c r="D21" s="10">
-        <v>4.3067</v>
+        <v>3</v>
       </c>
       <c r="E21" s="10">
-        <v>7.12</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>20</v>
+      </c>
+      <c r="B22" s="24">
+        <v>13</v>
       </c>
       <c r="C22" s="10">
-        <v>8.8972</v>
+        <v>8.6692</v>
       </c>
       <c r="D22" s="10">
-        <v>7.7937</v>
+        <v>7.8</v>
       </c>
       <c r="E22" s="10">
         <v>9.6</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
-        <v>20</v>
-[...11 lines deleted...]
-        <v>7.4718</v>
+        <v>21</v>
+      </c>
+      <c r="B23" s="26">
+        <v>13</v>
+      </c>
+      <c r="C23" s="18">
+        <v>6.2952</v>
+      </c>
+      <c r="D23" s="18">
+        <v>5.6378</v>
+      </c>
+      <c r="E23" s="18">
+        <v>7.1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" s="24">
         <v>12</v>
       </c>
-      <c r="B26" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="10">
-        <v>4.9381</v>
+        <v>5.3503</v>
       </c>
       <c r="D26" s="10">
-        <v>2.7282</v>
+        <v>2.1</v>
       </c>
       <c r="E26" s="10">
-        <v>7.1224</v>
+        <v>9.699999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>14</v>
+      </c>
+      <c r="B27" s="24">
+        <v>12</v>
       </c>
       <c r="C27" s="10">
-        <v>7.921</v>
+        <v>8.818199999999999</v>
       </c>
       <c r="D27" s="10">
-        <v>5.06</v>
+        <v>4.8</v>
       </c>
       <c r="E27" s="10">
-        <v>10.6</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>15</v>
+      </c>
+      <c r="B28" s="24">
+        <v>12</v>
       </c>
       <c r="C28" s="10">
-        <v>10.9416</v>
+        <v>10.836</v>
       </c>
       <c r="D28" s="10">
-        <v>7.981</v>
+        <v>8.199999999999999</v>
       </c>
       <c r="E28" s="10">
-        <v>12.7</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
-        <v>22</v>
-[...11 lines deleted...]
-        <v>10.3</v>
+        <v>23</v>
+      </c>
+      <c r="B29" s="26">
+        <v>13</v>
+      </c>
+      <c r="C29" s="18">
+        <v>8.928599999999999</v>
+      </c>
+      <c r="D29" s="18">
+        <v>7.6</v>
+      </c>
+      <c r="E29" s="18">
+        <v>10.4</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>13</v>
+      </c>
+      <c r="B33" s="24">
+        <v>13</v>
       </c>
       <c r="C33" s="10">
-        <v>652.0979</v>
+        <v>646.6469</v>
       </c>
       <c r="D33" s="10">
-        <v>637.6531</v>
+        <v>635.4</v>
       </c>
       <c r="E33" s="10">
-        <v>679.5149</v>
+        <v>663.1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>14</v>
+      </c>
+      <c r="B34" s="24">
+        <v>13</v>
       </c>
       <c r="C34" s="10">
-        <v>527.9186999999999</v>
+        <v>513.4478</v>
       </c>
       <c r="D34" s="10">
-        <v>510.2023</v>
+        <v>496.2</v>
       </c>
       <c r="E34" s="10">
-        <v>549.6907</v>
+        <v>527.6</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>15</v>
+      </c>
+      <c r="B35" s="24">
+        <v>13</v>
       </c>
       <c r="C35" s="10">
-        <v>2336.2438</v>
+        <v>2307.4268</v>
       </c>
       <c r="D35" s="10">
-        <v>2073.2278</v>
+        <v>2053.5</v>
       </c>
       <c r="E35" s="10">
-        <v>3459.6254</v>
+        <v>3390.7</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>26</v>
+      </c>
+      <c r="B36" s="25">
+        <v>13</v>
       </c>
       <c r="C36" s="11">
-        <v>3516.2605</v>
+        <v>3565.56</v>
       </c>
       <c r="D36" s="11">
-        <v>3234.9464</v>
+        <v>3185.1</v>
       </c>
       <c r="E36" s="11">
-        <v>4673.2237</v>
+        <v>4597.3</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="A37" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
-[...5 lines deleted...]
-      <c r="E38"/>
+      <c r="A38" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="25">
+        <v>7</v>
+      </c>
+      <c r="C38" s="11">
+        <v>0</v>
+      </c>
+      <c r="D38" s="11">
+        <v>0</v>
+      </c>
+      <c r="E38" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>13</v>
-[...12 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
+        <v>13</v>
+      </c>
+      <c r="B41" s="24">
+        <v>13</v>
+      </c>
+      <c r="C41" s="10">
+        <v>3912.8933</v>
+      </c>
+      <c r="D41" s="10">
+        <v>3798.2</v>
+      </c>
+      <c r="E41" s="10">
+        <v>4070.7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" t="s">
         <v>14</v>
       </c>
-      <c r="B41" s="18">
+      <c r="B42" s="24">
+        <v>13</v>
+      </c>
+      <c r="C42" s="10">
+        <v>2960.3596</v>
+      </c>
+      <c r="D42" s="10">
+        <v>2830</v>
+      </c>
+      <c r="E42" s="10">
+        <v>3145.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" t="s">
+        <v>15</v>
+      </c>
+      <c r="B43" s="24">
+        <v>13</v>
+      </c>
+      <c r="C43" s="10">
+        <v>7498.7254</v>
+      </c>
+      <c r="D43" s="10">
+        <v>6492.8</v>
+      </c>
+      <c r="E43" s="10">
+        <v>11105.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B44" s="25">
+        <v>13</v>
+      </c>
+      <c r="C44" s="11">
+        <v>14712.7321</v>
+      </c>
+      <c r="D44" s="11">
+        <v>13121</v>
+      </c>
+      <c r="E44" s="11">
+        <v>18646.1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B46" s="25">
         <v>9</v>
       </c>
-      <c r="C41" s="10">
-[...70 lines deleted...]
-      <c r="E46"/>
+      <c r="C46" s="11">
+        <v>0</v>
+      </c>
+      <c r="D46" s="11">
+        <v>0</v>
+      </c>
+      <c r="E46" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A47" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" s="6"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" t="s">
-[...5 lines deleted...]
-      <c r="E48"/>
+      <c r="A48" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="25">
+        <v>13</v>
+      </c>
+      <c r="C48" s="11">
+        <v>-68.5308</v>
+      </c>
+      <c r="D48" s="11">
+        <v>-229.7</v>
+      </c>
+      <c r="E48" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>35</v>
+      </c>
+      <c r="B50" s="24">
+        <v>10</v>
       </c>
       <c r="C50" s="10">
-        <v>337.3798</v>
+        <v>5515.9271</v>
       </c>
       <c r="D50" s="10">
-        <v>295.5564</v>
+        <v>4904.4</v>
       </c>
       <c r="E50" s="10">
-        <v>377.2319</v>
+        <v>7015.7</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>36</v>
+      </c>
+      <c r="B51" s="24">
+        <v>10</v>
       </c>
       <c r="C51" s="10">
-        <v>1073.9067</v>
+        <v>-3738.1616</v>
       </c>
       <c r="D51" s="10">
-        <v>906.2252</v>
+        <v>-4868.2</v>
       </c>
       <c r="E51" s="10">
-        <v>1387.799</v>
+        <v>-3299.2</v>
       </c>
     </row>
     <row r="52" spans="1:5">
-      <c r="A52" s="6" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
-      <c r="B53"/>
-[...2 lines deleted...]
-      <c r="E53"/>
+      <c r="A53" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B53" s="26">
+        <v>13</v>
+      </c>
+      <c r="C53" s="18">
+        <v>1800.2965</v>
+      </c>
+      <c r="D53" s="18">
+        <v>1595.2</v>
+      </c>
+      <c r="E53" s="18">
+        <v>2158.5</v>
+      </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>33</v>
-[...12 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" s="7" t="s">
-[...12 lines deleted...]
-        <v>2168.3219</v>
+      <c r="A55" t="s">
+        <v>13</v>
+      </c>
+      <c r="B55" s="24">
+        <v>13</v>
+      </c>
+      <c r="C55" s="10">
+        <v>434.9882</v>
+      </c>
+      <c r="D55" s="10">
+        <v>400.8</v>
+      </c>
+      <c r="E55" s="10">
+        <v>456.1471</v>
       </c>
     </row>
     <row r="56" spans="1:5">
-      <c r="B56"/>
-[...2 lines deleted...]
-      <c r="E56"/>
+      <c r="A56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B56" s="24">
+        <v>13</v>
+      </c>
+      <c r="C56" s="10">
+        <v>304.5201</v>
+      </c>
+      <c r="D56" s="10">
+        <v>261.5</v>
+      </c>
+      <c r="E56" s="10">
+        <v>335.5</v>
+      </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>15</v>
+      </c>
+      <c r="B57" s="24">
+        <v>13</v>
       </c>
       <c r="C57" s="10">
-        <v>-516.5428000000001</v>
+        <v>1038.4804</v>
       </c>
       <c r="D57" s="10">
-        <v>-602.9301</v>
+        <v>855.8</v>
       </c>
       <c r="E57" s="10">
-        <v>-445.6305</v>
+        <v>1380.7</v>
       </c>
     </row>
     <row r="58" spans="1:5">
-      <c r="A58" s="7" t="s">
-[...12 lines deleted...]
-        <v>-445.6305</v>
+      <c r="A58" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B58" s="25">
+        <v>13</v>
+      </c>
+      <c r="C58" s="11">
+        <v>1806.3734</v>
+      </c>
+      <c r="D58" s="11">
+        <v>1605.2</v>
+      </c>
+      <c r="E58" s="11">
+        <v>2158.5</v>
       </c>
     </row>
     <row r="59" spans="1:5">
-      <c r="B59"/>
-[...2 lines deleted...]
-      <c r="E59"/>
+      <c r="A59" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B59" s="6"/>
+      <c r="C59" s="6"/>
+      <c r="D59" s="6"/>
+      <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
-      <c r="A60" t="s">
-[...12 lines deleted...]
-        <v>1565.8369</v>
+      <c r="A60" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B60" s="25">
+        <v>8</v>
+      </c>
+      <c r="C60" s="11">
+        <v>0</v>
+      </c>
+      <c r="D60" s="11">
+        <v>0</v>
+      </c>
+      <c r="E60" s="11">
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:5">
-      <c r="A61" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A61" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B61" s="6"/>
+      <c r="C61" s="6"/>
+      <c r="D61" s="6"/>
+      <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
-      <c r="B62"/>
-[...2 lines deleted...]
-      <c r="E62"/>
+      <c r="A62" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B62" s="25">
+        <v>12</v>
+      </c>
+      <c r="C62" s="11">
+        <v>-6.4917</v>
+      </c>
+      <c r="D62" s="11">
+        <v>-25.7</v>
+      </c>
+      <c r="E62" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>44</v>
+      </c>
+      <c r="B64" s="24">
+        <v>13</v>
       </c>
       <c r="C64" s="10">
-        <v>-1.1239</v>
+        <v>1759.8646</v>
       </c>
       <c r="D64" s="10">
-        <v>-13.8915</v>
+        <v>1565.2</v>
       </c>
       <c r="E64" s="10">
-        <v>15</v>
+        <v>2042.9</v>
       </c>
     </row>
     <row r="65" spans="1:5">
-      <c r="A65" t="s">
-[...12 lines deleted...]
-        <v>60.6356</v>
+      <c r="A65" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="26">
+        <v>13</v>
+      </c>
+      <c r="C65" s="18">
+        <v>1762.9261</v>
+      </c>
+      <c r="D65" s="18">
+        <v>1575.2</v>
+      </c>
+      <c r="E65" s="18">
+        <v>2005.3</v>
       </c>
     </row>
     <row r="66" spans="1:5">
-      <c r="A66" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B66"/>
+      <c r="C66"/>
+      <c r="D66"/>
+      <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>46</v>
+      </c>
+      <c r="B67" s="24">
+        <v>13</v>
       </c>
       <c r="C67" s="10">
-        <v>517.5979</v>
+        <v>-476.316</v>
       </c>
       <c r="D67" s="10">
-        <v>0</v>
+        <v>-558.4</v>
       </c>
       <c r="E67" s="10">
-        <v>764.2234</v>
+        <v>-422.6</v>
       </c>
     </row>
     <row r="68" spans="1:5">
-      <c r="B68"/>
-[...2 lines deleted...]
-      <c r="E68"/>
+      <c r="A68" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B68" s="26">
+        <v>13</v>
+      </c>
+      <c r="C68" s="18">
+        <v>-478.9121</v>
+      </c>
+      <c r="D68" s="18">
+        <v>-558.4</v>
+      </c>
+      <c r="E68" s="18">
+        <v>-425.3</v>
+      </c>
     </row>
     <row r="69" spans="1:5">
-      <c r="A69" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B69"/>
+      <c r="C69"/>
+      <c r="D69"/>
+      <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
-      <c r="A70" s="7" t="s">
-[...12 lines deleted...]
-        <v>4.2867</v>
+      <c r="A70" t="s">
+        <v>48</v>
+      </c>
+      <c r="B70" s="24">
+        <v>13</v>
+      </c>
+      <c r="C70" s="10">
+        <v>1281.2024</v>
+      </c>
+      <c r="D70" s="10">
+        <v>1142.6</v>
+      </c>
+      <c r="E70" s="10">
+        <v>1484.5</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
-        <v>46</v>
-[...11 lines deleted...]
-        <v>1.929</v>
+        <v>49</v>
+      </c>
+      <c r="B71" s="26">
+        <v>13</v>
+      </c>
+      <c r="C71" s="18">
+        <v>1283.0716</v>
+      </c>
+      <c r="D71" s="18">
+        <v>1149.9</v>
+      </c>
+      <c r="E71" s="18">
+        <v>1446.9</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
-      <c r="A73" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A73" t="s">
+        <v>50</v>
+      </c>
+      <c r="B73"/>
+      <c r="C73"/>
+      <c r="D73"/>
+      <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
-      <c r="B74"/>
-[...2 lines deleted...]
-      <c r="E74"/>
+      <c r="A74" t="s">
+        <v>51</v>
+      </c>
+      <c r="B74" s="24">
+        <v>11</v>
+      </c>
+      <c r="C74" s="10">
+        <v>-5.8182</v>
+      </c>
+      <c r="D74" s="10">
+        <v>-21.1</v>
+      </c>
+      <c r="E74" s="10">
+        <v>15</v>
+      </c>
     </row>
     <row r="75" spans="1:5">
-      <c r="A75" s="8" t="s">
-[...5 lines deleted...]
-      <c r="E75" s="8"/>
+      <c r="A75" t="s">
+        <v>52</v>
+      </c>
+      <c r="B75" s="24">
+        <v>13</v>
+      </c>
+      <c r="C75" s="10">
+        <v>-43.0473</v>
+      </c>
+      <c r="D75" s="10">
+        <v>-181.2</v>
+      </c>
+      <c r="E75" s="10">
+        <v>14</v>
+      </c>
     </row>
     <row r="76" spans="1:5">
-      <c r="A76" s="9" t="s">
-[...12 lines deleted...]
-        <v>50.2885</v>
+      <c r="A76" t="s">
+        <v>53</v>
+      </c>
+      <c r="B76" s="24">
+        <v>12</v>
+      </c>
+      <c r="C76" s="10">
+        <v>992.1741</v>
+      </c>
+      <c r="D76" s="10">
+        <v>805</v>
+      </c>
+      <c r="E76" s="10">
+        <v>1423.8</v>
       </c>
     </row>
     <row r="77" spans="1:5">
-      <c r="A77" s="9" t="s">
-[...12 lines deleted...]
-        <v>34.7886</v>
+      <c r="A77" t="s">
+        <v>54</v>
+      </c>
+      <c r="B77" s="24">
+        <v>12</v>
+      </c>
+      <c r="C77" s="10">
+        <v>569.1021</v>
+      </c>
+      <c r="D77" s="10">
+        <v>456.6</v>
+      </c>
+      <c r="E77" s="10">
+        <v>746.2</v>
       </c>
     </row>
     <row r="78" spans="1:5">
-      <c r="A78" s="9" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B78"/>
+      <c r="C78"/>
+      <c r="D78"/>
+      <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
-      <c r="A79" s="9" t="s">
-[...12 lines deleted...]
-        <v>35.2205</v>
+      <c r="A79" t="s">
+        <v>55</v>
+      </c>
+      <c r="B79" s="24">
+        <v>13</v>
+      </c>
+      <c r="C79" s="19">
+        <v>3.4893</v>
+      </c>
+      <c r="D79" s="19">
+        <v>3.15</v>
+      </c>
+      <c r="E79" s="19">
+        <v>3.8</v>
       </c>
     </row>
     <row r="80" spans="1:5">
-      <c r="A80" s="9" t="s">
-[...12 lines deleted...]
-        <v>7.4989</v>
+      <c r="A80" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B80" s="26">
+        <v>13</v>
+      </c>
+      <c r="C80" s="20">
+        <v>3.49</v>
+      </c>
+      <c r="D80" s="20">
+        <v>3.17</v>
+      </c>
+      <c r="E80" s="20">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B81" s="26">
+        <v>13</v>
+      </c>
+      <c r="C81" s="20">
+        <v>1.5707</v>
+      </c>
+      <c r="D81" s="20">
+        <v>1.39</v>
+      </c>
+      <c r="E81" s="20">
+        <v>1.71</v>
       </c>
     </row>
     <row r="82" spans="1:5">
-      <c r="A82" s="16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B82"/>
+      <c r="C82"/>
+      <c r="D82"/>
+      <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
-      <c r="A83" t="s">
-[...5 lines deleted...]
-      <c r="E83"/>
+      <c r="A83" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B83" s="26">
+        <v>12</v>
+      </c>
+      <c r="C83" s="20">
+        <v>880.561</v>
+      </c>
+      <c r="D83" s="20">
+        <v>548.55</v>
+      </c>
+      <c r="E83" s="20">
+        <v>1281.36</v>
+      </c>
     </row>
     <row r="84" spans="1:5">
-      <c r="A84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
-      <c r="A85" t="s">
-[...5 lines deleted...]
-      <c r="E85"/>
+      <c r="A85" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B85" s="8"/>
+      <c r="C85" s="8"/>
+      <c r="D85" s="8"/>
+      <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
-      <c r="A86" t="s">
-[...5 lines deleted...]
-      <c r="E86"/>
+      <c r="A86" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B86" s="27">
+        <v>10</v>
+      </c>
+      <c r="C86" s="21">
+        <v>37.9276</v>
+      </c>
+      <c r="D86" s="21">
+        <v>36.57</v>
+      </c>
+      <c r="E86" s="21">
+        <v>40.5815</v>
+      </c>
     </row>
     <row r="87" spans="1:5">
-      <c r="A87"/>
-[...3 lines deleted...]
-      <c r="E87"/>
+      <c r="A87" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B87" s="27">
+        <v>10</v>
+      </c>
+      <c r="C87" s="21">
+        <v>25.6411</v>
+      </c>
+      <c r="D87" s="21">
+        <v>24.4235</v>
+      </c>
+      <c r="E87" s="21">
+        <v>27.6503</v>
+      </c>
     </row>
     <row r="88" spans="1:5">
-      <c r="A88" t="s">
-[...5 lines deleted...]
-      <c r="E88"/>
+      <c r="A88" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B88" s="27">
+        <v>13</v>
+      </c>
+      <c r="C88" s="21">
+        <v>12.349</v>
+      </c>
+      <c r="D88" s="21">
+        <v>10.7837</v>
+      </c>
+      <c r="E88" s="21">
+        <v>12.9758</v>
+      </c>
     </row>
     <row r="89" spans="1:5">
-      <c r="A89" t="s">
-[...5 lines deleted...]
-      <c r="E89"/>
+      <c r="A89" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B89" s="27">
+        <v>13</v>
+      </c>
+      <c r="C89" s="21">
+        <v>27.1473</v>
+      </c>
+      <c r="D89" s="21">
+        <v>26.9811</v>
+      </c>
+      <c r="E89" s="21">
+        <v>28</v>
+      </c>
     </row>
     <row r="90" spans="1:5">
-      <c r="A90" t="s">
-[...14 lines deleted...]
-      <c r="E91"/>
+      <c r="A90" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B90" s="27">
+        <v>12</v>
+      </c>
+      <c r="C90" s="21">
+        <v>6.6573</v>
+      </c>
+      <c r="D90" s="21">
+        <v>5.8503</v>
+      </c>
+      <c r="E90" s="21">
+        <v>8.0001</v>
+      </c>
     </row>
     <row r="92" spans="1:5">
-      <c r="A92" t="s">
-[...5 lines deleted...]
-      <c r="E92"/>
+      <c r="A92" s="22" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
     </row>
     <row r="96" spans="1:5">
-      <c r="A96"/>
+      <c r="A96" t="s">
+        <v>87</v>
+      </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
     </row>
     <row r="97" spans="1:5">
-      <c r="A97" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A97"/>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
     </row>
+    <row r="101" spans="1:5">
+      <c r="A101" t="s">
+        <v>91</v>
+      </c>
+      <c r="B101"/>
+      <c r="C101"/>
+      <c r="D101"/>
+      <c r="E101"/>
+    </row>
     <row r="102" spans="1:5">
-      <c r="A102" s="17" t="s">
-        <v>67</v>
+      <c r="A102" t="s">
+        <v>92</v>
+      </c>
+      <c r="B102"/>
+      <c r="C102"/>
+      <c r="D102"/>
+      <c r="E102"/>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" t="s">
+        <v>93</v>
+      </c>
+      <c r="B103"/>
+      <c r="C103"/>
+      <c r="D103"/>
+      <c r="E103"/>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B104"/>
+      <c r="C104"/>
+      <c r="D104"/>
+      <c r="E104"/>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" t="s">
+        <v>95</v>
+      </c>
+      <c r="B105"/>
+      <c r="C105"/>
+      <c r="D105"/>
+      <c r="E105"/>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106"/>
+      <c r="B106"/>
+      <c r="C106"/>
+      <c r="D106"/>
+      <c r="E106"/>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" t="s">
+        <v>96</v>
+      </c>
+      <c r="B107"/>
+      <c r="C107"/>
+      <c r="D107"/>
+      <c r="E107"/>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" t="s">
+        <v>97</v>
+      </c>
+      <c r="B108"/>
+      <c r="C108"/>
+      <c r="D108"/>
+      <c r="E108"/>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" t="s">
+        <v>98</v>
+      </c>
+      <c r="B109"/>
+      <c r="C109"/>
+      <c r="D109"/>
+      <c r="E109"/>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" t="s">
+        <v>99</v>
+      </c>
+      <c r="B110"/>
+      <c r="C110"/>
+      <c r="D110"/>
+      <c r="E110"/>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="23" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A83:E83"/>
-[...8 lines deleted...]
-    <mergeCell ref="A92:E92"/>
     <mergeCell ref="A93:E93"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>
     <mergeCell ref="A98:E98"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A100:E100"/>
+    <mergeCell ref="A101:E101"/>
+    <mergeCell ref="A102:E102"/>
+    <mergeCell ref="A103:E103"/>
+    <mergeCell ref="A104:E104"/>
+    <mergeCell ref="A105:E105"/>
+    <mergeCell ref="A106:E106"/>
+    <mergeCell ref="A107:E107"/>
+    <mergeCell ref="A108:E108"/>
+    <mergeCell ref="A109:E109"/>
+    <mergeCell ref="A110:E110"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="82" man="1"/>
-    <brk id="102" man="1"/>
+    <brk id="92" man="1"/>
+    <brk id="112" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E102"/>
+  <dimension ref="A1:E112"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A102" sqref="A102"/>
+      <selection activeCell="A112" sqref="A112"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.842773" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="59.842529" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" s="3" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="B4" s="3" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>13</v>
+      </c>
+      <c r="B8" s="24">
+        <v>9</v>
       </c>
       <c r="C8" s="10">
-        <v>1.0285</v>
+        <v>1.0556</v>
       </c>
       <c r="D8" s="10">
         <v>0.6</v>
       </c>
       <c r="E8" s="10">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>14</v>
+      </c>
+      <c r="B9" s="24">
+        <v>9</v>
       </c>
       <c r="C9" s="10">
-        <v>2.2576</v>
+        <v>2.2333</v>
       </c>
       <c r="D9" s="10">
-        <v>1.5669</v>
+        <v>1.5</v>
       </c>
       <c r="E9" s="10">
-        <v>3</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>15</v>
+      </c>
+      <c r="B10" s="24">
+        <v>9</v>
       </c>
       <c r="C10" s="10">
-        <v>3.964</v>
+        <v>4.0222</v>
       </c>
       <c r="D10" s="10">
-        <v>2.3154</v>
+        <v>3.1</v>
       </c>
       <c r="E10" s="10">
-        <v>6.1478</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>16</v>
+      </c>
+      <c r="B11" s="25">
+        <v>9</v>
       </c>
       <c r="C11" s="11">
-        <v>3.1553</v>
+        <v>3.1778</v>
       </c>
       <c r="D11" s="11">
-        <v>1.9797</v>
+        <v>2.5</v>
       </c>
       <c r="E11" s="11">
-        <v>4.5935</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>13</v>
+      </c>
+      <c r="B14" s="24">
+        <v>9</v>
       </c>
       <c r="C14" s="10">
-        <v>1.8999</v>
+        <v>1.9111</v>
       </c>
       <c r="D14" s="10">
         <v>1.5</v>
       </c>
       <c r="E14" s="10">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>14</v>
+      </c>
+      <c r="B15" s="24">
+        <v>9</v>
       </c>
       <c r="C15" s="10">
-        <v>3.025</v>
+        <v>3.3667</v>
       </c>
       <c r="D15" s="10">
-        <v>1.9965</v>
+        <v>2.5</v>
       </c>
       <c r="E15" s="10">
-        <v>4</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>15</v>
+      </c>
+      <c r="B16" s="24">
+        <v>9</v>
       </c>
       <c r="C16" s="10">
-        <v>4.6754</v>
+        <v>4.5333</v>
       </c>
       <c r="D16" s="10">
-        <v>3.25</v>
+        <v>3.3</v>
       </c>
       <c r="E16" s="10">
-        <v>5.3422</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>18</v>
+      </c>
+      <c r="B17" s="25">
+        <v>9</v>
       </c>
       <c r="C17" s="11">
-        <v>3.239</v>
+        <v>3.2444</v>
       </c>
       <c r="D17" s="11">
-        <v>2.18</v>
+        <v>2.2</v>
       </c>
       <c r="E17" s="11">
-        <v>4.0274</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>13</v>
+      </c>
+      <c r="B20" s="24">
+        <v>9</v>
       </c>
       <c r="C20" s="10">
-        <v>2.9585</v>
+        <v>2.9778</v>
       </c>
       <c r="D20" s="10">
-        <v>2.2759</v>
+        <v>2.3</v>
       </c>
       <c r="E20" s="10">
-        <v>4.04</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>14</v>
+      </c>
+      <c r="B21" s="24">
+        <v>9</v>
       </c>
       <c r="C21" s="10">
-        <v>5.3521</v>
+        <v>5.6889</v>
       </c>
       <c r="D21" s="10">
-        <v>4.3092</v>
+        <v>4.3</v>
       </c>
       <c r="E21" s="10">
-        <v>7.12</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>20</v>
+      </c>
+      <c r="B22" s="24">
+        <v>9</v>
       </c>
       <c r="C22" s="10">
-        <v>8.8165</v>
+        <v>8.7111</v>
       </c>
       <c r="D22" s="10">
-        <v>7.7813</v>
+        <v>7.8</v>
       </c>
       <c r="E22" s="10">
         <v>9.6</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
-        <v>20</v>
-[...11 lines deleted...]
-        <v>7.5202</v>
+        <v>21</v>
+      </c>
+      <c r="B23" s="26">
+        <v>9</v>
+      </c>
+      <c r="C23" s="18">
+        <v>6.5111</v>
+      </c>
+      <c r="D23" s="18">
+        <v>5.9</v>
+      </c>
+      <c r="E23" s="18">
+        <v>7.2</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>13</v>
+      </c>
+      <c r="B26" s="24">
+        <v>8</v>
       </c>
       <c r="C26" s="10">
-        <v>5.0369</v>
+        <v>5.4</v>
       </c>
       <c r="D26" s="10">
-        <v>2.74</v>
+        <v>2.8</v>
       </c>
       <c r="E26" s="10">
-        <v>7.0666</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>14</v>
+      </c>
+      <c r="B27" s="24">
+        <v>8</v>
       </c>
       <c r="C27" s="10">
-        <v>7.5713</v>
+        <v>9.074999999999999</v>
       </c>
       <c r="D27" s="10">
-        <v>5.06</v>
+        <v>5.4</v>
       </c>
       <c r="E27" s="10">
-        <v>10.5</v>
+        <v>11.6</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>15</v>
+      </c>
+      <c r="B28" s="24">
+        <v>8</v>
       </c>
       <c r="C28" s="10">
-        <v>10.9105</v>
+        <v>11.1375</v>
       </c>
       <c r="D28" s="10">
-        <v>7.9658</v>
+        <v>9</v>
       </c>
       <c r="E28" s="10">
-        <v>12.7</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E29" s="12">
+        <v>23</v>
+      </c>
+      <c r="B29" s="26">
+        <v>9</v>
+      </c>
+      <c r="C29" s="18">
+        <v>9.066700000000001</v>
+      </c>
+      <c r="D29" s="18">
+        <v>7.4</v>
+      </c>
+      <c r="E29" s="18">
         <v>10.4</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>13</v>
+      </c>
+      <c r="B33" s="24">
+        <v>9</v>
       </c>
       <c r="C33" s="10">
-        <v>658.9489</v>
+        <v>654.2667</v>
       </c>
       <c r="D33" s="10">
-        <v>642.0096</v>
+        <v>640</v>
       </c>
       <c r="E33" s="10">
-        <v>693.1052</v>
+        <v>676.4</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>14</v>
+      </c>
+      <c r="B34" s="24">
+        <v>9</v>
       </c>
       <c r="C34" s="10">
-        <v>537.0848999999999</v>
+        <v>526.6222</v>
       </c>
       <c r="D34" s="10">
-        <v>518.1968000000001</v>
+        <v>511.9</v>
       </c>
       <c r="E34" s="10">
-        <v>550.4</v>
+        <v>544.7</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>15</v>
+      </c>
+      <c r="B35" s="24">
+        <v>9</v>
       </c>
       <c r="C35" s="10">
-        <v>2440.2806</v>
+        <v>2354.9333</v>
       </c>
       <c r="D35" s="10">
-        <v>2121.2315</v>
+        <v>2141.2</v>
       </c>
       <c r="E35" s="10">
-        <v>3586.9187</v>
+        <v>3518.4</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>26</v>
+      </c>
+      <c r="B36" s="25">
+        <v>9</v>
       </c>
       <c r="C36" s="11">
-        <v>3636.3144</v>
+        <v>3682.9444</v>
       </c>
       <c r="D36" s="11">
-        <v>3298.9895</v>
+        <v>3302</v>
       </c>
       <c r="E36" s="11">
-        <v>4830.1298</v>
+        <v>4769.8</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="A37" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
-[...5 lines deleted...]
-      <c r="E38"/>
+      <c r="A38" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="25">
+        <v>7</v>
+      </c>
+      <c r="C38" s="11">
+        <v>0</v>
+      </c>
+      <c r="D38" s="11">
+        <v>0</v>
+      </c>
+      <c r="E38" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>13</v>
-[...12 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
+        <v>13</v>
+      </c>
+      <c r="B41" s="24">
+        <v>9</v>
+      </c>
+      <c r="C41" s="10">
+        <v>4056.4333</v>
+      </c>
+      <c r="D41" s="10">
+        <v>3932</v>
+      </c>
+      <c r="E41" s="10">
+        <v>4224.8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" t="s">
         <v>14</v>
       </c>
-      <c r="B41" s="18">
+      <c r="B42" s="24">
+        <v>9</v>
+      </c>
+      <c r="C42" s="10">
+        <v>3148.9667</v>
+      </c>
+      <c r="D42" s="10">
+        <v>2957.3</v>
+      </c>
+      <c r="E42" s="10">
+        <v>3366</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" t="s">
+        <v>15</v>
+      </c>
+      <c r="B43" s="24">
+        <v>9</v>
+      </c>
+      <c r="C43" s="10">
+        <v>7912.1222</v>
+      </c>
+      <c r="D43" s="10">
+        <v>6809.6</v>
+      </c>
+      <c r="E43" s="10">
+        <v>11969.9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B44" s="25">
+        <v>9</v>
+      </c>
+      <c r="C44" s="11">
+        <v>15651.8778</v>
+      </c>
+      <c r="D44" s="11">
+        <v>13951.7</v>
+      </c>
+      <c r="E44" s="11">
+        <v>19993.1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B46" s="25">
         <v>8</v>
       </c>
-      <c r="C41" s="10">
-[...70 lines deleted...]
-      <c r="E46"/>
+      <c r="C46" s="11">
+        <v>0</v>
+      </c>
+      <c r="D46" s="11">
+        <v>0</v>
+      </c>
+      <c r="E46" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A47" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" s="6"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" t="s">
-[...5 lines deleted...]
-      <c r="E48"/>
+      <c r="A48" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="25">
+        <v>9</v>
+      </c>
+      <c r="C48" s="11">
+        <v>-78.7333</v>
+      </c>
+      <c r="D48" s="11">
+        <v>-239.6</v>
+      </c>
+      <c r="E48" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>35</v>
+      </c>
+      <c r="B50" s="24">
+        <v>6</v>
       </c>
       <c r="C50" s="10">
-        <v>360.6182</v>
+        <v>5870.4167</v>
       </c>
       <c r="D50" s="10">
-        <v>311.4282</v>
+        <v>5250.3</v>
       </c>
       <c r="E50" s="10">
-        <v>406.2144</v>
+        <v>7588.6</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>36</v>
+      </c>
+      <c r="B51" s="24">
+        <v>6</v>
       </c>
       <c r="C51" s="10">
-        <v>1178.7618</v>
+        <v>-3913</v>
       </c>
       <c r="D51" s="10">
-        <v>956.2048</v>
+        <v>-5239.9</v>
       </c>
       <c r="E51" s="10">
-        <v>1549.4199</v>
+        <v>-3461.5</v>
       </c>
     </row>
     <row r="52" spans="1:5">
-      <c r="A52" s="6" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
-      <c r="B53"/>
-[...2 lines deleted...]
-      <c r="E53"/>
+      <c r="A53" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B53" s="26">
+        <v>9</v>
+      </c>
+      <c r="C53" s="18">
+        <v>1984.6667</v>
+      </c>
+      <c r="D53" s="18">
+        <v>1789.6</v>
+      </c>
+      <c r="E53" s="18">
+        <v>2360.3</v>
+      </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>33</v>
-[...12 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" s="7" t="s">
-[...12 lines deleted...]
-        <v>2400.088</v>
+      <c r="A55" t="s">
+        <v>13</v>
+      </c>
+      <c r="B55" s="24">
+        <v>9</v>
+      </c>
+      <c r="C55" s="10">
+        <v>456.9778</v>
+      </c>
+      <c r="D55" s="10">
+        <v>412.5</v>
+      </c>
+      <c r="E55" s="10">
+        <v>487.2</v>
       </c>
     </row>
     <row r="56" spans="1:5">
-      <c r="B56"/>
-[...2 lines deleted...]
-      <c r="E56"/>
+      <c r="A56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B56" s="24">
+        <v>9</v>
+      </c>
+      <c r="C56" s="10">
+        <v>335.8222</v>
+      </c>
+      <c r="D56" s="10">
+        <v>285.5</v>
+      </c>
+      <c r="E56" s="10">
+        <v>372.5</v>
+      </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B57" s="18">
+        <v>15</v>
+      </c>
+      <c r="B57" s="24">
+        <v>9</v>
+      </c>
+      <c r="C57" s="10">
+        <v>1151.7556</v>
+      </c>
+      <c r="D57" s="10">
+        <v>987</v>
+      </c>
+      <c r="E57" s="10">
+        <v>1513.8</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B58" s="25">
+        <v>9</v>
+      </c>
+      <c r="C58" s="11">
+        <v>1990.0667</v>
+      </c>
+      <c r="D58" s="11">
+        <v>1803.5</v>
+      </c>
+      <c r="E58" s="11">
+        <v>2360.3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B59" s="6"/>
+      <c r="C59" s="6"/>
+      <c r="D59" s="6"/>
+      <c r="E59" s="6"/>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B60" s="25">
         <v>7</v>
       </c>
-      <c r="C57" s="10">
-[...46 lines deleted...]
-        <v>1749.0526</v>
+      <c r="C60" s="11">
+        <v>0</v>
+      </c>
+      <c r="D60" s="11">
+        <v>0</v>
+      </c>
+      <c r="E60" s="11">
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:5">
-      <c r="A61" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A61" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B61" s="6"/>
+      <c r="C61" s="6"/>
+      <c r="D61" s="6"/>
+      <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
-      <c r="B62"/>
-[...2 lines deleted...]
-      <c r="E62"/>
+      <c r="A62" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B62" s="25">
+        <v>8</v>
+      </c>
+      <c r="C62" s="11">
+        <v>-6.7125</v>
+      </c>
+      <c r="D62" s="11">
+        <v>-26</v>
+      </c>
+      <c r="E62" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>44</v>
+      </c>
+      <c r="B64" s="24">
+        <v>9</v>
       </c>
       <c r="C64" s="10">
-        <v>-3.5266</v>
+        <v>1956.5556</v>
       </c>
       <c r="D64" s="10">
-        <v>-14.5861</v>
+        <v>1756.8</v>
       </c>
       <c r="E64" s="10">
-        <v>0</v>
+        <v>2261.8</v>
       </c>
     </row>
     <row r="65" spans="1:5">
-      <c r="A65" t="s">
-[...12 lines deleted...]
-        <v>81.76739999999999</v>
+      <c r="A65" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="26">
+        <v>9</v>
+      </c>
+      <c r="C65" s="18">
+        <v>1957.1778</v>
+      </c>
+      <c r="D65" s="18">
+        <v>1766.8</v>
+      </c>
+      <c r="E65" s="18">
+        <v>2220.5</v>
       </c>
     </row>
     <row r="66" spans="1:5">
-      <c r="A66" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B66"/>
+      <c r="C66"/>
+      <c r="D66"/>
+      <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>46</v>
+      </c>
+      <c r="B67" s="24">
+        <v>9</v>
       </c>
       <c r="C67" s="10">
-        <v>638.7657</v>
+        <v>-531.4222</v>
       </c>
       <c r="D67" s="10">
-        <v>548.256</v>
+        <v>-616.9</v>
       </c>
       <c r="E67" s="10">
-        <v>821.6598</v>
+        <v>-474.2</v>
       </c>
     </row>
     <row r="68" spans="1:5">
-      <c r="B68"/>
-[...2 lines deleted...]
-      <c r="E68"/>
+      <c r="A68" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B68" s="26">
+        <v>9</v>
+      </c>
+      <c r="C68" s="18">
+        <v>-532.8556</v>
+      </c>
+      <c r="D68" s="18">
+        <v>-616.9</v>
+      </c>
+      <c r="E68" s="18">
+        <v>-476.9</v>
+      </c>
     </row>
     <row r="69" spans="1:5">
-      <c r="A69" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B69"/>
+      <c r="C69"/>
+      <c r="D69"/>
+      <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
-      <c r="A70" s="7" t="s">
-[...12 lines deleted...]
-        <v>4.7919</v>
+      <c r="A70" t="s">
+        <v>48</v>
+      </c>
+      <c r="B70" s="24">
+        <v>9</v>
+      </c>
+      <c r="C70" s="10">
+        <v>1423.9111</v>
+      </c>
+      <c r="D70" s="10">
+        <v>1282.7</v>
+      </c>
+      <c r="E70" s="10">
+        <v>1644.9</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
-        <v>46</v>
-[...11 lines deleted...]
-        <v>2.1564</v>
+        <v>49</v>
+      </c>
+      <c r="B71" s="26">
+        <v>9</v>
+      </c>
+      <c r="C71" s="18">
+        <v>1423.1111</v>
+      </c>
+      <c r="D71" s="18">
+        <v>1290</v>
+      </c>
+      <c r="E71" s="18">
+        <v>1603.6</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
-      <c r="A73" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A73" t="s">
+        <v>50</v>
+      </c>
+      <c r="B73"/>
+      <c r="C73"/>
+      <c r="D73"/>
+      <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
-      <c r="B74"/>
-[...2 lines deleted...]
-      <c r="E74"/>
+      <c r="A74" t="s">
+        <v>51</v>
+      </c>
+      <c r="B74" s="24">
+        <v>8</v>
+      </c>
+      <c r="C74" s="10">
+        <v>-4.2</v>
+      </c>
+      <c r="D74" s="10">
+        <v>-16.7</v>
+      </c>
+      <c r="E74" s="10">
+        <v>15</v>
+      </c>
     </row>
     <row r="75" spans="1:5">
-      <c r="A75" s="8" t="s">
-[...5 lines deleted...]
-      <c r="E75" s="8"/>
+      <c r="A75" t="s">
+        <v>52</v>
+      </c>
+      <c r="B75" s="24">
+        <v>9</v>
+      </c>
+      <c r="C75" s="10">
+        <v>-32.4667</v>
+      </c>
+      <c r="D75" s="10">
+        <v>-167.3</v>
+      </c>
+      <c r="E75" s="10">
+        <v>33.5</v>
+      </c>
     </row>
     <row r="76" spans="1:5">
-      <c r="A76" s="9" t="s">
-[...12 lines deleted...]
-        <v>42.0587</v>
+      <c r="A76" t="s">
+        <v>53</v>
+      </c>
+      <c r="B76" s="24">
+        <v>8</v>
+      </c>
+      <c r="C76" s="10">
+        <v>1063.4625</v>
+      </c>
+      <c r="D76" s="10">
+        <v>809.2</v>
+      </c>
+      <c r="E76" s="10">
+        <v>1406.6</v>
       </c>
     </row>
     <row r="77" spans="1:5">
-      <c r="A77" s="9" t="s">
-[...12 lines deleted...]
-        <v>28.7799</v>
+      <c r="A77" t="s">
+        <v>54</v>
+      </c>
+      <c r="B77" s="24">
+        <v>8</v>
+      </c>
+      <c r="C77" s="10">
+        <v>619.6</v>
+      </c>
+      <c r="D77" s="10">
+        <v>556.1</v>
+      </c>
+      <c r="E77" s="10">
+        <v>759.8</v>
       </c>
     </row>
     <row r="78" spans="1:5">
-      <c r="A78" s="9" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B78"/>
+      <c r="C78"/>
+      <c r="D78"/>
+      <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
-      <c r="A79" s="9" t="s">
-[...12 lines deleted...]
-        <v>37.9842</v>
+      <c r="A79" t="s">
+        <v>55</v>
+      </c>
+      <c r="B79" s="24">
+        <v>9</v>
+      </c>
+      <c r="C79" s="19">
+        <v>3.89</v>
+      </c>
+      <c r="D79" s="19">
+        <v>3.49</v>
+      </c>
+      <c r="E79" s="19">
+        <v>4.26</v>
       </c>
     </row>
     <row r="80" spans="1:5">
-      <c r="A80" s="9" t="s">
-[...12 lines deleted...]
-        <v>7.4858</v>
+      <c r="A80" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B80" s="26">
+        <v>9</v>
+      </c>
+      <c r="C80" s="20">
+        <v>3.8844</v>
+      </c>
+      <c r="D80" s="20">
+        <v>3.51</v>
+      </c>
+      <c r="E80" s="20">
+        <v>4.26</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B81" s="26">
+        <v>9</v>
+      </c>
+      <c r="C81" s="20">
+        <v>1.7556</v>
+      </c>
+      <c r="D81" s="20">
+        <v>1.54</v>
+      </c>
+      <c r="E81" s="20">
+        <v>1.92</v>
       </c>
     </row>
     <row r="82" spans="1:5">
-      <c r="A82" s="16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B82"/>
+      <c r="C82"/>
+      <c r="D82"/>
+      <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
-      <c r="A83" t="s">
-[...5 lines deleted...]
-      <c r="E83"/>
+      <c r="A83" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B83" s="26">
+        <v>9</v>
+      </c>
+      <c r="C83" s="20">
+        <v>1048.09</v>
+      </c>
+      <c r="D83" s="20">
+        <v>890.55</v>
+      </c>
+      <c r="E83" s="20">
+        <v>1404.21</v>
+      </c>
     </row>
     <row r="84" spans="1:5">
-      <c r="A84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
-      <c r="A85" t="s">
-[...5 lines deleted...]
-      <c r="E85"/>
+      <c r="A85" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B85" s="8"/>
+      <c r="C85" s="8"/>
+      <c r="D85" s="8"/>
+      <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
-      <c r="A86" t="s">
-[...5 lines deleted...]
-      <c r="E86"/>
+      <c r="A86" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B86" s="27">
+        <v>6</v>
+      </c>
+      <c r="C86" s="21">
+        <v>38.1598</v>
+      </c>
+      <c r="D86" s="21">
+        <v>36.5536</v>
+      </c>
+      <c r="E86" s="21">
+        <v>40.0896</v>
+      </c>
     </row>
     <row r="87" spans="1:5">
-      <c r="A87"/>
-[...3 lines deleted...]
-      <c r="E87"/>
+      <c r="A87" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B87" s="27">
+        <v>6</v>
+      </c>
+      <c r="C87" s="21">
+        <v>25.3693</v>
+      </c>
+      <c r="D87" s="21">
+        <v>24.1247</v>
+      </c>
+      <c r="E87" s="21">
+        <v>26.6624</v>
+      </c>
     </row>
     <row r="88" spans="1:5">
-      <c r="A88" t="s">
-[...5 lines deleted...]
-      <c r="E88"/>
+      <c r="A88" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B88" s="27">
+        <v>9</v>
+      </c>
+      <c r="C88" s="21">
+        <v>12.7825</v>
+      </c>
+      <c r="D88" s="21">
+        <v>11.8</v>
+      </c>
+      <c r="E88" s="21">
+        <v>13.4265</v>
+      </c>
     </row>
     <row r="89" spans="1:5">
-      <c r="A89" t="s">
-[...5 lines deleted...]
-      <c r="E89"/>
+      <c r="A89" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B89" s="27">
+        <v>9</v>
+      </c>
+      <c r="C89" s="21">
+        <v>27.2003</v>
+      </c>
+      <c r="D89" s="21">
+        <v>26.9829</v>
+      </c>
+      <c r="E89" s="21">
+        <v>28</v>
+      </c>
     </row>
     <row r="90" spans="1:5">
-      <c r="A90" t="s">
-[...14 lines deleted...]
-      <c r="E91"/>
+      <c r="A90" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B90" s="27">
+        <v>8</v>
+      </c>
+      <c r="C90" s="21">
+        <v>6.6957</v>
+      </c>
+      <c r="D90" s="21">
+        <v>5.8</v>
+      </c>
+      <c r="E90" s="21">
+        <v>7.0003</v>
+      </c>
     </row>
     <row r="92" spans="1:5">
-      <c r="A92" t="s">
-[...5 lines deleted...]
-      <c r="E92"/>
+      <c r="A92" s="22" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
     </row>
     <row r="96" spans="1:5">
-      <c r="A96"/>
+      <c r="A96" t="s">
+        <v>87</v>
+      </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
     </row>
     <row r="97" spans="1:5">
-      <c r="A97" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A97"/>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
     </row>
+    <row r="101" spans="1:5">
+      <c r="A101" t="s">
+        <v>91</v>
+      </c>
+      <c r="B101"/>
+      <c r="C101"/>
+      <c r="D101"/>
+      <c r="E101"/>
+    </row>
     <row r="102" spans="1:5">
-      <c r="A102" s="17" t="s">
-        <v>67</v>
+      <c r="A102" t="s">
+        <v>92</v>
+      </c>
+      <c r="B102"/>
+      <c r="C102"/>
+      <c r="D102"/>
+      <c r="E102"/>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" t="s">
+        <v>93</v>
+      </c>
+      <c r="B103"/>
+      <c r="C103"/>
+      <c r="D103"/>
+      <c r="E103"/>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B104"/>
+      <c r="C104"/>
+      <c r="D104"/>
+      <c r="E104"/>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" t="s">
+        <v>95</v>
+      </c>
+      <c r="B105"/>
+      <c r="C105"/>
+      <c r="D105"/>
+      <c r="E105"/>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106"/>
+      <c r="B106"/>
+      <c r="C106"/>
+      <c r="D106"/>
+      <c r="E106"/>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" t="s">
+        <v>96</v>
+      </c>
+      <c r="B107"/>
+      <c r="C107"/>
+      <c r="D107"/>
+      <c r="E107"/>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" t="s">
+        <v>97</v>
+      </c>
+      <c r="B108"/>
+      <c r="C108"/>
+      <c r="D108"/>
+      <c r="E108"/>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" t="s">
+        <v>98</v>
+      </c>
+      <c r="B109"/>
+      <c r="C109"/>
+      <c r="D109"/>
+      <c r="E109"/>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" t="s">
+        <v>99</v>
+      </c>
+      <c r="B110"/>
+      <c r="C110"/>
+      <c r="D110"/>
+      <c r="E110"/>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="23" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A83:E83"/>
-[...8 lines deleted...]
-    <mergeCell ref="A92:E92"/>
     <mergeCell ref="A93:E93"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>
     <mergeCell ref="A98:E98"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A100:E100"/>
+    <mergeCell ref="A101:E101"/>
+    <mergeCell ref="A102:E102"/>
+    <mergeCell ref="A103:E103"/>
+    <mergeCell ref="A104:E104"/>
+    <mergeCell ref="A105:E105"/>
+    <mergeCell ref="A106:E106"/>
+    <mergeCell ref="A107:E107"/>
+    <mergeCell ref="A108:E108"/>
+    <mergeCell ref="A109:E109"/>
+    <mergeCell ref="A110:E110"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="82" man="1"/>
-    <brk id="102" man="1"/>
+    <brk id="92" man="1"/>
+    <brk id="112" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:E112"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A112" sqref="A112"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="59.842529" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
+    <col min="4" max="4" width="14" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="B2"/>
+      <c r="C2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="B3" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="B4" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="24">
+        <v>9</v>
+      </c>
+      <c r="C8" s="10">
+        <v>1.0556</v>
+      </c>
+      <c r="D8" s="10">
+        <v>0.6</v>
+      </c>
+      <c r="E8" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="24">
+        <v>9</v>
+      </c>
+      <c r="C9" s="10">
+        <v>2.2444</v>
+      </c>
+      <c r="D9" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="E9" s="10">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="24">
+        <v>9</v>
+      </c>
+      <c r="C10" s="10">
+        <v>4.0444</v>
+      </c>
+      <c r="D10" s="10">
+        <v>3.1</v>
+      </c>
+      <c r="E10" s="10">
+        <v>6.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="25">
+        <v>9</v>
+      </c>
+      <c r="C11" s="11">
+        <v>3.2111</v>
+      </c>
+      <c r="D11" s="11">
+        <v>2.5</v>
+      </c>
+      <c r="E11" s="11">
+        <v>4.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="24">
+        <v>9</v>
+      </c>
+      <c r="C14" s="10">
+        <v>1.9111</v>
+      </c>
+      <c r="D14" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="E14" s="10">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="24">
+        <v>9</v>
+      </c>
+      <c r="C15" s="10">
+        <v>3.3667</v>
+      </c>
+      <c r="D15" s="10">
+        <v>2.5</v>
+      </c>
+      <c r="E15" s="10">
+        <v>4.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="24">
+        <v>9</v>
+      </c>
+      <c r="C16" s="10">
+        <v>4.4556</v>
+      </c>
+      <c r="D16" s="10">
+        <v>3.3</v>
+      </c>
+      <c r="E16" s="10">
+        <v>5.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="25">
+        <v>9</v>
+      </c>
+      <c r="C17" s="11">
+        <v>3.2333</v>
+      </c>
+      <c r="D17" s="11">
+        <v>2.2</v>
+      </c>
+      <c r="E17" s="11">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="24">
+        <v>9</v>
+      </c>
+      <c r="C20" s="10">
+        <v>2.9778</v>
+      </c>
+      <c r="D20" s="10">
+        <v>2.3</v>
+      </c>
+      <c r="E20" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="24">
+        <v>9</v>
+      </c>
+      <c r="C21" s="10">
+        <v>5.6889</v>
+      </c>
+      <c r="D21" s="10">
+        <v>4.3</v>
+      </c>
+      <c r="E21" s="10">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="24">
+        <v>9</v>
+      </c>
+      <c r="C22" s="10">
+        <v>8.6556</v>
+      </c>
+      <c r="D22" s="10">
+        <v>7.5</v>
+      </c>
+      <c r="E22" s="10">
+        <v>9.6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="26">
+        <v>9</v>
+      </c>
+      <c r="C23" s="18">
+        <v>6.5444</v>
+      </c>
+      <c r="D23" s="18">
+        <v>5.8</v>
+      </c>
+      <c r="E23" s="18">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" s="24">
+        <v>8</v>
+      </c>
+      <c r="C26" s="10">
+        <v>5.0875</v>
+      </c>
+      <c r="D26" s="10">
+        <v>2.8</v>
+      </c>
+      <c r="E26" s="10">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" s="24">
+        <v>8</v>
+      </c>
+      <c r="C27" s="10">
+        <v>8.975</v>
+      </c>
+      <c r="D27" s="10">
+        <v>5.4</v>
+      </c>
+      <c r="E27" s="10">
+        <v>11.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B28" s="24">
+        <v>8</v>
+      </c>
+      <c r="C28" s="10">
+        <v>11.0875</v>
+      </c>
+      <c r="D28" s="10">
+        <v>9</v>
+      </c>
+      <c r="E28" s="10">
+        <v>12.6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="26">
+        <v>9</v>
+      </c>
+      <c r="C29" s="18">
+        <v>8.9444</v>
+      </c>
+      <c r="D29" s="18">
+        <v>6.4</v>
+      </c>
+      <c r="E29" s="18">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="5"/>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s">
+        <v>13</v>
+      </c>
+      <c r="B33" s="24">
+        <v>9</v>
+      </c>
+      <c r="C33" s="10">
+        <v>661.1778</v>
+      </c>
+      <c r="D33" s="10">
+        <v>644.3</v>
+      </c>
+      <c r="E33" s="10">
+        <v>689.9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" s="24">
+        <v>9</v>
+      </c>
+      <c r="C34" s="10">
+        <v>538.7778</v>
+      </c>
+      <c r="D34" s="10">
+        <v>519.9</v>
+      </c>
+      <c r="E34" s="10">
+        <v>562.4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s">
+        <v>15</v>
+      </c>
+      <c r="B35" s="24">
+        <v>9</v>
+      </c>
+      <c r="C35" s="10">
+        <v>2450.1889</v>
+      </c>
+      <c r="D35" s="10">
+        <v>2207</v>
+      </c>
+      <c r="E35" s="10">
+        <v>3651.8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B36" s="25">
+        <v>9</v>
+      </c>
+      <c r="C36" s="11">
+        <v>3803.0333</v>
+      </c>
+      <c r="D36" s="11">
+        <v>3384.5</v>
+      </c>
+      <c r="E36" s="11">
+        <v>4950.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="25">
+        <v>7</v>
+      </c>
+      <c r="C38" s="11">
+        <v>0</v>
+      </c>
+      <c r="D38" s="11">
+        <v>0</v>
+      </c>
+      <c r="E38" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" t="s">
+        <v>13</v>
+      </c>
+      <c r="B41" s="24">
+        <v>9</v>
+      </c>
+      <c r="C41" s="10">
+        <v>4179.6111</v>
+      </c>
+      <c r="D41" s="10">
+        <v>4021.8</v>
+      </c>
+      <c r="E41" s="10">
+        <v>4395.5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B42" s="24">
+        <v>9</v>
+      </c>
+      <c r="C42" s="10">
+        <v>3322.7889</v>
+      </c>
+      <c r="D42" s="10">
+        <v>3060.3</v>
+      </c>
+      <c r="E42" s="10">
+        <v>3602</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" t="s">
+        <v>15</v>
+      </c>
+      <c r="B43" s="24">
+        <v>9</v>
+      </c>
+      <c r="C43" s="10">
+        <v>8515.922200000001</v>
+      </c>
+      <c r="D43" s="10">
+        <v>7109.4</v>
+      </c>
+      <c r="E43" s="10">
+        <v>12905.6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B44" s="25">
+        <v>9</v>
+      </c>
+      <c r="C44" s="11">
+        <v>16598.5889</v>
+      </c>
+      <c r="D44" s="11">
+        <v>14511.2</v>
+      </c>
+      <c r="E44" s="11">
+        <v>21453.6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B46" s="25">
+        <v>8</v>
+      </c>
+      <c r="C46" s="11">
+        <v>0</v>
+      </c>
+      <c r="D46" s="11">
+        <v>0</v>
+      </c>
+      <c r="E46" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" s="6"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="25">
+        <v>9</v>
+      </c>
+      <c r="C48" s="11">
+        <v>-80.4889</v>
+      </c>
+      <c r="D48" s="11">
+        <v>-249.3</v>
+      </c>
+      <c r="E48" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" t="s">
+        <v>35</v>
+      </c>
+      <c r="B50" s="24">
+        <v>6</v>
+      </c>
+      <c r="C50" s="10">
+        <v>6285.1333</v>
+      </c>
+      <c r="D50" s="10">
+        <v>5527</v>
+      </c>
+      <c r="E50" s="10">
+        <v>8219.6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" t="s">
+        <v>36</v>
+      </c>
+      <c r="B51" s="24">
+        <v>6</v>
+      </c>
+      <c r="C51" s="10">
+        <v>-4158.6667</v>
+      </c>
+      <c r="D51" s="10">
+        <v>-5644.1</v>
+      </c>
+      <c r="E51" s="10">
+        <v>-3603.2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B53" s="26">
+        <v>9</v>
+      </c>
+      <c r="C53" s="18">
+        <v>2157.0556</v>
+      </c>
+      <c r="D53" s="18">
+        <v>1928.3</v>
+      </c>
+      <c r="E53" s="18">
+        <v>2587.6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" t="s">
+        <v>38</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" t="s">
+        <v>13</v>
+      </c>
+      <c r="B55" s="24">
+        <v>9</v>
+      </c>
+      <c r="C55" s="10">
+        <v>478.9889</v>
+      </c>
+      <c r="D55" s="10">
+        <v>423.9</v>
+      </c>
+      <c r="E55" s="10">
+        <v>512.1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B56" s="24">
+        <v>9</v>
+      </c>
+      <c r="C56" s="10">
+        <v>364.6778</v>
+      </c>
+      <c r="D56" s="10">
+        <v>307.4</v>
+      </c>
+      <c r="E56" s="10">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" t="s">
+        <v>15</v>
+      </c>
+      <c r="B57" s="24">
+        <v>9</v>
+      </c>
+      <c r="C57" s="10">
+        <v>1268.3667</v>
+      </c>
+      <c r="D57" s="10">
+        <v>1045.1</v>
+      </c>
+      <c r="E57" s="10">
+        <v>1670.9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B58" s="25">
+        <v>9</v>
+      </c>
+      <c r="C58" s="11">
+        <v>2162.5333</v>
+      </c>
+      <c r="D58" s="11">
+        <v>1935</v>
+      </c>
+      <c r="E58" s="11">
+        <v>2587.6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B59" s="6"/>
+      <c r="C59" s="6"/>
+      <c r="D59" s="6"/>
+      <c r="E59" s="6"/>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B60" s="25">
+        <v>7</v>
+      </c>
+      <c r="C60" s="11">
+        <v>0</v>
+      </c>
+      <c r="D60" s="11">
+        <v>0</v>
+      </c>
+      <c r="E60" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B61" s="6"/>
+      <c r="C61" s="6"/>
+      <c r="D61" s="6"/>
+      <c r="E61" s="6"/>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B62" s="25">
+        <v>8</v>
+      </c>
+      <c r="C62" s="11">
+        <v>-6.85</v>
+      </c>
+      <c r="D62" s="11">
+        <v>-27.6</v>
+      </c>
+      <c r="E62" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="B63"/>
+      <c r="C63"/>
+      <c r="D63"/>
+      <c r="E63"/>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" t="s">
+        <v>44</v>
+      </c>
+      <c r="B64" s="24">
+        <v>9</v>
+      </c>
+      <c r="C64" s="10">
+        <v>2144.1333</v>
+      </c>
+      <c r="D64" s="10">
+        <v>1891.9</v>
+      </c>
+      <c r="E64" s="10">
+        <v>2502.6</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="26">
+        <v>9</v>
+      </c>
+      <c r="C65" s="18">
+        <v>2144.3889</v>
+      </c>
+      <c r="D65" s="18">
+        <v>1901.9</v>
+      </c>
+      <c r="E65" s="18">
+        <v>2457.3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="B66"/>
+      <c r="C66"/>
+      <c r="D66"/>
+      <c r="E66"/>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" t="s">
+        <v>46</v>
+      </c>
+      <c r="B67" s="24">
+        <v>9</v>
+      </c>
+      <c r="C67" s="10">
+        <v>-582.4</v>
+      </c>
+      <c r="D67" s="10">
+        <v>-682.1</v>
+      </c>
+      <c r="E67" s="10">
+        <v>-510.7</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B68" s="26">
+        <v>9</v>
+      </c>
+      <c r="C68" s="18">
+        <v>-583.8333</v>
+      </c>
+      <c r="D68" s="18">
+        <v>-683.6</v>
+      </c>
+      <c r="E68" s="18">
+        <v>-513.4</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="B69"/>
+      <c r="C69"/>
+      <c r="D69"/>
+      <c r="E69"/>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" t="s">
+        <v>48</v>
+      </c>
+      <c r="B70" s="24">
+        <v>9</v>
+      </c>
+      <c r="C70" s="10">
+        <v>1560.3778</v>
+      </c>
+      <c r="D70" s="10">
+        <v>1381.3</v>
+      </c>
+      <c r="E70" s="10">
+        <v>1820.4</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B71" s="26">
+        <v>9</v>
+      </c>
+      <c r="C71" s="18">
+        <v>1559.1889</v>
+      </c>
+      <c r="D71" s="18">
+        <v>1388.6</v>
+      </c>
+      <c r="E71" s="18">
+        <v>1775.1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="B72"/>
+      <c r="C72"/>
+      <c r="D72"/>
+      <c r="E72"/>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" t="s">
+        <v>50</v>
+      </c>
+      <c r="B73"/>
+      <c r="C73"/>
+      <c r="D73"/>
+      <c r="E73"/>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" t="s">
+        <v>51</v>
+      </c>
+      <c r="B74" s="24">
+        <v>8</v>
+      </c>
+      <c r="C74" s="10">
+        <v>-4.2875</v>
+      </c>
+      <c r="D74" s="10">
+        <v>-16.7</v>
+      </c>
+      <c r="E74" s="10">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" t="s">
+        <v>52</v>
+      </c>
+      <c r="B75" s="24">
+        <v>9</v>
+      </c>
+      <c r="C75" s="10">
+        <v>-18.9111</v>
+      </c>
+      <c r="D75" s="10">
+        <v>-149.1</v>
+      </c>
+      <c r="E75" s="10">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" t="s">
+        <v>53</v>
+      </c>
+      <c r="B76" s="24">
+        <v>8</v>
+      </c>
+      <c r="C76" s="10">
+        <v>1127</v>
+      </c>
+      <c r="D76" s="10">
+        <v>812.6</v>
+      </c>
+      <c r="E76" s="10">
+        <v>1514.7</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" t="s">
+        <v>54</v>
+      </c>
+      <c r="B77" s="24">
+        <v>8</v>
+      </c>
+      <c r="C77" s="10">
+        <v>662.0375</v>
+      </c>
+      <c r="D77" s="10">
+        <v>585.5</v>
+      </c>
+      <c r="E77" s="10">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="B78"/>
+      <c r="C78"/>
+      <c r="D78"/>
+      <c r="E78"/>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" t="s">
+        <v>55</v>
+      </c>
+      <c r="B79" s="24">
+        <v>9</v>
+      </c>
+      <c r="C79" s="19">
+        <v>4.2756</v>
+      </c>
+      <c r="D79" s="19">
+        <v>3.74</v>
+      </c>
+      <c r="E79" s="19">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B80" s="26">
+        <v>9</v>
+      </c>
+      <c r="C80" s="20">
+        <v>4.2711</v>
+      </c>
+      <c r="D80" s="20">
+        <v>3.76</v>
+      </c>
+      <c r="E80" s="20">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B81" s="26">
+        <v>9</v>
+      </c>
+      <c r="C81" s="20">
+        <v>1.9289</v>
+      </c>
+      <c r="D81" s="20">
+        <v>1.66</v>
+      </c>
+      <c r="E81" s="20">
+        <v>2.15</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="B82"/>
+      <c r="C82"/>
+      <c r="D82"/>
+      <c r="E82"/>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B83" s="26">
+        <v>9</v>
+      </c>
+      <c r="C83" s="20">
+        <v>1152.7</v>
+      </c>
+      <c r="D83" s="20">
+        <v>965.12</v>
+      </c>
+      <c r="E83" s="20">
+        <v>1537.9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="B84"/>
+      <c r="C84"/>
+      <c r="D84"/>
+      <c r="E84"/>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B85" s="8"/>
+      <c r="C85" s="8"/>
+      <c r="D85" s="8"/>
+      <c r="E85" s="8"/>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B86" s="27">
+        <v>6</v>
+      </c>
+      <c r="C86" s="21">
+        <v>38.527</v>
+      </c>
+      <c r="D86" s="21">
+        <v>36.5383</v>
+      </c>
+      <c r="E86" s="21">
+        <v>41.1108</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B87" s="27">
+        <v>6</v>
+      </c>
+      <c r="C87" s="21">
+        <v>25.4233</v>
+      </c>
+      <c r="D87" s="21">
+        <v>23.8203</v>
+      </c>
+      <c r="E87" s="21">
+        <v>27.2253</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B88" s="27">
+        <v>9</v>
+      </c>
+      <c r="C88" s="21">
+        <v>13.1073</v>
+      </c>
+      <c r="D88" s="21">
+        <v>12.0703</v>
+      </c>
+      <c r="E88" s="21">
+        <v>13.8848</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B89" s="27">
+        <v>9</v>
+      </c>
+      <c r="C89" s="21">
+        <v>27.1978</v>
+      </c>
+      <c r="D89" s="21">
+        <v>26.9814</v>
+      </c>
+      <c r="E89" s="21">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B90" s="27">
+        <v>8</v>
+      </c>
+      <c r="C90" s="21">
+        <v>6.6826</v>
+      </c>
+      <c r="D90" s="21">
+        <v>5.5998</v>
+      </c>
+      <c r="E90" s="21">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="22" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" t="s">
+        <v>84</v>
+      </c>
+      <c r="B93"/>
+      <c r="C93"/>
+      <c r="D93"/>
+      <c r="E93"/>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" t="s">
+        <v>85</v>
+      </c>
+      <c r="B94"/>
+      <c r="C94"/>
+      <c r="D94"/>
+      <c r="E94"/>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" t="s">
+        <v>86</v>
+      </c>
+      <c r="B95"/>
+      <c r="C95"/>
+      <c r="D95"/>
+      <c r="E95"/>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" t="s">
+        <v>87</v>
+      </c>
+      <c r="B96"/>
+      <c r="C96"/>
+      <c r="D96"/>
+      <c r="E96"/>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97"/>
+      <c r="B97"/>
+      <c r="C97"/>
+      <c r="D97"/>
+      <c r="E97"/>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" t="s">
+        <v>88</v>
+      </c>
+      <c r="B98"/>
+      <c r="C98"/>
+      <c r="D98"/>
+      <c r="E98"/>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" t="s">
+        <v>89</v>
+      </c>
+      <c r="B99"/>
+      <c r="C99"/>
+      <c r="D99"/>
+      <c r="E99"/>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" t="s">
+        <v>90</v>
+      </c>
+      <c r="B100"/>
+      <c r="C100"/>
+      <c r="D100"/>
+      <c r="E100"/>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" t="s">
+        <v>91</v>
+      </c>
+      <c r="B101"/>
+      <c r="C101"/>
+      <c r="D101"/>
+      <c r="E101"/>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" t="s">
+        <v>92</v>
+      </c>
+      <c r="B102"/>
+      <c r="C102"/>
+      <c r="D102"/>
+      <c r="E102"/>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" t="s">
+        <v>93</v>
+      </c>
+      <c r="B103"/>
+      <c r="C103"/>
+      <c r="D103"/>
+      <c r="E103"/>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B104"/>
+      <c r="C104"/>
+      <c r="D104"/>
+      <c r="E104"/>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" t="s">
+        <v>95</v>
+      </c>
+      <c r="B105"/>
+      <c r="C105"/>
+      <c r="D105"/>
+      <c r="E105"/>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106"/>
+      <c r="B106"/>
+      <c r="C106"/>
+      <c r="D106"/>
+      <c r="E106"/>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" t="s">
+        <v>96</v>
+      </c>
+      <c r="B107"/>
+      <c r="C107"/>
+      <c r="D107"/>
+      <c r="E107"/>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" t="s">
+        <v>97</v>
+      </c>
+      <c r="B108"/>
+      <c r="C108"/>
+      <c r="D108"/>
+      <c r="E108"/>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" t="s">
+        <v>98</v>
+      </c>
+      <c r="B109"/>
+      <c r="C109"/>
+      <c r="D109"/>
+      <c r="E109"/>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" t="s">
+        <v>99</v>
+      </c>
+      <c r="B110"/>
+      <c r="C110"/>
+      <c r="D110"/>
+      <c r="E110"/>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="23" t="s">
+        <v>78</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A93:E93"/>
+    <mergeCell ref="A94:E94"/>
+    <mergeCell ref="A95:E95"/>
+    <mergeCell ref="A96:E96"/>
+    <mergeCell ref="A97:E97"/>
+    <mergeCell ref="A98:E98"/>
+    <mergeCell ref="A99:E99"/>
+    <mergeCell ref="A100:E100"/>
+    <mergeCell ref="A101:E101"/>
+    <mergeCell ref="A102:E102"/>
+    <mergeCell ref="A103:E103"/>
+    <mergeCell ref="A104:E104"/>
+    <mergeCell ref="A105:E105"/>
+    <mergeCell ref="A106:E106"/>
+    <mergeCell ref="A107:E107"/>
+    <mergeCell ref="A108:E108"/>
+    <mergeCell ref="A109:E109"/>
+    <mergeCell ref="A110:E110"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <rowBreaks count="2" manualBreakCount="2">
+    <brk id="92" man="1"/>
+    <brk id="112" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Summary</vt:lpstr>
-      <vt:lpstr>FY25</vt:lpstr>
-      <vt:lpstr>H2 FY25</vt:lpstr>
+      <vt:lpstr>Q1 FY26</vt:lpstr>
+      <vt:lpstr>H1 FY26</vt:lpstr>
+      <vt:lpstr>H2 FY26</vt:lpstr>
       <vt:lpstr>FY26</vt:lpstr>
       <vt:lpstr>FY27</vt:lpstr>
       <vt:lpstr>FY28</vt:lpstr>
       <vt:lpstr>FY29</vt:lpstr>
       <vt:lpstr>FY30</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vuma Financial Ltd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Vuma - Excel output</dc:title>
   <dc:description>Vuma - Excel output</dc:description>
   <dc:subject>Vuma - Excel output</dc:subject>