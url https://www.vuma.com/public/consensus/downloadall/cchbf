--- v3 (2026-04-24)
+++ v4 (2026-07-26)
@@ -13,98 +13,98 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId4"/>
-    <sheet name="Q1 FY26" sheetId="2" r:id="rId5"/>
-[...2 lines deleted...]
-    <sheet name="FY26" sheetId="5" r:id="rId8"/>
+    <sheet name="H1 FY26" sheetId="2" r:id="rId5"/>
+    <sheet name="FY26" sheetId="3" r:id="rId6"/>
+    <sheet name="Q2 FY26" sheetId="4" r:id="rId7"/>
+    <sheet name="H2 FY26" sheetId="5" r:id="rId8"/>
     <sheet name="FY27" sheetId="6" r:id="rId9"/>
     <sheet name="FY28" sheetId="7" r:id="rId10"/>
     <sheet name="FY29" sheetId="8" r:id="rId11"/>
     <sheet name="FY30" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Coca-Cola HBC AG</t>
   </si>
   <si>
-    <t>Q1 FY26</t>
-[...1 lines deleted...]
-  <si>
     <t>H1 FY26</t>
   </si>
   <si>
-    <t>H2 FY26</t>
+    <t>FY26</t>
   </si>
   <si>
-    <t>FY26</t>
+    <t>Q2 FY26</t>
+  </si>
+  <si>
+    <t>H2 FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
-    <t>16/04/26</t>
+    <t>17/07/26</t>
   </si>
   <si>
     <t>Organic Growth rates (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Established</t>
   </si>
   <si>
     <t xml:space="preserve">    Developing</t>
   </si>
   <si>
     <t xml:space="preserve">    Emerging</t>
   </si>
   <si>
     <t xml:space="preserve">    Total organic volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Net sales revenue per unit case (%)</t>
   </si>
   <si>
     <t xml:space="preserve">     Total organic net sales revenue per unit case (%)</t>
   </si>
@@ -532,88 +532,88 @@
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="164" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
+    <xf xfId="0" fontId="6" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="6" numFmtId="4" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="8" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="9" numFmtId="4" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
     <xf xfId="0" fontId="3" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="164" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="4" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
-    <xf xfId="0" fontId="9" numFmtId="4" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
-[...2 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="10" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-      <protection locked="false"/>
-[...14 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="11" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="12" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="3" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
@@ -1079,1892 +1079,1892 @@
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="10">
-        <v>6.0667</v>
+        <v>3.4714</v>
       </c>
       <c r="C8" s="10">
-        <v>2.8176</v>
+        <v>1.0702</v>
       </c>
       <c r="D8" s="10">
-        <v>-1.2783</v>
+        <v>1.0286</v>
       </c>
       <c r="E8" s="10">
-        <v>0.6844</v>
+        <v>-1.196</v>
       </c>
       <c r="F8" s="10">
-        <v>0.9133</v>
+        <v>0.8743</v>
       </c>
       <c r="G8" s="10">
-        <v>0.9923</v>
+        <v>1.0885</v>
       </c>
       <c r="H8" s="10">
-        <v>1.0556</v>
+        <v>1.1922</v>
       </c>
       <c r="I8" s="10">
-        <v>1.0556</v>
+        <v>1.1947</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="10">
-        <v>7.368</v>
+        <v>4.2422</v>
       </c>
       <c r="C9" s="10">
-        <v>4.0693</v>
+        <v>1.6683</v>
       </c>
       <c r="D9" s="10">
-        <v>-0.8918</v>
+        <v>1.815</v>
       </c>
       <c r="E9" s="10">
-        <v>1.4834</v>
+        <v>-1.0301</v>
       </c>
       <c r="F9" s="10">
-        <v>1.9667</v>
+        <v>1.8686</v>
       </c>
       <c r="G9" s="10">
-        <v>2.1231</v>
+        <v>2.011</v>
       </c>
       <c r="H9" s="10">
-        <v>2.2333</v>
+        <v>2.141</v>
       </c>
       <c r="I9" s="10">
-        <v>2.2444</v>
+        <v>2.1452</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="10">
-        <v>9.746700000000001</v>
+        <v>7.6565</v>
       </c>
       <c r="C10" s="10">
-        <v>6.5915</v>
+        <v>4.545</v>
       </c>
       <c r="D10" s="10">
-        <v>1.5075</v>
+        <v>4.82</v>
       </c>
       <c r="E10" s="10">
-        <v>3.9494</v>
+        <v>1.5716</v>
       </c>
       <c r="F10" s="10">
-        <v>3.94</v>
+        <v>3.9114</v>
       </c>
       <c r="G10" s="10">
-        <v>3.9923</v>
+        <v>3.9489</v>
       </c>
       <c r="H10" s="10">
-        <v>4.0222</v>
+        <v>3.9368</v>
       </c>
       <c r="I10" s="10">
-        <v>4.0444</v>
+        <v>3.9813</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="11">
-        <v>8.603999999999999</v>
+        <v>6.2231</v>
       </c>
       <c r="C11" s="11">
-        <v>5.4087</v>
+        <v>3.3463</v>
       </c>
       <c r="D11" s="11">
-        <v>0.5143</v>
+        <v>3.5188</v>
       </c>
       <c r="E11" s="11">
-        <v>2.8459</v>
+        <v>0.5651</v>
       </c>
       <c r="F11" s="11">
-        <v>2.9892</v>
+        <v>2.9576</v>
       </c>
       <c r="G11" s="11">
-        <v>3.1124</v>
+        <v>3.161</v>
       </c>
       <c r="H11" s="11">
-        <v>3.1778</v>
+        <v>3.2141</v>
       </c>
       <c r="I11" s="11">
-        <v>3.2111</v>
+        <v>3.2563</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="10">
-        <v>1.9571</v>
+        <v>1.1833</v>
       </c>
       <c r="C14" s="10">
-        <v>1.975</v>
+        <v>1.5277</v>
       </c>
       <c r="D14" s="10">
-        <v>1.9583</v>
+        <v>1.6354</v>
       </c>
       <c r="E14" s="10">
-        <v>1.95</v>
+        <v>1.8417</v>
       </c>
       <c r="F14" s="10">
-        <v>2.1143</v>
+        <v>2.2333</v>
       </c>
       <c r="G14" s="10">
-        <v>1.8167</v>
+        <v>1.7205</v>
       </c>
       <c r="H14" s="10">
-        <v>1.9111</v>
+        <v>1.7817</v>
       </c>
       <c r="I14" s="10">
-        <v>1.9111</v>
+        <v>1.7733</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="10">
-        <v>3.5214</v>
+        <v>2.9833</v>
       </c>
       <c r="C15" s="10">
-        <v>3.625</v>
+        <v>3.2007</v>
       </c>
       <c r="D15" s="10">
-        <v>3.8167</v>
+        <v>3.3167</v>
       </c>
       <c r="E15" s="10">
-        <v>3.65</v>
+        <v>3.4917</v>
       </c>
       <c r="F15" s="10">
-        <v>3.3143</v>
+        <v>3.2083</v>
       </c>
       <c r="G15" s="10">
-        <v>3.2917</v>
+        <v>3</v>
       </c>
       <c r="H15" s="10">
-        <v>3.3667</v>
+        <v>2.9631</v>
       </c>
       <c r="I15" s="10">
-        <v>3.3667</v>
+        <v>2.9518</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="10">
-        <v>4.4714</v>
+        <v>3.75</v>
       </c>
       <c r="C16" s="10">
-        <v>4.5917</v>
+        <v>4.5219</v>
       </c>
       <c r="D16" s="10">
-        <v>5.55</v>
+        <v>4.0396</v>
       </c>
       <c r="E16" s="10">
-        <v>5.1</v>
+        <v>5.3833</v>
       </c>
       <c r="F16" s="10">
-        <v>4.7286</v>
+        <v>5.0074</v>
       </c>
       <c r="G16" s="10">
-        <v>4.4917</v>
+        <v>4.5818</v>
       </c>
       <c r="H16" s="10">
-        <v>4.5333</v>
+        <v>4.6094</v>
       </c>
       <c r="I16" s="10">
-        <v>4.4556</v>
+        <v>4.4708</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="11">
-        <v>3.05</v>
+        <v>2.2583</v>
       </c>
       <c r="C17" s="11">
-        <v>3.1417</v>
+        <v>2.8827</v>
       </c>
       <c r="D17" s="11">
-        <v>3.7</v>
+        <v>2.6954</v>
       </c>
       <c r="E17" s="11">
-        <v>3.4071</v>
+        <v>3.525</v>
       </c>
       <c r="F17" s="11">
-        <v>3.2786</v>
+        <v>3.4198</v>
       </c>
       <c r="G17" s="11">
-        <v>3.15</v>
+        <v>3.2079</v>
       </c>
       <c r="H17" s="11">
-        <v>3.2444</v>
+        <v>3.2595</v>
       </c>
       <c r="I17" s="11">
-        <v>3.2333</v>
+        <v>3.2179</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10">
-        <v>8.119999999999999</v>
+        <v>4.6369</v>
       </c>
       <c r="C20" s="10">
-        <v>4.8464</v>
+        <v>2.5982</v>
       </c>
       <c r="D20" s="10">
-        <v>0.6521</v>
+        <v>2.64</v>
       </c>
       <c r="E20" s="10">
-        <v>2.646</v>
+        <v>0.6297</v>
       </c>
       <c r="F20" s="10">
-        <v>2.9933</v>
+        <v>3.0528</v>
       </c>
       <c r="G20" s="10">
-        <v>2.7769</v>
+        <v>2.7759</v>
       </c>
       <c r="H20" s="10">
-        <v>2.9778</v>
+        <v>3.0016</v>
       </c>
       <c r="I20" s="10">
-        <v>2.9778</v>
+        <v>2.9954</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10">
-        <v>11.1067</v>
+        <v>7.3037</v>
       </c>
       <c r="C21" s="10">
-        <v>7.7642</v>
+        <v>4.6765</v>
       </c>
       <c r="D21" s="10">
-        <v>2.828</v>
+        <v>5.1232</v>
       </c>
       <c r="E21" s="10">
-        <v>5.1535</v>
+        <v>2.3495</v>
       </c>
       <c r="F21" s="10">
-        <v>5.2667</v>
+        <v>5.0414</v>
       </c>
       <c r="G21" s="10">
-        <v>5.3077</v>
+        <v>4.8978</v>
       </c>
       <c r="H21" s="10">
-        <v>5.6889</v>
+        <v>5.1727</v>
       </c>
       <c r="I21" s="10">
-        <v>5.6889</v>
+        <v>5.1528</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="10">
-        <v>14.4333</v>
+        <v>11.6298</v>
       </c>
       <c r="C22" s="10">
-        <v>11.4514</v>
+        <v>9.216100000000001</v>
       </c>
       <c r="D22" s="10">
-        <v>7.0365</v>
+        <v>9.0143</v>
       </c>
       <c r="E22" s="10">
-        <v>9.181100000000001</v>
+        <v>6.9345</v>
       </c>
       <c r="F22" s="10">
-        <v>8.8133</v>
+        <v>9.0472</v>
       </c>
       <c r="G22" s="10">
-        <v>8.6692</v>
+        <v>8.690899999999999</v>
       </c>
       <c r="H22" s="10">
-        <v>8.7111</v>
+        <v>8.7332</v>
       </c>
       <c r="I22" s="10">
-        <v>8.6556</v>
+        <v>8.6127</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="18">
-[...21 lines deleted...]
-        <v>6.5444</v>
+      <c r="B23" s="12">
+        <v>8.564500000000001</v>
+      </c>
+      <c r="C23" s="12">
+        <v>6.2242</v>
+      </c>
+      <c r="D23" s="12">
+        <v>6.2351</v>
+      </c>
+      <c r="E23" s="12">
+        <v>4.0267</v>
+      </c>
+      <c r="F23" s="12">
+        <v>6.3965</v>
+      </c>
+      <c r="G23" s="12">
+        <v>6.4052</v>
+      </c>
+      <c r="H23" s="12">
+        <v>6.5706</v>
+      </c>
+      <c r="I23" s="12">
+        <v>6.5582</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>13</v>
       </c>
-      <c r="B26" s="12"/>
+      <c r="B26" s="10">
+        <v>8.031700000000001</v>
+      </c>
       <c r="C26" s="10">
-        <v>8.3628</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.9011</v>
+      </c>
+      <c r="D26" s="17"/>
       <c r="E26" s="10">
-        <v>4.8508</v>
+        <v>2.0223</v>
       </c>
       <c r="F26" s="10">
-        <v>5.0343</v>
+        <v>5.2587</v>
       </c>
       <c r="G26" s="10">
-        <v>5.3503</v>
+        <v>5.3514</v>
       </c>
       <c r="H26" s="10">
-        <v>5.4</v>
+        <v>5.5075</v>
       </c>
       <c r="I26" s="10">
-        <v>5.0875</v>
+        <v>5.1419</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>14</v>
       </c>
-      <c r="B27" s="12"/>
+      <c r="B27" s="10">
+        <v>9.382300000000001</v>
+      </c>
       <c r="C27" s="10">
-        <v>10.6288</v>
-[...3 lines deleted...]
-      </c>
+        <v>6.4215</v>
+      </c>
+      <c r="D27" s="17"/>
       <c r="E27" s="10">
-        <v>8.0749</v>
+        <v>3.6608</v>
       </c>
       <c r="F27" s="10">
-        <v>8.1471</v>
+        <v>7.8336</v>
       </c>
       <c r="G27" s="10">
-        <v>8.818199999999999</v>
+        <v>8.172499999999999</v>
       </c>
       <c r="H27" s="10">
-        <v>9.074999999999999</v>
+        <v>7.9304</v>
       </c>
       <c r="I27" s="10">
-        <v>8.975</v>
+        <v>7.8219</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>15</v>
       </c>
-      <c r="B28" s="12"/>
+      <c r="B28" s="10">
+        <v>14.8362</v>
+      </c>
       <c r="C28" s="10">
-        <v>14.5983</v>
-[...3 lines deleted...]
-      </c>
+        <v>12.3404</v>
+      </c>
+      <c r="D28" s="17"/>
       <c r="E28" s="10">
-        <v>12.4321</v>
+        <v>10.0382</v>
       </c>
       <c r="F28" s="10">
-        <v>10.7259</v>
+        <v>10.4087</v>
       </c>
       <c r="G28" s="10">
-        <v>10.836</v>
+        <v>11.1435</v>
       </c>
       <c r="H28" s="10">
-        <v>11.1375</v>
+        <v>11.9635</v>
       </c>
       <c r="I28" s="10">
-        <v>11.0875</v>
+        <v>11.6414</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="13"/>
-[...19 lines deleted...]
-        <v>8.9444</v>
+      <c r="B29" s="12">
+        <v>11.9839</v>
+      </c>
+      <c r="C29" s="12">
+        <v>9.1267</v>
+      </c>
+      <c r="D29" s="18"/>
+      <c r="E29" s="12">
+        <v>6.4955</v>
+      </c>
+      <c r="F29" s="12">
+        <v>8.4801</v>
+      </c>
+      <c r="G29" s="12">
+        <v>9.051600000000001</v>
+      </c>
+      <c r="H29" s="12">
+        <v>9.450200000000001</v>
+      </c>
+      <c r="I29" s="12">
+        <v>9.1812</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="10">
-        <v>139.7687</v>
+        <v>317.2652</v>
       </c>
       <c r="C33" s="10">
-        <v>315.1872</v>
+        <v>638.3935</v>
       </c>
       <c r="D33" s="10">
-        <v>320.7897</v>
+        <v>176.5792</v>
       </c>
       <c r="E33" s="10">
-        <v>635.9533</v>
+        <v>321.1166</v>
       </c>
       <c r="F33" s="10">
-        <v>641.8035</v>
+        <v>644.0146999999999</v>
       </c>
       <c r="G33" s="10">
-        <v>646.6469</v>
+        <v>650.1626</v>
       </c>
       <c r="H33" s="10">
-        <v>654.2667</v>
+        <v>659.8929000000001</v>
       </c>
       <c r="I33" s="10">
-        <v>661.1778</v>
+        <v>667.7993</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="10">
-        <v>109.3881</v>
+        <v>244.2037</v>
       </c>
       <c r="C34" s="10">
-        <v>243.7966</v>
+        <v>493.6922</v>
       </c>
       <c r="D34" s="10">
-        <v>249.8392</v>
+        <v>134.8018</v>
       </c>
       <c r="E34" s="10">
-        <v>493.5044</v>
+        <v>249.5026</v>
       </c>
       <c r="F34" s="10">
-        <v>503.2525</v>
+        <v>502.9556</v>
       </c>
       <c r="G34" s="10">
-        <v>513.4478</v>
+        <v>512.8518</v>
       </c>
       <c r="H34" s="10">
-        <v>526.6222</v>
+        <v>524.1596</v>
       </c>
       <c r="I34" s="10">
-        <v>538.7778</v>
+        <v>535.7189</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="10">
-        <v>450.0205</v>
+        <v>992.9832</v>
       </c>
       <c r="C35" s="10">
-        <v>983.3158</v>
+        <v>1964.8491</v>
       </c>
       <c r="D35" s="10">
-        <v>971.2996000000001</v>
+        <v>537.0823</v>
       </c>
       <c r="E35" s="10">
-        <v>1951.86</v>
+        <v>971.8555</v>
       </c>
       <c r="F35" s="10">
-        <v>2190.4453</v>
+        <v>2504.9492</v>
       </c>
       <c r="G35" s="10">
-        <v>2307.4268</v>
+        <v>2647.0948</v>
       </c>
       <c r="H35" s="10">
-        <v>2354.9333</v>
+        <v>2707.0018</v>
       </c>
       <c r="I35" s="10">
-        <v>2450.1889</v>
+        <v>2818.8977</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="11">
-        <v>699.1707</v>
+        <v>1554.4522</v>
       </c>
       <c r="C36" s="11">
-        <v>1542.2996</v>
+        <v>3096.9348</v>
       </c>
       <c r="D36" s="11">
-        <v>1541.9285</v>
+        <v>848.4633</v>
       </c>
       <c r="E36" s="11">
-        <v>3081.3244</v>
+        <v>1542.4747</v>
       </c>
       <c r="F36" s="11">
-        <v>3417.308</v>
+        <v>3651.9195</v>
       </c>
       <c r="G36" s="11">
-        <v>3565.56</v>
+        <v>3810.1092</v>
       </c>
       <c r="H36" s="11">
-        <v>3682.9444</v>
+        <v>3891.0543</v>
       </c>
       <c r="I36" s="11">
-        <v>3803.0333</v>
+        <v>4022.4159</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="6"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="11">
-        <v>0</v>
+        <v>0.0556</v>
       </c>
       <c r="C38" s="11">
-        <v>0</v>
+        <v>0.0375</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
         <v>0</v>
       </c>
       <c r="F38" s="11">
-        <v>1218.3333</v>
+        <v>1204.7138</v>
       </c>
       <c r="G38" s="11">
         <v>0</v>
       </c>
       <c r="H38" s="11">
         <v>0</v>
       </c>
       <c r="I38" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="10">
-        <v>825.5918</v>
+        <v>1857.0199</v>
       </c>
       <c r="C41" s="10">
-        <v>1859.8559</v>
+        <v>3701.3041</v>
       </c>
       <c r="D41" s="10">
-        <v>1844.6564</v>
+        <v>1036.3237</v>
       </c>
       <c r="E41" s="10">
-        <v>3702.8573</v>
+        <v>1844.2677</v>
       </c>
       <c r="F41" s="10">
-        <v>3814.1152</v>
+        <v>3816.1575</v>
       </c>
       <c r="G41" s="10">
-        <v>3912.8933</v>
+        <v>3915.8495</v>
       </c>
       <c r="H41" s="10">
-        <v>4056.4333</v>
+        <v>4056.1536</v>
       </c>
       <c r="I41" s="10">
-        <v>4179.6111</v>
+        <v>4179.8023</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="10">
-        <v>565.5971</v>
+        <v>1302.0283</v>
       </c>
       <c r="C42" s="10">
-        <v>1299.0178</v>
+        <v>2698.5305</v>
       </c>
       <c r="D42" s="10">
-        <v>1388.3543</v>
+        <v>739.1239</v>
       </c>
       <c r="E42" s="10">
-        <v>2686.0425</v>
+        <v>1396.5395</v>
       </c>
       <c r="F42" s="10">
-        <v>2818.1047</v>
+        <v>2832.0468</v>
       </c>
       <c r="G42" s="10">
-        <v>2960.3596</v>
+        <v>2959.0855</v>
       </c>
       <c r="H42" s="10">
-        <v>3148.9667</v>
+        <v>3103.167</v>
       </c>
       <c r="I42" s="10">
-        <v>3322.7889</v>
+        <v>3254.6945</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="10">
-        <v>1308.7552</v>
+        <v>2987.9552</v>
       </c>
       <c r="C43" s="10">
-        <v>2953.3496</v>
+        <v>6016.6562</v>
       </c>
       <c r="D43" s="10">
-        <v>2991.3393</v>
+        <v>1661.8317</v>
       </c>
       <c r="E43" s="10">
-        <v>5934.2904</v>
+        <v>3028.7128</v>
       </c>
       <c r="F43" s="10">
-        <v>6887.7629</v>
+        <v>7970.2363</v>
       </c>
       <c r="G43" s="10">
-        <v>7498.7254</v>
+        <v>8737.9254</v>
       </c>
       <c r="H43" s="10">
-        <v>7912.1222</v>
+        <v>9290.285900000001</v>
       </c>
       <c r="I43" s="10">
-        <v>8515.922200000001</v>
+        <v>10019.4372</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="11">
-        <v>2699.9507</v>
+        <v>6147.0033</v>
       </c>
       <c r="C44" s="11">
-        <v>6112.2234</v>
+        <v>12416.4908</v>
       </c>
       <c r="D44" s="11">
-        <v>6224.35</v>
+        <v>3437.2793</v>
       </c>
       <c r="E44" s="11">
-        <v>12323.1902</v>
+        <v>6269.52</v>
       </c>
       <c r="F44" s="11">
-        <v>13792.0628</v>
+        <v>14618.4405</v>
       </c>
       <c r="G44" s="11">
-        <v>14712.7321</v>
+        <v>15612.8604</v>
       </c>
       <c r="H44" s="11">
-        <v>15651.8778</v>
+        <v>16449.6065</v>
       </c>
       <c r="I44" s="11">
-        <v>16598.5889</v>
+        <v>17453.934</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="11">
-        <v>0.0667</v>
+        <v>1.95</v>
       </c>
       <c r="C46" s="11">
-        <v>0.12</v>
+        <v>1.8184</v>
       </c>
       <c r="D46" s="11">
-        <v>0.12</v>
+        <v>0.0698</v>
       </c>
       <c r="E46" s="11">
-        <v>0.2</v>
+        <v>0.1714</v>
       </c>
       <c r="F46" s="11">
-        <v>3820.1667</v>
+        <v>3790.0876</v>
       </c>
       <c r="G46" s="11">
-        <v>0</v>
+        <v>0.25</v>
       </c>
       <c r="H46" s="11">
         <v>0</v>
       </c>
       <c r="I46" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
       <c r="F47" s="6"/>
       <c r="G47" s="6"/>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="11">
-        <v>-2.0159</v>
+        <v>45.7229</v>
       </c>
       <c r="C48" s="11">
-        <v>8.347899999999999</v>
+        <v>98.0279</v>
       </c>
       <c r="D48" s="11">
-        <v>-5.5845</v>
+        <v>34.8385</v>
       </c>
       <c r="E48" s="11">
-        <v>-1.7885</v>
+        <v>52.3286</v>
       </c>
       <c r="F48" s="11">
-        <v>-72.2149</v>
+        <v>-54.9392</v>
       </c>
       <c r="G48" s="11">
-        <v>-68.5308</v>
+        <v>-121.6779</v>
       </c>
       <c r="H48" s="11">
-        <v>-78.7333</v>
+        <v>-115.5939</v>
       </c>
       <c r="I48" s="11">
-        <v>-80.4889</v>
+        <v>-118.2359</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>35</v>
       </c>
-      <c r="B50" s="12"/>
+      <c r="B50" s="10">
+        <v>2260.1778</v>
+      </c>
       <c r="C50" s="10">
-        <v>2264.1333</v>
-[...3 lines deleted...]
-      </c>
+        <v>4627.924</v>
+      </c>
+      <c r="D50" s="17"/>
       <c r="E50" s="10">
-        <v>4584.1892</v>
+        <v>2338.9333</v>
       </c>
       <c r="F50" s="10">
-        <v>5120.0644</v>
+        <v>5434.0637</v>
       </c>
       <c r="G50" s="10">
-        <v>5515.9271</v>
+        <v>5862.5744</v>
       </c>
       <c r="H50" s="10">
-        <v>5870.4167</v>
+        <v>6168.9122</v>
       </c>
       <c r="I50" s="10">
-        <v>6285.1333</v>
+        <v>6616.8203</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>36</v>
       </c>
-      <c r="B51" s="12"/>
+      <c r="B51" s="10">
+        <v>-1534.0222</v>
+      </c>
       <c r="C51" s="10">
-        <v>-1542.8889</v>
-[...3 lines deleted...]
-      </c>
+        <v>-3154.0029</v>
+      </c>
+      <c r="D51" s="17"/>
       <c r="E51" s="10">
-        <v>-3120.7016</v>
+        <v>-1596.2222</v>
       </c>
       <c r="F51" s="10">
-        <v>-3492.9724</v>
+        <v>-3738.183</v>
       </c>
       <c r="G51" s="10">
-        <v>-3738.1616</v>
+        <v>-4009.0566</v>
       </c>
       <c r="H51" s="10">
-        <v>-3913</v>
+        <v>-4125.9227</v>
       </c>
       <c r="I51" s="10">
-        <v>-4158.6667</v>
+        <v>-4383.0701</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="B53" s="13"/>
-[...19 lines deleted...]
-        <v>2157.0556</v>
+      <c r="B53" s="12">
+        <v>728.0453</v>
+      </c>
+      <c r="C53" s="12">
+        <v>1478.847</v>
+      </c>
+      <c r="D53" s="18"/>
+      <c r="E53" s="12">
+        <v>750.7911</v>
+      </c>
+      <c r="F53" s="12">
+        <v>1704.9375</v>
+      </c>
+      <c r="G53" s="12">
+        <v>1861.7732</v>
+      </c>
+      <c r="H53" s="12">
+        <v>2048.4547</v>
+      </c>
+      <c r="I53" s="12">
+        <v>2232.8001</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>13</v>
       </c>
-      <c r="B55" s="12"/>
+      <c r="B55" s="10">
+        <v>195.8246</v>
+      </c>
       <c r="C55" s="10">
-        <v>196.3594</v>
-[...3 lines deleted...]
-      </c>
+        <v>396.1698</v>
+      </c>
+      <c r="D55" s="17"/>
       <c r="E55" s="10">
-        <v>396.8528</v>
+        <v>200.3308</v>
       </c>
       <c r="F55" s="10">
-        <v>416.0337</v>
+        <v>416.1904</v>
       </c>
       <c r="G55" s="10">
-        <v>434.9882</v>
+        <v>435.8041</v>
       </c>
       <c r="H55" s="10">
-        <v>456.9778</v>
+        <v>460.1402</v>
       </c>
       <c r="I55" s="10">
-        <v>478.9889</v>
+        <v>482.3572</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>14</v>
       </c>
-      <c r="B56" s="12"/>
+      <c r="B56" s="10">
+        <v>130.3648</v>
+      </c>
       <c r="C56" s="10">
-        <v>130.5782</v>
-[...3 lines deleted...]
-      </c>
+        <v>259.461</v>
+      </c>
+      <c r="D56" s="17"/>
       <c r="E56" s="10">
-        <v>260.5114</v>
+        <v>129.0957</v>
       </c>
       <c r="F56" s="10">
-        <v>280.7566</v>
+        <v>279.4613</v>
       </c>
       <c r="G56" s="10">
-        <v>304.5201</v>
+        <v>300.3616</v>
       </c>
       <c r="H56" s="10">
-        <v>335.8222</v>
+        <v>323.9649</v>
       </c>
       <c r="I56" s="10">
-        <v>364.6778</v>
+        <v>347.9402</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>15</v>
       </c>
-      <c r="B57" s="12"/>
+      <c r="B57" s="10">
+        <v>404.879</v>
+      </c>
       <c r="C57" s="10">
-        <v>401.5753</v>
-[...3 lines deleted...]
-      </c>
+        <v>827.7547</v>
+      </c>
+      <c r="D57" s="17"/>
       <c r="E57" s="10">
-        <v>815.9992999999999</v>
+        <v>422.8877</v>
       </c>
       <c r="F57" s="10">
-        <v>932.0499</v>
+        <v>1016.1781</v>
       </c>
       <c r="G57" s="10">
-        <v>1038.4804</v>
+        <v>1133.8575</v>
       </c>
       <c r="H57" s="10">
-        <v>1151.7556</v>
+        <v>1270.4246</v>
       </c>
       <c r="I57" s="10">
-        <v>1268.3667</v>
+        <v>1408.6652</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="B58" s="14"/>
+      <c r="B58" s="11">
+        <v>731.0684</v>
+      </c>
       <c r="C58" s="11">
-        <v>728.513</v>
-[...3 lines deleted...]
-      </c>
+        <v>1483.3855</v>
+      </c>
+      <c r="D58" s="19"/>
       <c r="E58" s="11">
-        <v>1473.3634</v>
+        <v>752.3142</v>
       </c>
       <c r="F58" s="11">
-        <v>1650.9936</v>
+        <v>1711.8298</v>
       </c>
       <c r="G58" s="11">
-        <v>1806.3734</v>
+        <v>1870.0232</v>
       </c>
       <c r="H58" s="11">
-        <v>1990.0667</v>
+        <v>2054.5297</v>
       </c>
       <c r="I58" s="11">
-        <v>2162.5333</v>
+        <v>2238.9626</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
       <c r="F59" s="6"/>
       <c r="G59" s="6"/>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="B60" s="14"/>
+      <c r="B60" s="11">
+        <v>0.07140000000000001</v>
+      </c>
       <c r="C60" s="11">
-        <v>0.0222</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0857</v>
+      </c>
+      <c r="D60" s="19"/>
       <c r="E60" s="11">
-        <v>0.04</v>
+        <v>0.0286</v>
       </c>
       <c r="F60" s="11">
-        <v>284.6333</v>
+        <v>275.5883</v>
       </c>
       <c r="G60" s="11">
         <v>0</v>
       </c>
       <c r="H60" s="11">
         <v>0</v>
       </c>
       <c r="I60" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
       <c r="F61" s="6"/>
       <c r="G61" s="6"/>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="B62" s="14"/>
+      <c r="B62" s="11">
+        <v>2.7469</v>
+      </c>
       <c r="C62" s="11">
-        <v>-2.0983</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.696</v>
+      </c>
+      <c r="D62" s="19"/>
       <c r="E62" s="11">
-        <v>-5.9819</v>
+        <v>1.3499</v>
       </c>
       <c r="F62" s="11">
-        <v>-7.0178</v>
+        <v>-3.8431</v>
       </c>
       <c r="G62" s="11">
-        <v>-6.4917</v>
+        <v>-11.2</v>
       </c>
       <c r="H62" s="11">
-        <v>-6.7125</v>
+        <v>-9.300000000000001</v>
       </c>
       <c r="I62" s="11">
-        <v>-6.85</v>
+        <v>-10.0667</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63"/>
       <c r="I63"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>44</v>
       </c>
-      <c r="B64" s="12"/>
+      <c r="B64" s="10">
+        <v>712.6364</v>
+      </c>
       <c r="C64" s="10">
-        <v>712.7091</v>
-[...3 lines deleted...]
-      </c>
+        <v>1433.6456</v>
+      </c>
+      <c r="D64" s="17"/>
       <c r="E64" s="10">
-        <v>1438.4665</v>
+        <v>720.4909</v>
       </c>
       <c r="F64" s="10">
-        <v>1604.5458</v>
+        <v>1642.4524</v>
       </c>
       <c r="G64" s="10">
-        <v>1759.8646</v>
+        <v>1802.2838</v>
       </c>
       <c r="H64" s="10">
-        <v>1956.5556</v>
+        <v>2014.9824</v>
       </c>
       <c r="I64" s="10">
-        <v>2144.1333</v>
+        <v>2215.0172</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="B65" s="13"/>
-[...19 lines deleted...]
-        <v>2144.3889</v>
+      <c r="B65" s="12">
+        <v>716.1</v>
+      </c>
+      <c r="C65" s="12">
+        <v>1437.9108</v>
+      </c>
+      <c r="D65" s="18"/>
+      <c r="E65" s="12">
+        <v>721.7</v>
+      </c>
+      <c r="F65" s="12">
+        <v>1643.6673</v>
+      </c>
+      <c r="G65" s="12">
+        <v>1806.4255</v>
+      </c>
+      <c r="H65" s="12">
+        <v>2014.4199</v>
+      </c>
+      <c r="I65" s="12">
+        <v>2214.0421</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>46</v>
       </c>
-      <c r="B67" s="12"/>
+      <c r="B67" s="10">
+        <v>-192.9455</v>
+      </c>
       <c r="C67" s="10">
-        <v>-192.9091</v>
-[...3 lines deleted...]
-      </c>
+        <v>-387.5378</v>
+      </c>
+      <c r="D67" s="17"/>
       <c r="E67" s="10">
-        <v>-387.7086</v>
+        <v>-195.8182</v>
       </c>
       <c r="F67" s="10">
-        <v>-433.8638</v>
+        <v>-445.5034</v>
       </c>
       <c r="G67" s="10">
-        <v>-476.316</v>
+        <v>-489.3492</v>
       </c>
       <c r="H67" s="10">
-        <v>-531.4222</v>
+        <v>-547.6666</v>
       </c>
       <c r="I67" s="10">
-        <v>-582.4</v>
+        <v>-602.1221</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="B68" s="13"/>
-[...19 lines deleted...]
-        <v>-583.8333</v>
+      <c r="B68" s="12">
+        <v>-193.6167</v>
+      </c>
+      <c r="C68" s="12">
+        <v>-389.4388</v>
+      </c>
+      <c r="D68" s="18"/>
+      <c r="E68" s="12">
+        <v>-195.8333</v>
+      </c>
+      <c r="F68" s="12">
+        <v>-447.6729</v>
+      </c>
+      <c r="G68" s="12">
+        <v>-492.377</v>
+      </c>
+      <c r="H68" s="12">
+        <v>-548.9039</v>
+      </c>
+      <c r="I68" s="12">
+        <v>-603.3969</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69"/>
       <c r="I69"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>48</v>
       </c>
-      <c r="B70" s="12"/>
+      <c r="B70" s="10">
+        <v>519.7727</v>
+      </c>
       <c r="C70" s="10">
-        <v>519.8545</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046.2326</v>
+      </c>
+      <c r="D70" s="17"/>
       <c r="E70" s="10">
-        <v>1050.7508</v>
+        <v>524.7545</v>
       </c>
       <c r="F70" s="10">
-        <v>1168.7249</v>
+        <v>1190.4193</v>
       </c>
       <c r="G70" s="10">
-        <v>1281.2024</v>
+        <v>1304.7713</v>
       </c>
       <c r="H70" s="10">
-        <v>1423.9111</v>
+        <v>1456.91</v>
       </c>
       <c r="I70" s="10">
-        <v>1560.3778</v>
+        <v>1600.4448</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="B71" s="13"/>
-[...19 lines deleted...]
-        <v>1559.1889</v>
+      <c r="B71" s="12">
+        <v>522.55</v>
+      </c>
+      <c r="C71" s="12">
+        <v>1048.5872</v>
+      </c>
+      <c r="D71" s="18"/>
+      <c r="E71" s="12">
+        <v>525.925</v>
+      </c>
+      <c r="F71" s="12">
+        <v>1189.9746</v>
+      </c>
+      <c r="G71" s="12">
+        <v>1305.8685</v>
+      </c>
+      <c r="H71" s="12">
+        <v>1455.0977</v>
+      </c>
+      <c r="I71" s="12">
+        <v>1598.195</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72"/>
       <c r="I72"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>50</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>51</v>
       </c>
-      <c r="B74" s="12"/>
+      <c r="B74" s="10">
+        <v>-4.3667</v>
+      </c>
       <c r="C74" s="10">
-        <v>-1.76</v>
-[...3 lines deleted...]
-      </c>
+        <v>-6.5556</v>
+      </c>
+      <c r="D74" s="17"/>
       <c r="E74" s="10">
-        <v>-4</v>
+        <v>-2.2</v>
       </c>
       <c r="F74" s="10">
-        <v>-4.0545</v>
+        <v>-9.9556</v>
       </c>
       <c r="G74" s="10">
-        <v>-5.8182</v>
+        <v>-11</v>
       </c>
       <c r="H74" s="10">
-        <v>-4.2</v>
+        <v>-8.1</v>
       </c>
       <c r="I74" s="10">
-        <v>-4.2875</v>
+        <v>-8.216699999999999</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>52</v>
       </c>
-      <c r="B75" s="12"/>
+      <c r="B75" s="10">
+        <v>-16.4333</v>
+      </c>
       <c r="C75" s="10">
-        <v>-12.95</v>
-[...3 lines deleted...]
-      </c>
+        <v>-46.7393</v>
+      </c>
+      <c r="D75" s="17"/>
       <c r="E75" s="10">
-        <v>-28.9588</v>
+        <v>-30.2</v>
       </c>
       <c r="F75" s="10">
-        <v>-46.2308</v>
+        <v>-69.4696</v>
       </c>
       <c r="G75" s="10">
-        <v>-43.0473</v>
+        <v>-64.9679</v>
       </c>
       <c r="H75" s="10">
-        <v>-32.4667</v>
+        <v>-41.2715</v>
       </c>
       <c r="I75" s="10">
-        <v>-18.9111</v>
+        <v>-26.0891</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>53</v>
       </c>
-      <c r="B76" s="12"/>
+      <c r="B76" s="10">
+        <v>351</v>
+      </c>
       <c r="C76" s="10">
-        <v>361.8</v>
-[...3 lines deleted...]
-      </c>
+        <v>815.2429</v>
+      </c>
+      <c r="D76" s="17"/>
       <c r="E76" s="10">
-        <v>811.7968</v>
+        <v>479.4</v>
       </c>
       <c r="F76" s="10">
-        <v>932.206</v>
+        <v>1130.6264</v>
       </c>
       <c r="G76" s="10">
-        <v>992.1741</v>
+        <v>1079.3494</v>
       </c>
       <c r="H76" s="10">
-        <v>1063.4625</v>
+        <v>1120.6083</v>
       </c>
       <c r="I76" s="10">
-        <v>1127</v>
+        <v>1187.2601</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>54</v>
       </c>
-      <c r="B77" s="12"/>
+      <c r="B77" s="10">
+        <v>230.85</v>
+      </c>
       <c r="C77" s="10">
-        <v>229.85</v>
-[...3 lines deleted...]
-      </c>
+        <v>475.994</v>
+      </c>
+      <c r="D77" s="17"/>
       <c r="E77" s="10">
-        <v>469.8487</v>
+        <v>249.0667</v>
       </c>
       <c r="F77" s="10">
-        <v>532.4253</v>
+        <v>572.1552</v>
       </c>
       <c r="G77" s="10">
-        <v>569.1021</v>
+        <v>607.6130000000001</v>
       </c>
       <c r="H77" s="10">
-        <v>619.6</v>
+        <v>648.1441</v>
       </c>
       <c r="I77" s="10">
-        <v>662.0375</v>
+        <v>691.2071999999999</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78"/>
       <c r="I78"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>55</v>
       </c>
-      <c r="B79" s="15"/>
-[...19 lines deleted...]
-        <v>4.2756</v>
+      <c r="B79" s="13">
+        <v>1.4273</v>
+      </c>
+      <c r="C79" s="13">
+        <v>2.8736</v>
+      </c>
+      <c r="D79" s="20"/>
+      <c r="E79" s="13">
+        <v>1.4409</v>
+      </c>
+      <c r="F79" s="13">
+        <v>3.1973</v>
+      </c>
+      <c r="G79" s="13">
+        <v>3.4997</v>
+      </c>
+      <c r="H79" s="13">
+        <v>3.9066</v>
+      </c>
+      <c r="I79" s="13">
+        <v>4.2967</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="B80" s="16"/>
-[...19 lines deleted...]
-        <v>4.2711</v>
+      <c r="B80" s="14">
+        <v>1.4342</v>
+      </c>
+      <c r="C80" s="14">
+        <v>2.8798</v>
+      </c>
+      <c r="D80" s="16"/>
+      <c r="E80" s="14">
+        <v>1.4442</v>
+      </c>
+      <c r="F80" s="14">
+        <v>3.2001</v>
+      </c>
+      <c r="G80" s="14">
+        <v>3.4996</v>
+      </c>
+      <c r="H80" s="14">
+        <v>3.899</v>
+      </c>
+      <c r="I80" s="14">
+        <v>4.2878</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B81" s="16"/>
-      <c r="C81" s="16"/>
+      <c r="C81" s="14">
+        <v>1.2818</v>
+      </c>
       <c r="D81" s="16"/>
-      <c r="E81" s="20">
-[...12 lines deleted...]
-        <v>1.9289</v>
+      <c r="E81" s="16"/>
+      <c r="F81" s="14">
+        <v>1.4127</v>
+      </c>
+      <c r="G81" s="14">
+        <v>1.5592</v>
+      </c>
+      <c r="H81" s="14">
+        <v>1.7367</v>
+      </c>
+      <c r="I81" s="14">
+        <v>1.9095</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82"/>
       <c r="I82"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="B83" s="16"/>
-[...19 lines deleted...]
-        <v>1152.7</v>
+      <c r="B83" s="14">
+        <v>193.2583</v>
+      </c>
+      <c r="C83" s="14">
+        <v>725.5892</v>
+      </c>
+      <c r="D83" s="16"/>
+      <c r="E83" s="14">
+        <v>501.6917</v>
+      </c>
+      <c r="F83" s="14">
+        <v>671.2508</v>
+      </c>
+      <c r="G83" s="14">
+        <v>895.0251</v>
+      </c>
+      <c r="H83" s="14">
+        <v>1075.846</v>
+      </c>
+      <c r="I83" s="14">
+        <v>1186.0726</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84"/>
       <c r="I84"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
       <c r="F85" s="8"/>
       <c r="G85" s="8"/>
       <c r="H85" s="8"/>
       <c r="I85" s="8"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="B86" s="17"/>
-[...19 lines deleted...]
-        <v>38.527</v>
+      <c r="B86" s="15">
+        <v>36.8162</v>
+      </c>
+      <c r="C86" s="15">
+        <v>37.3018</v>
+      </c>
+      <c r="D86" s="21"/>
+      <c r="E86" s="15">
+        <v>37.4521</v>
+      </c>
+      <c r="F86" s="15">
+        <v>37.4426</v>
+      </c>
+      <c r="G86" s="15">
+        <v>37.7753</v>
+      </c>
+      <c r="H86" s="15">
+        <v>37.8018</v>
+      </c>
+      <c r="I86" s="15">
+        <v>38.1382</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="B87" s="17"/>
-[...19 lines deleted...]
-        <v>25.4233</v>
+      <c r="B87" s="15">
+        <v>24.9881</v>
+      </c>
+      <c r="C87" s="15">
+        <v>25.4214</v>
+      </c>
+      <c r="D87" s="21"/>
+      <c r="E87" s="15">
+        <v>25.5586</v>
+      </c>
+      <c r="F87" s="15">
+        <v>25.6931</v>
+      </c>
+      <c r="G87" s="15">
+        <v>25.7634</v>
+      </c>
+      <c r="H87" s="15">
+        <v>25.2024</v>
+      </c>
+      <c r="I87" s="15">
+        <v>25.1781</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B88" s="17"/>
-[...19 lines deleted...]
-        <v>13.1073</v>
+      <c r="B88" s="15">
+        <v>11.8926</v>
+      </c>
+      <c r="C88" s="15">
+        <v>11.9466</v>
+      </c>
+      <c r="D88" s="21"/>
+      <c r="E88" s="15">
+        <v>11.9992</v>
+      </c>
+      <c r="F88" s="15">
+        <v>11.7962</v>
+      </c>
+      <c r="G88" s="15">
+        <v>12.076</v>
+      </c>
+      <c r="H88" s="15">
+        <v>12.5919</v>
+      </c>
+      <c r="I88" s="15">
+        <v>12.9319</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="B89" s="17"/>
-[...19 lines deleted...]
-        <v>27.1978</v>
+      <c r="B89" s="15">
+        <v>27.0388</v>
+      </c>
+      <c r="C89" s="15">
+        <v>27.0867</v>
+      </c>
+      <c r="D89" s="21"/>
+      <c r="E89" s="15">
+        <v>27.1439</v>
+      </c>
+      <c r="F89" s="15">
+        <v>27.2222</v>
+      </c>
+      <c r="G89" s="15">
+        <v>27.241</v>
+      </c>
+      <c r="H89" s="15">
+        <v>27.221</v>
+      </c>
+      <c r="I89" s="15">
+        <v>27.2197</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="B90" s="17"/>
-[...19 lines deleted...]
-        <v>6.6826</v>
+      <c r="B90" s="15">
+        <v>5.7137</v>
+      </c>
+      <c r="C90" s="15">
+        <v>6.5675</v>
+      </c>
+      <c r="D90" s="21"/>
+      <c r="E90" s="15">
+        <v>7.6476</v>
+      </c>
+      <c r="F90" s="15">
+        <v>7.5004</v>
+      </c>
+      <c r="G90" s="15">
+        <v>6.7904</v>
+      </c>
+      <c r="H90" s="15">
+        <v>6.678</v>
+      </c>
+      <c r="I90" s="15">
+        <v>6.6484</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>66</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93"/>
       <c r="I93"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>67</v>
       </c>
       <c r="B94"/>
@@ -3238,1188 +3238,1188 @@
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C8" s="10">
-        <v>6.0667</v>
+        <v>3.4714</v>
       </c>
       <c r="D8" s="10">
-        <v>4.5</v>
+        <v>2.9</v>
       </c>
       <c r="E8" s="10">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C9" s="10">
-        <v>7.368</v>
+        <v>4.2422</v>
       </c>
       <c r="D9" s="10">
-        <v>5.32</v>
+        <v>3.8</v>
       </c>
       <c r="E9" s="10">
-        <v>9</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C10" s="10">
-        <v>9.746700000000001</v>
+        <v>7.6565</v>
       </c>
       <c r="D10" s="10">
-        <v>8</v>
+        <v>6.6</v>
       </c>
       <c r="E10" s="10">
-        <v>11.5</v>
+        <v>8.199999999999999</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="25">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C11" s="11">
-        <v>8.603999999999999</v>
+        <v>6.2231</v>
       </c>
       <c r="D11" s="11">
-        <v>6.8593</v>
+        <v>5.4</v>
       </c>
       <c r="E11" s="11">
-        <v>10</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="24">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C14" s="10">
-        <v>1.9571</v>
+        <v>1.1833</v>
       </c>
       <c r="D14" s="10">
-        <v>1.2</v>
+        <v>0.5</v>
       </c>
       <c r="E14" s="10">
-        <v>2.5</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="24">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C15" s="10">
-        <v>3.5214</v>
+        <v>2.9833</v>
       </c>
       <c r="D15" s="10">
-        <v>2</v>
+        <v>2.5</v>
       </c>
       <c r="E15" s="10">
-        <v>4.5</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="24">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C16" s="10">
-        <v>4.4714</v>
+        <v>3.75</v>
       </c>
       <c r="D16" s="10">
-        <v>1.8</v>
+        <v>3.1</v>
       </c>
       <c r="E16" s="10">
-        <v>6.4</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="25">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C17" s="11">
-        <v>3.05</v>
+        <v>2.2583</v>
       </c>
       <c r="D17" s="11">
-        <v>2.3</v>
+        <v>2</v>
       </c>
       <c r="E17" s="11">
-        <v>4.3</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C20" s="10">
-        <v>8.119999999999999</v>
+        <v>4.6369</v>
       </c>
       <c r="D20" s="10">
-        <v>6.5</v>
+        <v>3.5</v>
       </c>
       <c r="E20" s="10">
-        <v>10</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C21" s="10">
-        <v>11.1067</v>
+        <v>7.3037</v>
       </c>
       <c r="D21" s="10">
+        <v>6.5</v>
+      </c>
+      <c r="E21" s="10">
         <v>8.300000000000001</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C22" s="10">
-        <v>14.4333</v>
+        <v>11.6298</v>
       </c>
       <c r="D22" s="10">
-        <v>10.5</v>
+        <v>10.8</v>
       </c>
       <c r="E22" s="10">
-        <v>17.8</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="26">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>14.1</v>
+        <v>13</v>
+      </c>
+      <c r="C23" s="12">
+        <v>8.564500000000001</v>
+      </c>
+      <c r="D23" s="12">
+        <v>7.7</v>
+      </c>
+      <c r="E23" s="12">
+        <v>9.199999999999999</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="24">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>12</v>
+      </c>
+      <c r="C26" s="10">
+        <v>8.031700000000001</v>
+      </c>
+      <c r="D26" s="10">
+        <v>1.8803</v>
+      </c>
+      <c r="E26" s="10">
+        <v>12.5</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="24">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>12</v>
+      </c>
+      <c r="C27" s="10">
+        <v>9.382300000000001</v>
+      </c>
+      <c r="D27" s="10">
+        <v>-11.9</v>
+      </c>
+      <c r="E27" s="10">
+        <v>15.9</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="24">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>12</v>
+      </c>
+      <c r="C28" s="10">
+        <v>14.8362</v>
+      </c>
+      <c r="D28" s="10">
+        <v>8.800000000000001</v>
+      </c>
+      <c r="E28" s="10">
+        <v>19.1341</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="26">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>13</v>
+      </c>
+      <c r="C29" s="12">
+        <v>11.9839</v>
+      </c>
+      <c r="D29" s="12">
+        <v>8.6</v>
+      </c>
+      <c r="E29" s="12">
+        <v>13.8</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C33" s="10">
-        <v>139.7687</v>
+        <v>317.2652</v>
       </c>
       <c r="D33" s="10">
-        <v>137.731</v>
+        <v>315.5</v>
       </c>
       <c r="E33" s="10">
-        <v>142.3</v>
+        <v>319</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C34" s="10">
-        <v>109.3881</v>
+        <v>244.2037</v>
       </c>
       <c r="D34" s="10">
-        <v>107.3211</v>
+        <v>243.1</v>
       </c>
       <c r="E34" s="10">
-        <v>111.1</v>
+        <v>245.5</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C35" s="10">
-        <v>450.0205</v>
+        <v>992.9832</v>
       </c>
       <c r="D35" s="10">
-        <v>442.908</v>
+        <v>983.7</v>
       </c>
       <c r="E35" s="10">
-        <v>457.2</v>
+        <v>997.9</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="25">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C36" s="11">
-        <v>699.1707</v>
+        <v>1554.4522</v>
       </c>
       <c r="D36" s="11">
-        <v>687.9601</v>
+        <v>1542.3</v>
       </c>
       <c r="E36" s="11">
-        <v>708.2</v>
+        <v>1561.1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="25">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C38" s="11">
-        <v>0</v>
+        <v>0.0556</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
-        <v>0</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C41" s="10">
-        <v>825.5918</v>
+        <v>1857.0199</v>
       </c>
       <c r="D41" s="10">
-        <v>814.8</v>
+        <v>1825.5</v>
       </c>
       <c r="E41" s="10">
-        <v>839.7</v>
+        <v>1882.5587</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C42" s="10">
-        <v>565.5971</v>
+        <v>1302.0283</v>
       </c>
       <c r="D42" s="10">
-        <v>552.8</v>
+        <v>1252.9</v>
       </c>
       <c r="E42" s="10">
-        <v>574.7</v>
+        <v>1325.7</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C43" s="10">
-        <v>1308.7552</v>
+        <v>2987.9552</v>
       </c>
       <c r="D43" s="10">
-        <v>1242.9278</v>
+        <v>2947</v>
       </c>
       <c r="E43" s="10">
-        <v>1352.9</v>
+        <v>3065.5</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="25">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C44" s="11">
-        <v>2699.9507</v>
+        <v>6147.0033</v>
       </c>
       <c r="D44" s="11">
-        <v>2619.4609</v>
+        <v>6107.3</v>
       </c>
       <c r="E44" s="11">
-        <v>2765.8</v>
+        <v>6208.3</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="25">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C46" s="11">
-        <v>0.0667</v>
+        <v>1.95</v>
       </c>
       <c r="D46" s="11">
         <v>0</v>
       </c>
       <c r="E46" s="11">
-        <v>0.6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="25">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C48" s="11">
-        <v>-2.0159</v>
+        <v>45.7229</v>
       </c>
       <c r="D48" s="11">
-        <v>-32.2</v>
+        <v>7.7</v>
       </c>
       <c r="E48" s="11">
-        <v>15.7</v>
+        <v>84.3</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="24">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>9</v>
+      </c>
+      <c r="C50" s="10">
+        <v>2260.1778</v>
+      </c>
+      <c r="D50" s="10">
+        <v>2185.1</v>
+      </c>
+      <c r="E50" s="10">
+        <v>2287.2</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="24">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>9</v>
+      </c>
+      <c r="C51" s="10">
+        <v>-1534.0222</v>
+      </c>
+      <c r="D51" s="10">
+        <v>-1582.9</v>
+      </c>
+      <c r="E51" s="10">
+        <v>-1445.7</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="26">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>13</v>
+      </c>
+      <c r="C53" s="12">
+        <v>728.0453</v>
+      </c>
+      <c r="D53" s="12">
+        <v>699.5</v>
+      </c>
+      <c r="E53" s="12">
+        <v>747.2</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="24">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>13</v>
+      </c>
+      <c r="C55" s="10">
+        <v>195.8246</v>
+      </c>
+      <c r="D55" s="10">
+        <v>188.7198</v>
+      </c>
+      <c r="E55" s="10">
+        <v>201.4</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="24">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>13</v>
+      </c>
+      <c r="C56" s="10">
+        <v>130.3648</v>
+      </c>
+      <c r="D56" s="10">
+        <v>102</v>
+      </c>
+      <c r="E56" s="10">
+        <v>136.8</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="24">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>13</v>
+      </c>
+      <c r="C57" s="10">
+        <v>404.879</v>
+      </c>
+      <c r="D57" s="10">
+        <v>376.6</v>
+      </c>
+      <c r="E57" s="10">
+        <v>419.6</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B58" s="25">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>13</v>
+      </c>
+      <c r="C58" s="11">
+        <v>731.0684</v>
+      </c>
+      <c r="D58" s="11">
+        <v>701.5</v>
+      </c>
+      <c r="E58" s="11">
+        <v>752.2</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B60" s="25">
+        <v>7</v>
+      </c>
+      <c r="C60" s="11">
+        <v>0.07140000000000001</v>
+      </c>
+      <c r="D60" s="11">
         <v>0</v>
       </c>
-      <c r="C60" s="14" t="s">
-[...6 lines deleted...]
-        <v>83</v>
+      <c r="E60" s="11">
+        <v>0.5</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B62" s="25">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>9</v>
+      </c>
+      <c r="C62" s="11">
+        <v>2.7469</v>
+      </c>
+      <c r="D62" s="11">
+        <v>-4.4</v>
+      </c>
+      <c r="E62" s="11">
+        <v>10.8</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" s="24">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>11</v>
+      </c>
+      <c r="C64" s="10">
+        <v>712.6364</v>
+      </c>
+      <c r="D64" s="10">
+        <v>688.5</v>
+      </c>
+      <c r="E64" s="10">
+        <v>736.5</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="26">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>12</v>
+      </c>
+      <c r="C65" s="12">
+        <v>716.1</v>
+      </c>
+      <c r="D65" s="12">
+        <v>696.9</v>
+      </c>
+      <c r="E65" s="12">
+        <v>736.5</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>46</v>
       </c>
       <c r="B67" s="24">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>11</v>
+      </c>
+      <c r="C67" s="10">
+        <v>-192.9455</v>
+      </c>
+      <c r="D67" s="10">
+        <v>-198.9</v>
+      </c>
+      <c r="E67" s="10">
+        <v>-186.8</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B68" s="26">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>12</v>
+      </c>
+      <c r="C68" s="12">
+        <v>-193.6167</v>
+      </c>
+      <c r="D68" s="12">
+        <v>-198.9</v>
+      </c>
+      <c r="E68" s="12">
+        <v>-188.5</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>48</v>
       </c>
       <c r="B70" s="24">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>11</v>
+      </c>
+      <c r="C70" s="10">
+        <v>519.7727</v>
+      </c>
+      <c r="D70" s="10">
+        <v>500</v>
+      </c>
+      <c r="E70" s="10">
+        <v>537.7</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B71" s="26">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>12</v>
+      </c>
+      <c r="C71" s="12">
+        <v>522.55</v>
+      </c>
+      <c r="D71" s="12">
+        <v>508.4</v>
+      </c>
+      <c r="E71" s="12">
+        <v>537.7</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>50</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>51</v>
       </c>
       <c r="B74" s="24">
+        <v>9</v>
+      </c>
+      <c r="C74" s="10">
+        <v>-4.3667</v>
+      </c>
+      <c r="D74" s="10">
+        <v>-14.2</v>
+      </c>
+      <c r="E74" s="10">
         <v>0</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="24">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>12</v>
+      </c>
+      <c r="C75" s="10">
+        <v>-16.4333</v>
+      </c>
+      <c r="D75" s="10">
+        <v>-22</v>
+      </c>
+      <c r="E75" s="10">
+        <v>-1.7</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="24">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>6</v>
+      </c>
+      <c r="C76" s="10">
+        <v>351</v>
+      </c>
+      <c r="D76" s="10">
+        <v>262.6</v>
+      </c>
+      <c r="E76" s="10">
+        <v>431.6</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="24">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>6</v>
+      </c>
+      <c r="C77" s="10">
+        <v>230.85</v>
+      </c>
+      <c r="D77" s="10">
+        <v>221</v>
+      </c>
+      <c r="E77" s="10">
+        <v>244.2</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>55</v>
       </c>
       <c r="B79" s="24">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>11</v>
+      </c>
+      <c r="C79" s="13">
+        <v>1.4273</v>
+      </c>
+      <c r="D79" s="13">
+        <v>1.34</v>
+      </c>
+      <c r="E79" s="13">
+        <v>1.48</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B80" s="26">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>12</v>
+      </c>
+      <c r="C80" s="14">
+        <v>1.4342</v>
+      </c>
+      <c r="D80" s="14">
+        <v>1.36</v>
+      </c>
+      <c r="E80" s="14">
+        <v>1.48</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B81" s="26">
         <v>0</v>
       </c>
       <c r="C81" s="16" t="s">
         <v>83</v>
       </c>
       <c r="D81" s="16" t="s">
         <v>83</v>
       </c>
       <c r="E81" s="16" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B83" s="26">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>6</v>
+      </c>
+      <c r="C83" s="14">
+        <v>193.2583</v>
+      </c>
+      <c r="D83" s="14">
+        <v>54.12</v>
+      </c>
+      <c r="E83" s="14">
+        <v>297.1</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B86" s="27">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>9</v>
+      </c>
+      <c r="C86" s="15">
+        <v>36.8162</v>
+      </c>
+      <c r="D86" s="15">
+        <v>35.5856</v>
+      </c>
+      <c r="E86" s="15">
+        <v>37.2947</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B87" s="27">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>9</v>
+      </c>
+      <c r="C87" s="15">
+        <v>24.9881</v>
+      </c>
+      <c r="D87" s="15">
+        <v>23.5441</v>
+      </c>
+      <c r="E87" s="15">
+        <v>25.9182</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B88" s="27">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>13</v>
+      </c>
+      <c r="C88" s="15">
+        <v>11.8926</v>
+      </c>
+      <c r="D88" s="15">
+        <v>11.4863</v>
+      </c>
+      <c r="E88" s="15">
+        <v>12.116</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="27">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>12</v>
+      </c>
+      <c r="C89" s="15">
+        <v>27.0388</v>
+      </c>
+      <c r="D89" s="15">
+        <v>26.9572</v>
+      </c>
+      <c r="E89" s="15">
+        <v>27.4957</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="27">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>6</v>
+      </c>
+      <c r="C90" s="15">
+        <v>5.7137</v>
+      </c>
+      <c r="D90" s="15">
+        <v>4.2998</v>
+      </c>
+      <c r="E90" s="15">
+        <v>7.0007</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>84</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>85</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
@@ -4680,1185 +4680,1185 @@
       <c r="A6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="24">
         <v>13</v>
       </c>
       <c r="C8" s="10">
-        <v>2.8176</v>
+        <v>1.0702</v>
       </c>
       <c r="D8" s="10">
-        <v>1.3289</v>
+        <v>-0.1903</v>
       </c>
       <c r="E8" s="10">
-        <v>4.7</v>
+        <v>2.0098</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="24">
         <v>13</v>
       </c>
       <c r="C9" s="10">
-        <v>4.0693</v>
+        <v>1.6683</v>
       </c>
       <c r="D9" s="10">
-        <v>2.2007</v>
+        <v>0.4</v>
       </c>
       <c r="E9" s="10">
-        <v>5.2</v>
+        <v>4.9158</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24">
         <v>13</v>
       </c>
       <c r="C10" s="10">
-        <v>6.5915</v>
+        <v>4.545</v>
       </c>
       <c r="D10" s="10">
-        <v>4.8895</v>
+        <v>2.2236</v>
       </c>
       <c r="E10" s="10">
-        <v>8</v>
+        <v>6.0464</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="25">
         <v>13</v>
       </c>
       <c r="C11" s="11">
-        <v>5.4087</v>
+        <v>3.3463</v>
       </c>
       <c r="D11" s="11">
-        <v>3.713</v>
+        <v>1.6876</v>
       </c>
       <c r="E11" s="11">
-        <v>6.3</v>
+        <v>5.0123</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="24">
         <v>12</v>
       </c>
       <c r="C14" s="10">
-        <v>1.975</v>
+        <v>1.5277</v>
       </c>
       <c r="D14" s="10">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="E14" s="10">
-        <v>2.5</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="24">
         <v>12</v>
       </c>
       <c r="C15" s="10">
-        <v>3.625</v>
+        <v>3.2007</v>
       </c>
       <c r="D15" s="10">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="E15" s="10">
-        <v>4.4</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="24">
         <v>12</v>
       </c>
       <c r="C16" s="10">
-        <v>4.5917</v>
+        <v>4.5219</v>
       </c>
       <c r="D16" s="10">
-        <v>2.6</v>
+        <v>3.5679</v>
       </c>
       <c r="E16" s="10">
-        <v>6</v>
+        <v>6.47</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="25">
         <v>12</v>
       </c>
       <c r="C17" s="11">
-        <v>3.1417</v>
+        <v>2.8827</v>
       </c>
       <c r="D17" s="11">
-        <v>2.5</v>
+        <v>2.2601</v>
       </c>
       <c r="E17" s="11">
-        <v>4</v>
+        <v>4.0759</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="24">
         <v>13</v>
       </c>
       <c r="C20" s="10">
-        <v>4.8464</v>
+        <v>2.5982</v>
       </c>
       <c r="D20" s="10">
-        <v>3.303</v>
+        <v>1.0699</v>
       </c>
       <c r="E20" s="10">
-        <v>6.7</v>
+        <v>3.3696</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="24">
         <v>13</v>
       </c>
       <c r="C21" s="10">
-        <v>7.7642</v>
+        <v>4.6765</v>
       </c>
       <c r="D21" s="10">
-        <v>5.134</v>
+        <v>2.9</v>
       </c>
       <c r="E21" s="10">
-        <v>9.300000000000001</v>
+        <v>5.7271</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="24">
         <v>13</v>
       </c>
       <c r="C22" s="10">
-        <v>11.4514</v>
+        <v>9.216100000000001</v>
       </c>
       <c r="D22" s="10">
-        <v>9.3681</v>
+        <v>8.4016</v>
       </c>
       <c r="E22" s="10">
-        <v>14.1</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="26">
         <v>13</v>
       </c>
-      <c r="C23" s="18">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="C23" s="12">
+        <v>6.2242</v>
+      </c>
+      <c r="D23" s="12">
+        <v>5.8323</v>
+      </c>
+      <c r="E23" s="12">
+        <v>6.9989</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="24">
         <v>12</v>
       </c>
       <c r="C26" s="10">
-        <v>8.3628</v>
+        <v>4.9011</v>
       </c>
       <c r="D26" s="10">
-        <v>4</v>
+        <v>1.249</v>
       </c>
       <c r="E26" s="10">
-        <v>21.2</v>
+        <v>9.800000000000001</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="24">
         <v>12</v>
       </c>
       <c r="C27" s="10">
-        <v>10.6288</v>
+        <v>6.4215</v>
       </c>
       <c r="D27" s="10">
-        <v>2.9</v>
+        <v>-5.5</v>
       </c>
       <c r="E27" s="10">
-        <v>16</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="24">
         <v>12</v>
       </c>
       <c r="C28" s="10">
-        <v>14.5983</v>
+        <v>12.3404</v>
       </c>
       <c r="D28" s="10">
-        <v>8.5</v>
+        <v>8.5806</v>
       </c>
       <c r="E28" s="10">
-        <v>16.5</v>
+        <v>16.4764</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="26">
         <v>13</v>
       </c>
-      <c r="C29" s="18">
-[...6 lines deleted...]
-        <v>15.8</v>
+      <c r="C29" s="12">
+        <v>9.1267</v>
+      </c>
+      <c r="D29" s="12">
+        <v>7.3</v>
+      </c>
+      <c r="E29" s="12">
+        <v>10.4</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="24">
         <v>13</v>
       </c>
       <c r="C33" s="10">
-        <v>315.1872</v>
+        <v>638.3935</v>
       </c>
       <c r="D33" s="10">
-        <v>310.4334</v>
+        <v>630.5869</v>
       </c>
       <c r="E33" s="10">
-        <v>320.6</v>
+        <v>644.3636</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="24">
         <v>13</v>
       </c>
       <c r="C34" s="10">
-        <v>243.7966</v>
+        <v>493.6922</v>
       </c>
       <c r="D34" s="10">
-        <v>239.4563</v>
+        <v>488.3</v>
       </c>
       <c r="E34" s="10">
-        <v>246.1</v>
+        <v>500.0814</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="24">
         <v>13</v>
       </c>
       <c r="C35" s="10">
-        <v>983.3158</v>
+        <v>1964.8491</v>
       </c>
       <c r="D35" s="10">
-        <v>967.6056</v>
+        <v>1921.1903</v>
       </c>
       <c r="E35" s="10">
-        <v>996.4</v>
+        <v>1992.904</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="25">
         <v>13</v>
       </c>
       <c r="C36" s="11">
-        <v>1542.2996</v>
+        <v>3096.9348</v>
       </c>
       <c r="D36" s="11">
-        <v>1517.4953</v>
+        <v>3047.9843</v>
       </c>
       <c r="E36" s="11">
-        <v>1554.9</v>
+        <v>3137.349</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="25">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C38" s="11">
-        <v>0</v>
+        <v>0.0375</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
-        <v>0</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="24">
         <v>13</v>
       </c>
       <c r="C41" s="10">
-        <v>1859.8559</v>
+        <v>3701.3041</v>
       </c>
       <c r="D41" s="10">
-        <v>1842.1</v>
+        <v>3640.0215</v>
       </c>
       <c r="E41" s="10">
-        <v>1888.6</v>
+        <v>3796.0392</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="24">
         <v>13</v>
       </c>
       <c r="C42" s="10">
-        <v>1299.0178</v>
+        <v>2698.5305</v>
       </c>
       <c r="D42" s="10">
-        <v>1259</v>
+        <v>2536.3</v>
       </c>
       <c r="E42" s="10">
-        <v>1327.7</v>
+        <v>2747.9</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="24">
         <v>13</v>
       </c>
       <c r="C43" s="10">
-        <v>2953.3496</v>
+        <v>6016.6562</v>
       </c>
       <c r="D43" s="10">
-        <v>2859.8447</v>
+        <v>5839.002</v>
       </c>
       <c r="E43" s="10">
-        <v>3038.2</v>
+        <v>6244.2</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="25">
         <v>13</v>
       </c>
       <c r="C44" s="11">
-        <v>6112.2234</v>
+        <v>12416.4908</v>
       </c>
       <c r="D44" s="11">
-        <v>5984.1036</v>
+        <v>12262.988</v>
       </c>
       <c r="E44" s="11">
-        <v>6217.4</v>
+        <v>12520.6</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="25">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C46" s="11">
-        <v>0.12</v>
+        <v>1.8184</v>
       </c>
       <c r="D46" s="11">
         <v>0</v>
       </c>
       <c r="E46" s="11">
-        <v>1.2</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="25">
         <v>12</v>
       </c>
       <c r="C48" s="11">
-        <v>8.347899999999999</v>
+        <v>98.0279</v>
       </c>
       <c r="D48" s="11">
-        <v>-54.9</v>
+        <v>-30.9</v>
       </c>
       <c r="E48" s="11">
-        <v>58.5</v>
+        <v>181.9</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="24">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C50" s="10">
-        <v>2264.1333</v>
+        <v>4627.924</v>
       </c>
       <c r="D50" s="10">
-        <v>2200.2</v>
+        <v>4536.1</v>
       </c>
       <c r="E50" s="10">
-        <v>2327.5</v>
+        <v>4896.421</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="24">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C51" s="10">
-        <v>-1542.8889</v>
+        <v>-3154.0029</v>
       </c>
       <c r="D51" s="10">
-        <v>-1606.1</v>
+        <v>-3414.1477</v>
       </c>
       <c r="E51" s="10">
-        <v>-1493.2</v>
+        <v>-3075.7</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="26">
         <v>13</v>
       </c>
-      <c r="C53" s="18">
-[...6 lines deleted...]
-        <v>752.4</v>
+      <c r="C53" s="12">
+        <v>1478.847</v>
+      </c>
+      <c r="D53" s="12">
+        <v>1440.5</v>
+      </c>
+      <c r="E53" s="12">
+        <v>1521.7</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="24">
         <v>13</v>
       </c>
       <c r="C55" s="10">
-        <v>196.3594</v>
+        <v>396.1698</v>
       </c>
       <c r="D55" s="10">
-        <v>188.9</v>
+        <v>383</v>
       </c>
       <c r="E55" s="10">
-        <v>219.6</v>
+        <v>404.4</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="24">
         <v>13</v>
       </c>
       <c r="C56" s="10">
-        <v>130.5782</v>
+        <v>259.461</v>
       </c>
       <c r="D56" s="10">
-        <v>120.2</v>
+        <v>217.3</v>
       </c>
       <c r="E56" s="10">
-        <v>138.1</v>
+        <v>271.2</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="24">
         <v>13</v>
       </c>
       <c r="C57" s="10">
-        <v>401.5753</v>
+        <v>827.7547</v>
       </c>
       <c r="D57" s="10">
-        <v>376.5</v>
+        <v>785.4</v>
       </c>
       <c r="E57" s="10">
-        <v>438.7</v>
+        <v>867.1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B58" s="25">
         <v>13</v>
       </c>
       <c r="C58" s="11">
-        <v>728.513</v>
+        <v>1483.3855</v>
       </c>
       <c r="D58" s="11">
-        <v>703.4</v>
+        <v>1444.5</v>
       </c>
       <c r="E58" s="11">
-        <v>752.4</v>
+        <v>1521.7</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B60" s="25">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C60" s="11">
-        <v>0.0222</v>
+        <v>0.0857</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
-        <v>0.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B62" s="25">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C62" s="11">
-        <v>-2.0983</v>
+        <v>1.696</v>
       </c>
       <c r="D62" s="11">
-        <v>-9.9</v>
+        <v>-20</v>
       </c>
       <c r="E62" s="11">
-        <v>4</v>
+        <v>27</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" s="24">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C64" s="10">
-        <v>712.7091</v>
+        <v>1433.6456</v>
       </c>
       <c r="D64" s="10">
-        <v>692.1</v>
+        <v>1390</v>
       </c>
       <c r="E64" s="10">
-        <v>738.3</v>
+        <v>1477.6</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="26">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>738.3</v>
+        <v>13</v>
+      </c>
+      <c r="C65" s="12">
+        <v>1437.9108</v>
+      </c>
+      <c r="D65" s="12">
+        <v>1394</v>
+      </c>
+      <c r="E65" s="12">
+        <v>1486.7</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>46</v>
       </c>
       <c r="B67" s="24">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C67" s="10">
-        <v>-192.9091</v>
+        <v>-387.5378</v>
       </c>
       <c r="D67" s="10">
-        <v>-199.4</v>
+        <v>-398.9</v>
       </c>
       <c r="E67" s="10">
-        <v>-188.5</v>
+        <v>-374.2122</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B68" s="26">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>-188.8</v>
+        <v>13</v>
+      </c>
+      <c r="C68" s="12">
+        <v>-389.4388</v>
+      </c>
+      <c r="D68" s="12">
+        <v>-401.1</v>
+      </c>
+      <c r="E68" s="12">
+        <v>-379.7</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>48</v>
       </c>
       <c r="B70" s="24">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C70" s="10">
-        <v>519.8545</v>
+        <v>1046.2326</v>
       </c>
       <c r="D70" s="10">
-        <v>501.3</v>
+        <v>1005.1781</v>
       </c>
       <c r="E70" s="10">
-        <v>540</v>
+        <v>1078.7</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B71" s="26">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>540</v>
+        <v>13</v>
+      </c>
+      <c r="C71" s="12">
+        <v>1048.5872</v>
+      </c>
+      <c r="D71" s="12">
+        <v>1010.7</v>
+      </c>
+      <c r="E71" s="12">
+        <v>1085.7</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>50</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>51</v>
       </c>
       <c r="B74" s="24">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C74" s="10">
-        <v>-1.76</v>
+        <v>-6.5556</v>
       </c>
       <c r="D74" s="10">
-        <v>-8.4</v>
+        <v>-16.7</v>
       </c>
       <c r="E74" s="10">
-        <v>7.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="24">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C75" s="10">
-        <v>-12.95</v>
+        <v>-46.7393</v>
       </c>
       <c r="D75" s="10">
-        <v>-21.4</v>
+        <v>-61.2</v>
       </c>
       <c r="E75" s="10">
-        <v>-3.7</v>
+        <v>-19</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="24">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="C76" s="10">
-        <v>361.8</v>
+        <v>815.2429</v>
       </c>
       <c r="D76" s="10">
-        <v>263.4</v>
+        <v>729.3</v>
       </c>
       <c r="E76" s="10">
-        <v>430.8</v>
+        <v>894.1</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="24">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="C77" s="10">
-        <v>229.85</v>
+        <v>475.994</v>
       </c>
       <c r="D77" s="10">
-        <v>221.5</v>
+        <v>438.2</v>
       </c>
       <c r="E77" s="10">
-        <v>243.3</v>
+        <v>509.7</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>55</v>
       </c>
       <c r="B79" s="24">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>1.49</v>
+        <v>12</v>
+      </c>
+      <c r="C79" s="13">
+        <v>2.8736</v>
+      </c>
+      <c r="D79" s="13">
+        <v>2.74</v>
+      </c>
+      <c r="E79" s="13">
+        <v>2.97</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B80" s="26">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>1.49</v>
+        <v>13</v>
+      </c>
+      <c r="C80" s="14">
+        <v>2.8798</v>
+      </c>
+      <c r="D80" s="14">
+        <v>2.78</v>
+      </c>
+      <c r="E80" s="14">
+        <v>2.99</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B81" s="26">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>13</v>
+      </c>
+      <c r="C81" s="14">
+        <v>1.2818</v>
+      </c>
+      <c r="D81" s="14">
+        <v>1.1128</v>
+      </c>
+      <c r="E81" s="14">
+        <v>1.49</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B83" s="26">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>395.88</v>
+        <v>13</v>
+      </c>
+      <c r="C83" s="14">
+        <v>725.5892</v>
+      </c>
+      <c r="D83" s="14">
+        <v>572.2553</v>
+      </c>
+      <c r="E83" s="14">
+        <v>835.33</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B86" s="27">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>37.4</v>
+        <v>11</v>
+      </c>
+      <c r="C86" s="15">
+        <v>37.3018</v>
+      </c>
+      <c r="D86" s="15">
+        <v>36.8006</v>
+      </c>
+      <c r="E86" s="15">
+        <v>39.1745</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B87" s="27">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>25.9143</v>
+        <v>11</v>
+      </c>
+      <c r="C87" s="15">
+        <v>25.4214</v>
+      </c>
+      <c r="D87" s="15">
+        <v>24.835</v>
+      </c>
+      <c r="E87" s="15">
+        <v>27.3154</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B88" s="27">
         <v>13</v>
       </c>
-      <c r="C88" s="21">
-[...6 lines deleted...]
-        <v>12.2591</v>
+      <c r="C88" s="15">
+        <v>11.9466</v>
+      </c>
+      <c r="D88" s="15">
+        <v>11.6382</v>
+      </c>
+      <c r="E88" s="15">
+        <v>12.1536</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="27">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>27.5032</v>
+        <v>13</v>
+      </c>
+      <c r="C89" s="15">
+        <v>27.0867</v>
+      </c>
+      <c r="D89" s="15">
+        <v>26.5026</v>
+      </c>
+      <c r="E89" s="15">
+        <v>27.9684</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="27">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>7.0004</v>
+        <v>12</v>
+      </c>
+      <c r="C90" s="15">
+        <v>6.5675</v>
+      </c>
+      <c r="D90" s="15">
+        <v>5.8504</v>
+      </c>
+      <c r="E90" s="15">
+        <v>7.141</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>84</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>85</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
@@ -6119,1185 +6119,1185 @@
       <c r="A6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="24">
         <v>13</v>
       </c>
       <c r="C8" s="10">
-        <v>-1.2783</v>
+        <v>1.0286</v>
       </c>
       <c r="D8" s="10">
-        <v>-3.6</v>
+        <v>0</v>
       </c>
       <c r="E8" s="10">
-        <v>1.2825</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="24">
         <v>13</v>
       </c>
       <c r="C9" s="10">
-        <v>-0.8918</v>
+        <v>1.815</v>
       </c>
       <c r="D9" s="10">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="E9" s="10">
-        <v>2.1061</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24">
         <v>13</v>
       </c>
       <c r="C10" s="10">
-        <v>1.5075</v>
+        <v>4.82</v>
       </c>
       <c r="D10" s="10">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E10" s="10">
-        <v>4.5977</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="25">
         <v>13</v>
       </c>
       <c r="C11" s="11">
-        <v>0.5143</v>
+        <v>3.5188</v>
       </c>
       <c r="D11" s="11">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="E11" s="11">
-        <v>3.4857</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="24">
         <v>12</v>
       </c>
       <c r="C14" s="10">
-        <v>1.9583</v>
+        <v>1.6354</v>
       </c>
       <c r="D14" s="10">
-        <v>1</v>
+        <v>0.4243</v>
       </c>
       <c r="E14" s="10">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="24">
         <v>12</v>
       </c>
       <c r="C15" s="10">
-        <v>3.8167</v>
+        <v>3.3167</v>
       </c>
       <c r="D15" s="10">
-        <v>3</v>
+        <v>2.5</v>
       </c>
       <c r="E15" s="10">
-        <v>5.2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="24">
         <v>12</v>
       </c>
       <c r="C16" s="10">
-        <v>5.55</v>
+        <v>4.0396</v>
       </c>
       <c r="D16" s="10">
-        <v>4</v>
+        <v>2.7755</v>
       </c>
       <c r="E16" s="10">
-        <v>7.9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="25">
         <v>12</v>
       </c>
       <c r="C17" s="11">
-        <v>3.7</v>
+        <v>2.6954</v>
       </c>
       <c r="D17" s="11">
-        <v>2.6</v>
+        <v>2.3</v>
       </c>
       <c r="E17" s="11">
-        <v>4.8</v>
+        <v>3.5258</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="24">
         <v>13</v>
       </c>
       <c r="C20" s="10">
-        <v>0.6521</v>
+        <v>2.64</v>
       </c>
       <c r="D20" s="10">
-        <v>-1.1</v>
+        <v>0.6529</v>
       </c>
       <c r="E20" s="10">
-        <v>3.2773</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="24">
         <v>13</v>
       </c>
       <c r="C21" s="10">
-        <v>2.828</v>
+        <v>5.1232</v>
       </c>
       <c r="D21" s="10">
-        <v>0.9</v>
+        <v>3.8</v>
       </c>
       <c r="E21" s="10">
-        <v>5.2634</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="24">
         <v>13</v>
       </c>
       <c r="C22" s="10">
-        <v>7.0365</v>
+        <v>9.0143</v>
       </c>
       <c r="D22" s="10">
-        <v>5.4</v>
+        <v>7.6</v>
       </c>
       <c r="E22" s="10">
-        <v>9.074</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="26">
         <v>13</v>
       </c>
-      <c r="C23" s="18">
-[...6 lines deleted...]
-        <v>6.4397</v>
+      <c r="C23" s="12">
+        <v>6.2351</v>
+      </c>
+      <c r="D23" s="12">
+        <v>4.7</v>
+      </c>
+      <c r="E23" s="12">
+        <v>7.2</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="24">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>6.4324</v>
+        <v>0</v>
+      </c>
+      <c r="C26" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D26" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="E26" s="17" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="24">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>15.7</v>
+        <v>0</v>
+      </c>
+      <c r="C27" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D27" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="E27" s="17" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="24">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>15.1674</v>
+        <v>0</v>
+      </c>
+      <c r="C28" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D28" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="E28" s="17" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="26">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>10.9522</v>
+        <v>0</v>
+      </c>
+      <c r="C29" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="D29" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="E29" s="18" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="24">
         <v>13</v>
       </c>
       <c r="C33" s="10">
-        <v>320.7897</v>
+        <v>176.5792</v>
       </c>
       <c r="D33" s="10">
-        <v>313.3</v>
+        <v>174.8</v>
       </c>
       <c r="E33" s="10">
-        <v>329.166</v>
+        <v>178.296</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="24">
         <v>13</v>
       </c>
       <c r="C34" s="10">
-        <v>249.8392</v>
+        <v>134.8018</v>
       </c>
       <c r="D34" s="10">
-        <v>244.5</v>
+        <v>133.7</v>
       </c>
       <c r="E34" s="10">
-        <v>257.4094</v>
+        <v>136.1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="24">
         <v>13</v>
       </c>
       <c r="C35" s="10">
-        <v>971.2996000000001</v>
+        <v>537.0823</v>
       </c>
       <c r="D35" s="10">
-        <v>957.2</v>
+        <v>527.8</v>
       </c>
       <c r="E35" s="10">
-        <v>1000.895</v>
+        <v>542</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="25">
         <v>13</v>
       </c>
       <c r="C36" s="11">
-        <v>1541.9285</v>
+        <v>848.4633</v>
       </c>
       <c r="D36" s="11">
-        <v>1518.6</v>
+        <v>836.3</v>
       </c>
       <c r="E36" s="11">
-        <v>1587.4704</v>
+        <v>855.2</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="25">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C38" s="11">
         <v>0</v>
       </c>
       <c r="D38" s="11">
-        <v>0</v>
+        <v>-0.1</v>
       </c>
       <c r="E38" s="11">
-        <v>0</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="24">
         <v>13</v>
       </c>
       <c r="C41" s="10">
-        <v>1844.6564</v>
+        <v>1036.3237</v>
       </c>
       <c r="D41" s="10">
-        <v>1810.1</v>
+        <v>1004.8</v>
       </c>
       <c r="E41" s="10">
-        <v>1893.633</v>
+        <v>1061.8587</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="24">
         <v>13</v>
       </c>
       <c r="C42" s="10">
-        <v>1388.3543</v>
+        <v>739.1239</v>
       </c>
       <c r="D42" s="10">
-        <v>1330</v>
+        <v>690</v>
       </c>
       <c r="E42" s="10">
-        <v>1426.706</v>
+        <v>762.8</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="24">
         <v>13</v>
       </c>
       <c r="C43" s="10">
-        <v>2991.3393</v>
+        <v>1661.8317</v>
       </c>
       <c r="D43" s="10">
-        <v>2905.4</v>
+        <v>1620.864</v>
       </c>
       <c r="E43" s="10">
-        <v>3095.5</v>
+        <v>1739.3668</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="25">
         <v>13</v>
       </c>
       <c r="C44" s="11">
-        <v>6224.35</v>
+        <v>3437.2793</v>
       </c>
       <c r="D44" s="11">
-        <v>6111.9</v>
+        <v>3397.6</v>
       </c>
       <c r="E44" s="11">
-        <v>6323.7</v>
+        <v>3498.6</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="25">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C46" s="11">
-        <v>0.12</v>
+        <v>0.0698</v>
       </c>
       <c r="D46" s="11">
-        <v>0</v>
+        <v>-0.0416</v>
       </c>
       <c r="E46" s="11">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="25">
         <v>12</v>
       </c>
       <c r="C48" s="11">
-        <v>-5.5845</v>
+        <v>34.8385</v>
       </c>
       <c r="D48" s="11">
-        <v>-61.1</v>
+        <v>0</v>
       </c>
       <c r="E48" s="11">
-        <v>58.7</v>
+        <v>77.2829</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="24">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>2372.8</v>
+        <v>0</v>
+      </c>
+      <c r="C50" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D50" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="E50" s="17" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="24">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>-1526.7</v>
+        <v>0</v>
+      </c>
+      <c r="C51" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D51" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="E51" s="17" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="26">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>776.8826</v>
+        <v>0</v>
+      </c>
+      <c r="C53" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="D53" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="E53" s="18" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="24">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>210.219</v>
+        <v>0</v>
+      </c>
+      <c r="C55" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D55" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="E55" s="17" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="24">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>143.3</v>
+        <v>0</v>
+      </c>
+      <c r="C56" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D56" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="E56" s="17" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="24">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>443.6</v>
+        <v>0</v>
+      </c>
+      <c r="C57" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D57" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="E57" s="17" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B58" s="25">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>776.8826</v>
+        <v>0</v>
+      </c>
+      <c r="C58" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="D58" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="E58" s="19" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B60" s="25">
-        <v>9</v>
-[...4 lines deleted...]
-      <c r="D60" s="11">
         <v>0</v>
       </c>
-      <c r="E60" s="11">
-        <v>0.2</v>
+      <c r="C60" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="D60" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="E60" s="19" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B62" s="25">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>2.3</v>
+        <v>0</v>
+      </c>
+      <c r="C62" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="D62" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="E62" s="19" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" s="24">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>749.3</v>
+        <v>0</v>
+      </c>
+      <c r="C64" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D64" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="E64" s="17" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="26">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>756.8</v>
+        <v>0</v>
+      </c>
+      <c r="C65" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="D65" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="E65" s="18" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>46</v>
       </c>
       <c r="B67" s="24">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>-189.2</v>
+        <v>0</v>
+      </c>
+      <c r="C67" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D67" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="E67" s="17" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B68" s="26">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>-189.2</v>
+        <v>0</v>
+      </c>
+      <c r="C68" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="D68" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="E68" s="18" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>48</v>
       </c>
       <c r="B70" s="24">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>552.9</v>
+        <v>0</v>
+      </c>
+      <c r="C70" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D70" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="E70" s="17" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B71" s="26">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>552.9</v>
+        <v>0</v>
+      </c>
+      <c r="C71" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="D71" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="E71" s="18" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>50</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>51</v>
       </c>
       <c r="B74" s="24">
-        <v>10</v>
-[...8 lines deleted...]
-        <v>7.5</v>
+        <v>0</v>
+      </c>
+      <c r="C74" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D74" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="E74" s="17" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="24">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>-2.6</v>
+        <v>0</v>
+      </c>
+      <c r="C75" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D75" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="E75" s="17" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="24">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>537.5</v>
+        <v>0</v>
+      </c>
+      <c r="C76" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D76" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="E76" s="17" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="24">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>256.1</v>
+        <v>0</v>
+      </c>
+      <c r="C77" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D77" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="E77" s="17" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>55</v>
       </c>
       <c r="B79" s="24">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>1.52</v>
+        <v>0</v>
+      </c>
+      <c r="C79" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="D79" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="E79" s="20" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B80" s="26">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>1.54</v>
+        <v>0</v>
+      </c>
+      <c r="C80" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="D80" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="E80" s="16" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B81" s="26">
         <v>0</v>
       </c>
       <c r="C81" s="16" t="s">
         <v>83</v>
       </c>
       <c r="D81" s="16" t="s">
         <v>83</v>
       </c>
       <c r="E81" s="16" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B83" s="26">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>594.01</v>
+        <v>0</v>
+      </c>
+      <c r="C83" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="D83" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="E83" s="16" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B86" s="27">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>37.9101</v>
+        <v>0</v>
+      </c>
+      <c r="C86" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="D86" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="E86" s="21" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B87" s="27">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>25.767</v>
+        <v>0</v>
+      </c>
+      <c r="C87" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="D87" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="E87" s="21" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B88" s="27">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>12.3</v>
+        <v>0</v>
+      </c>
+      <c r="C88" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="D88" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="E88" s="21" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="27">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>27.5065</v>
+        <v>0</v>
+      </c>
+      <c r="C89" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="D89" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="E89" s="21" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="27">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>8.6151</v>
+        <v>0</v>
+      </c>
+      <c r="C90" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="D90" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="E90" s="21" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>84</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>85</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
@@ -7555,1188 +7555,1188 @@
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C8" s="10">
-        <v>0.6844</v>
+        <v>-1.196</v>
       </c>
       <c r="D8" s="10">
-        <v>-0.9</v>
+        <v>-3.2</v>
       </c>
       <c r="E8" s="10">
-        <v>1.9</v>
+        <v>0.6525</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C9" s="10">
-        <v>1.4834</v>
+        <v>-1.0301</v>
       </c>
       <c r="D9" s="10">
-        <v>0</v>
+        <v>-2.9</v>
       </c>
       <c r="E9" s="10">
-        <v>2.3</v>
+        <v>1.4087</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C10" s="10">
-        <v>3.9494</v>
+        <v>1.5716</v>
       </c>
       <c r="D10" s="10">
-        <v>2.9</v>
+        <v>-2.8</v>
       </c>
       <c r="E10" s="10">
-        <v>5.7</v>
+        <v>4.1302</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="25">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C11" s="11">
-        <v>2.8459</v>
+        <v>0.5651</v>
       </c>
       <c r="D11" s="11">
-        <v>1.9</v>
+        <v>-2.5</v>
       </c>
       <c r="E11" s="11">
-        <v>3.9</v>
+        <v>2.9462</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="24">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C14" s="10">
-        <v>1.95</v>
+        <v>1.8417</v>
       </c>
       <c r="D14" s="10">
         <v>1</v>
       </c>
       <c r="E14" s="10">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="24">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C15" s="10">
-        <v>3.65</v>
+        <v>3.4917</v>
       </c>
       <c r="D15" s="10">
-        <v>2.5</v>
+        <v>2.6</v>
       </c>
       <c r="E15" s="10">
         <v>4.7</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="24">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C16" s="10">
-        <v>5.1</v>
+        <v>5.3833</v>
       </c>
       <c r="D16" s="10">
-        <v>3.8</v>
+        <v>3.5</v>
       </c>
       <c r="E16" s="10">
-        <v>6.6</v>
+        <v>9.199999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="25">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C17" s="11">
-        <v>3.4071</v>
+        <v>3.525</v>
       </c>
       <c r="D17" s="11">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="E17" s="11">
-        <v>4.4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C20" s="10">
-        <v>2.646</v>
+        <v>0.6297</v>
       </c>
       <c r="D20" s="10">
-        <v>1.4</v>
+        <v>-1.3</v>
       </c>
       <c r="E20" s="10">
-        <v>3.9</v>
+        <v>2.3863</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C21" s="10">
-        <v>5.1535</v>
+        <v>2.3495</v>
       </c>
       <c r="D21" s="10">
-        <v>3.7</v>
+        <v>-0.3</v>
       </c>
       <c r="E21" s="10">
-        <v>6.5</v>
+        <v>3.8438</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C22" s="10">
-        <v>9.181100000000001</v>
+        <v>6.9345</v>
       </c>
       <c r="D22" s="10">
-        <v>7.8</v>
+        <v>4.8</v>
       </c>
       <c r="E22" s="10">
-        <v>10.8</v>
+        <v>9.800000000000001</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="26">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>7.2</v>
+        <v>13</v>
+      </c>
+      <c r="C23" s="12">
+        <v>4.0267</v>
+      </c>
+      <c r="D23" s="12">
+        <v>3.1</v>
+      </c>
+      <c r="E23" s="12">
+        <v>5.6468</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="24">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C26" s="10">
-        <v>4.8508</v>
+        <v>2.0223</v>
       </c>
       <c r="D26" s="10">
-        <v>2.4</v>
+        <v>-3.7</v>
       </c>
       <c r="E26" s="10">
-        <v>8.4</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="24">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C27" s="10">
-        <v>8.0749</v>
+        <v>3.6608</v>
       </c>
       <c r="D27" s="10">
-        <v>-0.6</v>
+        <v>-5.1703</v>
       </c>
       <c r="E27" s="10">
-        <v>12.9</v>
+        <v>8.800000000000001</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="24">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C28" s="10">
-        <v>12.4321</v>
+        <v>10.0382</v>
       </c>
       <c r="D28" s="10">
-        <v>9.6</v>
+        <v>5.5</v>
       </c>
       <c r="E28" s="10">
-        <v>15.6498</v>
+        <v>14.0589</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="26">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>11.3</v>
+        <v>13</v>
+      </c>
+      <c r="C29" s="12">
+        <v>6.4955</v>
+      </c>
+      <c r="D29" s="12">
+        <v>4.1</v>
+      </c>
+      <c r="E29" s="12">
+        <v>8.1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C33" s="10">
-        <v>635.9533</v>
+        <v>321.1166</v>
       </c>
       <c r="D33" s="10">
-        <v>625.7</v>
+        <v>314.6</v>
       </c>
       <c r="E33" s="10">
-        <v>643.6</v>
+        <v>327.1156</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C34" s="10">
-        <v>493.5044</v>
+        <v>249.5026</v>
       </c>
       <c r="D34" s="10">
-        <v>486.3</v>
+        <v>244.8</v>
       </c>
       <c r="E34" s="10">
-        <v>497.5</v>
+        <v>255.6334</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C35" s="10">
-        <v>1951.86</v>
+        <v>971.8555</v>
       </c>
       <c r="D35" s="10">
-        <v>1922.8</v>
+        <v>930.4</v>
       </c>
       <c r="E35" s="10">
-        <v>1987.1</v>
+        <v>996.422</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="25">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C36" s="11">
-        <v>3081.3244</v>
+        <v>1542.4747</v>
       </c>
       <c r="D36" s="11">
-        <v>3055.1</v>
+        <v>1495.7</v>
       </c>
       <c r="E36" s="11">
-        <v>3115.6</v>
+        <v>1579.171</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="25">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C38" s="11">
         <v>0</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C41" s="10">
-        <v>3702.8573</v>
+        <v>1844.2677</v>
       </c>
       <c r="D41" s="10">
-        <v>3652.2</v>
+        <v>1807</v>
       </c>
       <c r="E41" s="10">
-        <v>3743.1601</v>
+        <v>1913.4805</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C42" s="10">
-        <v>2686.0425</v>
+        <v>1396.5395</v>
       </c>
       <c r="D42" s="10">
-        <v>2588.9</v>
+        <v>1283.3</v>
       </c>
       <c r="E42" s="10">
-        <v>2745.3</v>
+        <v>1434.2136</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C43" s="10">
-        <v>5934.2904</v>
+        <v>3028.7128</v>
       </c>
       <c r="D43" s="10">
-        <v>5777.6</v>
+        <v>2892</v>
       </c>
       <c r="E43" s="10">
-        <v>6070.3</v>
+        <v>3213.7</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="25">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C44" s="11">
-        <v>12323.1902</v>
+        <v>6269.52</v>
       </c>
       <c r="D44" s="11">
-        <v>12157.2</v>
+        <v>6137.2</v>
       </c>
       <c r="E44" s="11">
-        <v>12494.8</v>
+        <v>6344.6601</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="25">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C46" s="11">
-        <v>0.2</v>
+        <v>0.1714</v>
       </c>
       <c r="D46" s="11">
         <v>0</v>
       </c>
       <c r="E46" s="11">
-        <v>2.4</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="25">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C48" s="11">
-        <v>-1.7885</v>
+        <v>52.3286</v>
       </c>
       <c r="D48" s="11">
-        <v>-105.8</v>
+        <v>-78</v>
       </c>
       <c r="E48" s="11">
-        <v>117.1</v>
+        <v>125.6</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="24">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C50" s="10">
-        <v>4584.1892</v>
+        <v>2338.9333</v>
       </c>
       <c r="D50" s="10">
-        <v>4512.6</v>
+        <v>2268</v>
       </c>
       <c r="E50" s="10">
-        <v>4703.371</v>
+        <v>2391.7</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="24">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C51" s="10">
-        <v>-3120.7016</v>
+        <v>-1596.2222</v>
       </c>
       <c r="D51" s="10">
-        <v>-3212.2</v>
+        <v>-1657.2</v>
       </c>
       <c r="E51" s="10">
-        <v>-3041.6</v>
+        <v>-1532.8</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="26">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1498.1</v>
+        <v>13</v>
+      </c>
+      <c r="C53" s="12">
+        <v>750.7911</v>
+      </c>
+      <c r="D53" s="12">
+        <v>710</v>
+      </c>
+      <c r="E53" s="12">
+        <v>775.5</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C55" s="10">
-        <v>396.8528</v>
+        <v>200.3308</v>
       </c>
       <c r="D55" s="10">
-        <v>385.5</v>
+        <v>188.7</v>
       </c>
       <c r="E55" s="10">
-        <v>410.3</v>
+        <v>207.3</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C56" s="10">
-        <v>260.5114</v>
+        <v>129.0957</v>
       </c>
       <c r="D56" s="10">
-        <v>228.4</v>
+        <v>115.2</v>
       </c>
       <c r="E56" s="10">
-        <v>275.1</v>
+        <v>137.2</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C57" s="10">
-        <v>815.9992999999999</v>
+        <v>422.8877</v>
       </c>
       <c r="D57" s="10">
-        <v>777.3</v>
+        <v>391.1</v>
       </c>
       <c r="E57" s="10">
-        <v>854.3</v>
+        <v>454.7</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B58" s="25">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C58" s="11">
-        <v>1473.3634</v>
+        <v>752.3142</v>
       </c>
       <c r="D58" s="11">
-        <v>1437.9</v>
+        <v>710</v>
       </c>
       <c r="E58" s="11">
-        <v>1498.1</v>
+        <v>775.5</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B60" s="25">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C60" s="11">
-        <v>0.04</v>
+        <v>0.0286</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B62" s="25">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C62" s="11">
-        <v>-5.9819</v>
+        <v>1.3499</v>
       </c>
       <c r="D62" s="11">
-        <v>-26.2</v>
+        <v>-21.2</v>
       </c>
       <c r="E62" s="11">
-        <v>5.1</v>
+        <v>16.1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" s="24">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C64" s="10">
-        <v>1438.4665</v>
+        <v>720.4909</v>
       </c>
       <c r="D64" s="10">
-        <v>1399.5</v>
+        <v>685</v>
       </c>
       <c r="E64" s="10">
-        <v>1466.2316</v>
+        <v>748.8</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="26">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1468.3</v>
+        <v>12</v>
+      </c>
+      <c r="C65" s="12">
+        <v>721.7</v>
+      </c>
+      <c r="D65" s="12">
+        <v>692.5</v>
+      </c>
+      <c r="E65" s="12">
+        <v>754.8</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>46</v>
       </c>
       <c r="B67" s="24">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C67" s="10">
-        <v>-387.7086</v>
+        <v>-195.8182</v>
       </c>
       <c r="D67" s="10">
-        <v>-395.7</v>
+        <v>-202.2</v>
       </c>
       <c r="E67" s="10">
-        <v>-377.9</v>
+        <v>-189.5</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B68" s="26">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>-379.2</v>
+        <v>12</v>
+      </c>
+      <c r="C68" s="12">
+        <v>-195.8333</v>
+      </c>
+      <c r="D68" s="12">
+        <v>-203.8</v>
+      </c>
+      <c r="E68" s="12">
+        <v>-189</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>48</v>
       </c>
       <c r="B70" s="24">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C70" s="10">
-        <v>1050.7508</v>
+        <v>524.7545</v>
       </c>
       <c r="D70" s="10">
-        <v>1020.4</v>
+        <v>486.6</v>
       </c>
       <c r="E70" s="10">
-        <v>1085.1114</v>
+        <v>546.7</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B71" s="26">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1085.0114</v>
+        <v>12</v>
+      </c>
+      <c r="C71" s="12">
+        <v>525.925</v>
+      </c>
+      <c r="D71" s="12">
+        <v>491.9</v>
+      </c>
+      <c r="E71" s="12">
+        <v>551</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>50</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>51</v>
       </c>
       <c r="B74" s="24">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C74" s="10">
-        <v>-4</v>
+        <v>-2.2</v>
       </c>
       <c r="D74" s="10">
-        <v>-16.7</v>
+        <v>-8.4</v>
       </c>
       <c r="E74" s="10">
-        <v>15</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="24">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C75" s="10">
-        <v>-28.9588</v>
+        <v>-30.2</v>
       </c>
       <c r="D75" s="10">
-        <v>-42.9</v>
+        <v>-49.9</v>
       </c>
       <c r="E75" s="10">
-        <v>-6.3</v>
+        <v>-15</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="24">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C76" s="10">
-        <v>811.7968</v>
+        <v>479.4</v>
       </c>
       <c r="D76" s="10">
-        <v>721</v>
+        <v>430.5</v>
       </c>
       <c r="E76" s="10">
-        <v>869.3</v>
+        <v>535.9</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="24">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C77" s="10">
-        <v>469.8487</v>
+        <v>249.0667</v>
       </c>
       <c r="D77" s="10">
-        <v>433.2</v>
+        <v>243.3</v>
       </c>
       <c r="E77" s="10">
-        <v>501.8</v>
+        <v>256.3</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>55</v>
       </c>
       <c r="B79" s="24">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>2.9877</v>
+        <v>11</v>
+      </c>
+      <c r="C79" s="13">
+        <v>1.4409</v>
+      </c>
+      <c r="D79" s="13">
+        <v>1.34</v>
+      </c>
+      <c r="E79" s="13">
+        <v>1.51</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B80" s="26">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2.98</v>
+        <v>12</v>
+      </c>
+      <c r="C80" s="14">
+        <v>1.4442</v>
+      </c>
+      <c r="D80" s="14">
+        <v>1.35</v>
+      </c>
+      <c r="E80" s="14">
+        <v>1.52</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B81" s="26">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1.47</v>
+        <v>0</v>
+      </c>
+      <c r="C81" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="D81" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="E81" s="16" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B83" s="26">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>815.03</v>
+        <v>6</v>
+      </c>
+      <c r="C83" s="14">
+        <v>501.6917</v>
+      </c>
+      <c r="D83" s="14">
+        <v>409.68</v>
+      </c>
+      <c r="E83" s="14">
+        <v>625.59</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B86" s="27">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>38.2203</v>
+        <v>9</v>
+      </c>
+      <c r="C86" s="15">
+        <v>37.4521</v>
+      </c>
+      <c r="D86" s="15">
+        <v>36.955</v>
+      </c>
+      <c r="E86" s="15">
+        <v>37.9986</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B87" s="27">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>26.0656</v>
+        <v>9</v>
+      </c>
+      <c r="C87" s="15">
+        <v>25.5586</v>
+      </c>
+      <c r="D87" s="15">
+        <v>24.9756</v>
+      </c>
+      <c r="E87" s="15">
+        <v>26.6016</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B88" s="27">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>12.1547</v>
+        <v>13</v>
+      </c>
+      <c r="C88" s="15">
+        <v>11.9992</v>
+      </c>
+      <c r="D88" s="15">
+        <v>11.397</v>
+      </c>
+      <c r="E88" s="15">
+        <v>12.2624</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="27">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>27.4979</v>
+        <v>12</v>
+      </c>
+      <c r="C89" s="15">
+        <v>27.1439</v>
+      </c>
+      <c r="D89" s="15">
+        <v>26.0088</v>
+      </c>
+      <c r="E89" s="15">
+        <v>28.9675</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="27">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>7.0004</v>
+        <v>6</v>
+      </c>
+      <c r="C90" s="15">
+        <v>7.6476</v>
+      </c>
+      <c r="D90" s="15">
+        <v>6.9996</v>
+      </c>
+      <c r="E90" s="15">
+        <v>8.500299999999999</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>84</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>85</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
@@ -8994,1188 +8994,1188 @@
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C8" s="10">
-        <v>0.9133</v>
+        <v>0.8743</v>
       </c>
       <c r="D8" s="10">
-        <v>-0.6</v>
+        <v>-1.2</v>
       </c>
       <c r="E8" s="10">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C9" s="10">
-        <v>1.9667</v>
+        <v>1.8686</v>
       </c>
       <c r="D9" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E9" s="10">
-        <v>3.2</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C10" s="10">
-        <v>3.94</v>
+        <v>3.9114</v>
       </c>
       <c r="D10" s="10">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E10" s="10">
         <v>6.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="25">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C11" s="11">
-        <v>2.9892</v>
+        <v>2.9576</v>
       </c>
       <c r="D11" s="11">
-        <v>1.3</v>
+        <v>2.3</v>
       </c>
       <c r="E11" s="11">
         <v>4.4</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="24">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C14" s="10">
-        <v>2.1143</v>
+        <v>2.2333</v>
       </c>
       <c r="D14" s="10">
-        <v>0.8</v>
+        <v>1</v>
       </c>
       <c r="E14" s="10">
-        <v>4.6</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="24">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C15" s="10">
-        <v>3.3143</v>
+        <v>3.2083</v>
       </c>
       <c r="D15" s="10">
-        <v>2.5</v>
+        <v>2</v>
       </c>
       <c r="E15" s="10">
-        <v>4.5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="24">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C16" s="10">
-        <v>4.7286</v>
+        <v>5.0074</v>
       </c>
       <c r="D16" s="10">
         <v>3.3</v>
       </c>
       <c r="E16" s="10">
-        <v>7</v>
+        <v>9.088200000000001</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="25">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C17" s="11">
-        <v>3.2786</v>
+        <v>3.4198</v>
       </c>
       <c r="D17" s="11">
         <v>2.1</v>
       </c>
       <c r="E17" s="11">
-        <v>4.6</v>
+        <v>5.1211</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C20" s="10">
-        <v>2.9933</v>
+        <v>3.0528</v>
       </c>
       <c r="D20" s="10">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="E20" s="10">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C21" s="10">
-        <v>5.2667</v>
+        <v>5.0414</v>
       </c>
       <c r="D21" s="10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E21" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C22" s="10">
-        <v>8.8133</v>
+        <v>9.0472</v>
       </c>
       <c r="D22" s="10">
-        <v>7</v>
+        <v>7.9</v>
       </c>
       <c r="E22" s="10">
-        <v>11.1</v>
+        <v>12.4134</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="26">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>7.3</v>
+        <v>13</v>
+      </c>
+      <c r="C23" s="12">
+        <v>6.3965</v>
+      </c>
+      <c r="D23" s="12">
+        <v>5.7</v>
+      </c>
+      <c r="E23" s="12">
+        <v>7.8289</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="24">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C26" s="10">
-        <v>5.0343</v>
+        <v>5.2587</v>
       </c>
       <c r="D26" s="10">
-        <v>0.4</v>
+        <v>1.7</v>
       </c>
       <c r="E26" s="10">
-        <v>11.3</v>
+        <v>9.199999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="24">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C27" s="10">
-        <v>8.1471</v>
+        <v>7.8336</v>
       </c>
       <c r="D27" s="10">
-        <v>4.2</v>
+        <v>4.8</v>
       </c>
       <c r="E27" s="10">
-        <v>12.5</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="24">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C28" s="10">
-        <v>10.7259</v>
+        <v>10.4087</v>
       </c>
       <c r="D28" s="10">
-        <v>6.6</v>
+        <v>8.1122</v>
       </c>
       <c r="E28" s="10">
-        <v>13.1</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="26">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>10.6</v>
+        <v>13</v>
+      </c>
+      <c r="C29" s="12">
+        <v>8.4801</v>
+      </c>
+      <c r="D29" s="12">
+        <v>6.5164</v>
+      </c>
+      <c r="E29" s="12">
+        <v>10.2</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C33" s="10">
-        <v>641.8035</v>
+        <v>644.0146999999999</v>
       </c>
       <c r="D33" s="10">
-        <v>631.2</v>
+        <v>632.5</v>
       </c>
       <c r="E33" s="10">
-        <v>656.5</v>
+        <v>656.3</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C34" s="10">
-        <v>503.2525</v>
+        <v>502.9556</v>
       </c>
       <c r="D34" s="10">
-        <v>491.3</v>
+        <v>496.7</v>
       </c>
       <c r="E34" s="10">
-        <v>511.1</v>
+        <v>510.083</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C35" s="10">
-        <v>2190.4453</v>
+        <v>2504.9492</v>
       </c>
       <c r="D35" s="10">
-        <v>1984.1</v>
+        <v>2011.2336</v>
       </c>
       <c r="E35" s="10">
-        <v>3268.6</v>
+        <v>3292.3</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="25">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C36" s="11">
-        <v>3417.308</v>
+        <v>3651.9195</v>
       </c>
       <c r="D36" s="11">
-        <v>3109.5</v>
+        <v>3167.7</v>
       </c>
       <c r="E36" s="11">
-        <v>4432.5</v>
+        <v>4445.3</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="25">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C38" s="11">
-        <v>1218.3333</v>
+        <v>1204.7138</v>
       </c>
       <c r="D38" s="11">
-        <v>1189</v>
+        <v>1102</v>
       </c>
       <c r="E38" s="11">
-        <v>1238.9</v>
+        <v>1289.4688</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C41" s="10">
-        <v>3814.1152</v>
+        <v>3816.1575</v>
       </c>
       <c r="D41" s="10">
-        <v>3723.7</v>
+        <v>3731.6</v>
       </c>
       <c r="E41" s="10">
-        <v>3930</v>
+        <v>3910.0194</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C42" s="10">
-        <v>2818.1047</v>
+        <v>2832.0468</v>
       </c>
       <c r="D42" s="10">
-        <v>2735.3</v>
+        <v>2682.8</v>
       </c>
       <c r="E42" s="10">
-        <v>2939.5</v>
+        <v>2902.3</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C43" s="10">
-        <v>6887.7629</v>
+        <v>7970.2363</v>
       </c>
       <c r="D43" s="10">
-        <v>6096</v>
+        <v>6306.1222</v>
       </c>
       <c r="E43" s="10">
-        <v>10306</v>
+        <v>11013.0088</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="25">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C44" s="11">
-        <v>13792.0628</v>
+        <v>14618.4405</v>
       </c>
       <c r="D44" s="11">
-        <v>12555</v>
+        <v>13004</v>
       </c>
       <c r="E44" s="11">
-        <v>17403.2</v>
+        <v>17604.4119</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="25">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C46" s="11">
-        <v>3820.1667</v>
+        <v>3790.0876</v>
       </c>
       <c r="D46" s="11">
-        <v>3640.6</v>
+        <v>3357</v>
       </c>
       <c r="E46" s="11">
-        <v>4081.2</v>
+        <v>4250.1382</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="25">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C48" s="11">
-        <v>-72.2149</v>
+        <v>-54.9392</v>
       </c>
       <c r="D48" s="11">
-        <v>-217.9</v>
+        <v>-225.4</v>
       </c>
       <c r="E48" s="11">
-        <v>3.3</v>
+        <v>60.1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="24">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C50" s="10">
-        <v>5120.0644</v>
+        <v>5434.0637</v>
       </c>
       <c r="D50" s="10">
-        <v>4667.7</v>
+        <v>4845.2</v>
       </c>
       <c r="E50" s="10">
-        <v>6484.7</v>
+        <v>6326.8</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="24">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C51" s="10">
-        <v>-3492.9724</v>
+        <v>-3738.183</v>
       </c>
       <c r="D51" s="10">
-        <v>-4575.8</v>
+        <v>-4564.4</v>
       </c>
       <c r="E51" s="10">
-        <v>-3154.6</v>
+        <v>-3264.1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="26">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1968.9</v>
+        <v>13</v>
+      </c>
+      <c r="C53" s="12">
+        <v>1704.9375</v>
+      </c>
+      <c r="D53" s="12">
+        <v>1597.9</v>
+      </c>
+      <c r="E53" s="12">
+        <v>1889.7</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C55" s="10">
-        <v>416.0337</v>
+        <v>416.1904</v>
       </c>
       <c r="D55" s="10">
-        <v>390.4</v>
+        <v>390</v>
       </c>
       <c r="E55" s="10">
-        <v>444.5</v>
+        <v>435.4939</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C56" s="10">
-        <v>280.7566</v>
+        <v>279.4613</v>
       </c>
       <c r="D56" s="10">
-        <v>237.4</v>
+        <v>227.2</v>
       </c>
       <c r="E56" s="10">
-        <v>302.6</v>
+        <v>301</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C57" s="10">
-        <v>932.0499</v>
+        <v>1016.1781</v>
       </c>
       <c r="D57" s="10">
-        <v>809.5</v>
+        <v>878.147</v>
       </c>
       <c r="E57" s="10">
-        <v>1250.3</v>
+        <v>1251.9</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B58" s="25">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C58" s="11">
-        <v>1650.9936</v>
+        <v>1711.8298</v>
       </c>
       <c r="D58" s="11">
-        <v>1513.2</v>
+        <v>1597.9</v>
       </c>
       <c r="E58" s="11">
-        <v>1968.9</v>
+        <v>1906.4</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B60" s="25">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C60" s="11">
-        <v>284.6333</v>
+        <v>275.5883</v>
       </c>
       <c r="D60" s="11">
         <v>228.5</v>
       </c>
       <c r="E60" s="11">
-        <v>332.4</v>
+        <v>320.9416</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B62" s="25">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C62" s="11">
-        <v>-7.0178</v>
+        <v>-3.8431</v>
       </c>
       <c r="D62" s="11">
-        <v>-28.4</v>
+        <v>-23.8</v>
       </c>
       <c r="E62" s="11">
-        <v>1.5</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" s="24">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C64" s="10">
-        <v>1604.5458</v>
+        <v>1642.4524</v>
       </c>
       <c r="D64" s="10">
-        <v>1473</v>
+        <v>1548.6</v>
       </c>
       <c r="E64" s="10">
-        <v>1843.1</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="26">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1808.1</v>
+        <v>13</v>
+      </c>
+      <c r="C65" s="12">
+        <v>1643.6673</v>
+      </c>
+      <c r="D65" s="12">
+        <v>1548.6</v>
+      </c>
+      <c r="E65" s="12">
+        <v>1804.9</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>46</v>
       </c>
       <c r="B67" s="24">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C67" s="10">
-        <v>-433.8638</v>
+        <v>-445.5034</v>
       </c>
       <c r="D67" s="10">
-        <v>-503.5</v>
+        <v>-502.6</v>
       </c>
       <c r="E67" s="10">
-        <v>-397.7</v>
+        <v>-409.8461</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B68" s="26">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>-400.4</v>
+        <v>13</v>
+      </c>
+      <c r="C68" s="12">
+        <v>-447.6729</v>
+      </c>
+      <c r="D68" s="12">
+        <v>-502.6</v>
+      </c>
+      <c r="E68" s="12">
+        <v>-418.1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>48</v>
       </c>
       <c r="B70" s="24">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C70" s="10">
-        <v>1168.7249</v>
+        <v>1190.4193</v>
       </c>
       <c r="D70" s="10">
-        <v>1075.3</v>
+        <v>1132.5</v>
       </c>
       <c r="E70" s="10">
-        <v>1339.7</v>
+        <v>1337.4</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B71" s="26">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1304.7</v>
+        <v>13</v>
+      </c>
+      <c r="C71" s="12">
+        <v>1189.9746</v>
+      </c>
+      <c r="D71" s="12">
+        <v>1132.5</v>
+      </c>
+      <c r="E71" s="12">
+        <v>1302.3</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>50</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>51</v>
       </c>
       <c r="B74" s="24">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C74" s="10">
-        <v>-4.0545</v>
+        <v>-9.9556</v>
       </c>
       <c r="D74" s="10">
-        <v>-16.7</v>
+        <v>-40</v>
       </c>
       <c r="E74" s="10">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="24">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C75" s="10">
-        <v>-46.2308</v>
+        <v>-69.4696</v>
       </c>
       <c r="D75" s="10">
-        <v>-185.3</v>
+        <v>-180</v>
       </c>
       <c r="E75" s="10">
-        <v>-1</v>
+        <v>-20</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="24">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C76" s="10">
-        <v>932.206</v>
+        <v>1130.6264</v>
       </c>
       <c r="D76" s="10">
-        <v>761.3</v>
+        <v>773.4</v>
       </c>
       <c r="E76" s="10">
-        <v>1343.2</v>
+        <v>2611.8073</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="24">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C77" s="10">
-        <v>532.4253</v>
+        <v>572.1552</v>
       </c>
       <c r="D77" s="10">
-        <v>444.4</v>
+        <v>451.5</v>
       </c>
       <c r="E77" s="10">
-        <v>671.7</v>
+        <v>670.2</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>55</v>
       </c>
       <c r="B79" s="24">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>3.43</v>
+        <v>12</v>
+      </c>
+      <c r="C79" s="13">
+        <v>3.1973</v>
+      </c>
+      <c r="D79" s="13">
+        <v>3.03</v>
+      </c>
+      <c r="E79" s="13">
+        <v>3.42</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B80" s="26">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>3.37</v>
+        <v>13</v>
+      </c>
+      <c r="C80" s="14">
+        <v>3.2001</v>
+      </c>
+      <c r="D80" s="14">
+        <v>3.1</v>
+      </c>
+      <c r="E80" s="14">
+        <v>3.33</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B81" s="26">
-        <v>15</v>
-[...7 lines deleted...]
-      <c r="E81" s="20">
+        <v>13</v>
+      </c>
+      <c r="C81" s="14">
+        <v>1.4127</v>
+      </c>
+      <c r="D81" s="14">
+        <v>1.2018</v>
+      </c>
+      <c r="E81" s="14">
         <v>1.59</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B83" s="26">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1039.65</v>
+        <v>13</v>
+      </c>
+      <c r="C83" s="14">
+        <v>671.2508</v>
+      </c>
+      <c r="D83" s="14">
+        <v>-695.3555</v>
+      </c>
+      <c r="E83" s="14">
+        <v>1033.27</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B86" s="27">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>39.2955</v>
+        <v>11</v>
+      </c>
+      <c r="C86" s="15">
+        <v>37.4426</v>
+      </c>
+      <c r="D86" s="15">
+        <v>35.0797</v>
+      </c>
+      <c r="E86" s="15">
+        <v>40.3959</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B87" s="27">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>27.2026</v>
+        <v>11</v>
+      </c>
+      <c r="C87" s="15">
+        <v>25.6931</v>
+      </c>
+      <c r="D87" s="15">
+        <v>24.4568</v>
+      </c>
+      <c r="E87" s="15">
+        <v>28.1534</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B88" s="27">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>12.5586</v>
+        <v>13</v>
+      </c>
+      <c r="C88" s="15">
+        <v>11.7962</v>
+      </c>
+      <c r="D88" s="15">
+        <v>10.6008</v>
+      </c>
+      <c r="E88" s="15">
+        <v>12.6052</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="27">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>13</v>
+      </c>
+      <c r="C89" s="15">
+        <v>27.2222</v>
+      </c>
+      <c r="D89" s="15">
+        <v>26.9782</v>
+      </c>
+      <c r="E89" s="15">
+        <v>28.0007</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="27">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>7.9852</v>
+        <v>12</v>
+      </c>
+      <c r="C90" s="15">
+        <v>7.5004</v>
+      </c>
+      <c r="D90" s="15">
+        <v>5.8497</v>
+      </c>
+      <c r="E90" s="15">
+        <v>14.8361</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>84</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>85</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
@@ -10433,1188 +10433,1188 @@
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="24">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C8" s="10">
-        <v>0.9923</v>
+        <v>1.0885</v>
       </c>
       <c r="D8" s="10">
         <v>0.2</v>
       </c>
       <c r="E8" s="10">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="24">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C9" s="10">
-        <v>2.1231</v>
+        <v>2.011</v>
       </c>
       <c r="D9" s="10">
         <v>1</v>
       </c>
       <c r="E9" s="10">
-        <v>3.2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C10" s="10">
-        <v>3.9923</v>
+        <v>3.9489</v>
       </c>
       <c r="D10" s="10">
         <v>3</v>
       </c>
       <c r="E10" s="10">
-        <v>6.1</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="25">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C11" s="11">
-        <v>3.1124</v>
+        <v>3.161</v>
       </c>
       <c r="D11" s="11">
         <v>2.4</v>
       </c>
       <c r="E11" s="11">
-        <v>4.5</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="24">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C14" s="10">
-        <v>1.8167</v>
+        <v>1.7205</v>
       </c>
       <c r="D14" s="10">
         <v>1</v>
       </c>
       <c r="E14" s="10">
         <v>2.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="24">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C15" s="10">
-        <v>3.2917</v>
+        <v>3</v>
       </c>
       <c r="D15" s="10">
-        <v>2.5</v>
+        <v>1.9</v>
       </c>
       <c r="E15" s="10">
-        <v>4.4</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="24">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C16" s="10">
-        <v>4.4917</v>
+        <v>4.5818</v>
       </c>
       <c r="D16" s="10">
         <v>3.3</v>
       </c>
       <c r="E16" s="10">
-        <v>5.2</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="25">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C17" s="11">
-        <v>3.15</v>
+        <v>3.2079</v>
       </c>
       <c r="D17" s="11">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
       <c r="E17" s="11">
-        <v>3.6</v>
+        <v>4.3872</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="24">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C20" s="10">
-        <v>2.7769</v>
+        <v>2.7759</v>
       </c>
       <c r="D20" s="10">
         <v>2</v>
       </c>
       <c r="E20" s="10">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="24">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C21" s="10">
-        <v>5.3077</v>
+        <v>4.8978</v>
       </c>
       <c r="D21" s="10">
         <v>3</v>
       </c>
       <c r="E21" s="10">
         <v>7.1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="24">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C22" s="10">
-        <v>8.6692</v>
+        <v>8.690899999999999</v>
       </c>
       <c r="D22" s="10">
-        <v>7.8</v>
+        <v>7.6</v>
       </c>
       <c r="E22" s="10">
-        <v>9.6</v>
+        <v>11.4913</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="26">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>7.1</v>
+        <v>12</v>
+      </c>
+      <c r="C23" s="12">
+        <v>6.4052</v>
+      </c>
+      <c r="D23" s="12">
+        <v>5.6348</v>
+      </c>
+      <c r="E23" s="12">
+        <v>8.5274</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="24">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C26" s="10">
-        <v>5.3503</v>
+        <v>5.3514</v>
       </c>
       <c r="D26" s="10">
         <v>2.1</v>
       </c>
       <c r="E26" s="10">
         <v>9.699999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="24">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C27" s="10">
-        <v>8.818199999999999</v>
+        <v>8.172499999999999</v>
       </c>
       <c r="D27" s="10">
-        <v>4.8</v>
+        <v>4.2047</v>
       </c>
       <c r="E27" s="10">
-        <v>12.8</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="24">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C28" s="10">
-        <v>10.836</v>
+        <v>11.1435</v>
       </c>
       <c r="D28" s="10">
-        <v>8.199999999999999</v>
+        <v>8.699999999999999</v>
       </c>
       <c r="E28" s="10">
-        <v>12.9</v>
+        <v>15.7538</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="26">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="D29" s="18">
+        <v>12</v>
+      </c>
+      <c r="C29" s="12">
+        <v>9.051600000000001</v>
+      </c>
+      <c r="D29" s="12">
         <v>7.6</v>
       </c>
-      <c r="E29" s="18">
-        <v>10.4</v>
+      <c r="E29" s="12">
+        <v>11.5255</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="24">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C33" s="10">
-        <v>646.6469</v>
+        <v>650.1626</v>
       </c>
       <c r="D33" s="10">
         <v>635.4</v>
       </c>
       <c r="E33" s="10">
-        <v>663.1</v>
+        <v>669.4</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="24">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C34" s="10">
-        <v>513.4478</v>
+        <v>512.8518</v>
       </c>
       <c r="D34" s="10">
-        <v>496.2</v>
+        <v>503.6</v>
       </c>
       <c r="E34" s="10">
-        <v>527.6</v>
+        <v>520.2847</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="24">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C35" s="10">
-        <v>2307.4268</v>
+        <v>2647.0948</v>
       </c>
       <c r="D35" s="10">
-        <v>2053.5</v>
+        <v>2094.4</v>
       </c>
       <c r="E35" s="10">
-        <v>3390.7</v>
+        <v>3422.437</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="25">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C36" s="11">
-        <v>3565.56</v>
+        <v>3810.1092</v>
       </c>
       <c r="D36" s="11">
-        <v>3185.1</v>
+        <v>3246.9</v>
       </c>
       <c r="E36" s="11">
-        <v>4597.3</v>
+        <v>4591.7</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="25">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C38" s="11">
         <v>0</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="24">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C41" s="10">
-        <v>3912.8933</v>
+        <v>3915.8495</v>
       </c>
       <c r="D41" s="10">
-        <v>3798.2</v>
+        <v>3808.3</v>
       </c>
       <c r="E41" s="10">
-        <v>4070.7</v>
+        <v>4059.6</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="24">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C42" s="10">
-        <v>2960.3596</v>
+        <v>2959.0855</v>
       </c>
       <c r="D42" s="10">
-        <v>2830</v>
+        <v>2861.7</v>
       </c>
       <c r="E42" s="10">
-        <v>3145.5</v>
+        <v>3053.7</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="24">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C43" s="10">
-        <v>7498.7254</v>
+        <v>8737.9254</v>
       </c>
       <c r="D43" s="10">
-        <v>6492.8</v>
+        <v>6690.3</v>
       </c>
       <c r="E43" s="10">
-        <v>11105.3</v>
+        <v>12300.0324</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="25">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C44" s="11">
-        <v>14712.7321</v>
+        <v>15612.8604</v>
       </c>
       <c r="D44" s="11">
-        <v>13121</v>
+        <v>13588.7</v>
       </c>
       <c r="E44" s="11">
-        <v>18646.1</v>
+        <v>19119.2595</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="25">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C46" s="11">
-        <v>0</v>
+        <v>0.25</v>
       </c>
       <c r="D46" s="11">
         <v>0</v>
       </c>
       <c r="E46" s="11">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="25">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C48" s="11">
-        <v>-68.5308</v>
+        <v>-121.6779</v>
       </c>
       <c r="D48" s="11">
-        <v>-229.7</v>
+        <v>-277.1</v>
       </c>
       <c r="E48" s="11">
-        <v>0</v>
+        <v>18.4</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="24">
         <v>10</v>
       </c>
       <c r="C50" s="10">
-        <v>5515.9271</v>
+        <v>5862.5744</v>
       </c>
       <c r="D50" s="10">
-        <v>4904.4</v>
+        <v>5090.3</v>
       </c>
       <c r="E50" s="10">
-        <v>7015.7</v>
+        <v>6872.3</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="24">
         <v>10</v>
       </c>
       <c r="C51" s="10">
-        <v>-3738.1616</v>
+        <v>-4009.0566</v>
       </c>
       <c r="D51" s="10">
-        <v>-4868.2</v>
+        <v>-4787</v>
       </c>
       <c r="E51" s="10">
-        <v>-3299.2</v>
+        <v>-3383.4</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="26">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>2158.5</v>
+        <v>12</v>
+      </c>
+      <c r="C53" s="12">
+        <v>1861.7732</v>
+      </c>
+      <c r="D53" s="12">
+        <v>1724.6</v>
+      </c>
+      <c r="E53" s="12">
+        <v>2091.2196</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="24">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C55" s="10">
-        <v>434.9882</v>
+        <v>435.8041</v>
       </c>
       <c r="D55" s="10">
-        <v>400.8</v>
+        <v>398.3</v>
       </c>
       <c r="E55" s="10">
-        <v>456.1471</v>
+        <v>458.9</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="24">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C56" s="10">
-        <v>304.5201</v>
+        <v>300.3616</v>
       </c>
       <c r="D56" s="10">
-        <v>261.5</v>
+        <v>252.1</v>
       </c>
       <c r="E56" s="10">
-        <v>335.5</v>
+        <v>336.7</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="24">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C57" s="10">
-        <v>1038.4804</v>
+        <v>1133.8575</v>
       </c>
       <c r="D57" s="10">
-        <v>855.8</v>
+        <v>962.9</v>
       </c>
       <c r="E57" s="10">
-        <v>1380.7</v>
+        <v>1381.8098</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B58" s="25">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C58" s="11">
-        <v>1806.3734</v>
+        <v>1870.0232</v>
       </c>
       <c r="D58" s="11">
-        <v>1605.2</v>
+        <v>1724.6</v>
       </c>
       <c r="E58" s="11">
-        <v>2158.5</v>
+        <v>2092.2</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B60" s="25">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C60" s="11">
         <v>0</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B62" s="25">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="C62" s="11">
-        <v>-6.4917</v>
+        <v>-11.2</v>
       </c>
       <c r="D62" s="11">
-        <v>-25.7</v>
+        <v>-30.2</v>
       </c>
       <c r="E62" s="11">
-        <v>0</v>
+        <v>4.9999</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" s="24">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C64" s="10">
-        <v>1759.8646</v>
+        <v>1802.2838</v>
       </c>
       <c r="D64" s="10">
-        <v>1565.2</v>
+        <v>1678.9</v>
       </c>
       <c r="E64" s="10">
-        <v>2042.9</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="26">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>2005.3</v>
+        <v>12</v>
+      </c>
+      <c r="C65" s="12">
+        <v>1806.4255</v>
+      </c>
+      <c r="D65" s="12">
+        <v>1678.9</v>
+      </c>
+      <c r="E65" s="12">
+        <v>2010.1096</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>46</v>
       </c>
       <c r="B67" s="24">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C67" s="10">
-        <v>-476.316</v>
+        <v>-489.3492</v>
       </c>
       <c r="D67" s="10">
-        <v>-558.4</v>
+        <v>-560.7979</v>
       </c>
       <c r="E67" s="10">
-        <v>-422.6</v>
+        <v>-448.993</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B68" s="26">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>-425.3</v>
+        <v>12</v>
+      </c>
+      <c r="C68" s="12">
+        <v>-492.377</v>
+      </c>
+      <c r="D68" s="12">
+        <v>-562.1963</v>
+      </c>
+      <c r="E68" s="12">
+        <v>-453.3</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>48</v>
       </c>
       <c r="B70" s="24">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C70" s="10">
-        <v>1281.2024</v>
+        <v>1304.7713</v>
       </c>
       <c r="D70" s="10">
-        <v>1142.6</v>
+        <v>1227.6</v>
       </c>
       <c r="E70" s="10">
-        <v>1484.5</v>
+        <v>1482.5</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B71" s="26">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>1446.9</v>
+        <v>12</v>
+      </c>
+      <c r="C71" s="12">
+        <v>1305.8685</v>
+      </c>
+      <c r="D71" s="12">
+        <v>1227.6</v>
+      </c>
+      <c r="E71" s="12">
+        <v>1444.8</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>50</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>51</v>
       </c>
       <c r="B74" s="24">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C74" s="10">
-        <v>-5.8182</v>
+        <v>-11</v>
       </c>
       <c r="D74" s="10">
-        <v>-21.1</v>
+        <v>-30</v>
       </c>
       <c r="E74" s="10">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="24">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C75" s="10">
-        <v>-43.0473</v>
+        <v>-64.9679</v>
       </c>
       <c r="D75" s="10">
-        <v>-181.2</v>
+        <v>-170</v>
       </c>
       <c r="E75" s="10">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="24">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C76" s="10">
-        <v>992.1741</v>
+        <v>1079.3494</v>
       </c>
       <c r="D76" s="10">
-        <v>805</v>
+        <v>818.8</v>
       </c>
       <c r="E76" s="10">
-        <v>1423.8</v>
+        <v>1420.6</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="24">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C77" s="10">
-        <v>569.1021</v>
+        <v>607.6130000000001</v>
       </c>
       <c r="D77" s="10">
-        <v>456.6</v>
+        <v>464</v>
       </c>
       <c r="E77" s="10">
-        <v>746.2</v>
+        <v>744.5</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>55</v>
       </c>
       <c r="B79" s="24">
-        <v>13</v>
-[...7 lines deleted...]
-      <c r="E79" s="19">
+        <v>12</v>
+      </c>
+      <c r="C79" s="13">
+        <v>3.4997</v>
+      </c>
+      <c r="D79" s="13">
+        <v>3.28</v>
+      </c>
+      <c r="E79" s="13">
         <v>3.8</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B80" s="26">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>3.8</v>
+        <v>12</v>
+      </c>
+      <c r="C80" s="14">
+        <v>3.4996</v>
+      </c>
+      <c r="D80" s="14">
+        <v>3.33</v>
+      </c>
+      <c r="E80" s="14">
+        <v>3.7</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B81" s="26">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>1.71</v>
+        <v>12</v>
+      </c>
+      <c r="C81" s="14">
+        <v>1.5592</v>
+      </c>
+      <c r="D81" s="14">
+        <v>1.47</v>
+      </c>
+      <c r="E81" s="14">
+        <v>1.72</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B83" s="26">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>1281.36</v>
+        <v>11</v>
+      </c>
+      <c r="C83" s="14">
+        <v>895.0251</v>
+      </c>
+      <c r="D83" s="14">
+        <v>546.17</v>
+      </c>
+      <c r="E83" s="14">
+        <v>1276.39</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B86" s="27">
         <v>10</v>
       </c>
-      <c r="C86" s="21">
-[...6 lines deleted...]
-        <v>40.5815</v>
+      <c r="C86" s="15">
+        <v>37.7753</v>
+      </c>
+      <c r="D86" s="15">
+        <v>35.4837</v>
+      </c>
+      <c r="E86" s="15">
+        <v>41.6569</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B87" s="27">
         <v>10</v>
       </c>
-      <c r="C87" s="21">
-[...6 lines deleted...]
-        <v>27.6503</v>
+      <c r="C87" s="15">
+        <v>25.7634</v>
+      </c>
+      <c r="D87" s="15">
+        <v>24.5448</v>
+      </c>
+      <c r="E87" s="15">
+        <v>29.0251</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B88" s="27">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>12.9758</v>
+        <v>12</v>
+      </c>
+      <c r="C88" s="15">
+        <v>12.076</v>
+      </c>
+      <c r="D88" s="15">
+        <v>10.7787</v>
+      </c>
+      <c r="E88" s="15">
+        <v>13.0757</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="27">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="D89" s="21">
+        <v>12</v>
+      </c>
+      <c r="C89" s="15">
+        <v>27.241</v>
+      </c>
+      <c r="D89" s="15">
         <v>26.9811</v>
       </c>
-      <c r="E89" s="21">
-        <v>28</v>
+      <c r="E89" s="15">
+        <v>28.0022</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="27">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>8.0001</v>
+        <v>11</v>
+      </c>
+      <c r="C90" s="15">
+        <v>6.7904</v>
+      </c>
+      <c r="D90" s="15">
+        <v>5.85</v>
+      </c>
+      <c r="E90" s="15">
+        <v>7.9997</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>84</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>85</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
@@ -11872,1188 +11872,1188 @@
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C8" s="10">
-        <v>1.0556</v>
+        <v>1.1922</v>
       </c>
       <c r="D8" s="10">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="E8" s="10">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C9" s="10">
-        <v>2.2333</v>
+        <v>2.141</v>
       </c>
       <c r="D9" s="10">
         <v>1.5</v>
       </c>
       <c r="E9" s="10">
-        <v>3.2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C10" s="10">
-        <v>4.0222</v>
+        <v>3.9368</v>
       </c>
       <c r="D10" s="10">
         <v>3.1</v>
       </c>
       <c r="E10" s="10">
-        <v>6.1</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="25">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C11" s="11">
-        <v>3.1778</v>
+        <v>3.2141</v>
       </c>
       <c r="D11" s="11">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="E11" s="11">
-        <v>4.5</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C14" s="10">
-        <v>1.9111</v>
+        <v>1.7817</v>
       </c>
       <c r="D14" s="10">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="E14" s="10">
         <v>2.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C15" s="10">
-        <v>3.3667</v>
+        <v>2.9631</v>
       </c>
       <c r="D15" s="10">
-        <v>2.5</v>
+        <v>1.805</v>
       </c>
       <c r="E15" s="10">
-        <v>4.4</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C16" s="10">
-        <v>4.5333</v>
+        <v>4.6094</v>
       </c>
       <c r="D16" s="10">
         <v>3.3</v>
       </c>
       <c r="E16" s="10">
-        <v>5.2</v>
+        <v>6.175</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="25">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C17" s="11">
-        <v>3.2444</v>
+        <v>3.2595</v>
       </c>
       <c r="D17" s="11">
-        <v>2.2</v>
+        <v>2.4</v>
       </c>
       <c r="E17" s="11">
-        <v>3.7</v>
+        <v>4.2761</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C20" s="10">
-        <v>2.9778</v>
+        <v>3.0016</v>
       </c>
       <c r="D20" s="10">
         <v>2.3</v>
       </c>
       <c r="E20" s="10">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C21" s="10">
-        <v>5.6889</v>
+        <v>5.1727</v>
       </c>
       <c r="D21" s="10">
         <v>4.3</v>
       </c>
       <c r="E21" s="10">
         <v>7.1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C22" s="10">
-        <v>8.7111</v>
+        <v>8.7332</v>
       </c>
       <c r="D22" s="10">
-        <v>7.8</v>
+        <v>7.7</v>
       </c>
       <c r="E22" s="10">
-        <v>9.6</v>
+        <v>11.2652</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="26">
-        <v>9</v>
-[...4 lines deleted...]
-      <c r="D23" s="18">
+        <v>8</v>
+      </c>
+      <c r="C23" s="12">
+        <v>6.5706</v>
+      </c>
+      <c r="D23" s="12">
         <v>5.9</v>
       </c>
-      <c r="E23" s="18">
-        <v>7.2</v>
+      <c r="E23" s="12">
+        <v>8.5648</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="24">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C26" s="10">
-        <v>5.4</v>
+        <v>5.5075</v>
       </c>
       <c r="D26" s="10">
         <v>2.8</v>
       </c>
       <c r="E26" s="10">
-        <v>9.4</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="24">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C27" s="10">
-        <v>9.074999999999999</v>
+        <v>7.9304</v>
       </c>
       <c r="D27" s="10">
-        <v>5.4</v>
+        <v>4.6129</v>
       </c>
       <c r="E27" s="10">
-        <v>11.6</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="24">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C28" s="10">
-        <v>11.1375</v>
+        <v>11.9635</v>
       </c>
       <c r="D28" s="10">
         <v>9</v>
       </c>
       <c r="E28" s="10">
-        <v>12.8</v>
+        <v>18.2442</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="26">
-        <v>9</v>
-[...4 lines deleted...]
-      <c r="D29" s="18">
+        <v>8</v>
+      </c>
+      <c r="C29" s="12">
+        <v>9.450200000000001</v>
+      </c>
+      <c r="D29" s="12">
         <v>7.4</v>
       </c>
-      <c r="E29" s="18">
-        <v>10.4</v>
+      <c r="E29" s="12">
+        <v>13.5013</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C33" s="10">
-        <v>654.2667</v>
+        <v>659.8929000000001</v>
       </c>
       <c r="D33" s="10">
-        <v>640</v>
+        <v>645.6</v>
       </c>
       <c r="E33" s="10">
-        <v>676.4</v>
+        <v>682.8</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C34" s="10">
-        <v>526.6222</v>
+        <v>524.1596</v>
       </c>
       <c r="D34" s="10">
-        <v>511.9</v>
+        <v>513.6</v>
       </c>
       <c r="E34" s="10">
-        <v>544.7</v>
+        <v>531.9</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C35" s="10">
-        <v>2354.9333</v>
+        <v>2707.0018</v>
       </c>
       <c r="D35" s="10">
-        <v>2141.2</v>
+        <v>2158.9</v>
       </c>
       <c r="E35" s="10">
-        <v>3518.4</v>
+        <v>3587.1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="25">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C36" s="11">
-        <v>3682.9444</v>
+        <v>3891.0543</v>
       </c>
       <c r="D36" s="11">
-        <v>3302</v>
+        <v>3328</v>
       </c>
       <c r="E36" s="11">
-        <v>4769.8</v>
+        <v>4779.9343</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="25">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C38" s="11">
         <v>0</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C41" s="10">
-        <v>4056.4333</v>
+        <v>4056.1536</v>
       </c>
       <c r="D41" s="10">
-        <v>3932</v>
+        <v>3921.6</v>
       </c>
       <c r="E41" s="10">
-        <v>4224.8</v>
+        <v>4210.9</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C42" s="10">
-        <v>3148.9667</v>
+        <v>3103.167</v>
       </c>
       <c r="D42" s="10">
-        <v>2957.3</v>
+        <v>2961.4</v>
       </c>
       <c r="E42" s="10">
-        <v>3366</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C43" s="10">
-        <v>7912.1222</v>
+        <v>9290.285900000001</v>
       </c>
       <c r="D43" s="10">
-        <v>6809.6</v>
+        <v>6986</v>
       </c>
       <c r="E43" s="10">
-        <v>11969.9</v>
+        <v>13708.1873</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="25">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C44" s="11">
-        <v>15651.8778</v>
+        <v>16449.6065</v>
       </c>
       <c r="D44" s="11">
-        <v>13951.7</v>
+        <v>14192.9</v>
       </c>
       <c r="E44" s="11">
-        <v>19993.1</v>
+        <v>20771.0517</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="25">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C46" s="11">
         <v>0</v>
       </c>
       <c r="D46" s="11">
         <v>0</v>
       </c>
       <c r="E46" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="25">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C48" s="11">
-        <v>-78.7333</v>
+        <v>-115.5939</v>
       </c>
       <c r="D48" s="11">
-        <v>-239.6</v>
+        <v>-249.9</v>
       </c>
       <c r="E48" s="11">
-        <v>0</v>
+        <v>18.4</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="24">
         <v>6</v>
       </c>
       <c r="C50" s="10">
-        <v>5870.4167</v>
+        <v>6168.9122</v>
       </c>
       <c r="D50" s="10">
-        <v>5250.3</v>
+        <v>5347.6</v>
       </c>
       <c r="E50" s="10">
-        <v>7588.6</v>
+        <v>7483.1734</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="24">
         <v>6</v>
       </c>
       <c r="C51" s="10">
-        <v>-3913</v>
+        <v>-4125.9227</v>
       </c>
       <c r="D51" s="10">
-        <v>-5239.9</v>
+        <v>-5170.4</v>
       </c>
       <c r="E51" s="10">
-        <v>-3461.5</v>
+        <v>-3514.2</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="26">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>2360.3</v>
+        <v>8</v>
+      </c>
+      <c r="C53" s="12">
+        <v>2048.4547</v>
+      </c>
+      <c r="D53" s="12">
+        <v>1851.9</v>
+      </c>
+      <c r="E53" s="12">
+        <v>2379.2373</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C55" s="10">
-        <v>456.9778</v>
+        <v>460.1402</v>
       </c>
       <c r="D55" s="10">
-        <v>412.5</v>
+        <v>422</v>
       </c>
       <c r="E55" s="10">
-        <v>487.2</v>
+        <v>492.5</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C56" s="10">
-        <v>335.8222</v>
+        <v>323.9649</v>
       </c>
       <c r="D56" s="10">
-        <v>285.5</v>
+        <v>277.1</v>
       </c>
       <c r="E56" s="10">
-        <v>372.5</v>
+        <v>363.3</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C57" s="10">
-        <v>1151.7556</v>
+        <v>1270.4246</v>
       </c>
       <c r="D57" s="10">
-        <v>987</v>
+        <v>1019.3</v>
       </c>
       <c r="E57" s="10">
-        <v>1513.8</v>
+        <v>1640.6968</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B58" s="25">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C58" s="11">
-        <v>1990.0667</v>
+        <v>2054.5297</v>
       </c>
       <c r="D58" s="11">
-        <v>1803.5</v>
+        <v>1851.9</v>
       </c>
       <c r="E58" s="11">
-        <v>2360.3</v>
+        <v>2379.2373</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B60" s="25">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C60" s="11">
         <v>0</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B62" s="25">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C62" s="11">
-        <v>-6.7125</v>
+        <v>-9.300000000000001</v>
       </c>
       <c r="D62" s="11">
-        <v>-26</v>
+        <v>-27.5</v>
       </c>
       <c r="E62" s="11">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C64" s="10">
-        <v>1956.5556</v>
+        <v>2014.9824</v>
       </c>
       <c r="D64" s="10">
-        <v>1756.8</v>
+        <v>1781.7</v>
       </c>
       <c r="E64" s="10">
-        <v>2261.8</v>
+        <v>2304.8594</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="26">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>2220.5</v>
+        <v>8</v>
+      </c>
+      <c r="C65" s="12">
+        <v>2014.4199</v>
+      </c>
+      <c r="D65" s="12">
+        <v>1791.7</v>
+      </c>
+      <c r="E65" s="12">
+        <v>2309.8594</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>46</v>
       </c>
       <c r="B67" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C67" s="10">
-        <v>-531.4222</v>
+        <v>-547.6666</v>
       </c>
       <c r="D67" s="10">
-        <v>-616.9</v>
+        <v>-644.6332</v>
       </c>
       <c r="E67" s="10">
-        <v>-474.2</v>
+        <v>-481</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B68" s="26">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>-476.9</v>
+        <v>8</v>
+      </c>
+      <c r="C68" s="12">
+        <v>-548.9039</v>
+      </c>
+      <c r="D68" s="12">
+        <v>-646.0316</v>
+      </c>
+      <c r="E68" s="12">
+        <v>-483.7</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>48</v>
       </c>
       <c r="B70" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C70" s="10">
-        <v>1423.9111</v>
+        <v>1456.91</v>
       </c>
       <c r="D70" s="10">
-        <v>1282.7</v>
+        <v>1300.8</v>
       </c>
       <c r="E70" s="10">
-        <v>1644.9</v>
+        <v>1643.3</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B71" s="26">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>1603.6</v>
+        <v>8</v>
+      </c>
+      <c r="C71" s="12">
+        <v>1455.0977</v>
+      </c>
+      <c r="D71" s="12">
+        <v>1308.1</v>
+      </c>
+      <c r="E71" s="12">
+        <v>1608.1817</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>50</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>51</v>
       </c>
       <c r="B74" s="24">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C74" s="10">
-        <v>-4.2</v>
+        <v>-8.1</v>
       </c>
       <c r="D74" s="10">
         <v>-16.7</v>
       </c>
       <c r="E74" s="10">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C75" s="10">
-        <v>-32.4667</v>
+        <v>-41.2715</v>
       </c>
       <c r="D75" s="10">
-        <v>-167.3</v>
+        <v>-102</v>
       </c>
       <c r="E75" s="10">
-        <v>33.5</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="24">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C76" s="10">
-        <v>1063.4625</v>
+        <v>1120.6083</v>
       </c>
       <c r="D76" s="10">
-        <v>809.2</v>
+        <v>934.7</v>
       </c>
       <c r="E76" s="10">
-        <v>1406.6</v>
+        <v>1537.0578</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="24">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C77" s="10">
-        <v>619.6</v>
+        <v>648.1441</v>
       </c>
       <c r="D77" s="10">
-        <v>556.1</v>
+        <v>567.8</v>
       </c>
       <c r="E77" s="10">
-        <v>759.8</v>
+        <v>761</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>55</v>
       </c>
       <c r="B79" s="24">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>4.26</v>
+        <v>8</v>
+      </c>
+      <c r="C79" s="13">
+        <v>3.9066</v>
+      </c>
+      <c r="D79" s="13">
+        <v>3.54</v>
+      </c>
+      <c r="E79" s="13">
+        <v>4.21</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B80" s="26">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>4.26</v>
+        <v>8</v>
+      </c>
+      <c r="C80" s="14">
+        <v>3.899</v>
+      </c>
+      <c r="D80" s="14">
+        <v>3.55</v>
+      </c>
+      <c r="E80" s="14">
+        <v>4.1821</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B81" s="26">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>1.92</v>
+        <v>8</v>
+      </c>
+      <c r="C81" s="14">
+        <v>1.7367</v>
+      </c>
+      <c r="D81" s="14">
+        <v>1.57</v>
+      </c>
+      <c r="E81" s="14">
+        <v>1.87</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B83" s="26">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>1404.21</v>
+        <v>8</v>
+      </c>
+      <c r="C83" s="14">
+        <v>1075.846</v>
+      </c>
+      <c r="D83" s="14">
+        <v>929.54</v>
+      </c>
+      <c r="E83" s="14">
+        <v>1399.72</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B86" s="27">
         <v>6</v>
       </c>
-      <c r="C86" s="21">
-[...6 lines deleted...]
-        <v>40.0896</v>
+      <c r="C86" s="15">
+        <v>37.8018</v>
+      </c>
+      <c r="D86" s="15">
+        <v>36.0269</v>
+      </c>
+      <c r="E86" s="15">
+        <v>39.6695</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B87" s="27">
         <v>6</v>
       </c>
-      <c r="C87" s="21">
-[...6 lines deleted...]
-        <v>26.6624</v>
+      <c r="C87" s="15">
+        <v>25.2024</v>
+      </c>
+      <c r="D87" s="15">
+        <v>24.3255</v>
+      </c>
+      <c r="E87" s="15">
+        <v>27.0802</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B88" s="27">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>13.4265</v>
+        <v>8</v>
+      </c>
+      <c r="C88" s="15">
+        <v>12.5919</v>
+      </c>
+      <c r="D88" s="15">
+        <v>11.4546</v>
+      </c>
+      <c r="E88" s="15">
+        <v>13.5541</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="27">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>8</v>
+      </c>
+      <c r="C89" s="15">
+        <v>27.221</v>
+      </c>
+      <c r="D89" s="15">
+        <v>26.9786</v>
+      </c>
+      <c r="E89" s="15">
+        <v>27.9684</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="27">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>7.0003</v>
+        <v>7</v>
+      </c>
+      <c r="C90" s="15">
+        <v>6.678</v>
+      </c>
+      <c r="D90" s="15">
+        <v>5.9499</v>
+      </c>
+      <c r="E90" s="15">
+        <v>7.4</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>84</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>85</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
@@ -13311,1188 +13311,1188 @@
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C8" s="10">
-        <v>1.0556</v>
+        <v>1.1947</v>
       </c>
       <c r="D8" s="10">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="E8" s="10">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C9" s="10">
-        <v>2.2444</v>
+        <v>2.1452</v>
       </c>
       <c r="D9" s="10">
         <v>1.5</v>
       </c>
       <c r="E9" s="10">
-        <v>3.2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C10" s="10">
-        <v>4.0444</v>
+        <v>3.9813</v>
       </c>
       <c r="D10" s="10">
         <v>3.1</v>
       </c>
       <c r="E10" s="10">
-        <v>6.2</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="25">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C11" s="11">
-        <v>3.2111</v>
+        <v>3.2563</v>
       </c>
       <c r="D11" s="11">
         <v>2.5</v>
       </c>
       <c r="E11" s="11">
-        <v>4.6</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C14" s="10">
-        <v>1.9111</v>
+        <v>1.7733</v>
       </c>
       <c r="D14" s="10">
-        <v>1.5</v>
+        <v>1.2861</v>
       </c>
       <c r="E14" s="10">
         <v>2.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C15" s="10">
-        <v>3.3667</v>
+        <v>2.9518</v>
       </c>
       <c r="D15" s="10">
-        <v>2.5</v>
+        <v>1.7148</v>
       </c>
       <c r="E15" s="10">
-        <v>4.4</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C16" s="10">
-        <v>4.4556</v>
+        <v>4.4708</v>
       </c>
       <c r="D16" s="10">
         <v>3.3</v>
       </c>
       <c r="E16" s="10">
-        <v>5.1</v>
+        <v>5.8663</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="25">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C17" s="11">
-        <v>3.2333</v>
+        <v>3.2179</v>
       </c>
       <c r="D17" s="11">
-        <v>2.2</v>
+        <v>2.4</v>
       </c>
       <c r="E17" s="11">
-        <v>3.7</v>
+        <v>4.1433</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C20" s="10">
-        <v>2.9778</v>
+        <v>2.9954</v>
       </c>
       <c r="D20" s="10">
         <v>2.3</v>
       </c>
       <c r="E20" s="10">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C21" s="10">
-        <v>5.6889</v>
+        <v>5.1528</v>
       </c>
       <c r="D21" s="10">
         <v>4.3</v>
       </c>
       <c r="E21" s="10">
         <v>7.1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C22" s="10">
-        <v>8.6556</v>
+        <v>8.6127</v>
       </c>
       <c r="D22" s="10">
         <v>7.5</v>
       </c>
       <c r="E22" s="10">
-        <v>9.6</v>
+        <v>11.0014</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="26">
-        <v>9</v>
-[...4 lines deleted...]
-      <c r="D23" s="18">
+        <v>8</v>
+      </c>
+      <c r="C23" s="12">
+        <v>6.5582</v>
+      </c>
+      <c r="D23" s="12">
         <v>5.8</v>
       </c>
-      <c r="E23" s="18">
-        <v>7.3</v>
+      <c r="E23" s="12">
+        <v>8.4658</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="24">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C26" s="10">
-        <v>5.0875</v>
+        <v>5.1419</v>
       </c>
       <c r="D26" s="10">
         <v>2.8</v>
       </c>
       <c r="E26" s="10">
-        <v>7.1</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="24">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C27" s="10">
-        <v>8.975</v>
+        <v>7.8219</v>
       </c>
       <c r="D27" s="10">
-        <v>5.4</v>
+        <v>4.4535</v>
       </c>
       <c r="E27" s="10">
-        <v>11.3</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="24">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C28" s="10">
-        <v>11.0875</v>
+        <v>11.6414</v>
       </c>
       <c r="D28" s="10">
-        <v>9</v>
+        <v>9.1</v>
       </c>
       <c r="E28" s="10">
-        <v>12.6</v>
+        <v>16.7898</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="26">
-        <v>9</v>
-[...4 lines deleted...]
-      <c r="D29" s="18">
+        <v>8</v>
+      </c>
+      <c r="C29" s="12">
+        <v>9.1812</v>
+      </c>
+      <c r="D29" s="12">
         <v>6.4</v>
       </c>
-      <c r="E29" s="18">
-        <v>10.5</v>
+      <c r="E29" s="12">
+        <v>12.8496</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C33" s="10">
-        <v>661.1778</v>
+        <v>667.7993</v>
       </c>
       <c r="D33" s="10">
-        <v>644.3</v>
+        <v>652.2</v>
       </c>
       <c r="E33" s="10">
-        <v>689.9</v>
+        <v>696.4</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C34" s="10">
-        <v>538.7778</v>
+        <v>535.7189</v>
       </c>
       <c r="D34" s="10">
-        <v>519.9</v>
+        <v>521.6</v>
       </c>
       <c r="E34" s="10">
-        <v>562.4</v>
+        <v>545</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C35" s="10">
-        <v>2450.1889</v>
+        <v>2818.8977</v>
       </c>
       <c r="D35" s="10">
-        <v>2207</v>
+        <v>2225.2</v>
       </c>
       <c r="E35" s="10">
-        <v>3651.8</v>
+        <v>3793.8</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="25">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C36" s="11">
-        <v>3803.0333</v>
+        <v>4022.4159</v>
       </c>
       <c r="D36" s="11">
-        <v>3384.5</v>
+        <v>3411.2</v>
       </c>
       <c r="E36" s="11">
-        <v>4950.1</v>
+        <v>4993.3</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="25">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C38" s="11">
         <v>0</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C41" s="10">
-        <v>4179.6111</v>
+        <v>4179.8023</v>
       </c>
       <c r="D41" s="10">
-        <v>4021.8</v>
+        <v>4020.3</v>
       </c>
       <c r="E41" s="10">
-        <v>4395.5</v>
+        <v>4368.7</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C42" s="10">
-        <v>3322.7889</v>
+        <v>3254.6945</v>
       </c>
       <c r="D42" s="10">
-        <v>3060.3</v>
+        <v>3064.5</v>
       </c>
       <c r="E42" s="10">
-        <v>3602</v>
+        <v>3410.4</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C43" s="10">
-        <v>8515.922200000001</v>
+        <v>10019.4372</v>
       </c>
       <c r="D43" s="10">
-        <v>7109.4</v>
+        <v>7296.8</v>
       </c>
       <c r="E43" s="10">
-        <v>12905.6</v>
+        <v>15240.3977</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="25">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C44" s="11">
-        <v>16598.5889</v>
+        <v>17453.934</v>
       </c>
       <c r="D44" s="11">
-        <v>14511.2</v>
+        <v>14770.9</v>
       </c>
       <c r="E44" s="11">
-        <v>21453.6</v>
+        <v>22544.8723</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="25">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C46" s="11">
         <v>0</v>
       </c>
       <c r="D46" s="11">
         <v>0</v>
       </c>
       <c r="E46" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="25">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C48" s="11">
-        <v>-80.4889</v>
+        <v>-118.2359</v>
       </c>
       <c r="D48" s="11">
-        <v>-249.3</v>
+        <v>-260.5</v>
       </c>
       <c r="E48" s="11">
-        <v>0</v>
+        <v>18.4</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="24">
         <v>6</v>
       </c>
       <c r="C50" s="10">
-        <v>6285.1333</v>
+        <v>6616.8203</v>
       </c>
       <c r="D50" s="10">
-        <v>5527</v>
+        <v>5605.4</v>
       </c>
       <c r="E50" s="10">
-        <v>8219.6</v>
+        <v>8231.721799999999</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="24">
         <v>6</v>
       </c>
       <c r="C51" s="10">
-        <v>-4158.6667</v>
+        <v>-4383.0701</v>
       </c>
       <c r="D51" s="10">
-        <v>-5644.1</v>
+        <v>-5588</v>
       </c>
       <c r="E51" s="10">
-        <v>-3603.2</v>
+        <v>-3653.8</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="26">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>2587.6</v>
+        <v>8</v>
+      </c>
+      <c r="C53" s="12">
+        <v>2232.8001</v>
+      </c>
+      <c r="D53" s="12">
+        <v>1970.9</v>
+      </c>
+      <c r="E53" s="12">
+        <v>2690.601</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C55" s="10">
-        <v>478.9889</v>
+        <v>482.3572</v>
       </c>
       <c r="D55" s="10">
-        <v>423.9</v>
+        <v>433.7</v>
       </c>
       <c r="E55" s="10">
-        <v>512.1</v>
+        <v>518.1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C56" s="10">
-        <v>364.6778</v>
+        <v>347.9402</v>
       </c>
       <c r="D56" s="10">
-        <v>307.4</v>
+        <v>304.5</v>
       </c>
       <c r="E56" s="10">
-        <v>413</v>
+        <v>391.5</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C57" s="10">
-        <v>1268.3667</v>
+        <v>1408.6652</v>
       </c>
       <c r="D57" s="10">
-        <v>1045.1</v>
+        <v>1079.2</v>
       </c>
       <c r="E57" s="10">
-        <v>1670.9</v>
+        <v>1922.9217</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B58" s="25">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C58" s="11">
-        <v>2162.5333</v>
+        <v>2238.9626</v>
       </c>
       <c r="D58" s="11">
-        <v>1935</v>
+        <v>1970.9</v>
       </c>
       <c r="E58" s="11">
-        <v>2587.6</v>
+        <v>2690.601</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B60" s="25">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C60" s="11">
         <v>0</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B62" s="25">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C62" s="11">
-        <v>-6.85</v>
+        <v>-10.0667</v>
       </c>
       <c r="D62" s="11">
-        <v>-27.6</v>
+        <v>-29.2</v>
       </c>
       <c r="E62" s="11">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C64" s="10">
-        <v>2144.1333</v>
+        <v>2215.0172</v>
       </c>
       <c r="D64" s="10">
-        <v>1891.9</v>
+        <v>1919.4</v>
       </c>
       <c r="E64" s="10">
-        <v>2502.6</v>
+        <v>2628.2372</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="26">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>2457.3</v>
+        <v>8</v>
+      </c>
+      <c r="C65" s="12">
+        <v>2214.0421</v>
+      </c>
+      <c r="D65" s="12">
+        <v>1929.4</v>
+      </c>
+      <c r="E65" s="12">
+        <v>2633.2372</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>46</v>
       </c>
       <c r="B67" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C67" s="10">
-        <v>-582.4</v>
+        <v>-602.1221</v>
       </c>
       <c r="D67" s="10">
-        <v>-682.1</v>
+        <v>-735.0769</v>
       </c>
       <c r="E67" s="10">
-        <v>-510.7</v>
+        <v>-518.2</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B68" s="26">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>-513.4</v>
+        <v>8</v>
+      </c>
+      <c r="C68" s="12">
+        <v>-603.3969</v>
+      </c>
+      <c r="D68" s="12">
+        <v>-736.4752999999999</v>
+      </c>
+      <c r="E68" s="12">
+        <v>-520.9</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>48</v>
       </c>
       <c r="B70" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C70" s="10">
-        <v>1560.3778</v>
+        <v>1600.4448</v>
       </c>
       <c r="D70" s="10">
-        <v>1381.3</v>
+        <v>1401.4</v>
       </c>
       <c r="E70" s="10">
-        <v>1820.4</v>
+        <v>1823.9583</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B71" s="26">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>1775.1</v>
+        <v>8</v>
+      </c>
+      <c r="C71" s="12">
+        <v>1598.195</v>
+      </c>
+      <c r="D71" s="12">
+        <v>1408.7</v>
+      </c>
+      <c r="E71" s="12">
+        <v>1827.5599</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>50</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>51</v>
       </c>
       <c r="B74" s="24">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C74" s="10">
-        <v>-4.2875</v>
+        <v>-8.216699999999999</v>
       </c>
       <c r="D74" s="10">
         <v>-16.7</v>
       </c>
       <c r="E74" s="10">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C75" s="10">
-        <v>-18.9111</v>
+        <v>-26.0891</v>
       </c>
       <c r="D75" s="10">
-        <v>-149.1</v>
+        <v>-95</v>
       </c>
       <c r="E75" s="10">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="24">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C76" s="10">
-        <v>1127</v>
+        <v>1187.2601</v>
       </c>
       <c r="D76" s="10">
-        <v>812.6</v>
+        <v>943.7</v>
       </c>
       <c r="E76" s="10">
-        <v>1514.7</v>
+        <v>1668.3206</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="24">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C77" s="10">
-        <v>662.0375</v>
+        <v>691.2071999999999</v>
       </c>
       <c r="D77" s="10">
-        <v>585.5</v>
+        <v>598.9</v>
       </c>
       <c r="E77" s="10">
-        <v>812</v>
+        <v>812.9</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>55</v>
       </c>
       <c r="B79" s="24">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>4.78</v>
+        <v>8</v>
+      </c>
+      <c r="C79" s="13">
+        <v>4.2967</v>
+      </c>
+      <c r="D79" s="13">
+        <v>3.8</v>
+      </c>
+      <c r="E79" s="13">
+        <v>4.7433</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B80" s="26">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>4.78</v>
+        <v>8</v>
+      </c>
+      <c r="C80" s="14">
+        <v>4.2878</v>
+      </c>
+      <c r="D80" s="14">
+        <v>3.81</v>
+      </c>
+      <c r="E80" s="14">
+        <v>4.7526</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B81" s="26">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>2.15</v>
+        <v>8</v>
+      </c>
+      <c r="C81" s="14">
+        <v>1.9095</v>
+      </c>
+      <c r="D81" s="14">
+        <v>1.68</v>
+      </c>
+      <c r="E81" s="14">
+        <v>2.08</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B83" s="26">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>1537.9</v>
+        <v>8</v>
+      </c>
+      <c r="C83" s="14">
+        <v>1186.0726</v>
+      </c>
+      <c r="D83" s="14">
+        <v>1010.43</v>
+      </c>
+      <c r="E83" s="14">
+        <v>1534.1</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B86" s="27">
         <v>6</v>
       </c>
-      <c r="C86" s="21">
-[...6 lines deleted...]
-        <v>41.1108</v>
+      <c r="C86" s="15">
+        <v>38.1382</v>
+      </c>
+      <c r="D86" s="15">
+        <v>36.5126</v>
+      </c>
+      <c r="E86" s="15">
+        <v>40.3081</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B87" s="27">
         <v>6</v>
       </c>
-      <c r="C87" s="21">
-[...6 lines deleted...]
-        <v>27.2253</v>
+      <c r="C87" s="15">
+        <v>25.1781</v>
+      </c>
+      <c r="D87" s="15">
+        <v>24.0315</v>
+      </c>
+      <c r="E87" s="15">
+        <v>27.2981</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B88" s="27">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>13.8848</v>
+        <v>8</v>
+      </c>
+      <c r="C88" s="15">
+        <v>12.9319</v>
+      </c>
+      <c r="D88" s="15">
+        <v>11.9344</v>
+      </c>
+      <c r="E88" s="15">
+        <v>14.0405</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="27">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>8</v>
+      </c>
+      <c r="C89" s="15">
+        <v>27.2197</v>
+      </c>
+      <c r="D89" s="15">
+        <v>26.9813</v>
+      </c>
+      <c r="E89" s="15">
+        <v>27.9684</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="27">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>7.1</v>
+        <v>7</v>
+      </c>
+      <c r="C90" s="15">
+        <v>6.6484</v>
+      </c>
+      <c r="D90" s="15">
+        <v>5.9501</v>
+      </c>
+      <c r="E90" s="15">
+        <v>7.4</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>84</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>85</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
@@ -14677,54 +14677,54 @@
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="92" man="1"/>
     <brk id="112" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Summary</vt:lpstr>
-      <vt:lpstr>Q1 FY26</vt:lpstr>
       <vt:lpstr>H1 FY26</vt:lpstr>
+      <vt:lpstr>FY26</vt:lpstr>
+      <vt:lpstr>Q2 FY26</vt:lpstr>
       <vt:lpstr>H2 FY26</vt:lpstr>
-      <vt:lpstr>FY26</vt:lpstr>
       <vt:lpstr>FY27</vt:lpstr>
       <vt:lpstr>FY28</vt:lpstr>
       <vt:lpstr>FY29</vt:lpstr>
       <vt:lpstr>FY30</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vuma Financial Ltd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Vuma - Excel output</dc:title>
   <dc:description>Vuma - Excel output</dc:description>
   <dc:subject>Vuma - Excel output</dc:subject>
   <cp:keywords/>