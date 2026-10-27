--- v4 (2026-07-26)
+++ v5 (2026-10-27)
@@ -13,98 +13,98 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId4"/>
-    <sheet name="H1 FY26" sheetId="2" r:id="rId5"/>
-[...2 lines deleted...]
-    <sheet name="H2 FY26" sheetId="5" r:id="rId8"/>
+    <sheet name="FY26" sheetId="2" r:id="rId5"/>
+    <sheet name="H2 FY26" sheetId="3" r:id="rId6"/>
+    <sheet name="Q3 FY26" sheetId="4" r:id="rId7"/>
+    <sheet name="Q4 FY26" sheetId="5" r:id="rId8"/>
     <sheet name="FY27" sheetId="6" r:id="rId9"/>
     <sheet name="FY28" sheetId="7" r:id="rId10"/>
     <sheet name="FY29" sheetId="8" r:id="rId11"/>
     <sheet name="FY30" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Coca-Cola HBC AG</t>
   </si>
   <si>
-    <t>H1 FY26</t>
-[...1 lines deleted...]
-  <si>
     <t>FY26</t>
   </si>
   <si>
-    <t>Q2 FY26</t>
+    <t>H2 FY26</t>
   </si>
   <si>
-    <t>H2 FY26</t>
+    <t>Q3 FY26</t>
+  </si>
+  <si>
+    <t>Q4 FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
-    <t>17/07/26</t>
+    <t>15/10/26</t>
   </si>
   <si>
     <t>Organic Growth rates (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Established</t>
   </si>
   <si>
     <t xml:space="preserve">    Developing</t>
   </si>
   <si>
     <t xml:space="preserve">    Emerging</t>
   </si>
   <si>
     <t xml:space="preserve">    Total organic volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Net sales revenue per unit case (%)</t>
   </si>
   <si>
     <t xml:space="preserve">     Total organic net sales revenue per unit case (%)</t>
   </si>
@@ -279,99 +279,99 @@
   <si>
     <t>The consensus data is based on the investment analysts' opinions, forecasts, estimates, projections and predictions regarding the Company's performance. It does not represent the Company’s</t>
   </si>
   <si>
     <t>own views on its performance nor does the Company or its management endorse or make any representation or warranty in relation to the consensus data. The Company endeavours to ensure that the</t>
   </si>
   <si>
     <t>consensus data is accurate and up-to-date but it is not under an obligation to update the consensus data.</t>
   </si>
   <si>
     <t>Powered by Vuma</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>n/a</t>
-[...1 lines deleted...]
-  <si>
     <t>Coca-Cola Hellenic Bottling Company AG (the “Company”) is not authorised or regulated by the UK Financial Conduct Authority and may</t>
   </si>
   <si>
     <t>not provide investment advice. The consensus data should not be construed as an invitation, inducement or recommendation to buy or sell</t>
   </si>
   <si>
     <t>shares in the Company or to engage in any other form of investment activity. In addition, the consensus data is not intended to</t>
   </si>
   <si>
     <t>constitute a financial promotion within the meaning of section 21 of the Financial Services and Markets Act 2000.</t>
   </si>
   <si>
     <t>The consensus data are based on submissions from registered investment analysts as to the Company’s expected future performance. It is</t>
   </si>
   <si>
     <t>therefore speculative and forward-looking and subject to a number of uncertainties that may impact the Company’s actual performance.</t>
   </si>
   <si>
     <t>The Company uses Vuma Financial Ltd. to collect and analyse the submissions which form the basis of the consensus data. The figures</t>
   </si>
   <si>
     <t>presented represent the arithmetic average of the submissions that have been provided, with each submission being given equal weight.</t>
   </si>
   <si>
     <t>Moreover, the data has not been adjusted to exclude any submission. The Company assumes that the submissions reflect the analysts’</t>
   </si>
   <si>
     <t>genuine opinions, forecasts, estimates, projections and predictions. The analysts will, if relevant, identify and disclose all conflicts</t>
   </si>
   <si>
     <t>of interest that are known or reasonably expected to be known to relate to them. No analyst has been paid a fee, commission or received</t>
   </si>
   <si>
     <t>a non-monetary benefit from the Company or any person connected to the Company for their submission.</t>
   </si>
   <si>
     <t>The consensus data is based on the investment analysts' opinions, forecasts, estimates, projections and predictions regarding the</t>
   </si>
   <si>
     <t>Company's performance. It does not represent the Company’s own views on its performance nor does the Company or its management endorse</t>
   </si>
   <si>
     <t>or make any representation or warranty in relation to the consensus data. The Company endeavours to ensure that the consensus data is</t>
   </si>
   <si>
     <t>accurate and up-to-date but it is not under an obligation to update the consensus data.</t>
+  </si>
+  <si>
+    <t>n/a</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -1079,1892 +1079,1830 @@
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="10">
-        <v>3.4714</v>
+        <v>2.3891</v>
       </c>
       <c r="C8" s="10">
-        <v>1.0702</v>
+        <v>0.157</v>
       </c>
       <c r="D8" s="10">
-        <v>1.0286</v>
+        <v>3.5395</v>
       </c>
       <c r="E8" s="10">
-        <v>-1.196</v>
+        <v>-4.2424</v>
       </c>
       <c r="F8" s="10">
-        <v>0.8743</v>
+        <v>0.6607</v>
       </c>
       <c r="G8" s="10">
-        <v>1.0885</v>
+        <v>1.0865</v>
       </c>
       <c r="H8" s="10">
-        <v>1.1922</v>
+        <v>1.1356</v>
       </c>
       <c r="I8" s="10">
-        <v>1.1947</v>
+        <v>1.1682</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="10">
-        <v>4.2422</v>
+        <v>2.6074</v>
       </c>
       <c r="C9" s="10">
-        <v>1.6683</v>
+        <v>0.1119</v>
       </c>
       <c r="D9" s="10">
-        <v>1.815</v>
+        <v>3.2708</v>
       </c>
       <c r="E9" s="10">
-        <v>-1.0301</v>
+        <v>-3.4589</v>
       </c>
       <c r="F9" s="10">
-        <v>1.8686</v>
+        <v>1.6885</v>
       </c>
       <c r="G9" s="10">
-        <v>2.011</v>
+        <v>2.1279</v>
       </c>
       <c r="H9" s="10">
-        <v>2.141</v>
+        <v>2.2833</v>
       </c>
       <c r="I9" s="10">
-        <v>2.1452</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="10">
-        <v>7.6565</v>
+        <v>5.4486</v>
       </c>
       <c r="C10" s="10">
-        <v>4.545</v>
+        <v>2.067</v>
       </c>
       <c r="D10" s="10">
-        <v>4.82</v>
+        <v>5.6706</v>
       </c>
       <c r="E10" s="10">
-        <v>1.5716</v>
+        <v>-2.0798</v>
       </c>
       <c r="F10" s="10">
-        <v>3.9114</v>
+        <v>3.9833</v>
       </c>
       <c r="G10" s="10">
-        <v>3.9489</v>
+        <v>4.1001</v>
       </c>
       <c r="H10" s="10">
-        <v>3.9368</v>
+        <v>4.1486</v>
       </c>
       <c r="I10" s="10">
-        <v>3.9813</v>
+        <v>4.1489</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="11">
-        <v>6.2231</v>
+        <v>4.3368</v>
       </c>
       <c r="C11" s="11">
-        <v>3.3463</v>
+        <v>1.3321</v>
       </c>
       <c r="D11" s="11">
-        <v>3.5188</v>
+        <v>4.815</v>
       </c>
       <c r="E11" s="11">
-        <v>0.5651</v>
+        <v>-2.7516</v>
       </c>
       <c r="F11" s="11">
-        <v>2.9576</v>
+        <v>2.9212</v>
       </c>
       <c r="G11" s="11">
-        <v>3.161</v>
+        <v>3.3242</v>
       </c>
       <c r="H11" s="11">
-        <v>3.2141</v>
+        <v>3.3741</v>
       </c>
       <c r="I11" s="11">
-        <v>3.2563</v>
+        <v>3.3885</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="10">
-        <v>1.1833</v>
+        <v>1.6545</v>
       </c>
       <c r="C14" s="10">
-        <v>1.5277</v>
+        <v>1.9284</v>
       </c>
       <c r="D14" s="10">
-        <v>1.6354</v>
+        <v>1.9756</v>
       </c>
       <c r="E14" s="10">
-        <v>1.8417</v>
+        <v>2.0399</v>
       </c>
       <c r="F14" s="10">
-        <v>2.2333</v>
+        <v>2.4398</v>
       </c>
       <c r="G14" s="10">
-        <v>1.7205</v>
+        <v>1.7783</v>
       </c>
       <c r="H14" s="10">
-        <v>1.7817</v>
+        <v>1.8333</v>
       </c>
       <c r="I14" s="10">
-        <v>1.7733</v>
+        <v>1.8636</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="10">
-        <v>2.9833</v>
+        <v>3.6886</v>
       </c>
       <c r="C15" s="10">
-        <v>3.2007</v>
+        <v>3.911</v>
       </c>
       <c r="D15" s="10">
-        <v>3.3167</v>
+        <v>4.0076</v>
       </c>
       <c r="E15" s="10">
-        <v>3.4917</v>
+        <v>3.8414</v>
       </c>
       <c r="F15" s="10">
-        <v>3.2083</v>
+        <v>3.6391</v>
       </c>
       <c r="G15" s="10">
-        <v>3</v>
+        <v>3.1062</v>
       </c>
       <c r="H15" s="10">
-        <v>2.9631</v>
+        <v>3.0833</v>
       </c>
       <c r="I15" s="10">
-        <v>2.9518</v>
+        <v>3.0818</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="10">
-        <v>3.75</v>
+        <v>3.4978</v>
       </c>
       <c r="C16" s="10">
-        <v>4.5219</v>
+        <v>4.2057</v>
       </c>
       <c r="D16" s="10">
-        <v>4.0396</v>
+        <v>3.9051</v>
       </c>
       <c r="E16" s="10">
-        <v>5.3833</v>
+        <v>4.7418</v>
       </c>
       <c r="F16" s="10">
-        <v>5.0074</v>
+        <v>4.7735</v>
       </c>
       <c r="G16" s="10">
-        <v>4.5818</v>
+        <v>4.6237</v>
       </c>
       <c r="H16" s="10">
-        <v>4.6094</v>
+        <v>4.555</v>
       </c>
       <c r="I16" s="10">
-        <v>4.4708</v>
+        <v>4.4217</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="11">
-        <v>2.2583</v>
+        <v>2.5465</v>
       </c>
       <c r="C17" s="11">
-        <v>2.8827</v>
+        <v>3.1826</v>
       </c>
       <c r="D17" s="11">
-        <v>2.6954</v>
+        <v>3.0135</v>
       </c>
       <c r="E17" s="11">
-        <v>3.525</v>
+        <v>3.41</v>
       </c>
       <c r="F17" s="11">
-        <v>3.4198</v>
+        <v>3.4031</v>
       </c>
       <c r="G17" s="11">
-        <v>3.2079</v>
+        <v>3.2879</v>
       </c>
       <c r="H17" s="11">
-        <v>3.2595</v>
+        <v>3.2625</v>
       </c>
       <c r="I17" s="11">
-        <v>3.2179</v>
+        <v>3.2159</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10">
-        <v>4.6369</v>
+        <v>4.1253</v>
       </c>
       <c r="C20" s="10">
-        <v>2.5982</v>
+        <v>2.1339</v>
       </c>
       <c r="D20" s="10">
-        <v>2.64</v>
+        <v>5.614</v>
       </c>
       <c r="E20" s="10">
-        <v>0.6297</v>
+        <v>-2.2008</v>
       </c>
       <c r="F20" s="10">
-        <v>3.0528</v>
+        <v>3.021</v>
       </c>
       <c r="G20" s="10">
-        <v>2.7759</v>
+        <v>2.837</v>
       </c>
       <c r="H20" s="10">
-        <v>3.0016</v>
+        <v>2.9977</v>
       </c>
       <c r="I20" s="10">
-        <v>2.9954</v>
+        <v>3.036</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10">
-        <v>7.3037</v>
+        <v>6.3689</v>
       </c>
       <c r="C21" s="10">
-        <v>4.6765</v>
+        <v>4.0058</v>
       </c>
       <c r="D21" s="10">
-        <v>5.1232</v>
+        <v>7.4185</v>
       </c>
       <c r="E21" s="10">
-        <v>2.3495</v>
+        <v>0.1613</v>
       </c>
       <c r="F21" s="10">
-        <v>5.0414</v>
+        <v>5.2779</v>
       </c>
       <c r="G21" s="10">
-        <v>4.8978</v>
+        <v>5.1499</v>
       </c>
       <c r="H21" s="10">
-        <v>5.1727</v>
+        <v>5.426</v>
       </c>
       <c r="I21" s="10">
-        <v>5.1528</v>
+        <v>5.4375</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="10">
-        <v>11.6298</v>
+        <v>9.1393</v>
       </c>
       <c r="C22" s="10">
-        <v>9.216100000000001</v>
+        <v>6.3558</v>
       </c>
       <c r="D22" s="10">
-        <v>9.0143</v>
+        <v>9.8704</v>
       </c>
       <c r="E22" s="10">
-        <v>6.9345</v>
+        <v>2.4162</v>
       </c>
       <c r="F22" s="10">
-        <v>9.0472</v>
+        <v>8.911899999999999</v>
       </c>
       <c r="G22" s="10">
-        <v>8.690899999999999</v>
+        <v>8.8779</v>
       </c>
       <c r="H22" s="10">
-        <v>8.7332</v>
+        <v>8.881399999999999</v>
       </c>
       <c r="I22" s="10">
-        <v>8.6127</v>
+        <v>8.7455</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="12">
-        <v>8.564500000000001</v>
+        <v>6.9994</v>
       </c>
       <c r="C23" s="12">
-        <v>6.2242</v>
+        <v>4.5558</v>
       </c>
       <c r="D23" s="12">
-        <v>6.2351</v>
+        <v>7.9855</v>
       </c>
       <c r="E23" s="12">
-        <v>4.0267</v>
+        <v>0.5744</v>
       </c>
       <c r="F23" s="12">
-        <v>6.3965</v>
+        <v>6.3596</v>
       </c>
       <c r="G23" s="12">
-        <v>6.4052</v>
+        <v>6.6477</v>
       </c>
       <c r="H23" s="12">
-        <v>6.5706</v>
+        <v>6.7362</v>
       </c>
       <c r="I23" s="12">
-        <v>6.5582</v>
+        <v>6.713</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="10">
-        <v>8.031700000000001</v>
+        <v>4.8435</v>
       </c>
       <c r="C26" s="10">
-        <v>4.9011</v>
+        <v>2.9399</v>
       </c>
       <c r="D26" s="17"/>
-      <c r="E26" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E26" s="17"/>
       <c r="F26" s="10">
-        <v>5.2587</v>
+        <v>5.4291</v>
       </c>
       <c r="G26" s="10">
-        <v>5.3514</v>
+        <v>5.3068</v>
       </c>
       <c r="H26" s="10">
-        <v>5.5075</v>
+        <v>5.2679</v>
       </c>
       <c r="I26" s="10">
-        <v>5.1419</v>
+        <v>5.0358</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="10">
-        <v>9.382300000000001</v>
+        <v>3.471</v>
       </c>
       <c r="C27" s="10">
-        <v>6.4215</v>
+        <v>4.8515</v>
       </c>
       <c r="D27" s="17"/>
-      <c r="E27" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E27" s="17"/>
       <c r="F27" s="10">
-        <v>7.8336</v>
+        <v>8.706200000000001</v>
       </c>
       <c r="G27" s="10">
-        <v>8.172499999999999</v>
+        <v>8.328099999999999</v>
       </c>
       <c r="H27" s="10">
-        <v>7.9304</v>
+        <v>8.0937</v>
       </c>
       <c r="I27" s="10">
-        <v>7.8219</v>
+        <v>8.1234</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="10">
-        <v>14.8362</v>
+        <v>15.0203</v>
       </c>
       <c r="C28" s="10">
-        <v>12.3404</v>
+        <v>7.0875</v>
       </c>
       <c r="D28" s="17"/>
-      <c r="E28" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E28" s="17"/>
       <c r="F28" s="10">
-        <v>10.4087</v>
+        <v>10.5231</v>
       </c>
       <c r="G28" s="10">
-        <v>11.1435</v>
+        <v>11.3754</v>
       </c>
       <c r="H28" s="10">
-        <v>11.9635</v>
+        <v>11.7092</v>
       </c>
       <c r="I28" s="10">
-        <v>11.6414</v>
+        <v>11.3417</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="12">
-        <v>11.9839</v>
+        <v>10.2262</v>
       </c>
       <c r="C29" s="12">
-        <v>9.1267</v>
+        <v>5.495</v>
       </c>
       <c r="D29" s="18"/>
-      <c r="E29" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="E29" s="18"/>
       <c r="F29" s="12">
-        <v>8.4801</v>
+        <v>8.6851</v>
       </c>
       <c r="G29" s="12">
-        <v>9.051600000000001</v>
+        <v>9.3104</v>
       </c>
       <c r="H29" s="12">
-        <v>9.450200000000001</v>
+        <v>9.493600000000001</v>
       </c>
       <c r="I29" s="12">
-        <v>9.1812</v>
+        <v>9.1945</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="10">
-        <v>317.2652</v>
+        <v>646.2088</v>
       </c>
       <c r="C33" s="10">
-        <v>638.3935</v>
+        <v>325.0735</v>
       </c>
       <c r="D33" s="10">
-        <v>176.5792</v>
+        <v>189.6072</v>
       </c>
       <c r="E33" s="10">
-        <v>321.1166</v>
+        <v>135.8041</v>
       </c>
       <c r="F33" s="10">
-        <v>644.0146999999999</v>
+        <v>650.4688</v>
       </c>
       <c r="G33" s="10">
-        <v>650.1626</v>
+        <v>656.9892</v>
       </c>
       <c r="H33" s="10">
-        <v>659.8929000000001</v>
+        <v>666.0522999999999</v>
       </c>
       <c r="I33" s="10">
-        <v>667.7993</v>
+        <v>675.1713999999999</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="10">
-        <v>244.2037</v>
+        <v>498.7806</v>
       </c>
       <c r="C34" s="10">
-        <v>493.6922</v>
+        <v>252.2171</v>
       </c>
       <c r="D34" s="10">
-        <v>134.8018</v>
+        <v>138.0138</v>
       </c>
       <c r="E34" s="10">
-        <v>249.5026</v>
+        <v>114.3521</v>
       </c>
       <c r="F34" s="10">
-        <v>502.9556</v>
+        <v>507.1871</v>
       </c>
       <c r="G34" s="10">
-        <v>512.8518</v>
+        <v>517.8611</v>
       </c>
       <c r="H34" s="10">
-        <v>524.1596</v>
+        <v>531.2285000000001</v>
       </c>
       <c r="I34" s="10">
-        <v>535.7189</v>
+        <v>544.0613</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="10">
-        <v>992.9832</v>
+        <v>1981.3147</v>
       </c>
       <c r="C35" s="10">
-        <v>1964.8491</v>
+        <v>976.4838</v>
       </c>
       <c r="D35" s="10">
-        <v>537.0823</v>
+        <v>538.3671000000001</v>
       </c>
       <c r="E35" s="10">
-        <v>971.8555</v>
+        <v>437.1622</v>
       </c>
       <c r="F35" s="10">
-        <v>2504.9492</v>
+        <v>2728.7992</v>
       </c>
       <c r="G35" s="10">
-        <v>2647.0948</v>
+        <v>2888.8818</v>
       </c>
       <c r="H35" s="10">
-        <v>2707.0018</v>
+        <v>2888.8527</v>
       </c>
       <c r="I35" s="10">
-        <v>2818.8977</v>
+        <v>2954.0735</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="11">
-        <v>1554.4522</v>
+        <v>3126.304</v>
       </c>
       <c r="C36" s="11">
-        <v>3096.9348</v>
+        <v>1553.7744</v>
       </c>
       <c r="D36" s="11">
-        <v>848.4633</v>
+        <v>865.9882</v>
       </c>
       <c r="E36" s="11">
-        <v>1542.4747</v>
+        <v>687.3185</v>
       </c>
       <c r="F36" s="11">
-        <v>3651.9195</v>
+        <v>3886.4552</v>
       </c>
       <c r="G36" s="11">
-        <v>3810.1092</v>
+        <v>4063.7322</v>
       </c>
       <c r="H36" s="11">
-        <v>3891.0543</v>
+        <v>4086.1336</v>
       </c>
       <c r="I36" s="11">
-        <v>4022.4159</v>
+        <v>4173.3062</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="6"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="11">
-        <v>0.0556</v>
+        <v>0.0667</v>
       </c>
       <c r="C38" s="11">
-        <v>0.0375</v>
+        <v>0</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
-        <v>0</v>
+        <v>0.006</v>
       </c>
       <c r="F38" s="11">
-        <v>1204.7138</v>
+        <v>1199.5982</v>
       </c>
       <c r="G38" s="11">
         <v>0</v>
       </c>
       <c r="H38" s="11">
         <v>0</v>
       </c>
       <c r="I38" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="10">
-        <v>1857.0199</v>
+        <v>3748.2583</v>
       </c>
       <c r="C41" s="10">
-        <v>3701.3041</v>
+        <v>1865.7127</v>
       </c>
       <c r="D41" s="10">
-        <v>1036.3237</v>
+        <v>1070.827</v>
       </c>
       <c r="E41" s="10">
-        <v>1844.2677</v>
+        <v>795.98</v>
       </c>
       <c r="F41" s="10">
-        <v>3816.1575</v>
+        <v>3860.1264</v>
       </c>
       <c r="G41" s="10">
-        <v>3915.8495</v>
+        <v>3968.4347</v>
       </c>
       <c r="H41" s="10">
-        <v>4056.1536</v>
+        <v>4112.8921</v>
       </c>
       <c r="I41" s="10">
-        <v>4179.8023</v>
+        <v>4242.1885</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="10">
-        <v>1302.0283</v>
+        <v>2733.8081</v>
       </c>
       <c r="C42" s="10">
-        <v>2698.5305</v>
+        <v>1405.4354</v>
       </c>
       <c r="D42" s="10">
-        <v>739.1239</v>
+        <v>767.2889</v>
       </c>
       <c r="E42" s="10">
-        <v>1396.5395</v>
+        <v>637.8885</v>
       </c>
       <c r="F42" s="10">
-        <v>2832.0468</v>
+        <v>2864.8376</v>
       </c>
       <c r="G42" s="10">
-        <v>2959.0855</v>
+        <v>3003.3019</v>
       </c>
       <c r="H42" s="10">
-        <v>3103.167</v>
+        <v>3183.0936</v>
       </c>
       <c r="I42" s="10">
-        <v>3254.6945</v>
+        <v>3357.1675</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="10">
-        <v>2987.9552</v>
+        <v>6018.4521</v>
       </c>
       <c r="C43" s="10">
-        <v>6016.6562</v>
+        <v>3006.6631</v>
       </c>
       <c r="D43" s="10">
-        <v>1661.8317</v>
+        <v>1637.5755</v>
       </c>
       <c r="E43" s="10">
-        <v>3028.7128</v>
+        <v>1365.3221</v>
       </c>
       <c r="F43" s="10">
-        <v>7970.2363</v>
+        <v>8624.199199999999</v>
       </c>
       <c r="G43" s="10">
-        <v>8737.9254</v>
+        <v>9481.1823</v>
       </c>
       <c r="H43" s="10">
-        <v>9290.285900000001</v>
+        <v>9854.6059</v>
       </c>
       <c r="I43" s="10">
-        <v>10019.4372</v>
+        <v>10416.5229</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="11">
-        <v>6147.0033</v>
+        <v>12500.5184</v>
       </c>
       <c r="C44" s="11">
-        <v>12416.4908</v>
+        <v>6277.8113</v>
       </c>
       <c r="D44" s="11">
-        <v>3437.2793</v>
+        <v>3475.6914</v>
       </c>
       <c r="E44" s="11">
-        <v>6269.52</v>
+        <v>2799.1906</v>
       </c>
       <c r="F44" s="11">
-        <v>14618.4405</v>
+        <v>15349.1632</v>
       </c>
       <c r="G44" s="11">
-        <v>15612.8604</v>
+        <v>16452.9189</v>
       </c>
       <c r="H44" s="11">
-        <v>16449.6065</v>
+        <v>17150.5916</v>
       </c>
       <c r="I44" s="11">
-        <v>17453.934</v>
+        <v>18015.8789</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="11">
-        <v>1.95</v>
+        <v>2.2077</v>
       </c>
       <c r="C46" s="11">
-        <v>1.8184</v>
+        <v>-0.09229999999999999</v>
       </c>
       <c r="D46" s="11">
-        <v>0.0698</v>
+        <v>0.0545</v>
       </c>
       <c r="E46" s="11">
-        <v>0.1714</v>
+        <v>-0.1636</v>
       </c>
       <c r="F46" s="11">
-        <v>3790.0876</v>
+        <v>3758.2109</v>
       </c>
       <c r="G46" s="11">
-        <v>0.25</v>
+        <v>0.1538</v>
       </c>
       <c r="H46" s="11">
         <v>0</v>
       </c>
       <c r="I46" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
       <c r="F47" s="6"/>
       <c r="G47" s="6"/>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="11">
-        <v>45.7229</v>
+        <v>86.01690000000001</v>
       </c>
       <c r="C48" s="11">
-        <v>98.0279</v>
+        <v>24.8742</v>
       </c>
       <c r="D48" s="11">
-        <v>34.8385</v>
+        <v>25.4993</v>
       </c>
       <c r="E48" s="11">
-        <v>52.3286</v>
+        <v>-3.7438</v>
       </c>
       <c r="F48" s="11">
-        <v>-54.9392</v>
+        <v>-65.0728</v>
       </c>
       <c r="G48" s="11">
-        <v>-121.6779</v>
+        <v>-125.4342</v>
       </c>
       <c r="H48" s="11">
-        <v>-115.5939</v>
+        <v>-119.737</v>
       </c>
       <c r="I48" s="11">
-        <v>-118.2359</v>
+        <v>-124.1608</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="10">
-        <v>2260.1778</v>
+        <v>4654.2731</v>
       </c>
       <c r="C50" s="10">
-        <v>4627.924</v>
+        <v>2308.3475</v>
       </c>
       <c r="D50" s="17"/>
-      <c r="E50" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E50" s="17"/>
       <c r="F50" s="10">
-        <v>5434.0637</v>
+        <v>5700.1452</v>
       </c>
       <c r="G50" s="10">
-        <v>5862.5744</v>
+        <v>6200.7533</v>
       </c>
       <c r="H50" s="10">
-        <v>6168.9122</v>
+        <v>6558.3511</v>
       </c>
       <c r="I50" s="10">
-        <v>6616.8203</v>
+        <v>6932.1463</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="10">
-        <v>-1534.0222</v>
+        <v>-3160.7232</v>
       </c>
       <c r="C51" s="10">
-        <v>-3154.0029</v>
+        <v>-1568.1068</v>
       </c>
       <c r="D51" s="17"/>
-      <c r="E51" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E51" s="17"/>
       <c r="F51" s="10">
-        <v>-3738.183</v>
+        <v>-3920.7225</v>
       </c>
       <c r="G51" s="10">
-        <v>-4009.0566</v>
+        <v>-4249.3819</v>
       </c>
       <c r="H51" s="10">
-        <v>-4125.9227</v>
+        <v>-4434.6083</v>
       </c>
       <c r="I51" s="10">
-        <v>-4383.0701</v>
+        <v>-4635.0846</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="12">
-        <v>728.0453</v>
+        <v>1495.3624</v>
       </c>
       <c r="C53" s="12">
-        <v>1478.847</v>
+        <v>743.9407</v>
       </c>
       <c r="D53" s="18"/>
-      <c r="E53" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="E53" s="18"/>
       <c r="F53" s="12">
-        <v>1704.9375</v>
+        <v>1782.2684</v>
       </c>
       <c r="G53" s="12">
-        <v>1861.7732</v>
+        <v>1949.5504</v>
       </c>
       <c r="H53" s="12">
-        <v>2048.4547</v>
+        <v>2124.9571</v>
       </c>
       <c r="I53" s="12">
-        <v>2232.8001</v>
+        <v>2300.9631</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="10">
-        <v>195.8246</v>
+        <v>396.8535</v>
       </c>
       <c r="C55" s="10">
-        <v>396.1698</v>
+        <v>200.8299</v>
       </c>
       <c r="D55" s="17"/>
-      <c r="E55" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E55" s="17"/>
       <c r="F55" s="10">
-        <v>416.1904</v>
+        <v>417.2288</v>
       </c>
       <c r="G55" s="10">
-        <v>435.8041</v>
+        <v>438.3432</v>
       </c>
       <c r="H55" s="10">
-        <v>460.1402</v>
+        <v>460.7047</v>
       </c>
       <c r="I55" s="10">
-        <v>482.3572</v>
+        <v>484.9549</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="10">
-        <v>130.3648</v>
+        <v>253.6103</v>
       </c>
       <c r="C56" s="10">
-        <v>259.461</v>
+        <v>128.692</v>
       </c>
       <c r="D56" s="17"/>
-      <c r="E56" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E56" s="17"/>
       <c r="F56" s="10">
-        <v>279.4613</v>
+        <v>274.0342</v>
       </c>
       <c r="G56" s="10">
-        <v>300.3616</v>
+        <v>295.9856</v>
       </c>
       <c r="H56" s="10">
-        <v>323.9649</v>
+        <v>321.304</v>
       </c>
       <c r="I56" s="10">
-        <v>347.9402</v>
+        <v>349.2675</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="10">
-        <v>404.879</v>
+        <v>850.5049</v>
       </c>
       <c r="C57" s="10">
-        <v>827.7547</v>
+        <v>413.9854</v>
       </c>
       <c r="D57" s="17"/>
-      <c r="E57" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E57" s="17"/>
       <c r="F57" s="10">
-        <v>1016.1781</v>
+        <v>1092.1617</v>
       </c>
       <c r="G57" s="10">
-        <v>1133.8575</v>
+        <v>1220.475</v>
       </c>
       <c r="H57" s="10">
-        <v>1270.4246</v>
+        <v>1345.19</v>
       </c>
       <c r="I57" s="10">
-        <v>1408.6652</v>
+        <v>1469.2135</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B58" s="11">
-        <v>731.0684</v>
+        <v>1500.9687</v>
       </c>
       <c r="C58" s="11">
-        <v>1483.3855</v>
+        <v>743.5073</v>
       </c>
       <c r="D58" s="19"/>
-      <c r="E58" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E58" s="19"/>
       <c r="F58" s="11">
-        <v>1711.8298</v>
+        <v>1783.4247</v>
       </c>
       <c r="G58" s="11">
-        <v>1870.0232</v>
+        <v>1954.8037</v>
       </c>
       <c r="H58" s="11">
-        <v>2054.5297</v>
+        <v>2127.1987</v>
       </c>
       <c r="I58" s="11">
-        <v>2238.9626</v>
+        <v>2303.4358</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
       <c r="F59" s="6"/>
       <c r="G59" s="6"/>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B60" s="11">
-        <v>0.07140000000000001</v>
+        <v>0.18</v>
       </c>
       <c r="C60" s="11">
-        <v>0.0857</v>
+        <v>-0.0587</v>
       </c>
       <c r="D60" s="19"/>
-      <c r="E60" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E60" s="19"/>
       <c r="F60" s="11">
-        <v>275.5883</v>
+        <v>282.8634</v>
       </c>
       <c r="G60" s="11">
         <v>0</v>
       </c>
       <c r="H60" s="11">
         <v>0</v>
       </c>
       <c r="I60" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
       <c r="F61" s="6"/>
       <c r="G61" s="6"/>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B62" s="11">
-        <v>2.7469</v>
+        <v>6.1922</v>
       </c>
       <c r="C62" s="11">
-        <v>1.696</v>
+        <v>-2.1566</v>
       </c>
       <c r="D62" s="19"/>
-      <c r="E62" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E62" s="19"/>
       <c r="F62" s="11">
-        <v>-3.8431</v>
+        <v>-5.5157</v>
       </c>
       <c r="G62" s="11">
-        <v>-11.2</v>
+        <v>-14.2648</v>
       </c>
       <c r="H62" s="11">
-        <v>-9.300000000000001</v>
+        <v>-13.2802</v>
       </c>
       <c r="I62" s="11">
-        <v>-10.0667</v>
+        <v>-13.5426</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63"/>
       <c r="I63"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" s="10">
-        <v>712.6364</v>
+        <v>1434.2945</v>
       </c>
       <c r="C64" s="10">
-        <v>1433.6456</v>
+        <v>708.7107999999999</v>
       </c>
       <c r="D64" s="17"/>
-      <c r="E64" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E64" s="17"/>
       <c r="F64" s="10">
-        <v>1642.4524</v>
+        <v>1676.6546</v>
       </c>
       <c r="G64" s="10">
-        <v>1802.2838</v>
+        <v>1849.4265</v>
       </c>
       <c r="H64" s="10">
-        <v>2014.9824</v>
+        <v>2041.1031</v>
       </c>
       <c r="I64" s="10">
-        <v>2215.0172</v>
+        <v>2237.472</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="12">
-        <v>716.1</v>
+        <v>1456.5006</v>
       </c>
       <c r="C65" s="12">
-        <v>1437.9108</v>
+        <v>710.3301</v>
       </c>
       <c r="D65" s="18"/>
-      <c r="E65" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="E65" s="18"/>
       <c r="F65" s="12">
-        <v>1643.6673</v>
+        <v>1679.3016</v>
       </c>
       <c r="G65" s="12">
-        <v>1806.4255</v>
+        <v>1853.3532</v>
       </c>
       <c r="H65" s="12">
-        <v>2014.4199</v>
+        <v>2041.3697</v>
       </c>
       <c r="I65" s="12">
-        <v>2214.0421</v>
+        <v>2237.4083</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>46</v>
       </c>
       <c r="B67" s="10">
-        <v>-192.9455</v>
+        <v>-389.5235</v>
       </c>
       <c r="C67" s="10">
-        <v>-387.5378</v>
+        <v>-193.8643</v>
       </c>
       <c r="D67" s="17"/>
-      <c r="E67" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E67" s="17"/>
       <c r="F67" s="10">
-        <v>-445.5034</v>
+        <v>-457.2622</v>
       </c>
       <c r="G67" s="10">
-        <v>-489.3492</v>
+        <v>-503.7856</v>
       </c>
       <c r="H67" s="10">
-        <v>-547.6666</v>
+        <v>-556.7679000000001</v>
       </c>
       <c r="I67" s="10">
-        <v>-602.1221</v>
+        <v>-610.9655</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B68" s="12">
-        <v>-193.6167</v>
+        <v>-394.131</v>
       </c>
       <c r="C68" s="12">
-        <v>-389.4388</v>
+        <v>-192.8967</v>
       </c>
       <c r="D68" s="18"/>
-      <c r="E68" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="E68" s="18"/>
       <c r="F68" s="12">
-        <v>-447.6729</v>
+        <v>-458.5934</v>
       </c>
       <c r="G68" s="12">
-        <v>-492.377</v>
+        <v>-506.5194</v>
       </c>
       <c r="H68" s="12">
-        <v>-548.9039</v>
+        <v>-557.7935</v>
       </c>
       <c r="I68" s="12">
-        <v>-603.3969</v>
+        <v>-612.1024</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69"/>
       <c r="I69"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>48</v>
       </c>
       <c r="B70" s="10">
-        <v>519.7727</v>
+        <v>1044.697</v>
       </c>
       <c r="C70" s="10">
-        <v>1046.2326</v>
+        <v>514.8037</v>
       </c>
       <c r="D70" s="17"/>
-      <c r="E70" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E70" s="17"/>
       <c r="F70" s="10">
-        <v>1190.4193</v>
+        <v>1209.6857</v>
       </c>
       <c r="G70" s="10">
-        <v>1304.7713</v>
+        <v>1334.7075</v>
       </c>
       <c r="H70" s="10">
-        <v>1456.91</v>
+        <v>1475.1185</v>
       </c>
       <c r="I70" s="10">
-        <v>1600.4448</v>
+        <v>1614.7883</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B71" s="12">
-        <v>522.55</v>
+        <v>1063.3127</v>
       </c>
       <c r="C71" s="12">
-        <v>1048.5872</v>
+        <v>517.3934</v>
       </c>
       <c r="D71" s="18"/>
-      <c r="E71" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="E71" s="18"/>
       <c r="F71" s="12">
-        <v>1189.9746</v>
+        <v>1211.6082</v>
       </c>
       <c r="G71" s="12">
-        <v>1305.8685</v>
+        <v>1335.9071</v>
       </c>
       <c r="H71" s="12">
-        <v>1455.0977</v>
+        <v>1474.3429</v>
       </c>
       <c r="I71" s="12">
-        <v>1598.195</v>
+        <v>1613.5968</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72"/>
       <c r="I72"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>50</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>51</v>
       </c>
       <c r="B74" s="10">
-        <v>-4.3667</v>
+        <v>-7.475</v>
       </c>
       <c r="C74" s="10">
-        <v>-6.5556</v>
+        <v>0.5417</v>
       </c>
       <c r="D74" s="17"/>
-      <c r="E74" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E74" s="17"/>
       <c r="F74" s="10">
-        <v>-9.9556</v>
+        <v>-1.5417</v>
       </c>
       <c r="G74" s="10">
-        <v>-11</v>
+        <v>-6.5667</v>
       </c>
       <c r="H74" s="10">
-        <v>-8.1</v>
+        <v>-2.69</v>
       </c>
       <c r="I74" s="10">
-        <v>-8.216699999999999</v>
+        <v>-3.0222</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="10">
-        <v>-16.4333</v>
+        <v>-44.6794</v>
       </c>
       <c r="C75" s="10">
-        <v>-46.7393</v>
+        <v>-35.7202</v>
       </c>
       <c r="D75" s="17"/>
-      <c r="E75" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E75" s="17"/>
       <c r="F75" s="10">
-        <v>-69.4696</v>
+        <v>-102.2714</v>
       </c>
       <c r="G75" s="10">
-        <v>-64.9679</v>
+        <v>-99.7381</v>
       </c>
       <c r="H75" s="10">
-        <v>-41.2715</v>
+        <v>-84.02070000000001</v>
       </c>
       <c r="I75" s="10">
-        <v>-26.0891</v>
+        <v>-63.4548</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="10">
-        <v>351</v>
+        <v>838.9181</v>
       </c>
       <c r="C76" s="10">
-        <v>815.2429</v>
+        <v>508.1125</v>
       </c>
       <c r="D76" s="17"/>
-      <c r="E76" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E76" s="17"/>
       <c r="F76" s="10">
-        <v>1130.6264</v>
+        <v>1064.4037</v>
       </c>
       <c r="G76" s="10">
-        <v>1079.3494</v>
+        <v>1144.4943</v>
       </c>
       <c r="H76" s="10">
-        <v>1120.6083</v>
+        <v>1156.8744</v>
       </c>
       <c r="I76" s="10">
-        <v>1187.2601</v>
+        <v>1201.8936</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="10">
-        <v>230.85</v>
+        <v>479.8032</v>
       </c>
       <c r="C77" s="10">
-        <v>475.994</v>
+        <v>246.4356</v>
       </c>
       <c r="D77" s="17"/>
-      <c r="E77" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E77" s="17"/>
       <c r="F77" s="10">
-        <v>572.1552</v>
+        <v>606.2633</v>
       </c>
       <c r="G77" s="10">
-        <v>607.6130000000001</v>
+        <v>642.648</v>
       </c>
       <c r="H77" s="10">
-        <v>648.1441</v>
+        <v>666.4433</v>
       </c>
       <c r="I77" s="10">
-        <v>691.2071999999999</v>
+        <v>695.6038</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78"/>
       <c r="I78"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>55</v>
       </c>
       <c r="B79" s="13">
-        <v>1.4273</v>
+        <v>2.8684</v>
       </c>
       <c r="C79" s="13">
-        <v>2.8736</v>
+        <v>1.4106</v>
       </c>
       <c r="D79" s="20"/>
-      <c r="E79" s="13">
-[...1 lines deleted...]
-      </c>
+      <c r="E79" s="20"/>
       <c r="F79" s="13">
-        <v>3.1973</v>
+        <v>3.2151</v>
       </c>
       <c r="G79" s="13">
-        <v>3.4997</v>
+        <v>3.5503</v>
       </c>
       <c r="H79" s="13">
-        <v>3.9066</v>
+        <v>3.9511</v>
       </c>
       <c r="I79" s="13">
-        <v>4.2967</v>
+        <v>4.3561</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B80" s="14">
-        <v>1.4342</v>
+        <v>2.9215</v>
       </c>
       <c r="C80" s="14">
-        <v>2.8798</v>
+        <v>1.4173</v>
       </c>
       <c r="D80" s="16"/>
-      <c r="E80" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="E80" s="16"/>
       <c r="F80" s="14">
-        <v>3.2001</v>
+        <v>3.2283</v>
       </c>
       <c r="G80" s="14">
-        <v>3.4996</v>
+        <v>3.5514</v>
       </c>
       <c r="H80" s="14">
-        <v>3.899</v>
+        <v>3.9477</v>
       </c>
       <c r="I80" s="14">
-        <v>4.2878</v>
+        <v>4.3516</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B81" s="16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B81" s="14">
+        <v>1.3098</v>
+      </c>
+      <c r="C81" s="16"/>
       <c r="D81" s="16"/>
       <c r="E81" s="16"/>
       <c r="F81" s="14">
-        <v>1.4127</v>
+        <v>1.4404</v>
       </c>
       <c r="G81" s="14">
-        <v>1.5592</v>
+        <v>1.5922</v>
       </c>
       <c r="H81" s="14">
-        <v>1.7367</v>
+        <v>1.7731</v>
       </c>
       <c r="I81" s="14">
-        <v>1.9095</v>
+        <v>1.9486</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82"/>
       <c r="I82"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B83" s="14">
-        <v>193.2583</v>
+        <v>710.0608999999999</v>
       </c>
       <c r="C83" s="14">
-        <v>725.5892</v>
+        <v>505.0575</v>
       </c>
       <c r="D83" s="16"/>
-      <c r="E83" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="E83" s="16"/>
       <c r="F83" s="14">
-        <v>671.2508</v>
+        <v>801.0587</v>
       </c>
       <c r="G83" s="14">
-        <v>895.0251</v>
+        <v>903.8188</v>
       </c>
       <c r="H83" s="14">
-        <v>1075.846</v>
+        <v>1077.8461</v>
       </c>
       <c r="I83" s="14">
-        <v>1186.0726</v>
+        <v>1191.7011</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84"/>
       <c r="I84"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
       <c r="F85" s="8"/>
       <c r="G85" s="8"/>
       <c r="H85" s="8"/>
       <c r="I85" s="8"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B86" s="15">
-        <v>36.8162</v>
+        <v>37.2269</v>
       </c>
       <c r="C86" s="15">
-        <v>37.3018</v>
+        <v>36.772</v>
       </c>
       <c r="D86" s="21"/>
-      <c r="E86" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="E86" s="21"/>
       <c r="F86" s="15">
-        <v>37.4426</v>
+        <v>36.731</v>
       </c>
       <c r="G86" s="15">
-        <v>37.7753</v>
+        <v>37.138</v>
       </c>
       <c r="H86" s="15">
-        <v>37.8018</v>
+        <v>37.6939</v>
       </c>
       <c r="I86" s="15">
-        <v>38.1382</v>
+        <v>38.0101</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B87" s="15">
-        <v>24.9881</v>
+        <v>25.2806</v>
       </c>
       <c r="C87" s="15">
-        <v>25.4214</v>
+        <v>24.9788</v>
       </c>
       <c r="D87" s="21"/>
-      <c r="E87" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="E87" s="21"/>
       <c r="F87" s="15">
-        <v>25.6931</v>
+        <v>25.2121</v>
       </c>
       <c r="G87" s="15">
-        <v>25.7634</v>
+        <v>25.3911</v>
       </c>
       <c r="H87" s="15">
-        <v>25.2024</v>
+        <v>25.4122</v>
       </c>
       <c r="I87" s="15">
-        <v>25.1781</v>
+        <v>25.3331</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B88" s="15">
-        <v>11.8926</v>
+        <v>12.0073</v>
       </c>
       <c r="C88" s="15">
-        <v>11.9466</v>
+        <v>11.8497</v>
       </c>
       <c r="D88" s="21"/>
-      <c r="E88" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="E88" s="21"/>
       <c r="F88" s="15">
-        <v>11.7962</v>
+        <v>11.6868</v>
       </c>
       <c r="G88" s="15">
-        <v>12.076</v>
+        <v>11.9557</v>
       </c>
       <c r="H88" s="15">
-        <v>12.5919</v>
+        <v>12.4832</v>
       </c>
       <c r="I88" s="15">
-        <v>12.9319</v>
+        <v>12.8678</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="15">
-        <v>27.0388</v>
+        <v>27.0602</v>
       </c>
       <c r="C89" s="15">
-        <v>27.0867</v>
+        <v>27.1595</v>
       </c>
       <c r="D89" s="21"/>
-      <c r="E89" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="E89" s="21"/>
       <c r="F89" s="15">
-        <v>27.2222</v>
+        <v>27.2928</v>
       </c>
       <c r="G89" s="15">
-        <v>27.241</v>
+        <v>27.3121</v>
       </c>
       <c r="H89" s="15">
-        <v>27.221</v>
+        <v>27.2965</v>
       </c>
       <c r="I89" s="15">
-        <v>27.2197</v>
+        <v>27.3222</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="15">
-        <v>5.7137</v>
+        <v>6.7108</v>
       </c>
       <c r="C90" s="15">
-        <v>6.5675</v>
+        <v>8.0923</v>
       </c>
       <c r="D90" s="21"/>
-      <c r="E90" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="E90" s="21"/>
       <c r="F90" s="15">
-        <v>7.5004</v>
+        <v>6.9288</v>
       </c>
       <c r="G90" s="15">
-        <v>6.7904</v>
+        <v>6.9416</v>
       </c>
       <c r="H90" s="15">
-        <v>6.678</v>
+        <v>6.7395</v>
       </c>
       <c r="I90" s="15">
-        <v>6.6484</v>
+        <v>6.6674</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>66</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93"/>
       <c r="I93"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>67</v>
       </c>
       <c r="B94"/>
@@ -3238,1347 +3176,1347 @@
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C8" s="10">
-        <v>3.4714</v>
+        <v>2.3891</v>
       </c>
       <c r="D8" s="10">
-        <v>2.9</v>
+        <v>1.7</v>
       </c>
       <c r="E8" s="10">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C9" s="10">
-        <v>4.2422</v>
+        <v>2.6074</v>
       </c>
       <c r="D9" s="10">
-        <v>3.8</v>
+        <v>1.7568</v>
       </c>
       <c r="E9" s="10">
-        <v>4.8</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C10" s="10">
-        <v>7.6565</v>
+        <v>5.4486</v>
       </c>
       <c r="D10" s="10">
-        <v>6.6</v>
+        <v>4.5491</v>
       </c>
       <c r="E10" s="10">
-        <v>8.199999999999999</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="25">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C11" s="11">
-        <v>6.2231</v>
+        <v>4.3368</v>
       </c>
       <c r="D11" s="11">
-        <v>5.4</v>
+        <v>3.5737</v>
       </c>
       <c r="E11" s="11">
-        <v>6.7</v>
+        <v>4.8551</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C14" s="10">
-        <v>1.1833</v>
+        <v>1.6545</v>
       </c>
       <c r="D14" s="10">
-        <v>0.5</v>
+        <v>1.2</v>
       </c>
       <c r="E14" s="10">
-        <v>1.7</v>
+        <v>2.0028</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C15" s="10">
-        <v>2.9833</v>
+        <v>3.6886</v>
       </c>
       <c r="D15" s="10">
-        <v>2.5</v>
+        <v>3</v>
       </c>
       <c r="E15" s="10">
-        <v>3.5</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C16" s="10">
-        <v>3.75</v>
+        <v>3.4978</v>
       </c>
       <c r="D16" s="10">
-        <v>3.1</v>
+        <v>2.8</v>
       </c>
       <c r="E16" s="10">
-        <v>4.4</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="25">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C17" s="11">
-        <v>2.2583</v>
+        <v>2.5465</v>
       </c>
       <c r="D17" s="11">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="E17" s="11">
-        <v>2.8</v>
+        <v>2.932</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C20" s="10">
-        <v>4.6369</v>
+        <v>4.1253</v>
       </c>
       <c r="D20" s="10">
-        <v>3.5</v>
+        <v>3.2</v>
       </c>
       <c r="E20" s="10">
-        <v>5.5</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C21" s="10">
-        <v>7.3037</v>
+        <v>6.3689</v>
       </c>
       <c r="D21" s="10">
-        <v>6.5</v>
+        <v>5.5727</v>
       </c>
       <c r="E21" s="10">
-        <v>8.300000000000001</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C22" s="10">
-        <v>11.6298</v>
+        <v>9.1393</v>
       </c>
       <c r="D22" s="10">
-        <v>10.8</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="E22" s="10">
-        <v>12.4</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="26">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C23" s="12">
-        <v>8.564500000000001</v>
+        <v>6.9994</v>
       </c>
       <c r="D23" s="12">
+        <v>6.5</v>
+      </c>
+      <c r="E23" s="12">
         <v>7.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>9.199999999999999</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C26" s="10">
-        <v>8.031700000000001</v>
+        <v>4.8435</v>
       </c>
       <c r="D26" s="10">
-        <v>1.8803</v>
+        <v>1.4</v>
       </c>
       <c r="E26" s="10">
-        <v>12.5</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C27" s="10">
-        <v>9.382300000000001</v>
+        <v>3.471</v>
       </c>
       <c r="D27" s="10">
-        <v>-11.9</v>
+        <v>-1.2</v>
       </c>
       <c r="E27" s="10">
-        <v>15.9</v>
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C28" s="10">
-        <v>14.8362</v>
+        <v>15.0203</v>
       </c>
       <c r="D28" s="10">
-        <v>8.800000000000001</v>
+        <v>9.9</v>
       </c>
       <c r="E28" s="10">
-        <v>19.1341</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="26">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C29" s="12">
-        <v>11.9839</v>
+        <v>10.2262</v>
       </c>
       <c r="D29" s="12">
-        <v>8.6</v>
+        <v>9.48</v>
       </c>
       <c r="E29" s="12">
-        <v>13.8</v>
+        <v>11.2563</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C33" s="10">
-        <v>317.2652</v>
+        <v>646.2088</v>
       </c>
       <c r="D33" s="10">
-        <v>315.5</v>
+        <v>637.2</v>
       </c>
       <c r="E33" s="10">
-        <v>319</v>
+        <v>657</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C34" s="10">
-        <v>244.2037</v>
+        <v>498.7806</v>
       </c>
       <c r="D34" s="10">
-        <v>243.1</v>
+        <v>494.5</v>
       </c>
       <c r="E34" s="10">
-        <v>245.5</v>
+        <v>506.4</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C35" s="10">
-        <v>992.9832</v>
+        <v>1981.3147</v>
       </c>
       <c r="D35" s="10">
-        <v>983.7</v>
+        <v>1964.8963</v>
       </c>
       <c r="E35" s="10">
-        <v>997.9</v>
+        <v>1998.3</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="25">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C36" s="11">
-        <v>1554.4522</v>
+        <v>3126.304</v>
       </c>
       <c r="D36" s="11">
-        <v>1542.3</v>
+        <v>3104.6195</v>
       </c>
       <c r="E36" s="11">
-        <v>1561.1</v>
+        <v>3139.3</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="25">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C38" s="11">
-        <v>0.0556</v>
+        <v>0.0667</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
         <v>0.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C41" s="10">
-        <v>1857.0199</v>
+        <v>3748.2583</v>
       </c>
       <c r="D41" s="10">
-        <v>1825.5</v>
+        <v>3714.4</v>
       </c>
       <c r="E41" s="10">
-        <v>1882.5587</v>
+        <v>3776.7</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C42" s="10">
-        <v>1302.0283</v>
+        <v>2733.8081</v>
       </c>
       <c r="D42" s="10">
-        <v>1252.9</v>
+        <v>2680.7</v>
       </c>
       <c r="E42" s="10">
-        <v>1325.7</v>
+        <v>2759.1949</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C43" s="10">
-        <v>2987.9552</v>
+        <v>6018.4521</v>
       </c>
       <c r="D43" s="10">
-        <v>2947</v>
+        <v>5953</v>
       </c>
       <c r="E43" s="10">
-        <v>3065.5</v>
+        <v>6114.9</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="25">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C44" s="11">
-        <v>6147.0033</v>
+        <v>12500.5184</v>
       </c>
       <c r="D44" s="11">
-        <v>6107.3</v>
+        <v>12430.1</v>
       </c>
       <c r="E44" s="11">
-        <v>6208.3</v>
+        <v>12587.5</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="25">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C46" s="11">
-        <v>1.95</v>
+        <v>2.2077</v>
       </c>
       <c r="D46" s="11">
         <v>0</v>
       </c>
       <c r="E46" s="11">
-        <v>3</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="25">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C48" s="11">
-        <v>45.7229</v>
+        <v>86.01690000000001</v>
       </c>
       <c r="D48" s="11">
-        <v>7.7</v>
+        <v>19</v>
       </c>
       <c r="E48" s="11">
-        <v>84.3</v>
+        <v>127.3</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="24">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C50" s="10">
-        <v>2260.1778</v>
+        <v>4654.2731</v>
       </c>
       <c r="D50" s="10">
-        <v>2185.1</v>
+        <v>4567.7</v>
       </c>
       <c r="E50" s="10">
-        <v>2287.2</v>
+        <v>4715.6</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="24">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C51" s="10">
-        <v>-1534.0222</v>
+        <v>-3160.7232</v>
       </c>
       <c r="D51" s="10">
-        <v>-1582.9</v>
+        <v>-3231.8</v>
       </c>
       <c r="E51" s="10">
-        <v>-1445.7</v>
+        <v>-3064.5</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="26">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C53" s="12">
-        <v>728.0453</v>
+        <v>1495.3624</v>
       </c>
       <c r="D53" s="12">
-        <v>699.5</v>
+        <v>1479.9557</v>
       </c>
       <c r="E53" s="12">
-        <v>747.2</v>
+        <v>1534.8</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C55" s="10">
-        <v>195.8246</v>
+        <v>396.8535</v>
       </c>
       <c r="D55" s="10">
-        <v>188.7198</v>
+        <v>383.2</v>
       </c>
       <c r="E55" s="10">
-        <v>201.4</v>
+        <v>412.6</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C56" s="10">
-        <v>130.3648</v>
+        <v>253.6103</v>
       </c>
       <c r="D56" s="10">
-        <v>102</v>
+        <v>235.6</v>
       </c>
       <c r="E56" s="10">
-        <v>136.8</v>
+        <v>267.1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C57" s="10">
-        <v>404.879</v>
+        <v>850.5049</v>
       </c>
       <c r="D57" s="10">
-        <v>376.6</v>
+        <v>814.1</v>
       </c>
       <c r="E57" s="10">
-        <v>419.6</v>
+        <v>877.4</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B58" s="25">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C58" s="11">
-        <v>731.0684</v>
+        <v>1500.9687</v>
       </c>
       <c r="D58" s="11">
-        <v>701.5</v>
+        <v>1486.6</v>
       </c>
       <c r="E58" s="11">
-        <v>752.2</v>
+        <v>1519.1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B60" s="25">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C60" s="11">
-        <v>0.07140000000000001</v>
+        <v>0.18</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B62" s="25">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C62" s="11">
-        <v>2.7469</v>
+        <v>6.1922</v>
       </c>
       <c r="D62" s="11">
-        <v>-4.4</v>
+        <v>-9.300000000000001</v>
       </c>
       <c r="E62" s="11">
-        <v>10.8</v>
+        <v>15.9348</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" s="24">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C64" s="10">
-        <v>712.6364</v>
+        <v>1434.2945</v>
       </c>
       <c r="D64" s="10">
-        <v>688.5</v>
+        <v>1421.6</v>
       </c>
       <c r="E64" s="10">
-        <v>736.5</v>
+        <v>1466.8</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="26">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C65" s="12">
-        <v>716.1</v>
+        <v>1456.5006</v>
       </c>
       <c r="D65" s="12">
-        <v>696.9</v>
+        <v>1435.1</v>
       </c>
       <c r="E65" s="12">
-        <v>736.5</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>46</v>
       </c>
       <c r="B67" s="24">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C67" s="10">
-        <v>-192.9455</v>
+        <v>-389.5235</v>
       </c>
       <c r="D67" s="10">
-        <v>-198.9</v>
+        <v>-399.4308</v>
       </c>
       <c r="E67" s="10">
-        <v>-186.8</v>
+        <v>-377</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B68" s="26">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C68" s="12">
-        <v>-193.6167</v>
+        <v>-394.131</v>
       </c>
       <c r="D68" s="12">
-        <v>-198.9</v>
+        <v>-408.101</v>
       </c>
       <c r="E68" s="12">
-        <v>-188.5</v>
+        <v>-387.5</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>48</v>
       </c>
       <c r="B70" s="24">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C70" s="10">
-        <v>519.7727</v>
+        <v>1044.697</v>
       </c>
       <c r="D70" s="10">
-        <v>500</v>
+        <v>1028.8075</v>
       </c>
       <c r="E70" s="10">
-        <v>537.7</v>
+        <v>1073.2</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B71" s="26">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C71" s="12">
-        <v>522.55</v>
+        <v>1063.3127</v>
       </c>
       <c r="D71" s="12">
-        <v>508.4</v>
+        <v>1046.6</v>
       </c>
       <c r="E71" s="12">
-        <v>537.7</v>
+        <v>1096.5</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>50</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>51</v>
       </c>
       <c r="B74" s="24">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C74" s="10">
-        <v>-4.3667</v>
+        <v>-7.475</v>
       </c>
       <c r="D74" s="10">
-        <v>-14.2</v>
+        <v>-23.4</v>
       </c>
       <c r="E74" s="10">
-        <v>0</v>
+        <v>25.2</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="24">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C75" s="10">
-        <v>-16.4333</v>
+        <v>-44.6794</v>
       </c>
       <c r="D75" s="10">
-        <v>-22</v>
+        <v>-60.2824</v>
       </c>
       <c r="E75" s="10">
-        <v>-1.7</v>
+        <v>-39.1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="24">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="C76" s="10">
-        <v>351</v>
+        <v>838.9181</v>
       </c>
       <c r="D76" s="10">
-        <v>262.6</v>
+        <v>753.4</v>
       </c>
       <c r="E76" s="10">
-        <v>431.6</v>
+        <v>950.7</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="24">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="C77" s="10">
-        <v>230.85</v>
+        <v>479.8032</v>
       </c>
       <c r="D77" s="10">
-        <v>221</v>
+        <v>439.5</v>
       </c>
       <c r="E77" s="10">
-        <v>244.2</v>
+        <v>530.4</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>55</v>
       </c>
       <c r="B79" s="24">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C79" s="13">
-        <v>1.4273</v>
+        <v>2.8684</v>
       </c>
       <c r="D79" s="13">
-        <v>1.34</v>
+        <v>2.8</v>
       </c>
       <c r="E79" s="13">
-        <v>1.48</v>
+        <v>2.96</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B80" s="26">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C80" s="14">
-        <v>1.4342</v>
+        <v>2.9215</v>
       </c>
       <c r="D80" s="14">
-        <v>1.36</v>
+        <v>2.85</v>
       </c>
       <c r="E80" s="14">
-        <v>1.48</v>
+        <v>3.02</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B81" s="26">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>83</v>
+        <v>16</v>
+      </c>
+      <c r="C81" s="14">
+        <v>1.3098</v>
+      </c>
+      <c r="D81" s="14">
+        <v>1.1999</v>
+      </c>
+      <c r="E81" s="14">
+        <v>1.51</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B83" s="26">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="C83" s="14">
-        <v>193.2583</v>
+        <v>710.0608999999999</v>
       </c>
       <c r="D83" s="14">
-        <v>54.12</v>
+        <v>578.52</v>
       </c>
       <c r="E83" s="14">
-        <v>297.1</v>
+        <v>843.46</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B86" s="27">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C86" s="15">
-        <v>36.8162</v>
+        <v>37.2269</v>
       </c>
       <c r="D86" s="15">
-        <v>35.5856</v>
+        <v>36.7471</v>
       </c>
       <c r="E86" s="15">
-        <v>37.2947</v>
+        <v>37.5408</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B87" s="27">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C87" s="15">
-        <v>24.9881</v>
+        <v>25.2806</v>
       </c>
       <c r="D87" s="15">
-        <v>23.5441</v>
+        <v>24.6539</v>
       </c>
       <c r="E87" s="15">
-        <v>25.9182</v>
+        <v>25.6747</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B88" s="27">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C88" s="15">
-        <v>11.8926</v>
+        <v>12.0073</v>
       </c>
       <c r="D88" s="15">
-        <v>11.4863</v>
+        <v>11.8923</v>
       </c>
       <c r="E88" s="15">
-        <v>12.116</v>
+        <v>12.1517</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="27">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C89" s="15">
-        <v>27.0388</v>
+        <v>27.0602</v>
       </c>
       <c r="D89" s="15">
-        <v>26.9572</v>
+        <v>26.4971</v>
       </c>
       <c r="E89" s="15">
-        <v>27.4957</v>
+        <v>27.9684</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="27">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="C90" s="15">
-        <v>5.7137</v>
+        <v>6.7108</v>
       </c>
       <c r="D90" s="15">
-        <v>4.2998</v>
+        <v>6.0003</v>
       </c>
       <c r="E90" s="15">
-        <v>7.0007</v>
+        <v>7.5527</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97"/>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B101"/>
       <c r="C101"/>
       <c r="D101"/>
       <c r="E101"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B102"/>
       <c r="C102"/>
       <c r="D102"/>
       <c r="E102"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B103"/>
       <c r="C103"/>
       <c r="D103"/>
       <c r="E103"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B104"/>
       <c r="C104"/>
       <c r="D104"/>
       <c r="E104"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B105"/>
       <c r="C105"/>
       <c r="D105"/>
       <c r="E105"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106"/>
       <c r="B106"/>
       <c r="C106"/>
       <c r="D106"/>
       <c r="E106"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B107"/>
       <c r="C107"/>
       <c r="D107"/>
       <c r="E107"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B108"/>
       <c r="C108"/>
       <c r="D108"/>
       <c r="E108"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B109"/>
       <c r="C109"/>
       <c r="D109"/>
       <c r="E109"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B110"/>
       <c r="C110"/>
       <c r="D110"/>
       <c r="E110"/>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="23" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A93:E93"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>
     <mergeCell ref="A98:E98"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A100:E100"/>
     <mergeCell ref="A101:E101"/>
     <mergeCell ref="A102:E102"/>
     <mergeCell ref="A103:E103"/>
@@ -4677,1347 +4615,1347 @@
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C8" s="10">
-        <v>1.0702</v>
+        <v>0.157</v>
       </c>
       <c r="D8" s="10">
-        <v>-0.1903</v>
+        <v>-1.1193</v>
       </c>
       <c r="E8" s="10">
-        <v>2.0098</v>
+        <v>3.2726</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C9" s="10">
-        <v>1.6683</v>
+        <v>0.1119</v>
       </c>
       <c r="D9" s="10">
-        <v>0.4</v>
+        <v>-1.5</v>
       </c>
       <c r="E9" s="10">
-        <v>4.9158</v>
+        <v>3.024</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C10" s="10">
-        <v>4.545</v>
+        <v>2.067</v>
       </c>
       <c r="D10" s="10">
-        <v>2.2236</v>
+        <v>0.3</v>
       </c>
       <c r="E10" s="10">
-        <v>6.0464</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="25">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C11" s="11">
-        <v>3.3463</v>
+        <v>1.3321</v>
       </c>
       <c r="D11" s="11">
-        <v>1.6876</v>
+        <v>-0.2</v>
       </c>
       <c r="E11" s="11">
-        <v>5.0123</v>
+        <v>2.316</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C14" s="10">
-        <v>1.5277</v>
+        <v>1.9284</v>
       </c>
       <c r="D14" s="10">
-        <v>0.9</v>
+        <v>1.081</v>
       </c>
       <c r="E14" s="10">
-        <v>2.1</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C15" s="10">
-        <v>3.2007</v>
+        <v>3.911</v>
       </c>
       <c r="D15" s="10">
-        <v>2.5</v>
+        <v>2.5792</v>
       </c>
       <c r="E15" s="10">
-        <v>3.8</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C16" s="10">
-        <v>4.5219</v>
+        <v>4.2057</v>
       </c>
       <c r="D16" s="10">
-        <v>3.5679</v>
+        <v>3</v>
       </c>
       <c r="E16" s="10">
-        <v>6.47</v>
+        <v>5.9583</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="25">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C17" s="11">
-        <v>2.8827</v>
+        <v>3.1826</v>
       </c>
       <c r="D17" s="11">
-        <v>2.2601</v>
+        <v>2.3</v>
       </c>
       <c r="E17" s="11">
-        <v>4.0759</v>
+        <v>4.0171</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C20" s="10">
-        <v>2.5982</v>
+        <v>2.1339</v>
       </c>
       <c r="D20" s="10">
-        <v>1.0699</v>
+        <v>0.4</v>
       </c>
       <c r="E20" s="10">
-        <v>3.3696</v>
+        <v>4.389</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C21" s="10">
-        <v>4.6765</v>
+        <v>4.0058</v>
       </c>
       <c r="D21" s="10">
-        <v>2.9</v>
+        <v>2.5</v>
       </c>
       <c r="E21" s="10">
-        <v>5.7271</v>
+        <v>5.6812</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C22" s="10">
-        <v>9.216100000000001</v>
+        <v>6.3558</v>
       </c>
       <c r="D22" s="10">
-        <v>8.4016</v>
+        <v>4.8</v>
       </c>
       <c r="E22" s="10">
-        <v>10.7</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="26">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C23" s="12">
-        <v>6.2242</v>
+        <v>4.5558</v>
       </c>
       <c r="D23" s="12">
-        <v>5.8323</v>
+        <v>3.6</v>
       </c>
       <c r="E23" s="12">
-        <v>6.9989</v>
+        <v>5.9362</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C26" s="10">
-        <v>4.9011</v>
+        <v>2.9399</v>
       </c>
       <c r="D26" s="10">
-        <v>1.249</v>
+        <v>-3.6</v>
       </c>
       <c r="E26" s="10">
-        <v>9.800000000000001</v>
+        <v>10.6909</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C27" s="10">
-        <v>6.4215</v>
+        <v>4.8515</v>
       </c>
       <c r="D27" s="10">
-        <v>-5.5</v>
+        <v>-4.1</v>
       </c>
       <c r="E27" s="10">
-        <v>10.2</v>
+        <v>15.9026</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C28" s="10">
-        <v>12.3404</v>
+        <v>7.0875</v>
       </c>
       <c r="D28" s="10">
-        <v>8.5806</v>
+        <v>0.3823</v>
       </c>
       <c r="E28" s="10">
-        <v>16.4764</v>
+        <v>10.614</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="26">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C29" s="12">
-        <v>9.1267</v>
+        <v>5.495</v>
       </c>
       <c r="D29" s="12">
-        <v>7.3</v>
+        <v>4</v>
       </c>
       <c r="E29" s="12">
-        <v>10.4</v>
+        <v>7.5922</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C33" s="10">
-        <v>638.3935</v>
+        <v>325.0735</v>
       </c>
       <c r="D33" s="10">
-        <v>630.5869</v>
+        <v>319.9</v>
       </c>
       <c r="E33" s="10">
-        <v>644.3636</v>
+        <v>335.636</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C34" s="10">
-        <v>493.6922</v>
+        <v>252.2171</v>
       </c>
       <c r="D34" s="10">
-        <v>488.3</v>
+        <v>248.2</v>
       </c>
       <c r="E34" s="10">
-        <v>500.0814</v>
+        <v>259.7235</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C35" s="10">
-        <v>1964.8491</v>
+        <v>976.4838</v>
       </c>
       <c r="D35" s="10">
-        <v>1921.1903</v>
+        <v>959.5</v>
       </c>
       <c r="E35" s="10">
-        <v>1992.904</v>
+        <v>992.9</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="25">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C36" s="11">
-        <v>3096.9348</v>
+        <v>1553.7744</v>
       </c>
       <c r="D36" s="11">
-        <v>3047.9843</v>
+        <v>1531.1</v>
       </c>
       <c r="E36" s="11">
-        <v>3137.349</v>
+        <v>1565.8</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="25">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C38" s="11">
-        <v>0.0375</v>
+        <v>0</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
-        <v>0.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C41" s="10">
-        <v>3701.3041</v>
+        <v>1865.7127</v>
       </c>
       <c r="D41" s="10">
-        <v>3640.0215</v>
+        <v>1836</v>
       </c>
       <c r="E41" s="10">
-        <v>3796.0392</v>
+        <v>1893.0051</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C42" s="10">
-        <v>2698.5305</v>
+        <v>1405.4354</v>
       </c>
       <c r="D42" s="10">
-        <v>2536.3</v>
+        <v>1349.997</v>
       </c>
       <c r="E42" s="10">
-        <v>2747.9</v>
+        <v>1428.5</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C43" s="10">
-        <v>6016.6562</v>
+        <v>3006.6631</v>
       </c>
       <c r="D43" s="10">
-        <v>5839.002</v>
+        <v>2938</v>
       </c>
       <c r="E43" s="10">
-        <v>6244.2</v>
+        <v>3099.9</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="25">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C44" s="11">
-        <v>12416.4908</v>
+        <v>6277.8113</v>
       </c>
       <c r="D44" s="11">
-        <v>12262.988</v>
+        <v>6200.7</v>
       </c>
       <c r="E44" s="11">
-        <v>12520.6</v>
+        <v>6358.1807</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="25">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C46" s="11">
-        <v>1.8184</v>
+        <v>-0.09229999999999999</v>
       </c>
       <c r="D46" s="11">
-        <v>0</v>
+        <v>-2.4</v>
       </c>
       <c r="E46" s="11">
-        <v>4.2</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="25">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C48" s="11">
-        <v>98.0279</v>
+        <v>24.8742</v>
       </c>
       <c r="D48" s="11">
-        <v>-30.9</v>
+        <v>-51.8436</v>
       </c>
       <c r="E48" s="11">
-        <v>181.9</v>
+        <v>68.7</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="24">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C50" s="10">
-        <v>4627.924</v>
+        <v>2308.3475</v>
       </c>
       <c r="D50" s="10">
-        <v>4536.1</v>
+        <v>2213.3</v>
       </c>
       <c r="E50" s="10">
-        <v>4896.421</v>
+        <v>2366.9</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="24">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C51" s="10">
-        <v>-3154.0029</v>
+        <v>-1568.1068</v>
       </c>
       <c r="D51" s="10">
-        <v>-3414.1477</v>
+        <v>-1629.4889</v>
       </c>
       <c r="E51" s="10">
-        <v>-3075.7</v>
+        <v>-1470.2</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="26">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C53" s="12">
-        <v>1478.847</v>
+        <v>743.9407</v>
       </c>
       <c r="D53" s="12">
-        <v>1440.5</v>
+        <v>730.8</v>
       </c>
       <c r="E53" s="12">
-        <v>1521.7</v>
+        <v>769.6</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="24">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C55" s="10">
-        <v>396.1698</v>
+        <v>200.8299</v>
       </c>
       <c r="D55" s="10">
-        <v>383</v>
+        <v>188.5</v>
       </c>
       <c r="E55" s="10">
-        <v>404.4</v>
+        <v>208.5</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="24">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C56" s="10">
-        <v>259.461</v>
+        <v>128.692</v>
       </c>
       <c r="D56" s="10">
-        <v>217.3</v>
+        <v>112.2224</v>
       </c>
       <c r="E56" s="10">
-        <v>271.2</v>
+        <v>141</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="24">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C57" s="10">
-        <v>827.7547</v>
+        <v>413.9854</v>
       </c>
       <c r="D57" s="10">
-        <v>785.4</v>
+        <v>398.9</v>
       </c>
       <c r="E57" s="10">
-        <v>867.1</v>
+        <v>435.4066</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B58" s="25">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C58" s="11">
-        <v>1483.3855</v>
+        <v>743.5073</v>
       </c>
       <c r="D58" s="11">
-        <v>1444.5</v>
+        <v>729.8</v>
       </c>
       <c r="E58" s="11">
-        <v>1521.7</v>
+        <v>759</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B60" s="25">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C60" s="11">
-        <v>0.0857</v>
+        <v>-0.0587</v>
       </c>
       <c r="D60" s="11">
-        <v>0</v>
+        <v>-0.787</v>
       </c>
       <c r="E60" s="11">
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B62" s="25">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C62" s="11">
-        <v>1.696</v>
+        <v>-2.1566</v>
       </c>
       <c r="D62" s="11">
-        <v>-20</v>
+        <v>-7.5</v>
       </c>
       <c r="E62" s="11">
-        <v>27</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" s="24">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C64" s="10">
-        <v>1433.6456</v>
+        <v>708.7107999999999</v>
       </c>
       <c r="D64" s="10">
-        <v>1390</v>
+        <v>688.7</v>
       </c>
       <c r="E64" s="10">
-        <v>1477.6</v>
+        <v>743.5</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="26">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C65" s="12">
-        <v>1437.9108</v>
+        <v>710.3301</v>
       </c>
       <c r="D65" s="12">
-        <v>1394</v>
+        <v>682.6</v>
       </c>
       <c r="E65" s="12">
-        <v>1486.7</v>
+        <v>743.5</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>46</v>
       </c>
       <c r="B67" s="24">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C67" s="10">
-        <v>-387.5378</v>
+        <v>-193.8643</v>
       </c>
       <c r="D67" s="10">
-        <v>-398.9</v>
+        <v>-214.3755</v>
       </c>
       <c r="E67" s="10">
-        <v>-374.2122</v>
+        <v>-183.8</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B68" s="26">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C68" s="12">
-        <v>-389.4388</v>
+        <v>-192.8967</v>
       </c>
       <c r="D68" s="12">
-        <v>-401.1</v>
+        <v>-219.0265</v>
       </c>
       <c r="E68" s="12">
-        <v>-379.7</v>
+        <v>-183.5</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>48</v>
       </c>
       <c r="B70" s="24">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C70" s="10">
-        <v>1046.2326</v>
+        <v>514.8037</v>
       </c>
       <c r="D70" s="10">
-        <v>1005.1781</v>
+        <v>488.3</v>
       </c>
       <c r="E70" s="10">
-        <v>1078.7</v>
+        <v>548</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B71" s="26">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C71" s="12">
-        <v>1048.5872</v>
+        <v>517.3934</v>
       </c>
       <c r="D71" s="12">
-        <v>1010.7</v>
+        <v>488.4718</v>
       </c>
       <c r="E71" s="12">
-        <v>1085.7</v>
+        <v>548</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>50</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>51</v>
       </c>
       <c r="B74" s="24">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C74" s="10">
-        <v>-6.5556</v>
+        <v>0.5417</v>
       </c>
       <c r="D74" s="10">
-        <v>-16.7</v>
+        <v>-10.2</v>
       </c>
       <c r="E74" s="10">
-        <v>0</v>
+        <v>20.1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="24">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C75" s="10">
-        <v>-46.7393</v>
+        <v>-35.7202</v>
       </c>
       <c r="D75" s="10">
-        <v>-61.2</v>
+        <v>-52.3</v>
       </c>
       <c r="E75" s="10">
-        <v>-19</v>
+        <v>-31.1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="24">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C76" s="10">
-        <v>815.2429</v>
+        <v>508.1125</v>
       </c>
       <c r="D76" s="10">
-        <v>729.3</v>
+        <v>438.1</v>
       </c>
       <c r="E76" s="10">
-        <v>894.1</v>
+        <v>560.7</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="24">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C77" s="10">
-        <v>475.994</v>
+        <v>246.4356</v>
       </c>
       <c r="D77" s="10">
-        <v>438.2</v>
+        <v>237.6</v>
       </c>
       <c r="E77" s="10">
-        <v>509.7</v>
+        <v>257</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>55</v>
       </c>
       <c r="B79" s="24">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C79" s="13">
-        <v>2.8736</v>
+        <v>1.4106</v>
       </c>
       <c r="D79" s="13">
-        <v>2.74</v>
+        <v>1.34</v>
       </c>
       <c r="E79" s="13">
-        <v>2.97</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B80" s="26">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C80" s="14">
-        <v>2.8798</v>
+        <v>1.4173</v>
       </c>
       <c r="D80" s="14">
-        <v>2.78</v>
+        <v>1.3422</v>
       </c>
       <c r="E80" s="14">
-        <v>2.99</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B81" s="26">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>1.49</v>
+        <v>0</v>
+      </c>
+      <c r="C81" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="D81" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="E81" s="16" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B83" s="26">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C83" s="14">
-        <v>725.5892</v>
+        <v>505.0575</v>
       </c>
       <c r="D83" s="14">
-        <v>572.2553</v>
+        <v>409.68</v>
       </c>
       <c r="E83" s="14">
-        <v>835.33</v>
+        <v>613.25</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B86" s="27">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C86" s="15">
-        <v>37.3018</v>
+        <v>36.772</v>
       </c>
       <c r="D86" s="15">
-        <v>36.8006</v>
+        <v>35.6944</v>
       </c>
       <c r="E86" s="15">
-        <v>39.1745</v>
+        <v>37.4391</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B87" s="27">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C87" s="15">
-        <v>25.4214</v>
+        <v>24.9788</v>
       </c>
       <c r="D87" s="15">
-        <v>24.835</v>
+        <v>23.7102</v>
       </c>
       <c r="E87" s="15">
-        <v>27.3154</v>
+        <v>25.6282</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B88" s="27">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C88" s="15">
-        <v>11.9466</v>
+        <v>11.8497</v>
       </c>
       <c r="D88" s="15">
-        <v>11.6382</v>
+        <v>11.6659</v>
       </c>
       <c r="E88" s="15">
-        <v>12.1536</v>
+        <v>12.102</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="27">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C89" s="15">
-        <v>27.0867</v>
+        <v>27.1595</v>
       </c>
       <c r="D89" s="15">
-        <v>26.5026</v>
+        <v>25.8378</v>
       </c>
       <c r="E89" s="15">
-        <v>27.9684</v>
+        <v>30.9579</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="27">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C90" s="15">
-        <v>6.5675</v>
+        <v>8.0923</v>
       </c>
       <c r="D90" s="15">
-        <v>5.8504</v>
+        <v>7.0004</v>
       </c>
       <c r="E90" s="15">
-        <v>7.141</v>
+        <v>8.9003</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97"/>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B101"/>
       <c r="C101"/>
       <c r="D101"/>
       <c r="E101"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B102"/>
       <c r="C102"/>
       <c r="D102"/>
       <c r="E102"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B103"/>
       <c r="C103"/>
       <c r="D103"/>
       <c r="E103"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B104"/>
       <c r="C104"/>
       <c r="D104"/>
       <c r="E104"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B105"/>
       <c r="C105"/>
       <c r="D105"/>
       <c r="E105"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106"/>
       <c r="B106"/>
       <c r="C106"/>
       <c r="D106"/>
       <c r="E106"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B107"/>
       <c r="C107"/>
       <c r="D107"/>
       <c r="E107"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B108"/>
       <c r="C108"/>
       <c r="D108"/>
       <c r="E108"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B109"/>
       <c r="C109"/>
       <c r="D109"/>
       <c r="E109"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B110"/>
       <c r="C110"/>
       <c r="D110"/>
       <c r="E110"/>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="23" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A93:E93"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>
     <mergeCell ref="A98:E98"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A100:E100"/>
     <mergeCell ref="A101:E101"/>
     <mergeCell ref="A102:E102"/>
     <mergeCell ref="A103:E103"/>
@@ -6116,1347 +6054,1347 @@
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C8" s="10">
-        <v>1.0286</v>
+        <v>3.5395</v>
       </c>
       <c r="D8" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E8" s="10">
-        <v>2</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C9" s="10">
-        <v>1.815</v>
+        <v>3.2708</v>
       </c>
       <c r="D9" s="10">
         <v>1</v>
       </c>
       <c r="E9" s="10">
-        <v>2.8</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C10" s="10">
-        <v>4.82</v>
+        <v>5.6706</v>
       </c>
       <c r="D10" s="10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E10" s="10">
-        <v>5.8</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="25">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C11" s="11">
-        <v>3.5188</v>
+        <v>4.815</v>
       </c>
       <c r="D11" s="11">
-        <v>2</v>
+        <v>3.6</v>
       </c>
       <c r="E11" s="11">
-        <v>4.3</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C14" s="10">
-        <v>1.6354</v>
+        <v>1.9756</v>
       </c>
       <c r="D14" s="10">
-        <v>0.4243</v>
+        <v>1.2</v>
       </c>
       <c r="E14" s="10">
         <v>2.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C15" s="10">
-        <v>3.3167</v>
+        <v>4.0076</v>
       </c>
       <c r="D15" s="10">
-        <v>2.5</v>
+        <v>3</v>
       </c>
       <c r="E15" s="10">
-        <v>4</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C16" s="10">
-        <v>4.0396</v>
+        <v>3.9051</v>
       </c>
       <c r="D16" s="10">
-        <v>2.7755</v>
+        <v>2.8436</v>
       </c>
       <c r="E16" s="10">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="25">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C17" s="11">
-        <v>2.6954</v>
+        <v>3.0135</v>
       </c>
       <c r="D17" s="11">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="E17" s="11">
-        <v>3.5258</v>
+        <v>3.5723</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C20" s="10">
-        <v>2.64</v>
+        <v>5.614</v>
       </c>
       <c r="D20" s="10">
-        <v>0.6529</v>
+        <v>3.5</v>
       </c>
       <c r="E20" s="10">
-        <v>4.1</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C21" s="10">
-        <v>5.1232</v>
+        <v>7.4185</v>
       </c>
       <c r="D21" s="10">
-        <v>3.8</v>
+        <v>5.5</v>
       </c>
       <c r="E21" s="10">
-        <v>6.9</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C22" s="10">
-        <v>9.0143</v>
+        <v>9.8704</v>
       </c>
       <c r="D22" s="10">
-        <v>7.6</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="E22" s="10">
-        <v>9.9</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="26">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C23" s="12">
-        <v>6.2351</v>
+        <v>7.9855</v>
       </c>
       <c r="D23" s="12">
-        <v>4.7</v>
+        <v>7</v>
       </c>
       <c r="E23" s="12">
-        <v>7.2</v>
+        <v>9.300000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="24">
         <v>0</v>
       </c>
       <c r="C26" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D26" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E26" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="24">
         <v>0</v>
       </c>
       <c r="C27" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D27" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E27" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="24">
         <v>0</v>
       </c>
       <c r="C28" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D28" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E28" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="26">
         <v>0</v>
       </c>
       <c r="C29" s="18" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D29" s="18" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E29" s="18" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="24">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C33" s="10">
-        <v>176.5792</v>
+        <v>189.6072</v>
       </c>
       <c r="D33" s="10">
-        <v>174.8</v>
+        <v>185.032</v>
       </c>
       <c r="E33" s="10">
-        <v>178.296</v>
+        <v>192.2</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="24">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C34" s="10">
-        <v>134.8018</v>
+        <v>138.0138</v>
       </c>
       <c r="D34" s="10">
-        <v>133.7</v>
+        <v>135.037</v>
       </c>
       <c r="E34" s="10">
-        <v>136.1</v>
+        <v>139.3</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="24">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C35" s="10">
-        <v>537.0823</v>
+        <v>538.3671000000001</v>
       </c>
       <c r="D35" s="10">
-        <v>527.8</v>
+        <v>529.8</v>
       </c>
       <c r="E35" s="10">
-        <v>542</v>
+        <v>552.8</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="25">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C36" s="11">
-        <v>848.4633</v>
+        <v>865.9882</v>
       </c>
       <c r="D36" s="11">
-        <v>836.3</v>
+        <v>855.9</v>
       </c>
       <c r="E36" s="11">
-        <v>855.2</v>
+        <v>878.5</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="25">
         <v>10</v>
       </c>
       <c r="C38" s="11">
         <v>0</v>
       </c>
       <c r="D38" s="11">
-        <v>-0.1</v>
+        <v>0</v>
       </c>
       <c r="E38" s="11">
-        <v>0.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="24">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C41" s="10">
-        <v>1036.3237</v>
+        <v>1070.827</v>
       </c>
       <c r="D41" s="10">
-        <v>1004.8</v>
+        <v>1041.9</v>
       </c>
       <c r="E41" s="10">
-        <v>1061.8587</v>
+        <v>1088.9</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="24">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C42" s="10">
-        <v>739.1239</v>
+        <v>767.2889</v>
       </c>
       <c r="D42" s="10">
-        <v>690</v>
+        <v>723.1</v>
       </c>
       <c r="E42" s="10">
-        <v>762.8</v>
+        <v>784</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="24">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C43" s="10">
-        <v>1661.8317</v>
+        <v>1637.5755</v>
       </c>
       <c r="D43" s="10">
-        <v>1620.864</v>
+        <v>1602.3</v>
       </c>
       <c r="E43" s="10">
-        <v>1739.3668</v>
+        <v>1708.7</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="25">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C44" s="11">
-        <v>3437.2793</v>
+        <v>3475.6914</v>
       </c>
       <c r="D44" s="11">
-        <v>3397.6</v>
+        <v>3418.5</v>
       </c>
       <c r="E44" s="11">
-        <v>3498.6</v>
+        <v>3539.9</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="25">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C46" s="11">
-        <v>0.0698</v>
+        <v>0.0545</v>
       </c>
       <c r="D46" s="11">
-        <v>-0.0416</v>
+        <v>0</v>
       </c>
       <c r="E46" s="11">
         <v>0.6</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="25">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C48" s="11">
-        <v>34.8385</v>
+        <v>25.4993</v>
       </c>
       <c r="D48" s="11">
-        <v>0</v>
+        <v>-10.4</v>
       </c>
       <c r="E48" s="11">
-        <v>77.2829</v>
+        <v>55.3477</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="24">
         <v>0</v>
       </c>
       <c r="C50" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D50" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E50" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="24">
         <v>0</v>
       </c>
       <c r="C51" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D51" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E51" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="26">
         <v>0</v>
       </c>
       <c r="C53" s="18" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D53" s="18" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E53" s="18" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="24">
         <v>0</v>
       </c>
       <c r="C55" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D55" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E55" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="24">
         <v>0</v>
       </c>
       <c r="C56" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D56" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E56" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="24">
         <v>0</v>
       </c>
       <c r="C57" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D57" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E57" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B58" s="25">
         <v>0</v>
       </c>
       <c r="C58" s="19" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D58" s="19" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E58" s="19" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B60" s="25">
         <v>0</v>
       </c>
       <c r="C60" s="19" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D60" s="19" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E60" s="19" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B62" s="25">
         <v>0</v>
       </c>
       <c r="C62" s="19" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D62" s="19" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E62" s="19" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" s="24">
         <v>0</v>
       </c>
       <c r="C64" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D64" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E64" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="26">
         <v>0</v>
       </c>
       <c r="C65" s="18" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D65" s="18" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E65" s="18" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>46</v>
       </c>
       <c r="B67" s="24">
         <v>0</v>
       </c>
       <c r="C67" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D67" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E67" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B68" s="26">
         <v>0</v>
       </c>
       <c r="C68" s="18" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D68" s="18" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E68" s="18" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>48</v>
       </c>
       <c r="B70" s="24">
         <v>0</v>
       </c>
       <c r="C70" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D70" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E70" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B71" s="26">
         <v>0</v>
       </c>
       <c r="C71" s="18" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D71" s="18" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E71" s="18" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>50</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>51</v>
       </c>
       <c r="B74" s="24">
         <v>0</v>
       </c>
       <c r="C74" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D74" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E74" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="24">
         <v>0</v>
       </c>
       <c r="C75" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D75" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E75" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="24">
         <v>0</v>
       </c>
       <c r="C76" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D76" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E76" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="24">
         <v>0</v>
       </c>
       <c r="C77" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D77" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E77" s="17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>55</v>
       </c>
       <c r="B79" s="24">
         <v>0</v>
       </c>
       <c r="C79" s="20" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D79" s="20" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E79" s="20" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B80" s="26">
         <v>0</v>
       </c>
       <c r="C80" s="16" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D80" s="16" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E80" s="16" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B81" s="26">
         <v>0</v>
       </c>
       <c r="C81" s="16" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D81" s="16" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E81" s="16" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B83" s="26">
         <v>0</v>
       </c>
       <c r="C83" s="16" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D83" s="16" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E83" s="16" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B86" s="27">
         <v>0</v>
       </c>
       <c r="C86" s="21" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D86" s="21" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E86" s="21" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B87" s="27">
         <v>0</v>
       </c>
       <c r="C87" s="21" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D87" s="21" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E87" s="21" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B88" s="27">
         <v>0</v>
       </c>
       <c r="C88" s="21" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D88" s="21" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E88" s="21" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="27">
         <v>0</v>
       </c>
       <c r="C89" s="21" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D89" s="21" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E89" s="21" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="27">
         <v>0</v>
       </c>
       <c r="C90" s="21" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D90" s="21" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E90" s="21" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97"/>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B101"/>
       <c r="C101"/>
       <c r="D101"/>
       <c r="E101"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B102"/>
       <c r="C102"/>
       <c r="D102"/>
       <c r="E102"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B103"/>
       <c r="C103"/>
       <c r="D103"/>
       <c r="E103"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B104"/>
       <c r="C104"/>
       <c r="D104"/>
       <c r="E104"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B105"/>
       <c r="C105"/>
       <c r="D105"/>
       <c r="E105"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106"/>
       <c r="B106"/>
       <c r="C106"/>
       <c r="D106"/>
       <c r="E106"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B107"/>
       <c r="C107"/>
       <c r="D107"/>
       <c r="E107"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B108"/>
       <c r="C108"/>
       <c r="D108"/>
       <c r="E108"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B109"/>
       <c r="C109"/>
       <c r="D109"/>
       <c r="E109"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B110"/>
       <c r="C110"/>
       <c r="D110"/>
       <c r="E110"/>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="23" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A93:E93"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>
     <mergeCell ref="A98:E98"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A100:E100"/>
     <mergeCell ref="A101:E101"/>
     <mergeCell ref="A102:E102"/>
     <mergeCell ref="A103:E103"/>
@@ -7555,1347 +7493,1347 @@
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C8" s="10">
-        <v>-1.196</v>
+        <v>-4.2424</v>
       </c>
       <c r="D8" s="10">
-        <v>-3.2</v>
+        <v>-6.5667</v>
       </c>
       <c r="E8" s="10">
-        <v>0.6525</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C9" s="10">
-        <v>-1.0301</v>
+        <v>-3.4589</v>
       </c>
       <c r="D9" s="10">
-        <v>-2.9</v>
+        <v>-7.1518</v>
       </c>
       <c r="E9" s="10">
-        <v>1.4087</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C10" s="10">
-        <v>1.5716</v>
+        <v>-2.0798</v>
       </c>
       <c r="D10" s="10">
-        <v>-2.8</v>
+        <v>-6.2525</v>
       </c>
       <c r="E10" s="10">
-        <v>4.1302</v>
+        <v>1.2238</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="25">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C11" s="11">
-        <v>0.5651</v>
+        <v>-2.7516</v>
       </c>
       <c r="D11" s="11">
-        <v>-2.5</v>
+        <v>-6.363</v>
       </c>
       <c r="E11" s="11">
-        <v>2.9462</v>
+        <v>-0.7</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C14" s="10">
-        <v>1.8417</v>
+        <v>2.0399</v>
       </c>
       <c r="D14" s="10">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="E14" s="10">
-        <v>2.4</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C15" s="10">
-        <v>3.4917</v>
+        <v>3.8414</v>
       </c>
       <c r="D15" s="10">
-        <v>2.6</v>
+        <v>2.1</v>
       </c>
       <c r="E15" s="10">
-        <v>4.7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C16" s="10">
-        <v>5.3833</v>
+        <v>4.7418</v>
       </c>
       <c r="D16" s="10">
-        <v>3.5</v>
+        <v>3</v>
       </c>
       <c r="E16" s="10">
-        <v>9.199999999999999</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="25">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C17" s="11">
-        <v>3.525</v>
+        <v>3.41</v>
       </c>
       <c r="D17" s="11">
-        <v>2.4</v>
+        <v>2.2</v>
       </c>
       <c r="E17" s="11">
-        <v>6</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C20" s="10">
-        <v>0.6297</v>
+        <v>-2.2008</v>
       </c>
       <c r="D20" s="10">
-        <v>-1.3</v>
+        <v>-4.8005</v>
       </c>
       <c r="E20" s="10">
-        <v>2.3863</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C21" s="10">
-        <v>2.3495</v>
+        <v>0.1613</v>
       </c>
       <c r="D21" s="10">
-        <v>-0.3</v>
+        <v>-3.442</v>
       </c>
       <c r="E21" s="10">
-        <v>3.8438</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C22" s="10">
-        <v>6.9345</v>
+        <v>2.4162</v>
       </c>
       <c r="D22" s="10">
-        <v>4.8</v>
+        <v>-1.3</v>
       </c>
       <c r="E22" s="10">
-        <v>9.800000000000001</v>
+        <v>5.5629</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="26">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C23" s="12">
-        <v>4.0267</v>
+        <v>0.5744</v>
       </c>
       <c r="D23" s="12">
-        <v>3.1</v>
+        <v>-1.8094</v>
       </c>
       <c r="E23" s="12">
-        <v>5.6468</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="24">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>7.2</v>
+        <v>0</v>
+      </c>
+      <c r="C26" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="D26" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E26" s="17" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="24">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>8.800000000000001</v>
+        <v>0</v>
+      </c>
+      <c r="C27" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="D27" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E27" s="17" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="24">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>14.0589</v>
+        <v>0</v>
+      </c>
+      <c r="C28" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="D28" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E28" s="17" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="26">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>8.1</v>
+        <v>0</v>
+      </c>
+      <c r="C29" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="D29" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="E29" s="18" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="24">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C33" s="10">
-        <v>321.1166</v>
+        <v>135.8041</v>
       </c>
       <c r="D33" s="10">
-        <v>314.6</v>
+        <v>132.4052</v>
       </c>
       <c r="E33" s="10">
-        <v>327.1156</v>
+        <v>144.9</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="24">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C34" s="10">
-        <v>249.5026</v>
+        <v>114.3521</v>
       </c>
       <c r="D34" s="10">
-        <v>244.8</v>
+        <v>109.9323</v>
       </c>
       <c r="E34" s="10">
-        <v>255.6334</v>
+        <v>120.9</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="24">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C35" s="10">
-        <v>971.8555</v>
+        <v>437.1622</v>
       </c>
       <c r="D35" s="10">
-        <v>930.4</v>
+        <v>419.4263</v>
       </c>
       <c r="E35" s="10">
-        <v>996.422</v>
+        <v>453.0003</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="25">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C36" s="11">
-        <v>1542.4747</v>
+        <v>687.3185</v>
       </c>
       <c r="D36" s="11">
-        <v>1495.7</v>
+        <v>662.5752</v>
       </c>
       <c r="E36" s="11">
-        <v>1579.171</v>
+        <v>702.8</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="25">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C38" s="11">
-        <v>0</v>
+        <v>0.006</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
-        <v>0</v>
+        <v>0.0597</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="24">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C41" s="10">
-        <v>1844.2677</v>
+        <v>795.98</v>
       </c>
       <c r="D41" s="10">
-        <v>1807</v>
+        <v>765.3309</v>
       </c>
       <c r="E41" s="10">
-        <v>1913.4805</v>
+        <v>819.2</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="24">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C42" s="10">
-        <v>1396.5395</v>
+        <v>637.8885</v>
       </c>
       <c r="D42" s="10">
-        <v>1283.3</v>
+        <v>597.2315</v>
       </c>
       <c r="E42" s="10">
-        <v>1434.2136</v>
+        <v>670.8</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="24">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C43" s="10">
-        <v>3028.7128</v>
+        <v>1365.3221</v>
       </c>
       <c r="D43" s="10">
-        <v>2892</v>
+        <v>1318.5</v>
       </c>
       <c r="E43" s="10">
-        <v>3213.7</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="25">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C44" s="11">
-        <v>6269.52</v>
+        <v>2799.1906</v>
       </c>
       <c r="D44" s="11">
-        <v>6137.2</v>
+        <v>2749.2</v>
       </c>
       <c r="E44" s="11">
-        <v>6344.6601</v>
+        <v>2870.1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="25">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C46" s="11">
-        <v>0.1714</v>
+        <v>-0.1636</v>
       </c>
       <c r="D46" s="11">
-        <v>0</v>
+        <v>-2.4</v>
       </c>
       <c r="E46" s="11">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="25">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C48" s="11">
-        <v>52.3286</v>
+        <v>-3.7438</v>
       </c>
       <c r="D48" s="11">
-        <v>-78</v>
+        <v>-41.5</v>
       </c>
       <c r="E48" s="11">
-        <v>125.6</v>
+        <v>17.5807</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="24">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>2391.7</v>
+        <v>0</v>
+      </c>
+      <c r="C50" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="D50" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E50" s="17" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="24">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>-1532.8</v>
+        <v>0</v>
+      </c>
+      <c r="C51" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="D51" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E51" s="17" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="26">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>775.5</v>
+        <v>0</v>
+      </c>
+      <c r="C53" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="D53" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="E53" s="18" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="24">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>207.3</v>
+        <v>0</v>
+      </c>
+      <c r="C55" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="D55" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E55" s="17" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="24">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>137.2</v>
+        <v>0</v>
+      </c>
+      <c r="C56" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="D56" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E56" s="17" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="24">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>454.7</v>
+        <v>0</v>
+      </c>
+      <c r="C57" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="D57" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E57" s="17" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B58" s="25">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>775.5</v>
+        <v>0</v>
+      </c>
+      <c r="C58" s="19" t="s">
+        <v>99</v>
+      </c>
+      <c r="D58" s="19" t="s">
+        <v>99</v>
+      </c>
+      <c r="E58" s="19" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B60" s="25">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="D60" s="11">
         <v>0</v>
       </c>
-      <c r="E60" s="11">
-        <v>0.2</v>
+      <c r="C60" s="19" t="s">
+        <v>99</v>
+      </c>
+      <c r="D60" s="19" t="s">
+        <v>99</v>
+      </c>
+      <c r="E60" s="19" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B62" s="25">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>16.1</v>
+        <v>0</v>
+      </c>
+      <c r="C62" s="19" t="s">
+        <v>99</v>
+      </c>
+      <c r="D62" s="19" t="s">
+        <v>99</v>
+      </c>
+      <c r="E62" s="19" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" s="24">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>748.8</v>
+        <v>0</v>
+      </c>
+      <c r="C64" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="D64" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E64" s="17" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="26">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>754.8</v>
+        <v>0</v>
+      </c>
+      <c r="C65" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="D65" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="E65" s="18" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>46</v>
       </c>
       <c r="B67" s="24">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>-189.5</v>
+        <v>0</v>
+      </c>
+      <c r="C67" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="D67" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E67" s="17" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B68" s="26">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>-189</v>
+        <v>0</v>
+      </c>
+      <c r="C68" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="D68" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="E68" s="18" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>48</v>
       </c>
       <c r="B70" s="24">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>546.7</v>
+        <v>0</v>
+      </c>
+      <c r="C70" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="D70" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E70" s="17" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B71" s="26">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>551</v>
+        <v>0</v>
+      </c>
+      <c r="C71" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="D71" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="E71" s="18" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>50</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>51</v>
       </c>
       <c r="B74" s="24">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>4.2</v>
+        <v>0</v>
+      </c>
+      <c r="C74" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="D74" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E74" s="17" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="24">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>-15</v>
+        <v>0</v>
+      </c>
+      <c r="C75" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="D75" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E75" s="17" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="24">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>535.9</v>
+        <v>0</v>
+      </c>
+      <c r="C76" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="D76" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E76" s="17" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="24">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>256.3</v>
+        <v>0</v>
+      </c>
+      <c r="C77" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="D77" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E77" s="17" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>55</v>
       </c>
       <c r="B79" s="24">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>1.51</v>
+        <v>0</v>
+      </c>
+      <c r="C79" s="20" t="s">
+        <v>99</v>
+      </c>
+      <c r="D79" s="20" t="s">
+        <v>99</v>
+      </c>
+      <c r="E79" s="20" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B80" s="26">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>1.52</v>
+        <v>0</v>
+      </c>
+      <c r="C80" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="D80" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="E80" s="16" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B81" s="26">
         <v>0</v>
       </c>
       <c r="C81" s="16" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D81" s="16" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E81" s="16" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B83" s="26">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>625.59</v>
+        <v>0</v>
+      </c>
+      <c r="C83" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="D83" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="E83" s="16" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B86" s="27">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>37.9986</v>
+        <v>0</v>
+      </c>
+      <c r="C86" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="D86" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="E86" s="21" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B87" s="27">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>26.6016</v>
+        <v>0</v>
+      </c>
+      <c r="C87" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="D87" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="E87" s="21" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B88" s="27">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>12.2624</v>
+        <v>0</v>
+      </c>
+      <c r="C88" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="D88" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="E88" s="21" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="27">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>28.9675</v>
+        <v>0</v>
+      </c>
+      <c r="C89" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="D89" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="E89" s="21" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="27">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>8.500299999999999</v>
+        <v>0</v>
+      </c>
+      <c r="C90" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="D90" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="E90" s="21" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97"/>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B101"/>
       <c r="C101"/>
       <c r="D101"/>
       <c r="E101"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B102"/>
       <c r="C102"/>
       <c r="D102"/>
       <c r="E102"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B103"/>
       <c r="C103"/>
       <c r="D103"/>
       <c r="E103"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B104"/>
       <c r="C104"/>
       <c r="D104"/>
       <c r="E104"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B105"/>
       <c r="C105"/>
       <c r="D105"/>
       <c r="E105"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106"/>
       <c r="B106"/>
       <c r="C106"/>
       <c r="D106"/>
       <c r="E106"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B107"/>
       <c r="C107"/>
       <c r="D107"/>
       <c r="E107"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B108"/>
       <c r="C108"/>
       <c r="D108"/>
       <c r="E108"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B109"/>
       <c r="C109"/>
       <c r="D109"/>
       <c r="E109"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B110"/>
       <c r="C110"/>
       <c r="D110"/>
       <c r="E110"/>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="23" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A93:E93"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>
     <mergeCell ref="A98:E98"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A100:E100"/>
     <mergeCell ref="A101:E101"/>
     <mergeCell ref="A102:E102"/>
     <mergeCell ref="A103:E103"/>
@@ -8994,1347 +8932,1347 @@
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C8" s="10">
-        <v>0.8743</v>
+        <v>0.6607</v>
       </c>
       <c r="D8" s="10">
-        <v>-1.2</v>
+        <v>-1.5</v>
       </c>
       <c r="E8" s="10">
-        <v>2</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C9" s="10">
-        <v>1.8686</v>
+        <v>1.6885</v>
       </c>
       <c r="D9" s="10">
-        <v>1</v>
+        <v>-1.3</v>
       </c>
       <c r="E9" s="10">
         <v>2.5</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C10" s="10">
-        <v>3.9114</v>
+        <v>3.9833</v>
       </c>
       <c r="D10" s="10">
         <v>3</v>
       </c>
       <c r="E10" s="10">
-        <v>6.1</v>
+        <v>6.0704</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="25">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C11" s="11">
-        <v>2.9576</v>
+        <v>2.9212</v>
       </c>
       <c r="D11" s="11">
-        <v>2.3</v>
+        <v>1.4</v>
       </c>
       <c r="E11" s="11">
-        <v>4.4</v>
+        <v>4.3872</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C14" s="10">
-        <v>2.2333</v>
+        <v>2.4398</v>
       </c>
       <c r="D14" s="10">
         <v>1</v>
       </c>
       <c r="E14" s="10">
-        <v>5.4</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C15" s="10">
-        <v>3.2083</v>
+        <v>3.6391</v>
       </c>
       <c r="D15" s="10">
-        <v>2</v>
+        <v>2.2</v>
       </c>
       <c r="E15" s="10">
-        <v>4</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C16" s="10">
-        <v>5.0074</v>
+        <v>4.7735</v>
       </c>
       <c r="D16" s="10">
-        <v>3.3</v>
+        <v>3.25</v>
       </c>
       <c r="E16" s="10">
-        <v>9.088200000000001</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="25">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C17" s="11">
-        <v>3.4198</v>
+        <v>3.4031</v>
       </c>
       <c r="D17" s="11">
-        <v>2.1</v>
+        <v>2.1209</v>
       </c>
       <c r="E17" s="11">
-        <v>5.1211</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C20" s="10">
-        <v>3.0528</v>
+        <v>3.021</v>
       </c>
       <c r="D20" s="10">
         <v>1.7</v>
       </c>
       <c r="E20" s="10">
-        <v>5</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C21" s="10">
-        <v>5.0414</v>
+        <v>5.2779</v>
       </c>
       <c r="D21" s="10">
-        <v>4</v>
+        <v>3.7</v>
       </c>
       <c r="E21" s="10">
-        <v>6</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C22" s="10">
-        <v>9.0472</v>
+        <v>8.911899999999999</v>
       </c>
       <c r="D22" s="10">
-        <v>7.9</v>
+        <v>6.7</v>
       </c>
       <c r="E22" s="10">
-        <v>12.4134</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="26">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C23" s="12">
-        <v>6.3965</v>
+        <v>6.3596</v>
       </c>
       <c r="D23" s="12">
-        <v>5.7</v>
+        <v>5.2</v>
       </c>
       <c r="E23" s="12">
-        <v>7.8289</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C26" s="10">
-        <v>5.2587</v>
+        <v>5.4291</v>
       </c>
       <c r="D26" s="10">
-        <v>1.7</v>
+        <v>1</v>
       </c>
       <c r="E26" s="10">
-        <v>9.199999999999999</v>
+        <v>22.1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C27" s="10">
-        <v>7.8336</v>
+        <v>8.706200000000001</v>
       </c>
       <c r="D27" s="10">
-        <v>4.8</v>
+        <v>4.2</v>
       </c>
       <c r="E27" s="10">
-        <v>12.2</v>
+        <v>25.9</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C28" s="10">
-        <v>10.4087</v>
+        <v>10.5231</v>
       </c>
       <c r="D28" s="10">
-        <v>8.1122</v>
+        <v>7.2</v>
       </c>
       <c r="E28" s="10">
-        <v>12.7</v>
+        <v>13.7</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="26">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C29" s="12">
-        <v>8.4801</v>
+        <v>8.6851</v>
       </c>
       <c r="D29" s="12">
-        <v>6.5164</v>
+        <v>6.6</v>
       </c>
       <c r="E29" s="12">
-        <v>10.2</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C33" s="10">
-        <v>644.0146999999999</v>
+        <v>650.4688</v>
       </c>
       <c r="D33" s="10">
-        <v>632.5</v>
+        <v>636.9</v>
       </c>
       <c r="E33" s="10">
-        <v>656.3</v>
+        <v>675.3</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C34" s="10">
-        <v>502.9556</v>
+        <v>507.1871</v>
       </c>
       <c r="D34" s="10">
-        <v>496.7</v>
+        <v>492.9</v>
       </c>
       <c r="E34" s="10">
-        <v>510.083</v>
+        <v>515</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C35" s="10">
-        <v>2504.9492</v>
+        <v>2728.7992</v>
       </c>
       <c r="D35" s="10">
-        <v>2011.2336</v>
+        <v>2030.6</v>
       </c>
       <c r="E35" s="10">
-        <v>3292.3</v>
+        <v>3314.5</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="25">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C36" s="11">
-        <v>3651.9195</v>
+        <v>3886.4552</v>
       </c>
       <c r="D36" s="11">
-        <v>3167.7</v>
+        <v>3160.4</v>
       </c>
       <c r="E36" s="11">
-        <v>4445.3</v>
+        <v>4477</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="25">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C38" s="11">
-        <v>1204.7138</v>
+        <v>1199.5982</v>
       </c>
       <c r="D38" s="11">
         <v>1102</v>
       </c>
       <c r="E38" s="11">
-        <v>1289.4688</v>
+        <v>1289.5</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C41" s="10">
-        <v>3816.1575</v>
+        <v>3860.1264</v>
       </c>
       <c r="D41" s="10">
-        <v>3731.6</v>
+        <v>3787.6</v>
       </c>
       <c r="E41" s="10">
-        <v>3910.0194</v>
+        <v>3953.5</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C42" s="10">
-        <v>2832.0468</v>
+        <v>2864.8376</v>
       </c>
       <c r="D42" s="10">
-        <v>2682.8</v>
+        <v>2794.4842</v>
       </c>
       <c r="E42" s="10">
-        <v>2902.3</v>
+        <v>2920.1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C43" s="10">
-        <v>7970.2363</v>
+        <v>8624.199199999999</v>
       </c>
       <c r="D43" s="10">
-        <v>6306.1222</v>
+        <v>6292.2</v>
       </c>
       <c r="E43" s="10">
-        <v>11013.0088</v>
+        <v>10852.6</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="25">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C44" s="11">
-        <v>14618.4405</v>
+        <v>15349.1632</v>
       </c>
       <c r="D44" s="11">
-        <v>13004</v>
+        <v>13072.9</v>
       </c>
       <c r="E44" s="11">
-        <v>17604.4119</v>
+        <v>17650.1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="25">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C46" s="11">
-        <v>3790.0876</v>
+        <v>3758.2109</v>
       </c>
       <c r="D46" s="11">
         <v>3357</v>
       </c>
       <c r="E46" s="11">
-        <v>4250.1382</v>
+        <v>4252.8</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="25">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C48" s="11">
-        <v>-54.9392</v>
+        <v>-65.0728</v>
       </c>
       <c r="D48" s="11">
-        <v>-225.4</v>
+        <v>-218</v>
       </c>
       <c r="E48" s="11">
-        <v>60.1</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="24">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C50" s="10">
-        <v>5434.0637</v>
+        <v>5700.1452</v>
       </c>
       <c r="D50" s="10">
-        <v>4845.2</v>
+        <v>4879.8</v>
       </c>
       <c r="E50" s="10">
-        <v>6326.8</v>
+        <v>6451.6</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="24">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C51" s="10">
-        <v>-3738.183</v>
+        <v>-3920.7225</v>
       </c>
       <c r="D51" s="10">
-        <v>-4564.4</v>
+        <v>-4617.9</v>
       </c>
       <c r="E51" s="10">
-        <v>-3264.1</v>
+        <v>-3245.8</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="26">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C53" s="12">
-        <v>1704.9375</v>
+        <v>1782.2684</v>
       </c>
       <c r="D53" s="12">
-        <v>1597.9</v>
+        <v>1591.6</v>
       </c>
       <c r="E53" s="12">
-        <v>1889.7</v>
+        <v>2022.7</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C55" s="10">
-        <v>416.1904</v>
+        <v>417.2288</v>
       </c>
       <c r="D55" s="10">
-        <v>390</v>
+        <v>389.3</v>
       </c>
       <c r="E55" s="10">
-        <v>435.4939</v>
+        <v>464.7</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C56" s="10">
-        <v>279.4613</v>
+        <v>274.0342</v>
       </c>
       <c r="D56" s="10">
-        <v>227.2</v>
+        <v>251.2</v>
       </c>
       <c r="E56" s="10">
-        <v>301</v>
+        <v>290.3</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C57" s="10">
-        <v>1016.1781</v>
+        <v>1092.1617</v>
       </c>
       <c r="D57" s="10">
-        <v>878.147</v>
+        <v>920.9050999999999</v>
       </c>
       <c r="E57" s="10">
-        <v>1251.9</v>
+        <v>1285.1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B58" s="25">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C58" s="11">
-        <v>1711.8298</v>
+        <v>1783.4247</v>
       </c>
       <c r="D58" s="11">
-        <v>1597.9</v>
+        <v>1598.1</v>
       </c>
       <c r="E58" s="11">
-        <v>1906.4</v>
+        <v>2039.4</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B60" s="25">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C60" s="11">
-        <v>275.5883</v>
+        <v>282.8634</v>
       </c>
       <c r="D60" s="11">
         <v>228.5</v>
       </c>
       <c r="E60" s="11">
-        <v>320.9416</v>
+        <v>355.6</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B62" s="25">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C62" s="11">
-        <v>-3.8431</v>
+        <v>-5.5157</v>
       </c>
       <c r="D62" s="11">
-        <v>-23.8</v>
+        <v>-24.3</v>
       </c>
       <c r="E62" s="11">
-        <v>7.7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C64" s="10">
-        <v>1642.4524</v>
+        <v>1676.6546</v>
       </c>
       <c r="D64" s="10">
-        <v>1548.6</v>
+        <v>1549.5</v>
       </c>
       <c r="E64" s="10">
-        <v>1840</v>
+        <v>1903.1</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="26">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C65" s="12">
-        <v>1643.6673</v>
+        <v>1679.3016</v>
       </c>
       <c r="D65" s="12">
-        <v>1548.6</v>
+        <v>1549.5</v>
       </c>
       <c r="E65" s="12">
-        <v>1804.9</v>
+        <v>1867.7</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>46</v>
       </c>
       <c r="B67" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C67" s="10">
-        <v>-445.5034</v>
+        <v>-457.2622</v>
       </c>
       <c r="D67" s="10">
-        <v>-502.6</v>
+        <v>-520</v>
       </c>
       <c r="E67" s="10">
-        <v>-409.8461</v>
+        <v>-418.4</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B68" s="26">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C68" s="12">
-        <v>-447.6729</v>
+        <v>-458.5934</v>
       </c>
       <c r="D68" s="12">
-        <v>-502.6</v>
+        <v>-520</v>
       </c>
       <c r="E68" s="12">
-        <v>-418.1</v>
+        <v>-418.4</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>48</v>
       </c>
       <c r="B70" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C70" s="10">
-        <v>1190.4193</v>
+        <v>1209.6857</v>
       </c>
       <c r="D70" s="10">
-        <v>1132.5</v>
+        <v>1131.1</v>
       </c>
       <c r="E70" s="10">
-        <v>1337.4</v>
+        <v>1383.1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B71" s="26">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C71" s="12">
-        <v>1189.9746</v>
+        <v>1211.6082</v>
       </c>
       <c r="D71" s="12">
-        <v>1132.5</v>
+        <v>1131.1</v>
       </c>
       <c r="E71" s="12">
-        <v>1302.3</v>
+        <v>1347.6</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>50</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>51</v>
       </c>
       <c r="B74" s="24">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C74" s="10">
-        <v>-9.9556</v>
+        <v>-1.5417</v>
       </c>
       <c r="D74" s="10">
         <v>-40</v>
       </c>
       <c r="E74" s="10">
-        <v>0</v>
+        <v>50</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C75" s="10">
-        <v>-69.4696</v>
+        <v>-102.2714</v>
       </c>
       <c r="D75" s="10">
         <v>-180</v>
       </c>
       <c r="E75" s="10">
-        <v>-20</v>
+        <v>-10</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="24">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C76" s="10">
-        <v>1130.6264</v>
+        <v>1064.4037</v>
       </c>
       <c r="D76" s="10">
-        <v>773.4</v>
+        <v>863.2192</v>
       </c>
       <c r="E76" s="10">
-        <v>2611.8073</v>
+        <v>1350.9</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="24">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C77" s="10">
-        <v>572.1552</v>
+        <v>606.2633</v>
       </c>
       <c r="D77" s="10">
-        <v>451.5</v>
+        <v>507.7012</v>
       </c>
       <c r="E77" s="10">
-        <v>670.2</v>
+        <v>700.1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>55</v>
       </c>
       <c r="B79" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C79" s="13">
-        <v>3.1973</v>
+        <v>3.2151</v>
       </c>
       <c r="D79" s="13">
-        <v>3.03</v>
+        <v>3.05</v>
       </c>
       <c r="E79" s="13">
-        <v>3.42</v>
+        <v>3.54</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B80" s="26">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C80" s="14">
-        <v>3.2001</v>
+        <v>3.2283</v>
       </c>
       <c r="D80" s="14">
-        <v>3.1</v>
+        <v>3.11</v>
       </c>
       <c r="E80" s="14">
-        <v>3.33</v>
+        <v>3.45</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B81" s="26">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C81" s="14">
-        <v>1.4127</v>
+        <v>1.4404</v>
       </c>
       <c r="D81" s="14">
-        <v>1.2018</v>
+        <v>1.2959</v>
       </c>
       <c r="E81" s="14">
-        <v>1.59</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B83" s="26">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C83" s="14">
-        <v>671.2508</v>
+        <v>801.0587</v>
       </c>
       <c r="D83" s="14">
-        <v>-695.3555</v>
+        <v>503.85</v>
       </c>
       <c r="E83" s="14">
-        <v>1033.27</v>
+        <v>1142.86</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B86" s="27">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C86" s="15">
-        <v>37.4426</v>
+        <v>36.731</v>
       </c>
       <c r="D86" s="15">
-        <v>35.0797</v>
+        <v>31.9997</v>
       </c>
       <c r="E86" s="15">
-        <v>40.3959</v>
+        <v>37.9609</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B87" s="27">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C87" s="15">
-        <v>25.6931</v>
+        <v>25.2121</v>
       </c>
       <c r="D87" s="15">
-        <v>24.4568</v>
+        <v>20.925</v>
       </c>
       <c r="E87" s="15">
-        <v>28.1534</v>
+        <v>27.2417</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B88" s="27">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C88" s="15">
-        <v>11.7962</v>
+        <v>11.6868</v>
       </c>
       <c r="D88" s="15">
-        <v>10.6008</v>
+        <v>10.7825</v>
       </c>
       <c r="E88" s="15">
-        <v>12.6052</v>
+        <v>12.4213</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="27">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C89" s="15">
-        <v>27.2222</v>
+        <v>27.2928</v>
       </c>
       <c r="D89" s="15">
-        <v>26.9782</v>
+        <v>26.7017</v>
       </c>
       <c r="E89" s="15">
-        <v>28.0007</v>
+        <v>28.0023</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="27">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C90" s="15">
-        <v>7.5004</v>
+        <v>6.9288</v>
       </c>
       <c r="D90" s="15">
-        <v>5.8497</v>
+        <v>5.9998</v>
       </c>
       <c r="E90" s="15">
-        <v>14.8361</v>
+        <v>7.9692</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97"/>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B101"/>
       <c r="C101"/>
       <c r="D101"/>
       <c r="E101"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B102"/>
       <c r="C102"/>
       <c r="D102"/>
       <c r="E102"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B103"/>
       <c r="C103"/>
       <c r="D103"/>
       <c r="E103"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B104"/>
       <c r="C104"/>
       <c r="D104"/>
       <c r="E104"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B105"/>
       <c r="C105"/>
       <c r="D105"/>
       <c r="E105"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106"/>
       <c r="B106"/>
       <c r="C106"/>
       <c r="D106"/>
       <c r="E106"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B107"/>
       <c r="C107"/>
       <c r="D107"/>
       <c r="E107"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B108"/>
       <c r="C108"/>
       <c r="D108"/>
       <c r="E108"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B109"/>
       <c r="C109"/>
       <c r="D109"/>
       <c r="E109"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B110"/>
       <c r="C110"/>
       <c r="D110"/>
       <c r="E110"/>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="23" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A93:E93"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>
     <mergeCell ref="A98:E98"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A100:E100"/>
     <mergeCell ref="A101:E101"/>
     <mergeCell ref="A102:E102"/>
     <mergeCell ref="A103:E103"/>
@@ -10433,1347 +10371,1347 @@
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C8" s="10">
-        <v>1.0885</v>
+        <v>1.0865</v>
       </c>
       <c r="D8" s="10">
         <v>0.2</v>
       </c>
       <c r="E8" s="10">
-        <v>2</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C9" s="10">
-        <v>2.011</v>
+        <v>2.1279</v>
       </c>
       <c r="D9" s="10">
         <v>1</v>
       </c>
       <c r="E9" s="10">
-        <v>3</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C10" s="10">
-        <v>3.9489</v>
+        <v>4.1001</v>
       </c>
       <c r="D10" s="10">
         <v>3</v>
       </c>
       <c r="E10" s="10">
-        <v>5.7</v>
+        <v>5.7243</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="25">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C11" s="11">
-        <v>3.161</v>
+        <v>3.3242</v>
       </c>
       <c r="D11" s="11">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="E11" s="11">
-        <v>4.6</v>
+        <v>4.5927</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="24">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C14" s="10">
-        <v>1.7205</v>
+        <v>1.7783</v>
       </c>
       <c r="D14" s="10">
         <v>1</v>
       </c>
       <c r="E14" s="10">
         <v>2.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="24">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C15" s="10">
-        <v>3</v>
+        <v>3.1062</v>
       </c>
       <c r="D15" s="10">
         <v>1.9</v>
       </c>
       <c r="E15" s="10">
-        <v>4</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="24">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C16" s="10">
-        <v>4.5818</v>
+        <v>4.6237</v>
       </c>
       <c r="D16" s="10">
-        <v>3.3</v>
+        <v>3.25</v>
       </c>
       <c r="E16" s="10">
         <v>6.5</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="25">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C17" s="11">
-        <v>3.2079</v>
+        <v>3.2879</v>
       </c>
       <c r="D17" s="11">
-        <v>2.3</v>
+        <v>2.3395</v>
       </c>
       <c r="E17" s="11">
-        <v>4.3872</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C20" s="10">
-        <v>2.7759</v>
+        <v>2.837</v>
       </c>
       <c r="D20" s="10">
         <v>2</v>
       </c>
       <c r="E20" s="10">
-        <v>4</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C21" s="10">
-        <v>4.8978</v>
+        <v>5.1499</v>
       </c>
       <c r="D21" s="10">
         <v>3</v>
       </c>
       <c r="E21" s="10">
-        <v>7.1</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C22" s="10">
-        <v>8.690899999999999</v>
+        <v>8.8779</v>
       </c>
       <c r="D22" s="10">
         <v>7.6</v>
       </c>
       <c r="E22" s="10">
-        <v>11.4913</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="26">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C23" s="12">
-        <v>6.4052</v>
+        <v>6.6477</v>
       </c>
       <c r="D23" s="12">
-        <v>5.6348</v>
+        <v>5.8</v>
       </c>
       <c r="E23" s="12">
-        <v>8.5274</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="24">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C26" s="10">
-        <v>5.3514</v>
+        <v>5.3068</v>
       </c>
       <c r="D26" s="10">
         <v>2.1</v>
       </c>
       <c r="E26" s="10">
-        <v>9.699999999999999</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="24">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C27" s="10">
-        <v>8.172499999999999</v>
+        <v>8.328099999999999</v>
       </c>
       <c r="D27" s="10">
-        <v>4.2047</v>
+        <v>4.2</v>
       </c>
       <c r="E27" s="10">
-        <v>13.8</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="24">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C28" s="10">
-        <v>11.1435</v>
+        <v>11.3754</v>
       </c>
       <c r="D28" s="10">
-        <v>8.699999999999999</v>
+        <v>8.2615</v>
       </c>
       <c r="E28" s="10">
-        <v>15.7538</v>
+        <v>16.9</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="26">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C29" s="12">
-        <v>9.051600000000001</v>
+        <v>9.3104</v>
       </c>
       <c r="D29" s="12">
-        <v>7.6</v>
+        <v>7.7</v>
       </c>
       <c r="E29" s="12">
-        <v>11.5255</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C33" s="10">
-        <v>650.1626</v>
+        <v>656.9892</v>
       </c>
       <c r="D33" s="10">
-        <v>635.4</v>
+        <v>643.5</v>
       </c>
       <c r="E33" s="10">
-        <v>669.4</v>
+        <v>694.2</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C34" s="10">
-        <v>512.8518</v>
+        <v>517.8611</v>
       </c>
       <c r="D34" s="10">
-        <v>503.6</v>
+        <v>502.3</v>
       </c>
       <c r="E34" s="10">
-        <v>520.2847</v>
+        <v>530.5</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C35" s="10">
-        <v>2647.0948</v>
+        <v>2888.8818</v>
       </c>
       <c r="D35" s="10">
-        <v>2094.4</v>
+        <v>2102.6</v>
       </c>
       <c r="E35" s="10">
-        <v>3422.437</v>
+        <v>3469.6</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="25">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C36" s="11">
-        <v>3810.1092</v>
+        <v>4063.7322</v>
       </c>
       <c r="D36" s="11">
-        <v>3246.9</v>
+        <v>3248.4</v>
       </c>
       <c r="E36" s="11">
-        <v>4591.7</v>
+        <v>4651.7</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="25">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="C38" s="11">
         <v>0</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C41" s="10">
-        <v>3915.8495</v>
+        <v>3968.4347</v>
       </c>
       <c r="D41" s="10">
-        <v>3808.3</v>
+        <v>3863.7</v>
       </c>
       <c r="E41" s="10">
-        <v>4059.6</v>
+        <v>4145.2</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C42" s="10">
-        <v>2959.0855</v>
+        <v>3003.3019</v>
       </c>
       <c r="D42" s="10">
-        <v>2861.7</v>
+        <v>2891.1952</v>
       </c>
       <c r="E42" s="10">
-        <v>3053.7</v>
+        <v>3133.1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C43" s="10">
-        <v>8737.9254</v>
+        <v>9481.1823</v>
       </c>
       <c r="D43" s="10">
-        <v>6690.3</v>
+        <v>6573.5</v>
       </c>
       <c r="E43" s="10">
-        <v>12300.0324</v>
+        <v>11869.2</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="25">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C44" s="11">
-        <v>15612.8604</v>
+        <v>16452.9189</v>
       </c>
       <c r="D44" s="11">
-        <v>13588.7</v>
+        <v>13604.6</v>
       </c>
       <c r="E44" s="11">
-        <v>19119.2595</v>
+        <v>18992.3</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="25">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C46" s="11">
-        <v>0.25</v>
+        <v>0.1538</v>
       </c>
       <c r="D46" s="11">
         <v>0</v>
       </c>
       <c r="E46" s="11">
         <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="25">
         <v>8</v>
       </c>
       <c r="C48" s="11">
-        <v>-121.6779</v>
+        <v>-125.4342</v>
       </c>
       <c r="D48" s="11">
-        <v>-277.1</v>
+        <v>-280.7797</v>
       </c>
       <c r="E48" s="11">
-        <v>18.4</v>
+        <v>24.1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="24">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C50" s="10">
-        <v>5862.5744</v>
+        <v>6200.7533</v>
       </c>
       <c r="D50" s="10">
-        <v>5090.3</v>
+        <v>5167</v>
       </c>
       <c r="E50" s="10">
-        <v>6872.3</v>
+        <v>6994</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="24">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C51" s="10">
-        <v>-4009.0566</v>
+        <v>-4249.3819</v>
       </c>
       <c r="D51" s="10">
-        <v>-4787</v>
+        <v>-4862.7</v>
       </c>
       <c r="E51" s="10">
-        <v>-3383.4</v>
+        <v>-3435.1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="26">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C53" s="12">
-        <v>1861.7732</v>
+        <v>1949.5504</v>
       </c>
       <c r="D53" s="12">
-        <v>1724.6</v>
+        <v>1711.3</v>
       </c>
       <c r="E53" s="12">
-        <v>2091.2196</v>
+        <v>2221.8</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C55" s="10">
-        <v>435.8041</v>
+        <v>438.3432</v>
       </c>
       <c r="D55" s="10">
-        <v>398.3</v>
+        <v>397.5</v>
       </c>
       <c r="E55" s="10">
-        <v>458.9</v>
+        <v>502.8</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C56" s="10">
-        <v>300.3616</v>
+        <v>295.9856</v>
       </c>
       <c r="D56" s="10">
-        <v>252.1</v>
+        <v>265</v>
       </c>
       <c r="E56" s="10">
-        <v>336.7</v>
+        <v>321.1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C57" s="10">
-        <v>1133.8575</v>
+        <v>1220.475</v>
       </c>
       <c r="D57" s="10">
-        <v>962.9</v>
+        <v>977.7</v>
       </c>
       <c r="E57" s="10">
-        <v>1381.8098</v>
+        <v>1483.5</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B58" s="25">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C58" s="11">
-        <v>1870.0232</v>
+        <v>1954.8037</v>
       </c>
       <c r="D58" s="11">
-        <v>1724.6</v>
+        <v>1718.1</v>
       </c>
       <c r="E58" s="11">
-        <v>2092.2</v>
+        <v>2238.5</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B60" s="25">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C60" s="11">
         <v>0</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B62" s="25">
+        <v>6</v>
+      </c>
+      <c r="C62" s="11">
+        <v>-14.2648</v>
+      </c>
+      <c r="D62" s="11">
+        <v>-31.078</v>
+      </c>
+      <c r="E62" s="11">
         <v>5</v>
-      </c>
-[...7 lines deleted...]
-        <v>4.9999</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C64" s="10">
-        <v>1802.2838</v>
+        <v>1849.4265</v>
       </c>
       <c r="D64" s="10">
-        <v>1678.9</v>
+        <v>1689.2</v>
       </c>
       <c r="E64" s="10">
-        <v>2040</v>
+        <v>2119.8</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="26">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C65" s="12">
-        <v>1806.4255</v>
+        <v>1853.3532</v>
       </c>
       <c r="D65" s="12">
-        <v>1678.9</v>
+        <v>1689.2</v>
       </c>
       <c r="E65" s="12">
-        <v>2010.1096</v>
+        <v>2081.6</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>46</v>
       </c>
       <c r="B67" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C67" s="10">
-        <v>-489.3492</v>
+        <v>-503.7856</v>
       </c>
       <c r="D67" s="10">
-        <v>-560.7979</v>
+        <v>-579.6</v>
       </c>
       <c r="E67" s="10">
-        <v>-448.993</v>
+        <v>-456.1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B68" s="26">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C68" s="12">
-        <v>-492.377</v>
+        <v>-506.5194</v>
       </c>
       <c r="D68" s="12">
-        <v>-562.1963</v>
+        <v>-579.6</v>
       </c>
       <c r="E68" s="12">
-        <v>-453.3</v>
+        <v>-456.1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>48</v>
       </c>
       <c r="B70" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C70" s="10">
-        <v>1304.7713</v>
+        <v>1334.7075</v>
       </c>
       <c r="D70" s="10">
-        <v>1227.6</v>
+        <v>1233.1</v>
       </c>
       <c r="E70" s="10">
-        <v>1482.5</v>
+        <v>1540.1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B71" s="26">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C71" s="12">
-        <v>1305.8685</v>
+        <v>1335.9071</v>
       </c>
       <c r="D71" s="12">
-        <v>1227.6</v>
+        <v>1233.1</v>
       </c>
       <c r="E71" s="12">
-        <v>1444.8</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>50</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>51</v>
       </c>
       <c r="B74" s="24">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C74" s="10">
-        <v>-11</v>
+        <v>-6.5667</v>
       </c>
       <c r="D74" s="10">
         <v>-30</v>
       </c>
       <c r="E74" s="10">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C75" s="10">
-        <v>-64.9679</v>
+        <v>-99.7381</v>
       </c>
       <c r="D75" s="10">
-        <v>-170</v>
+        <v>-170.3</v>
       </c>
       <c r="E75" s="10">
         <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="24">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C76" s="10">
-        <v>1079.3494</v>
+        <v>1144.4943</v>
       </c>
       <c r="D76" s="10">
-        <v>818.8</v>
+        <v>904.9147</v>
       </c>
       <c r="E76" s="10">
-        <v>1420.6</v>
+        <v>1530.4</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="24">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C77" s="10">
-        <v>607.6130000000001</v>
+        <v>642.648</v>
       </c>
       <c r="D77" s="10">
-        <v>464</v>
+        <v>537.1558</v>
       </c>
       <c r="E77" s="10">
-        <v>744.5</v>
+        <v>760.5</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>55</v>
       </c>
       <c r="B79" s="24">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C79" s="13">
-        <v>3.4997</v>
+        <v>3.5503</v>
       </c>
       <c r="D79" s="13">
-        <v>3.28</v>
+        <v>3.34</v>
       </c>
       <c r="E79" s="13">
-        <v>3.8</v>
+        <v>3.95</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B80" s="26">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C80" s="14">
-        <v>3.4996</v>
+        <v>3.5514</v>
       </c>
       <c r="D80" s="14">
-        <v>3.33</v>
+        <v>3.39</v>
       </c>
       <c r="E80" s="14">
-        <v>3.7</v>
+        <v>3.85</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B81" s="26">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C81" s="14">
-        <v>1.5592</v>
+        <v>1.5922</v>
       </c>
       <c r="D81" s="14">
-        <v>1.47</v>
+        <v>1.4944</v>
       </c>
       <c r="E81" s="14">
-        <v>1.72</v>
+        <v>1.73</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B83" s="26">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C83" s="14">
-        <v>895.0251</v>
+        <v>903.8188</v>
       </c>
       <c r="D83" s="14">
-        <v>546.17</v>
+        <v>615.96</v>
       </c>
       <c r="E83" s="14">
-        <v>1276.39</v>
+        <v>1398.42</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B86" s="27">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C86" s="15">
-        <v>37.7753</v>
+        <v>37.138</v>
       </c>
       <c r="D86" s="15">
-        <v>35.4837</v>
+        <v>35.0002</v>
       </c>
       <c r="E86" s="15">
-        <v>41.6569</v>
+        <v>38.5612</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B87" s="27">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C87" s="15">
-        <v>25.7634</v>
+        <v>25.3911</v>
       </c>
       <c r="D87" s="15">
-        <v>24.5448</v>
+        <v>23.6203</v>
       </c>
       <c r="E87" s="15">
-        <v>29.0251</v>
+        <v>26.8604</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B88" s="27">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C88" s="15">
-        <v>12.076</v>
+        <v>11.9557</v>
       </c>
       <c r="D88" s="15">
-        <v>10.7787</v>
+        <v>10.9757</v>
       </c>
       <c r="E88" s="15">
-        <v>13.0757</v>
+        <v>12.8092</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="27">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C89" s="15">
-        <v>27.241</v>
+        <v>27.3121</v>
       </c>
       <c r="D89" s="15">
-        <v>26.9811</v>
+        <v>26.699</v>
       </c>
       <c r="E89" s="15">
-        <v>28.0022</v>
+        <v>28.0019</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="27">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C90" s="15">
-        <v>6.7904</v>
+        <v>6.9416</v>
       </c>
       <c r="D90" s="15">
-        <v>5.85</v>
+        <v>5.8502</v>
       </c>
       <c r="E90" s="15">
-        <v>7.9997</v>
+        <v>8.3809</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97"/>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B101"/>
       <c r="C101"/>
       <c r="D101"/>
       <c r="E101"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B102"/>
       <c r="C102"/>
       <c r="D102"/>
       <c r="E102"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B103"/>
       <c r="C103"/>
       <c r="D103"/>
       <c r="E103"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B104"/>
       <c r="C104"/>
       <c r="D104"/>
       <c r="E104"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B105"/>
       <c r="C105"/>
       <c r="D105"/>
       <c r="E105"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106"/>
       <c r="B106"/>
       <c r="C106"/>
       <c r="D106"/>
       <c r="E106"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B107"/>
       <c r="C107"/>
       <c r="D107"/>
       <c r="E107"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B108"/>
       <c r="C108"/>
       <c r="D108"/>
       <c r="E108"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B109"/>
       <c r="C109"/>
       <c r="D109"/>
       <c r="E109"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B110"/>
       <c r="C110"/>
       <c r="D110"/>
       <c r="E110"/>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="23" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A93:E93"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>
     <mergeCell ref="A98:E98"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A100:E100"/>
     <mergeCell ref="A101:E101"/>
     <mergeCell ref="A102:E102"/>
     <mergeCell ref="A103:E103"/>
@@ -11872,1347 +11810,1347 @@
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C8" s="10">
-        <v>1.1922</v>
+        <v>1.1356</v>
       </c>
       <c r="D8" s="10">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
       <c r="E8" s="10">
-        <v>2</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C9" s="10">
-        <v>2.141</v>
+        <v>2.2833</v>
       </c>
       <c r="D9" s="10">
         <v>1.5</v>
       </c>
       <c r="E9" s="10">
-        <v>3</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C10" s="10">
-        <v>3.9368</v>
+        <v>4.1486</v>
       </c>
       <c r="D10" s="10">
         <v>3.1</v>
       </c>
       <c r="E10" s="10">
-        <v>5.7</v>
+        <v>5.7493</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="25">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C11" s="11">
-        <v>3.2141</v>
+        <v>3.3741</v>
       </c>
       <c r="D11" s="11">
-        <v>2.4</v>
+        <v>2.4429</v>
       </c>
       <c r="E11" s="11">
-        <v>4.6</v>
+        <v>4.6463</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C14" s="10">
-        <v>1.7817</v>
+        <v>1.8333</v>
       </c>
       <c r="D14" s="10">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="E14" s="10">
         <v>2.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C15" s="10">
-        <v>2.9631</v>
+        <v>3.0833</v>
       </c>
       <c r="D15" s="10">
-        <v>1.805</v>
+        <v>1.8</v>
       </c>
       <c r="E15" s="10">
-        <v>4</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C16" s="10">
-        <v>4.6094</v>
+        <v>4.555</v>
       </c>
       <c r="D16" s="10">
-        <v>3.3</v>
+        <v>3.25</v>
       </c>
       <c r="E16" s="10">
-        <v>6.175</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="25">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C17" s="11">
-        <v>3.2595</v>
+        <v>3.2625</v>
       </c>
       <c r="D17" s="11">
-        <v>2.4</v>
+        <v>2.3657</v>
       </c>
       <c r="E17" s="11">
-        <v>4.2761</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C20" s="10">
-        <v>3.0016</v>
+        <v>2.9977</v>
       </c>
       <c r="D20" s="10">
         <v>2.3</v>
       </c>
       <c r="E20" s="10">
-        <v>4</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C21" s="10">
-        <v>5.1727</v>
+        <v>5.426</v>
       </c>
       <c r="D21" s="10">
-        <v>4.3</v>
+        <v>4.1</v>
       </c>
       <c r="E21" s="10">
-        <v>7.1</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C22" s="10">
-        <v>8.7332</v>
+        <v>8.881399999999999</v>
       </c>
       <c r="D22" s="10">
         <v>7.7</v>
       </c>
       <c r="E22" s="10">
-        <v>11.2652</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="26">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C23" s="12">
-        <v>6.5706</v>
+        <v>6.7362</v>
       </c>
       <c r="D23" s="12">
         <v>5.9</v>
       </c>
       <c r="E23" s="12">
-        <v>8.5648</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="24">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C26" s="10">
-        <v>5.5075</v>
+        <v>5.2679</v>
       </c>
       <c r="D26" s="10">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="E26" s="10">
-        <v>9.5</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="24">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C27" s="10">
-        <v>7.9304</v>
+        <v>8.0937</v>
       </c>
       <c r="D27" s="10">
-        <v>4.6129</v>
+        <v>4.6</v>
       </c>
       <c r="E27" s="10">
-        <v>12.5</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="24">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C28" s="10">
-        <v>11.9635</v>
+        <v>11.7092</v>
       </c>
       <c r="D28" s="10">
-        <v>9</v>
+        <v>8.9</v>
       </c>
       <c r="E28" s="10">
-        <v>18.2442</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="26">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C29" s="12">
-        <v>9.450200000000001</v>
+        <v>9.493600000000001</v>
       </c>
       <c r="D29" s="12">
-        <v>7.4</v>
+        <v>7.3</v>
       </c>
       <c r="E29" s="12">
-        <v>13.5013</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C33" s="10">
-        <v>659.8929000000001</v>
+        <v>666.0522999999999</v>
       </c>
       <c r="D33" s="10">
-        <v>645.6</v>
+        <v>650.1</v>
       </c>
       <c r="E33" s="10">
-        <v>682.8</v>
+        <v>713.7</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C34" s="10">
-        <v>524.1596</v>
+        <v>531.2285000000001</v>
       </c>
       <c r="D34" s="10">
-        <v>513.6</v>
+        <v>511.9</v>
       </c>
       <c r="E34" s="10">
-        <v>531.9</v>
+        <v>546.4</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C35" s="10">
-        <v>2707.0018</v>
+        <v>2888.8527</v>
       </c>
       <c r="D35" s="10">
-        <v>2158.9</v>
+        <v>2173.7</v>
       </c>
       <c r="E35" s="10">
-        <v>3587.1</v>
+        <v>3635.8</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="25">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C36" s="11">
-        <v>3891.0543</v>
+        <v>4086.1336</v>
       </c>
       <c r="D36" s="11">
-        <v>3328</v>
+        <v>3335.7</v>
       </c>
       <c r="E36" s="11">
-        <v>4779.9343</v>
+        <v>4842.9</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="25">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="C38" s="11">
         <v>0</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C41" s="10">
-        <v>4056.1536</v>
+        <v>4112.8921</v>
       </c>
       <c r="D41" s="10">
-        <v>3921.6</v>
+        <v>4007.9</v>
       </c>
       <c r="E41" s="10">
-        <v>4210.9</v>
+        <v>4346.7</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C42" s="10">
-        <v>3103.167</v>
+        <v>3183.0936</v>
       </c>
       <c r="D42" s="10">
-        <v>2961.4</v>
+        <v>3061.1</v>
       </c>
       <c r="E42" s="10">
-        <v>3226</v>
+        <v>3362.6</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C43" s="10">
-        <v>9290.285900000001</v>
+        <v>9854.6059</v>
       </c>
       <c r="D43" s="10">
-        <v>6986</v>
+        <v>6863.8</v>
       </c>
       <c r="E43" s="10">
-        <v>13708.1873</v>
+        <v>13229.2</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="25">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C44" s="11">
-        <v>16449.6065</v>
+        <v>17150.5916</v>
       </c>
       <c r="D44" s="11">
-        <v>14192.9</v>
+        <v>14155.2</v>
       </c>
       <c r="E44" s="11">
-        <v>20771.0517</v>
+        <v>20476.8</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="25">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="C46" s="11">
         <v>0</v>
       </c>
       <c r="D46" s="11">
         <v>0</v>
       </c>
       <c r="E46" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="25">
         <v>6</v>
       </c>
       <c r="C48" s="11">
-        <v>-115.5939</v>
+        <v>-119.737</v>
       </c>
       <c r="D48" s="11">
-        <v>-249.9</v>
+        <v>-241.4</v>
       </c>
       <c r="E48" s="11">
-        <v>18.4</v>
+        <v>25.5</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="24">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C50" s="10">
-        <v>6168.9122</v>
+        <v>6558.3511</v>
       </c>
       <c r="D50" s="10">
-        <v>5347.6</v>
+        <v>5427.8</v>
       </c>
       <c r="E50" s="10">
-        <v>7483.1734</v>
+        <v>7592.7</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="24">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C51" s="10">
-        <v>-4125.9227</v>
+        <v>-4434.6083</v>
       </c>
       <c r="D51" s="10">
-        <v>-5170.4</v>
+        <v>-5256.8</v>
       </c>
       <c r="E51" s="10">
-        <v>-3514.2</v>
+        <v>-3568.6</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="26">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C53" s="12">
-        <v>2048.4547</v>
+        <v>2124.9571</v>
       </c>
       <c r="D53" s="12">
-        <v>1851.9</v>
+        <v>1845.1</v>
       </c>
       <c r="E53" s="12">
-        <v>2379.2373</v>
+        <v>2492.7</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C55" s="10">
-        <v>460.1402</v>
+        <v>460.7047</v>
       </c>
       <c r="D55" s="10">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="E55" s="10">
-        <v>492.5</v>
+        <v>543.9</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C56" s="10">
-        <v>323.9649</v>
+        <v>321.304</v>
       </c>
       <c r="D56" s="10">
-        <v>277.1</v>
+        <v>279.5</v>
       </c>
       <c r="E56" s="10">
-        <v>363.3</v>
+        <v>350</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C57" s="10">
-        <v>1270.4246</v>
+        <v>1345.19</v>
       </c>
       <c r="D57" s="10">
-        <v>1019.3</v>
+        <v>1033.2</v>
       </c>
       <c r="E57" s="10">
-        <v>1640.6968</v>
+        <v>1756.6</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B58" s="25">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C58" s="11">
-        <v>2054.5297</v>
+        <v>2127.1987</v>
       </c>
       <c r="D58" s="11">
-        <v>1851.9</v>
+        <v>1845.2</v>
       </c>
       <c r="E58" s="11">
-        <v>2379.2373</v>
+        <v>2492.7</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B60" s="25">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C60" s="11">
         <v>0</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B62" s="25">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C62" s="11">
-        <v>-9.300000000000001</v>
+        <v>-13.2802</v>
       </c>
       <c r="D62" s="11">
-        <v>-27.5</v>
+        <v>-28.2</v>
       </c>
       <c r="E62" s="11">
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C64" s="10">
-        <v>2014.9824</v>
+        <v>2041.1031</v>
       </c>
       <c r="D64" s="10">
-        <v>1781.7</v>
+        <v>1762.0368</v>
       </c>
       <c r="E64" s="10">
-        <v>2304.8594</v>
+        <v>2368.5</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="26">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C65" s="12">
-        <v>2014.4199</v>
+        <v>2041.3697</v>
       </c>
       <c r="D65" s="12">
-        <v>1791.7</v>
+        <v>1772.0368</v>
       </c>
       <c r="E65" s="12">
-        <v>2309.8594</v>
+        <v>2373.5</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>46</v>
       </c>
       <c r="B67" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C67" s="10">
-        <v>-547.6666</v>
+        <v>-556.7679000000001</v>
       </c>
       <c r="D67" s="10">
-        <v>-644.6332</v>
+        <v>-662.4</v>
       </c>
       <c r="E67" s="10">
-        <v>-481</v>
+        <v>-476.7152</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B68" s="26">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C68" s="12">
-        <v>-548.9039</v>
+        <v>-557.7935</v>
       </c>
       <c r="D68" s="12">
-        <v>-646.0316</v>
+        <v>-663.8</v>
       </c>
       <c r="E68" s="12">
-        <v>-483.7</v>
+        <v>-479.422</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>48</v>
       </c>
       <c r="B70" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C70" s="10">
-        <v>1456.91</v>
+        <v>1475.1185</v>
       </c>
       <c r="D70" s="10">
-        <v>1300.8</v>
+        <v>1285.3217</v>
       </c>
       <c r="E70" s="10">
-        <v>1643.3</v>
+        <v>1717.5</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B71" s="26">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C71" s="12">
-        <v>1455.0977</v>
+        <v>1474.3429</v>
       </c>
       <c r="D71" s="12">
-        <v>1308.1</v>
+        <v>1292.6148</v>
       </c>
       <c r="E71" s="12">
-        <v>1608.1817</v>
+        <v>1675.5</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>50</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>51</v>
       </c>
       <c r="B74" s="24">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="C74" s="10">
-        <v>-8.1</v>
+        <v>-2.69</v>
       </c>
       <c r="D74" s="10">
         <v>-16.7</v>
       </c>
       <c r="E74" s="10">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C75" s="10">
-        <v>-41.2715</v>
+        <v>-84.02070000000001</v>
       </c>
       <c r="D75" s="10">
-        <v>-102</v>
+        <v>-156.9</v>
       </c>
       <c r="E75" s="10">
-        <v>39.5</v>
+        <v>40</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="24">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C76" s="10">
-        <v>1120.6083</v>
+        <v>1156.8744</v>
       </c>
       <c r="D76" s="10">
-        <v>934.7</v>
+        <v>932.5</v>
       </c>
       <c r="E76" s="10">
-        <v>1537.0578</v>
+        <v>1546.6</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="24">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C77" s="10">
-        <v>648.1441</v>
+        <v>666.4433</v>
       </c>
       <c r="D77" s="10">
-        <v>567.8</v>
+        <v>567.8767</v>
       </c>
       <c r="E77" s="10">
-        <v>761</v>
+        <v>801.4</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>55</v>
       </c>
       <c r="B79" s="24">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C79" s="13">
-        <v>3.9066</v>
+        <v>3.9511</v>
       </c>
       <c r="D79" s="13">
-        <v>3.54</v>
+        <v>3.4931</v>
       </c>
       <c r="E79" s="13">
-        <v>4.21</v>
+        <v>4.41</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B80" s="26">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C80" s="14">
-        <v>3.899</v>
+        <v>3.9477</v>
       </c>
       <c r="D80" s="14">
-        <v>3.55</v>
+        <v>3.5129</v>
       </c>
       <c r="E80" s="14">
-        <v>4.1821</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B81" s="26">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C81" s="14">
-        <v>1.7367</v>
+        <v>1.7731</v>
       </c>
       <c r="D81" s="14">
-        <v>1.57</v>
+        <v>1.5476</v>
       </c>
       <c r="E81" s="14">
-        <v>1.87</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B83" s="26">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C83" s="14">
-        <v>1075.846</v>
+        <v>1077.8461</v>
       </c>
       <c r="D83" s="14">
-        <v>929.54</v>
+        <v>911.8200000000001</v>
       </c>
       <c r="E83" s="14">
-        <v>1399.72</v>
+        <v>1531.86</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B86" s="27">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C86" s="15">
-        <v>37.8018</v>
+        <v>37.6939</v>
       </c>
       <c r="D86" s="15">
-        <v>36.0269</v>
+        <v>36.5785</v>
       </c>
       <c r="E86" s="15">
-        <v>39.6695</v>
+        <v>39.1612</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B87" s="27">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C87" s="15">
-        <v>25.2024</v>
+        <v>25.4122</v>
       </c>
       <c r="D87" s="15">
-        <v>24.3255</v>
+        <v>24.4052</v>
       </c>
       <c r="E87" s="15">
         <v>27.0802</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B88" s="27">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C88" s="15">
-        <v>12.5919</v>
+        <v>12.4832</v>
       </c>
       <c r="D88" s="15">
-        <v>11.4546</v>
+        <v>11.4953</v>
       </c>
       <c r="E88" s="15">
-        <v>13.5541</v>
+        <v>13.2059</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="27">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C89" s="15">
-        <v>27.221</v>
+        <v>27.2965</v>
       </c>
       <c r="D89" s="15">
-        <v>26.9786</v>
+        <v>26.703</v>
       </c>
       <c r="E89" s="15">
-        <v>27.9684</v>
+        <v>28.0013</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="27">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C90" s="15">
-        <v>6.678</v>
+        <v>6.7395</v>
       </c>
       <c r="D90" s="15">
-        <v>5.9499</v>
+        <v>5.8502</v>
       </c>
       <c r="E90" s="15">
-        <v>7.4</v>
+        <v>7.5529</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97"/>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B101"/>
       <c r="C101"/>
       <c r="D101"/>
       <c r="E101"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B102"/>
       <c r="C102"/>
       <c r="D102"/>
       <c r="E102"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B103"/>
       <c r="C103"/>
       <c r="D103"/>
       <c r="E103"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B104"/>
       <c r="C104"/>
       <c r="D104"/>
       <c r="E104"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B105"/>
       <c r="C105"/>
       <c r="D105"/>
       <c r="E105"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106"/>
       <c r="B106"/>
       <c r="C106"/>
       <c r="D106"/>
       <c r="E106"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B107"/>
       <c r="C107"/>
       <c r="D107"/>
       <c r="E107"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B108"/>
       <c r="C108"/>
       <c r="D108"/>
       <c r="E108"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B109"/>
       <c r="C109"/>
       <c r="D109"/>
       <c r="E109"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B110"/>
       <c r="C110"/>
       <c r="D110"/>
       <c r="E110"/>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="23" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A93:E93"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>
     <mergeCell ref="A98:E98"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A100:E100"/>
     <mergeCell ref="A101:E101"/>
     <mergeCell ref="A102:E102"/>
     <mergeCell ref="A103:E103"/>
@@ -13311,1347 +13249,1347 @@
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C8" s="10">
-        <v>1.1947</v>
+        <v>1.1682</v>
       </c>
       <c r="D8" s="10">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
       <c r="E8" s="10">
-        <v>2</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C9" s="10">
-        <v>2.1452</v>
+        <v>2.3</v>
       </c>
       <c r="D9" s="10">
         <v>1.5</v>
       </c>
       <c r="E9" s="10">
-        <v>3</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C10" s="10">
-        <v>3.9813</v>
+        <v>4.1489</v>
       </c>
       <c r="D10" s="10">
         <v>3.1</v>
       </c>
       <c r="E10" s="10">
-        <v>5.8</v>
+        <v>5.7743</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="25">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C11" s="11">
-        <v>3.2563</v>
+        <v>3.3885</v>
       </c>
       <c r="D11" s="11">
-        <v>2.5</v>
+        <v>2.4742</v>
       </c>
       <c r="E11" s="11">
-        <v>4.7</v>
+        <v>4.6997</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C14" s="10">
-        <v>1.7733</v>
+        <v>1.8636</v>
       </c>
       <c r="D14" s="10">
-        <v>1.2861</v>
+        <v>1.4</v>
       </c>
       <c r="E14" s="10">
         <v>2.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C15" s="10">
-        <v>2.9518</v>
+        <v>3.0818</v>
       </c>
       <c r="D15" s="10">
-        <v>1.7148</v>
+        <v>1.7</v>
       </c>
       <c r="E15" s="10">
-        <v>4</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C16" s="10">
-        <v>4.4708</v>
+        <v>4.4217</v>
       </c>
       <c r="D16" s="10">
-        <v>3.3</v>
+        <v>3.25</v>
       </c>
       <c r="E16" s="10">
-        <v>5.8663</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="25">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C17" s="11">
-        <v>3.2179</v>
+        <v>3.2159</v>
       </c>
       <c r="D17" s="11">
-        <v>2.4</v>
+        <v>2.3918</v>
       </c>
       <c r="E17" s="11">
-        <v>4.1433</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C20" s="10">
-        <v>2.9954</v>
+        <v>3.036</v>
       </c>
       <c r="D20" s="10">
         <v>2.3</v>
       </c>
       <c r="E20" s="10">
-        <v>4</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C21" s="10">
-        <v>5.1528</v>
+        <v>5.4375</v>
       </c>
       <c r="D21" s="10">
         <v>4.3</v>
       </c>
       <c r="E21" s="10">
         <v>7.1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C22" s="10">
-        <v>8.6127</v>
+        <v>8.7455</v>
       </c>
       <c r="D22" s="10">
-        <v>7.5</v>
+        <v>7.5887</v>
       </c>
       <c r="E22" s="10">
-        <v>11.0014</v>
+        <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="26">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C23" s="12">
-        <v>6.5582</v>
+        <v>6.713</v>
       </c>
       <c r="D23" s="12">
-        <v>5.8</v>
+        <v>5.8385</v>
       </c>
       <c r="E23" s="12">
-        <v>8.4658</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="24">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C26" s="10">
-        <v>5.1419</v>
+        <v>5.0358</v>
       </c>
       <c r="D26" s="10">
         <v>2.8</v>
       </c>
       <c r="E26" s="10">
-        <v>7.2</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="24">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C27" s="10">
-        <v>7.8219</v>
+        <v>8.1234</v>
       </c>
       <c r="D27" s="10">
-        <v>4.4535</v>
+        <v>4.5</v>
       </c>
       <c r="E27" s="10">
-        <v>12.2</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="24">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C28" s="10">
-        <v>11.6414</v>
+        <v>11.3417</v>
       </c>
       <c r="D28" s="10">
-        <v>9.1</v>
+        <v>8.699999999999999</v>
       </c>
       <c r="E28" s="10">
-        <v>16.7898</v>
+        <v>16.1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="26">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C29" s="12">
-        <v>9.1812</v>
+        <v>9.1945</v>
       </c>
       <c r="D29" s="12">
-        <v>6.4</v>
+        <v>6.5</v>
       </c>
       <c r="E29" s="12">
-        <v>12.8496</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C33" s="10">
-        <v>667.7993</v>
+        <v>675.1713999999999</v>
       </c>
       <c r="D33" s="10">
-        <v>652.2</v>
+        <v>656.7</v>
       </c>
       <c r="E33" s="10">
-        <v>696.4</v>
+        <v>733.7</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C34" s="10">
-        <v>535.7189</v>
+        <v>544.0613</v>
       </c>
       <c r="D34" s="10">
-        <v>521.6</v>
+        <v>521.7</v>
       </c>
       <c r="E34" s="10">
-        <v>545</v>
+        <v>562.8</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C35" s="10">
-        <v>2818.8977</v>
+        <v>2954.0735</v>
       </c>
       <c r="D35" s="10">
-        <v>2225.2</v>
+        <v>2244.8</v>
       </c>
       <c r="E35" s="10">
-        <v>3793.8</v>
+        <v>3811.9</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="25">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C36" s="11">
-        <v>4022.4159</v>
+        <v>4173.3062</v>
       </c>
       <c r="D36" s="11">
-        <v>3411.2</v>
+        <v>3426.1</v>
       </c>
       <c r="E36" s="11">
-        <v>4993.3</v>
+        <v>5043.7</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="25">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="C38" s="11">
         <v>0</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C41" s="10">
-        <v>4179.8023</v>
+        <v>4242.1885</v>
       </c>
       <c r="D41" s="10">
-        <v>4020.3</v>
+        <v>4098.9</v>
       </c>
       <c r="E41" s="10">
-        <v>4368.7</v>
+        <v>4558.4</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C42" s="10">
-        <v>3254.6945</v>
+        <v>3357.1675</v>
       </c>
       <c r="D42" s="10">
-        <v>3064.5</v>
+        <v>3167.7</v>
       </c>
       <c r="E42" s="10">
-        <v>3410.4</v>
+        <v>3577.2</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C43" s="10">
-        <v>10019.4372</v>
+        <v>10416.5229</v>
       </c>
       <c r="D43" s="10">
-        <v>7296.8</v>
+        <v>7168.9</v>
       </c>
       <c r="E43" s="10">
-        <v>15240.3977</v>
+        <v>14708.2</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="25">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C44" s="11">
-        <v>17453.934</v>
+        <v>18015.8789</v>
       </c>
       <c r="D44" s="11">
-        <v>14770.9</v>
+        <v>14730.4</v>
       </c>
       <c r="E44" s="11">
-        <v>22544.8723</v>
+        <v>22206.8</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="25">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="C46" s="11">
         <v>0</v>
       </c>
       <c r="D46" s="11">
         <v>0</v>
       </c>
       <c r="E46" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="25">
         <v>6</v>
       </c>
       <c r="C48" s="11">
-        <v>-118.2359</v>
+        <v>-124.1608</v>
       </c>
       <c r="D48" s="11">
-        <v>-260.5</v>
+        <v>-251.6</v>
       </c>
       <c r="E48" s="11">
-        <v>18.4</v>
+        <v>14.3</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="24">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C50" s="10">
-        <v>6616.8203</v>
+        <v>6932.1463</v>
       </c>
       <c r="D50" s="10">
-        <v>5605.4</v>
+        <v>5689.2</v>
       </c>
       <c r="E50" s="10">
-        <v>8231.721799999999</v>
+        <v>8232.4</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="24">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C51" s="10">
-        <v>-4383.0701</v>
+        <v>-4635.0846</v>
       </c>
       <c r="D51" s="10">
-        <v>-5588</v>
+        <v>-5678</v>
       </c>
       <c r="E51" s="10">
-        <v>-3653.8</v>
+        <v>-3708.7</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="26">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C53" s="12">
-        <v>2232.8001</v>
+        <v>2300.9631</v>
       </c>
       <c r="D53" s="12">
-        <v>1970.9</v>
+        <v>1960.7</v>
       </c>
       <c r="E53" s="12">
-        <v>2690.601</v>
+        <v>2811.5</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C55" s="10">
-        <v>482.3572</v>
+        <v>484.9549</v>
       </c>
       <c r="D55" s="10">
-        <v>433.7</v>
+        <v>432.6</v>
       </c>
       <c r="E55" s="10">
-        <v>518.1</v>
+        <v>577.4</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C56" s="10">
-        <v>347.9402</v>
+        <v>349.2675</v>
       </c>
       <c r="D56" s="10">
-        <v>304.5</v>
+        <v>294.9</v>
       </c>
       <c r="E56" s="10">
-        <v>391.5</v>
+        <v>383.1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C57" s="10">
-        <v>1408.6652</v>
+        <v>1469.2135</v>
       </c>
       <c r="D57" s="10">
-        <v>1079.2</v>
+        <v>1090.1</v>
       </c>
       <c r="E57" s="10">
-        <v>1922.9217</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B58" s="25">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C58" s="11">
-        <v>2238.9626</v>
+        <v>2303.4358</v>
       </c>
       <c r="D58" s="11">
-        <v>1970.9</v>
+        <v>1960.7</v>
       </c>
       <c r="E58" s="11">
-        <v>2690.601</v>
+        <v>2811.5</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B60" s="25">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C60" s="11">
         <v>0</v>
       </c>
       <c r="D60" s="11">
         <v>0</v>
       </c>
       <c r="E60" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B62" s="25">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C62" s="11">
-        <v>-10.0667</v>
+        <v>-13.5426</v>
       </c>
       <c r="D62" s="11">
-        <v>-29.2</v>
+        <v>-29.8</v>
       </c>
       <c r="E62" s="11">
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C64" s="10">
-        <v>2215.0172</v>
+        <v>2237.472</v>
       </c>
       <c r="D64" s="10">
-        <v>1919.4</v>
+        <v>1900.5915</v>
       </c>
       <c r="E64" s="10">
-        <v>2628.2372</v>
+        <v>2700.5</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="26">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C65" s="12">
-        <v>2214.0421</v>
+        <v>2237.4083</v>
       </c>
       <c r="D65" s="12">
-        <v>1929.4</v>
+        <v>1910.5915</v>
       </c>
       <c r="E65" s="12">
-        <v>2633.2372</v>
+        <v>2705.5</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>46</v>
       </c>
       <c r="B67" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C67" s="10">
-        <v>-602.1221</v>
+        <v>-610.9655</v>
       </c>
       <c r="D67" s="10">
-        <v>-735.0769</v>
+        <v>-755.3</v>
       </c>
       <c r="E67" s="10">
-        <v>-518.2</v>
+        <v>-514.22</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B68" s="26">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C68" s="12">
-        <v>-603.3969</v>
+        <v>-612.1024</v>
       </c>
       <c r="D68" s="12">
-        <v>-736.4752999999999</v>
+        <v>-756.7</v>
       </c>
       <c r="E68" s="12">
-        <v>-520.9</v>
+        <v>-516.9268</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>48</v>
       </c>
       <c r="B70" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C70" s="10">
-        <v>1600.4448</v>
+        <v>1614.7883</v>
       </c>
       <c r="D70" s="10">
-        <v>1401.4</v>
+        <v>1386.3715</v>
       </c>
       <c r="E70" s="10">
-        <v>1823.9583</v>
+        <v>1912.6</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B71" s="26">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C71" s="12">
-        <v>1598.195</v>
+        <v>1613.5968</v>
       </c>
       <c r="D71" s="12">
-        <v>1408.7</v>
+        <v>1393.6647</v>
       </c>
       <c r="E71" s="12">
-        <v>1827.5599</v>
+        <v>1879.6</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>50</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>51</v>
       </c>
       <c r="B74" s="24">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C74" s="10">
-        <v>-8.216699999999999</v>
+        <v>-3.0222</v>
       </c>
       <c r="D74" s="10">
         <v>-16.7</v>
       </c>
       <c r="E74" s="10">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C75" s="10">
-        <v>-26.0891</v>
+        <v>-63.4548</v>
       </c>
       <c r="D75" s="10">
-        <v>-95</v>
+        <v>-151.5</v>
       </c>
       <c r="E75" s="10">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="24">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C76" s="10">
-        <v>1187.2601</v>
+        <v>1201.8936</v>
       </c>
       <c r="D76" s="10">
-        <v>943.7</v>
+        <v>941.4</v>
       </c>
       <c r="E76" s="10">
-        <v>1668.3206</v>
+        <v>1678.1</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="24">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C77" s="10">
-        <v>691.2071999999999</v>
+        <v>695.6038</v>
       </c>
       <c r="D77" s="10">
-        <v>598.9</v>
+        <v>598.3</v>
       </c>
       <c r="E77" s="10">
-        <v>812.9</v>
+        <v>823</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>55</v>
       </c>
       <c r="B79" s="24">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C79" s="13">
-        <v>4.2967</v>
+        <v>4.3561</v>
       </c>
       <c r="D79" s="13">
-        <v>3.8</v>
+        <v>3.7575</v>
       </c>
       <c r="E79" s="13">
-        <v>4.7433</v>
+        <v>4.97</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B80" s="26">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C80" s="14">
-        <v>4.2878</v>
+        <v>4.3516</v>
       </c>
       <c r="D80" s="14">
-        <v>3.81</v>
+        <v>3.7772</v>
       </c>
       <c r="E80" s="14">
-        <v>4.7526</v>
+        <v>4.89</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B81" s="26">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C81" s="14">
-        <v>1.9095</v>
+        <v>1.9486</v>
       </c>
       <c r="D81" s="14">
-        <v>1.68</v>
+        <v>1.6641</v>
       </c>
       <c r="E81" s="14">
-        <v>2.08</v>
+        <v>2.18</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B83" s="26">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C83" s="14">
-        <v>1186.0726</v>
+        <v>1191.7011</v>
       </c>
       <c r="D83" s="14">
-        <v>1010.43</v>
+        <v>991.8</v>
       </c>
       <c r="E83" s="14">
-        <v>1534.1</v>
+        <v>1677.4</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B86" s="27">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C86" s="15">
-        <v>38.1382</v>
+        <v>38.0101</v>
       </c>
       <c r="D86" s="15">
-        <v>36.5126</v>
+        <v>37.063</v>
       </c>
       <c r="E86" s="15">
-        <v>40.3081</v>
+        <v>39.761</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B87" s="27">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C87" s="15">
-        <v>25.1781</v>
+        <v>25.3331</v>
       </c>
       <c r="D87" s="15">
-        <v>24.0315</v>
+        <v>24.3614</v>
       </c>
       <c r="E87" s="15">
         <v>27.2981</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B88" s="27">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C88" s="15">
-        <v>12.9319</v>
+        <v>12.8678</v>
       </c>
       <c r="D88" s="15">
-        <v>11.9344</v>
+        <v>11.6801</v>
       </c>
       <c r="E88" s="15">
-        <v>14.0405</v>
+        <v>13.6497</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="27">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C89" s="15">
-        <v>27.2197</v>
+        <v>27.3222</v>
       </c>
       <c r="D89" s="15">
-        <v>26.9813</v>
+        <v>26.699</v>
       </c>
       <c r="E89" s="15">
-        <v>27.9684</v>
+        <v>28.0005</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="27">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C90" s="15">
-        <v>6.6484</v>
+        <v>6.6674</v>
       </c>
       <c r="D90" s="15">
-        <v>5.9501</v>
+        <v>5.8498</v>
       </c>
       <c r="E90" s="15">
-        <v>7.4</v>
+        <v>7.5567</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97"/>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B101"/>
       <c r="C101"/>
       <c r="D101"/>
       <c r="E101"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B102"/>
       <c r="C102"/>
       <c r="D102"/>
       <c r="E102"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B103"/>
       <c r="C103"/>
       <c r="D103"/>
       <c r="E103"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B104"/>
       <c r="C104"/>
       <c r="D104"/>
       <c r="E104"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B105"/>
       <c r="C105"/>
       <c r="D105"/>
       <c r="E105"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106"/>
       <c r="B106"/>
       <c r="C106"/>
       <c r="D106"/>
       <c r="E106"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B107"/>
       <c r="C107"/>
       <c r="D107"/>
       <c r="E107"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B108"/>
       <c r="C108"/>
       <c r="D108"/>
       <c r="E108"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B109"/>
       <c r="C109"/>
       <c r="D109"/>
       <c r="E109"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B110"/>
       <c r="C110"/>
       <c r="D110"/>
       <c r="E110"/>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="23" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A93:E93"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>
     <mergeCell ref="A98:E98"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A100:E100"/>
     <mergeCell ref="A101:E101"/>
     <mergeCell ref="A102:E102"/>
     <mergeCell ref="A103:E103"/>
@@ -14677,54 +14615,54 @@
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="92" man="1"/>
     <brk id="112" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Summary</vt:lpstr>
-      <vt:lpstr>H1 FY26</vt:lpstr>
       <vt:lpstr>FY26</vt:lpstr>
-      <vt:lpstr>Q2 FY26</vt:lpstr>
       <vt:lpstr>H2 FY26</vt:lpstr>
+      <vt:lpstr>Q3 FY26</vt:lpstr>
+      <vt:lpstr>Q4 FY26</vt:lpstr>
       <vt:lpstr>FY27</vt:lpstr>
       <vt:lpstr>FY28</vt:lpstr>
       <vt:lpstr>FY29</vt:lpstr>
       <vt:lpstr>FY30</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vuma Financial Ltd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Vuma - Excel output</dc:title>
   <dc:description>Vuma - Excel output</dc:description>
   <dc:subject>Vuma - Excel output</dc:subject>
   <cp:keywords/>