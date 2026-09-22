--- v5 (2026-08-04)
+++ v6 (2026-09-22)
@@ -10,86 +10,86 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId4"/>
-    <sheet name="H1 FY26" sheetId="2" r:id="rId5"/>
-[...1 lines deleted...]
-    <sheet name="Q2 FY26" sheetId="4" r:id="rId7"/>
+    <sheet name="FY26" sheetId="2" r:id="rId5"/>
+    <sheet name="H2 FY26" sheetId="3" r:id="rId6"/>
+    <sheet name="Q3 FY26" sheetId="4" r:id="rId7"/>
     <sheet name="FY27" sheetId="5" r:id="rId8"/>
     <sheet name="FY28" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Coca-Cola Europacific Partners</t>
   </si>
   <si>
-    <t>H1 FY26</t>
-[...1 lines deleted...]
-  <si>
     <t>FY26</t>
   </si>
   <si>
-    <t>Q2 FY26</t>
+    <t>H2 FY26</t>
+  </si>
+  <si>
+    <t>Q3 FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
-    <t>10/07/26</t>
+    <t>20/08/26</t>
   </si>
   <si>
     <t>Comparable (€m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: Europe</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: Europe</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: APS</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: APS</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: Total CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Gross profit: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: TOTAL CCEP</t>
   </si>
@@ -888,866 +888,866 @@
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8">
-        <v>7877.32</v>
+        <v>15939.3696</v>
       </c>
       <c r="C7" s="8">
-        <v>15872.3427</v>
+        <v>8029.1072</v>
       </c>
       <c r="D7" s="8">
-        <v>4328.32</v>
+        <v>4356.6744</v>
       </c>
       <c r="E7" s="8">
-        <v>16373.882</v>
+        <v>16454.5528</v>
       </c>
       <c r="F7" s="8">
-        <v>16869.5697</v>
+        <v>16970.2761</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="9">
-        <v>1122.621</v>
+        <v>2292.2538</v>
       </c>
       <c r="C8" s="9">
-        <v>2290.444</v>
+        <v>1159.2469</v>
       </c>
       <c r="D8" s="13"/>
       <c r="E8" s="9">
-        <v>2429.5121</v>
+        <v>2429.7926</v>
       </c>
       <c r="F8" s="9">
-        <v>2567.1208</v>
+        <v>2569.5551</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="8">
-        <v>2826.1173</v>
+        <v>5630.8599</v>
       </c>
       <c r="C10" s="8">
-        <v>5627.8312</v>
+        <v>2817.835</v>
       </c>
       <c r="D10" s="8">
-        <v>1374.1173</v>
+        <v>1303.6344</v>
       </c>
       <c r="E10" s="8">
-        <v>5926.0995</v>
+        <v>5926.5254</v>
       </c>
       <c r="F10" s="8">
-        <v>6261.2395</v>
+        <v>6257.3286</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="9">
-        <v>345.595</v>
+        <v>712.8825000000001</v>
       </c>
       <c r="C11" s="9">
-        <v>706.2626</v>
+        <v>364.9042</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="9">
-        <v>770.999</v>
+        <v>777.2598</v>
       </c>
       <c r="F11" s="9">
-        <v>844.7903</v>
+        <v>850.0703999999999</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="8">
-        <v>10705.135</v>
+        <v>21570.931</v>
       </c>
       <c r="C13" s="8">
-        <v>21497.4998</v>
+        <v>10847.6512</v>
       </c>
       <c r="D13" s="8">
-        <v>5704.1669</v>
+        <v>5660.3087</v>
       </c>
       <c r="E13" s="8">
-        <v>22299.9814</v>
+        <v>22381.0782</v>
       </c>
       <c r="F13" s="8">
-        <v>23130.8092</v>
+        <v>23227.6047</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="8">
-        <v>3762.3052</v>
+        <v>7676.6297</v>
       </c>
       <c r="C14" s="8">
-        <v>7659.7616</v>
+        <v>3884.2409</v>
       </c>
       <c r="D14" s="14"/>
       <c r="E14" s="8">
-        <v>7959.9314</v>
+        <v>7944.8478</v>
       </c>
       <c r="F14" s="8">
-        <v>8293.6062</v>
+        <v>8268.216</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="9">
-        <v>1468.1359</v>
+        <v>3005.4919</v>
       </c>
       <c r="C15" s="9">
-        <v>2997.4868</v>
+        <v>1524.5646</v>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="9">
-        <v>3201.1257</v>
+        <v>3208.3681</v>
       </c>
       <c r="F15" s="9">
-        <v>3412.2131</v>
+        <v>3420.9326</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="8">
-        <v>129.0132</v>
+        <v>257.4575</v>
       </c>
       <c r="C17" s="8">
-        <v>260.9188</v>
+        <v>138.6956</v>
       </c>
       <c r="D17" s="14"/>
       <c r="E17" s="8">
-        <v>269.1816</v>
+        <v>264.5734</v>
       </c>
       <c r="F17" s="8">
-        <v>281.0839</v>
+        <v>281.6935</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="8">
-        <v>345.8051</v>
+        <v>711.4879</v>
       </c>
       <c r="C18" s="8">
-        <v>706.6632</v>
+        <v>358.4094</v>
       </c>
       <c r="D18" s="14"/>
       <c r="E18" s="8">
-        <v>756.2012999999999</v>
+        <v>760.306</v>
       </c>
       <c r="F18" s="8">
-        <v>807.7781</v>
+        <v>810.6519</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="8">
-        <v>990.3266</v>
+        <v>2026.1271</v>
       </c>
       <c r="C19" s="8">
-        <v>2016.5647</v>
+        <v>1022.7683</v>
       </c>
       <c r="D19" s="14"/>
       <c r="E19" s="8">
-        <v>2152.9734</v>
+        <v>2165.2512</v>
       </c>
       <c r="F19" s="8">
-        <v>2296.1266</v>
+        <v>2304.9133</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="8">
-        <v>25.7565</v>
+        <v>42.5761</v>
       </c>
       <c r="C20" s="8">
-        <v>43.0778</v>
+        <v>18.6619</v>
       </c>
       <c r="D20" s="14"/>
       <c r="E20" s="8">
-        <v>47.628</v>
+        <v>47.1881</v>
       </c>
       <c r="F20" s="8">
-        <v>51.4493</v>
+        <v>51.2693</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="10">
-        <v>2.152</v>
+        <v>4.4888</v>
       </c>
       <c r="C21" s="10">
-        <v>4.4498</v>
+        <v>2.2818</v>
       </c>
       <c r="D21" s="15"/>
       <c r="E21" s="10">
-        <v>4.8685</v>
+        <v>4.9103</v>
       </c>
       <c r="F21" s="10">
-        <v>5.3171</v>
+        <v>5.3518</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
-        <v>4.2378</v>
+        <v>1.6843</v>
       </c>
       <c r="C24" s="11">
-        <v>1.0492</v>
+        <v>-1.3904</v>
       </c>
       <c r="D24" s="11">
-        <v>0.9172</v>
+        <v>1.4781</v>
       </c>
       <c r="E24" s="11">
-        <v>0.6788</v>
+        <v>0.6708</v>
       </c>
       <c r="F24" s="11">
-        <v>0.9335</v>
+        <v>0.9186</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="11">
-        <v>1.7091</v>
+        <v>1.7539</v>
       </c>
       <c r="C25" s="11">
-        <v>2.0456</v>
+        <v>2.1818</v>
       </c>
       <c r="D25" s="11">
-        <v>2.1504</v>
+        <v>2.0111</v>
       </c>
       <c r="E25" s="11">
-        <v>2.4863</v>
+        <v>2.4285</v>
       </c>
       <c r="F25" s="11">
-        <v>2.1607</v>
+        <v>2.2193</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="11">
-        <v>5.9613</v>
+        <v>3.4107</v>
       </c>
       <c r="C26" s="11">
-        <v>3.0822</v>
+        <v>0.591</v>
       </c>
       <c r="D26" s="11">
-        <v>2.8798</v>
+        <v>3.4423</v>
       </c>
       <c r="E26" s="11">
-        <v>3.1666</v>
+        <v>3.1208</v>
       </c>
       <c r="F26" s="11">
-        <v>3.1032</v>
+        <v>3.1394</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="11">
-        <v>5.471</v>
+        <v>3.4811</v>
       </c>
       <c r="C27" s="11">
-        <v>3.023</v>
+        <v>1.2666</v>
       </c>
       <c r="D27" s="11">
-        <v>2.6159</v>
+        <v>3.9107</v>
       </c>
       <c r="E27" s="11">
-        <v>3.1757</v>
+        <v>3.2268</v>
       </c>
       <c r="F27" s="11">
-        <v>3.1096</v>
+        <v>3.1446</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="11">
-        <v>5.6625</v>
+        <v>3.7254</v>
       </c>
       <c r="C30" s="11">
-        <v>2.6351</v>
+        <v>0.578</v>
       </c>
       <c r="D30" s="11">
-        <v>2.4184</v>
+        <v>4.5056</v>
       </c>
       <c r="E30" s="11">
-        <v>2.9078</v>
+        <v>3.0903</v>
       </c>
       <c r="F30" s="11">
-        <v>3.1942</v>
+        <v>3.2175</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="11">
-        <v>-0.3931</v>
+        <v>-0.0379</v>
       </c>
       <c r="C31" s="11">
-        <v>0.8652</v>
+        <v>2.179</v>
       </c>
       <c r="D31" s="11">
-        <v>-0.6701</v>
+        <v>1.1469</v>
       </c>
       <c r="E31" s="11">
-        <v>2.3762</v>
+        <v>2.2454</v>
       </c>
       <c r="F31" s="11">
-        <v>2.2808</v>
+        <v>2.2784</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="11">
-        <v>5.191</v>
+        <v>3.3888</v>
       </c>
       <c r="C32" s="11">
-        <v>3.4921</v>
+        <v>1.6384</v>
       </c>
       <c r="D32" s="11">
-        <v>1.8193</v>
+        <v>5.5577</v>
       </c>
       <c r="E32" s="11">
-        <v>5.2646</v>
+        <v>5.3405</v>
       </c>
       <c r="F32" s="11">
-        <v>5.4276</v>
+        <v>5.4474</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="11">
-        <v>0.8048999999999999</v>
+        <v>2.3112</v>
       </c>
       <c r="C33" s="11">
-        <v>2.2774</v>
+        <v>4.3314</v>
       </c>
       <c r="D33" s="11">
-        <v>0.5214</v>
+        <v>6.7861</v>
       </c>
       <c r="E33" s="11">
-        <v>4.9774</v>
+        <v>4.9097</v>
       </c>
       <c r="F33" s="11">
-        <v>5.1614</v>
+        <v>5.177</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="11">
-        <v>4.7056</v>
+        <v>2.3901</v>
       </c>
       <c r="C36" s="11">
-        <v>1.5967</v>
+        <v>-0.6883</v>
       </c>
       <c r="D36" s="11">
-        <v>1.413</v>
+        <v>2.372</v>
       </c>
       <c r="E36" s="11">
-        <v>1.4559</v>
+        <v>1.5168</v>
       </c>
       <c r="F36" s="11">
-        <v>1.738</v>
+        <v>1.736</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="11">
-        <v>0.9002</v>
+        <v>1.1286</v>
       </c>
       <c r="C37" s="11">
-        <v>1.6277</v>
+        <v>2.119</v>
       </c>
       <c r="D37" s="11">
-        <v>1.2082</v>
+        <v>1.6929</v>
       </c>
       <c r="E37" s="11">
-        <v>2.236</v>
+        <v>2.1221</v>
       </c>
       <c r="F37" s="11">
-        <v>2.0385</v>
+        <v>2.0688</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="11">
-        <v>5.7438</v>
+        <v>3.5104</v>
       </c>
       <c r="C38" s="11">
-        <v>3.2068</v>
+        <v>1.1712</v>
       </c>
       <c r="D38" s="11">
-        <v>2.6414</v>
+        <v>4.079</v>
       </c>
       <c r="E38" s="11">
-        <v>3.7403</v>
+        <v>3.6985</v>
       </c>
       <c r="F38" s="11">
-        <v>3.7434</v>
+        <v>3.8303</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="11">
-        <v>4.1894</v>
+        <v>3.2095</v>
       </c>
       <c r="C39" s="11">
-        <v>2.8524</v>
+        <v>1.9509</v>
       </c>
       <c r="D39" s="11">
-        <v>2.1187</v>
+        <v>4.5237</v>
       </c>
       <c r="E39" s="11">
-        <v>3.7385</v>
+        <v>3.7584</v>
       </c>
       <c r="F39" s="11">
-        <v>3.7576</v>
+        <v>3.7878</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="11">
-        <v>1.1571</v>
+        <v>1.2829</v>
       </c>
       <c r="C41" s="11">
-        <v>1.5564</v>
+        <v>1.9476</v>
       </c>
       <c r="D41" s="16"/>
       <c r="E41" s="11">
-        <v>2.1286</v>
+        <v>2.2129</v>
       </c>
       <c r="F41" s="11">
-        <v>1.6364</v>
+        <v>1.8018</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="11">
-        <v>6.913</v>
+        <v>7.2875</v>
       </c>
       <c r="C42" s="11">
-        <v>7.0726</v>
+        <v>6.5759</v>
       </c>
       <c r="D42" s="16"/>
       <c r="E42" s="11">
-        <v>6.7487</v>
+        <v>6.6337</v>
       </c>
       <c r="F42" s="11">
-        <v>6.7213</v>
+        <v>6.6074</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="11">
-        <v>5.675</v>
+        <v>7.0044</v>
       </c>
       <c r="C43" s="11">
-        <v>6.6958</v>
+        <v>7.4099</v>
       </c>
       <c r="D43" s="16"/>
       <c r="E43" s="11">
-        <v>6.7977</v>
+        <v>6.7211</v>
       </c>
       <c r="F43" s="11">
-        <v>6.5707</v>
+        <v>6.5393</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="11">
-        <v>7.6</v>
+        <v>9.269500000000001</v>
       </c>
       <c r="C44" s="11">
-        <v>8.6059</v>
+        <v>7.3873</v>
       </c>
       <c r="D44" s="16"/>
       <c r="E44" s="11">
-        <v>9.292</v>
+        <v>8.9663</v>
       </c>
       <c r="F44" s="11">
-        <v>9.1838</v>
+        <v>9.0723</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
     </row>
     <row r="46" spans="1:6">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="11">
-        <v>35.1476</v>
+        <v>35.583</v>
       </c>
       <c r="C48" s="11">
-        <v>35.6287</v>
+        <v>35.7976</v>
       </c>
       <c r="D48" s="16"/>
       <c r="E48" s="11">
-        <v>35.6982</v>
+        <v>35.5004</v>
       </c>
       <c r="F48" s="11">
-        <v>35.8655</v>
+        <v>35.6049</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>34</v>
       </c>
       <c r="B49" s="11">
-        <v>13.7145</v>
+        <v>13.9331</v>
       </c>
       <c r="C49" s="11">
-        <v>13.9435</v>
+        <v>14.0544</v>
       </c>
       <c r="D49" s="16"/>
       <c r="E49" s="11">
-        <v>14.3551</v>
+        <v>14.3355</v>
       </c>
       <c r="F49" s="11">
-        <v>14.7522</v>
+        <v>14.7282</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="11">
-        <v>25.9692</v>
+        <v>25.9741</v>
       </c>
       <c r="C50" s="11">
-        <v>25.9392</v>
+        <v>25.9923</v>
       </c>
       <c r="D50" s="16"/>
       <c r="E50" s="11">
-        <v>25.9035</v>
+        <v>25.9055</v>
       </c>
       <c r="F50" s="11">
-        <v>25.9035</v>
+        <v>25.9055</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="12">
-        <v>0.82</v>
+        <v>2.2142</v>
       </c>
       <c r="C53" s="12">
-        <v>2.2052</v>
+        <v>1.3897</v>
       </c>
       <c r="D53" s="17"/>
       <c r="E53" s="12">
-        <v>2.403</v>
+        <v>2.4109</v>
       </c>
       <c r="F53" s="12">
-        <v>2.6176</v>
+        <v>2.6283</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54" s="8">
-        <v>475.3832</v>
+        <v>921.9241</v>
       </c>
       <c r="C54" s="8">
-        <v>944.5201</v>
+        <v>511.3024</v>
       </c>
       <c r="D54" s="14"/>
       <c r="E54" s="8">
-        <v>973.3067</v>
+        <v>952.8781</v>
       </c>
       <c r="F54" s="8">
-        <v>1003.2427</v>
+        <v>980.2514</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>39</v>
       </c>
       <c r="B56" s="8">
-        <v>489.0418</v>
+        <v>1015.789</v>
       </c>
       <c r="C56" s="8">
-        <v>1046.6178</v>
+        <v>579.9392</v>
       </c>
       <c r="D56" s="14"/>
       <c r="E56" s="8">
-        <v>1064.4385</v>
+        <v>1048.8946</v>
       </c>
       <c r="F56" s="8">
-        <v>1093.701</v>
+        <v>1077.869</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>40</v>
       </c>
       <c r="B57" s="8">
-        <v>616</v>
+        <v>1846.5159</v>
       </c>
       <c r="C57" s="8">
-        <v>1782.2085</v>
+        <v>1437.1553</v>
       </c>
       <c r="D57" s="14"/>
       <c r="E57" s="8">
-        <v>2006.3212</v>
+        <v>1996.2606</v>
       </c>
       <c r="F57" s="8">
-        <v>2102.7058</v>
+        <v>2119.9268</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>41</v>
       </c>
       <c r="B58" s="8">
-        <v>9987.497600000001</v>
+        <v>9934.046899999999</v>
       </c>
       <c r="C58" s="8">
-        <v>9927.753500000001</v>
+        <v>9879.9673</v>
       </c>
       <c r="D58" s="14"/>
       <c r="E58" s="8">
-        <v>9858.6245</v>
+        <v>9883.3549</v>
       </c>
       <c r="F58" s="8">
-        <v>9837.581</v>
+        <v>9860.162200000001</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>42</v>
       </c>
       <c r="B59" s="8">
-        <v>369.7415</v>
+        <v>978.3053</v>
       </c>
       <c r="C59" s="8">
-        <v>976.965</v>
+        <v>615.1288</v>
       </c>
       <c r="D59" s="14"/>
       <c r="E59" s="8">
-        <v>1040.8993</v>
+        <v>1041.8212</v>
       </c>
       <c r="F59" s="8">
-        <v>1108.0543</v>
+        <v>1109.6169</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>44</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>45</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
@@ -1975,780 +1975,780 @@
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8">
         <v>17</v>
       </c>
       <c r="C7" s="8">
-        <v>7877.32</v>
+        <v>15939.3696</v>
       </c>
       <c r="D7" s="8">
-        <v>7778.98</v>
+        <v>15819</v>
       </c>
       <c r="E7" s="8">
-        <v>7977.13</v>
+        <v>16020.9533</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="9">
         <v>16</v>
       </c>
       <c r="C8" s="9">
-        <v>1122.621</v>
+        <v>2292.2538</v>
       </c>
       <c r="D8" s="9">
-        <v>1091.5949</v>
+        <v>2256.8275</v>
       </c>
       <c r="E8" s="9">
-        <v>1145.869</v>
+        <v>2382.6002</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="8">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>2826.1173</v>
+        <v>5630.8599</v>
       </c>
       <c r="D10" s="8">
-        <v>2789.8927</v>
+        <v>5556.85</v>
       </c>
       <c r="E10" s="8">
-        <v>2889.12</v>
+        <v>5751</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="9">
         <v>16</v>
       </c>
       <c r="C11" s="9">
-        <v>345.595</v>
+        <v>712.8825000000001</v>
       </c>
       <c r="D11" s="9">
-        <v>315.06</v>
+        <v>617.8496</v>
       </c>
       <c r="E11" s="9">
-        <v>378.8047</v>
+        <v>748.2266</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="8">
         <v>17</v>
       </c>
       <c r="C13" s="8">
-        <v>10705.135</v>
+        <v>21570.931</v>
       </c>
       <c r="D13" s="8">
-        <v>10592.7632</v>
+        <v>21517.0329</v>
       </c>
       <c r="E13" s="8">
-        <v>10834.22</v>
+        <v>21633.413</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="8">
         <v>16</v>
       </c>
       <c r="C14" s="8">
-        <v>3762.3052</v>
+        <v>7676.6297</v>
       </c>
       <c r="D14" s="8">
-        <v>3573.5807</v>
+        <v>7571.4223</v>
       </c>
       <c r="E14" s="8">
-        <v>3845.3531</v>
+        <v>7801</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="9">
         <v>17</v>
       </c>
       <c r="C15" s="9">
-        <v>1468.1359</v>
+        <v>3005.4919</v>
       </c>
       <c r="D15" s="9">
-        <v>1445.0311</v>
+        <v>2973.0872</v>
       </c>
       <c r="E15" s="9">
-        <v>1490.7783</v>
+        <v>3032.5131</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="8">
         <v>17</v>
       </c>
       <c r="C17" s="8">
-        <v>129.0132</v>
+        <v>257.4575</v>
       </c>
       <c r="D17" s="8">
-        <v>120.4064</v>
+        <v>236</v>
       </c>
       <c r="E17" s="8">
-        <v>152.1694</v>
+        <v>289.639</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="8">
         <v>17</v>
       </c>
       <c r="C18" s="8">
-        <v>345.8051</v>
+        <v>711.4879</v>
       </c>
       <c r="D18" s="8">
-        <v>326.5409</v>
+        <v>663.1045</v>
       </c>
       <c r="E18" s="8">
-        <v>354.5825</v>
+        <v>722.6762</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="8">
         <v>17</v>
       </c>
       <c r="C19" s="8">
-        <v>990.3266</v>
+        <v>2026.1271</v>
       </c>
       <c r="D19" s="8">
-        <v>946.5919</v>
+        <v>1979.02</v>
       </c>
       <c r="E19" s="8">
-        <v>1104.3719</v>
+        <v>2068.0269</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="8">
         <v>17</v>
       </c>
       <c r="C20" s="8">
-        <v>25.7565</v>
+        <v>42.5761</v>
       </c>
       <c r="D20" s="8">
-        <v>22</v>
+        <v>36.1713</v>
       </c>
       <c r="E20" s="8">
-        <v>28.1898</v>
+        <v>49.3613</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="20">
         <v>17</v>
       </c>
       <c r="C21" s="10">
-        <v>2.152</v>
+        <v>4.4888</v>
       </c>
       <c r="D21" s="10">
-        <v>2.0715</v>
+        <v>4.4535</v>
       </c>
       <c r="E21" s="10">
-        <v>2.1849</v>
+        <v>4.5334</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C24" s="11">
-        <v>4.2378</v>
+        <v>1.6843</v>
       </c>
       <c r="D24" s="11">
-        <v>3.5227</v>
+        <v>1.0595</v>
       </c>
       <c r="E24" s="11">
-        <v>5.0303</v>
+        <v>2.7924</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C25" s="11">
-        <v>1.7091</v>
+        <v>1.7539</v>
       </c>
       <c r="D25" s="11">
-        <v>0.5697</v>
+        <v>1.3</v>
       </c>
       <c r="E25" s="11">
-        <v>2.9007</v>
+        <v>2.5064</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C26" s="11">
-        <v>5.9613</v>
+        <v>3.4107</v>
       </c>
       <c r="D26" s="11">
-        <v>4.5</v>
+        <v>2.5</v>
       </c>
       <c r="E26" s="11">
-        <v>7.3764</v>
+        <v>4.0511</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C27" s="11">
-        <v>5.471</v>
+        <v>3.4811</v>
       </c>
       <c r="D27" s="11">
-        <v>4.1223</v>
+        <v>2.7</v>
       </c>
       <c r="E27" s="11">
-        <v>6.7746</v>
+        <v>4.0051</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C30" s="11">
-        <v>5.6625</v>
+        <v>3.7254</v>
       </c>
       <c r="D30" s="11">
-        <v>5.2172</v>
+        <v>2.6988</v>
       </c>
       <c r="E30" s="11">
-        <v>6.3673</v>
+        <v>5.3357</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C31" s="11">
-        <v>-0.3931</v>
+        <v>-0.0379</v>
       </c>
       <c r="D31" s="11">
-        <v>-1.4226</v>
+        <v>-3.3725</v>
       </c>
       <c r="E31" s="11">
-        <v>0.5102</v>
+        <v>1.2402</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C32" s="11">
-        <v>5.191</v>
+        <v>3.3888</v>
       </c>
       <c r="D32" s="11">
-        <v>1.8934</v>
+        <v>-0.6</v>
       </c>
       <c r="E32" s="11">
-        <v>5.927</v>
+        <v>4.5226</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C33" s="11">
-        <v>0.8048999999999999</v>
+        <v>2.3112</v>
       </c>
       <c r="D33" s="11">
-        <v>-0.4749</v>
+        <v>0</v>
       </c>
       <c r="E33" s="11">
-        <v>3.0724</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="8">
         <v>17</v>
       </c>
       <c r="C36" s="11">
-        <v>4.7056</v>
+        <v>2.3901</v>
       </c>
       <c r="D36" s="11">
-        <v>4.1245</v>
+        <v>1.8623</v>
       </c>
       <c r="E36" s="11">
-        <v>5.1154</v>
+        <v>3.5176</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="8">
         <v>17</v>
       </c>
       <c r="C37" s="11">
-        <v>0.9002</v>
+        <v>1.1286</v>
       </c>
       <c r="D37" s="11">
-        <v>-1.5101</v>
+        <v>0.3197</v>
       </c>
       <c r="E37" s="11">
-        <v>2.136</v>
+        <v>1.7094</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="8">
         <v>17</v>
       </c>
       <c r="C38" s="11">
-        <v>5.7438</v>
+        <v>3.5104</v>
       </c>
       <c r="D38" s="11">
-        <v>3.7685</v>
+        <v>2.848</v>
       </c>
       <c r="E38" s="11">
-        <v>6.9697</v>
+        <v>3.8577</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="8">
         <v>17</v>
       </c>
       <c r="C39" s="11">
-        <v>4.1894</v>
+        <v>3.2095</v>
       </c>
       <c r="D39" s="11">
-        <v>3.1026</v>
+        <v>2.9474</v>
       </c>
       <c r="E39" s="11">
-        <v>5.4528</v>
+        <v>3.5042</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="8">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C41" s="11">
-        <v>1.1571</v>
+        <v>1.2829</v>
       </c>
       <c r="D41" s="11">
-        <v>-0.0226</v>
+        <v>0.4</v>
       </c>
       <c r="E41" s="11">
-        <v>1.64</v>
+        <v>1.5966</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C42" s="11">
-        <v>6.913</v>
+        <v>7.2875</v>
       </c>
       <c r="D42" s="11">
-        <v>6.0714</v>
+        <v>6.4099</v>
       </c>
       <c r="E42" s="11">
-        <v>8.2226</v>
+        <v>8.464700000000001</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="8">
         <v>16</v>
       </c>
       <c r="C43" s="11">
-        <v>5.675</v>
+        <v>7.0044</v>
       </c>
       <c r="D43" s="11">
-        <v>3.9591</v>
+        <v>5.7998</v>
       </c>
       <c r="E43" s="11">
-        <v>7.2502</v>
+        <v>7.9955</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="8">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C44" s="11">
-        <v>7.6</v>
+        <v>9.269500000000001</v>
       </c>
       <c r="D44" s="11">
-        <v>6.5062</v>
+        <v>8.6731</v>
       </c>
       <c r="E44" s="11">
-        <v>8.573700000000001</v>
+        <v>10.2742</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
     </row>
     <row r="46" spans="1:5">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="8">
         <v>16</v>
       </c>
       <c r="C48" s="11">
-        <v>35.1476</v>
+        <v>35.583</v>
       </c>
       <c r="D48" s="11">
-        <v>33.7361</v>
+        <v>34.9987</v>
       </c>
       <c r="E48" s="11">
-        <v>36.0086</v>
+        <v>36.1914</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>34</v>
       </c>
       <c r="B49" s="8">
         <v>17</v>
       </c>
       <c r="C49" s="11">
-        <v>13.7145</v>
+        <v>13.9331</v>
       </c>
       <c r="D49" s="11">
-        <v>13.4834</v>
+        <v>13.7504</v>
       </c>
       <c r="E49" s="11">
-        <v>13.9866</v>
+        <v>14.0244</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C50" s="11">
-        <v>25.9692</v>
+        <v>25.9741</v>
       </c>
       <c r="D50" s="11">
-        <v>25.5</v>
+        <v>25.3844</v>
       </c>
       <c r="E50" s="11">
-        <v>26.0498</v>
+        <v>26.0858</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="8">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C53" s="12">
-        <v>0.82</v>
+        <v>2.2142</v>
       </c>
       <c r="D53" s="12">
-        <v>0.8159999999999999</v>
+        <v>2.0413</v>
       </c>
       <c r="E53" s="12">
-        <v>0.82</v>
+        <v>2.255</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54" s="8">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C54" s="8">
-        <v>475.3832</v>
+        <v>921.9241</v>
       </c>
       <c r="D54" s="8">
-        <v>400.975</v>
+        <v>843.72</v>
       </c>
       <c r="E54" s="8">
-        <v>543.8464</v>
+        <v>993.9471</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>39</v>
       </c>
       <c r="B56" s="8">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C56" s="8">
-        <v>489.0418</v>
+        <v>1015.789</v>
       </c>
       <c r="D56" s="8">
-        <v>404.4429</v>
+        <v>688.0833</v>
       </c>
       <c r="E56" s="8">
-        <v>537.9374</v>
+        <v>1223.0632</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>40</v>
       </c>
       <c r="B57" s="8">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C57" s="8">
-        <v>616</v>
+        <v>1846.5159</v>
       </c>
       <c r="D57" s="8">
-        <v>192.6147</v>
+        <v>1719.4633</v>
       </c>
       <c r="E57" s="8">
-        <v>1077.9795</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>41</v>
       </c>
       <c r="B58" s="8">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C58" s="8">
-        <v>9987.497600000001</v>
+        <v>9934.046899999999</v>
       </c>
       <c r="D58" s="8">
-        <v>9637.7875</v>
+        <v>9409.726699999999</v>
       </c>
       <c r="E58" s="8">
-        <v>10493.8127</v>
+        <v>10278.9894</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>42</v>
       </c>
       <c r="B59" s="8">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C59" s="8">
-        <v>369.7415</v>
+        <v>978.3053</v>
       </c>
       <c r="D59" s="8">
-        <v>362.4779</v>
+        <v>897.186</v>
       </c>
       <c r="E59" s="8">
-        <v>393.0754</v>
+        <v>1001.1503</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>62</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>63</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
@@ -2972,780 +2972,780 @@
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8">
         <v>17</v>
       </c>
       <c r="C7" s="8">
-        <v>15872.3427</v>
+        <v>8029.1072</v>
       </c>
       <c r="D7" s="8">
-        <v>15727.2665</v>
+        <v>7908</v>
       </c>
       <c r="E7" s="8">
-        <v>16096.94</v>
+        <v>8109.9533</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="9">
         <v>16</v>
       </c>
       <c r="C8" s="9">
-        <v>2290.444</v>
+        <v>1159.2469</v>
       </c>
       <c r="D8" s="9">
-        <v>2235.1597</v>
+        <v>1123.8275</v>
       </c>
       <c r="E8" s="9">
-        <v>2339.22</v>
+        <v>1249.6002</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="8">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>5627.8312</v>
+        <v>2817.835</v>
       </c>
       <c r="D10" s="8">
-        <v>5510.4487</v>
+        <v>2743.85</v>
       </c>
       <c r="E10" s="8">
-        <v>5818.513</v>
+        <v>2938</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="9">
         <v>16</v>
       </c>
       <c r="C11" s="9">
-        <v>706.2626</v>
+        <v>364.9042</v>
       </c>
       <c r="D11" s="9">
-        <v>656.2338</v>
+        <v>269.8496</v>
       </c>
       <c r="E11" s="9">
-        <v>739.0529</v>
+        <v>400.2266</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="8">
         <v>17</v>
       </c>
       <c r="C13" s="8">
-        <v>21497.4998</v>
+        <v>10847.6512</v>
       </c>
       <c r="D13" s="8">
-        <v>21330.8317</v>
+        <v>10793.0329</v>
       </c>
       <c r="E13" s="8">
-        <v>21668.277</v>
+        <v>10909.413</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="8">
         <v>16</v>
       </c>
       <c r="C14" s="8">
-        <v>7659.7616</v>
+        <v>3884.2409</v>
       </c>
       <c r="D14" s="8">
-        <v>7552.4967</v>
+        <v>3781.4223</v>
       </c>
       <c r="E14" s="8">
-        <v>7805.4684</v>
+        <v>4013</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="9">
         <v>17</v>
       </c>
       <c r="C15" s="9">
-        <v>2997.4868</v>
+        <v>1524.5646</v>
       </c>
       <c r="D15" s="9">
-        <v>2974.2126</v>
+        <v>1506.991</v>
       </c>
       <c r="E15" s="9">
-        <v>3009.9697</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="8">
         <v>17</v>
       </c>
       <c r="C17" s="8">
-        <v>260.9188</v>
+        <v>138.6956</v>
       </c>
       <c r="D17" s="8">
-        <v>243.6212</v>
+        <v>119.2297</v>
       </c>
       <c r="E17" s="8">
-        <v>303.2117</v>
+        <v>162.639</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="8">
         <v>17</v>
       </c>
       <c r="C18" s="8">
-        <v>706.6632</v>
+        <v>358.4094</v>
       </c>
       <c r="D18" s="8">
-        <v>660.8262</v>
+        <v>328.0005</v>
       </c>
       <c r="E18" s="8">
-        <v>717.3332</v>
+        <v>368</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="8">
         <v>17</v>
       </c>
       <c r="C19" s="8">
-        <v>2016.5647</v>
+        <v>1022.7683</v>
       </c>
       <c r="D19" s="8">
-        <v>1958.6091</v>
+        <v>993.02</v>
       </c>
       <c r="E19" s="8">
-        <v>2101.3147</v>
+        <v>1055.0269</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="8">
         <v>17</v>
       </c>
       <c r="C20" s="8">
-        <v>43.0778</v>
+        <v>18.6619</v>
       </c>
       <c r="D20" s="8">
-        <v>37.4411</v>
+        <v>12.1713</v>
       </c>
       <c r="E20" s="8">
-        <v>49.1917</v>
+        <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="20">
         <v>17</v>
       </c>
       <c r="C21" s="10">
-        <v>4.4498</v>
+        <v>2.2818</v>
       </c>
       <c r="D21" s="10">
-        <v>4.351</v>
+        <v>2.2424</v>
       </c>
       <c r="E21" s="10">
-        <v>4.5097</v>
+        <v>2.33</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="8">
         <v>17</v>
       </c>
       <c r="C24" s="11">
-        <v>1.0492</v>
+        <v>-1.3904</v>
       </c>
       <c r="D24" s="11">
-        <v>0.3057</v>
+        <v>-2.5794</v>
       </c>
       <c r="E24" s="11">
-        <v>1.9132</v>
+        <v>0.5858</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="8">
         <v>16</v>
       </c>
       <c r="C25" s="11">
-        <v>2.0456</v>
+        <v>2.1818</v>
       </c>
       <c r="D25" s="11">
-        <v>1.4967</v>
+        <v>1.3</v>
       </c>
       <c r="E25" s="11">
-        <v>3.2869</v>
+        <v>4.1166</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="8">
         <v>17</v>
       </c>
       <c r="C26" s="11">
-        <v>3.0822</v>
+        <v>0.591</v>
       </c>
       <c r="D26" s="11">
-        <v>2</v>
+        <v>-1.3</v>
       </c>
       <c r="E26" s="11">
-        <v>4.5248</v>
+        <v>1.8858</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="8">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C27" s="11">
-        <v>3.023</v>
+        <v>1.2666</v>
       </c>
       <c r="D27" s="11">
-        <v>2.0986</v>
+        <v>-0.3</v>
       </c>
       <c r="E27" s="11">
-        <v>4.4984</v>
+        <v>2.2306</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="8">
         <v>17</v>
       </c>
       <c r="C30" s="11">
-        <v>2.6351</v>
+        <v>0.578</v>
       </c>
       <c r="D30" s="11">
-        <v>0.6062</v>
+        <v>-1.4599</v>
       </c>
       <c r="E30" s="11">
-        <v>4.499</v>
+        <v>3.8178</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="8">
         <v>16</v>
       </c>
       <c r="C31" s="11">
-        <v>0.8652</v>
+        <v>2.179</v>
       </c>
       <c r="D31" s="11">
-        <v>-0.772</v>
+        <v>-2</v>
       </c>
       <c r="E31" s="11">
-        <v>1.7219</v>
+        <v>6.8602</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="8">
         <v>17</v>
       </c>
       <c r="C32" s="11">
-        <v>3.4921</v>
+        <v>1.6384</v>
       </c>
       <c r="D32" s="11">
-        <v>1.1203</v>
+        <v>-5.6</v>
       </c>
       <c r="E32" s="11">
-        <v>4.5765</v>
+        <v>3.6293</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="8">
         <v>17</v>
       </c>
       <c r="C33" s="11">
-        <v>2.2774</v>
+        <v>4.3314</v>
       </c>
       <c r="D33" s="11">
         <v>0</v>
       </c>
       <c r="E33" s="11">
-        <v>5.8489</v>
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="8">
         <v>17</v>
       </c>
       <c r="C36" s="11">
-        <v>1.5967</v>
+        <v>-0.6883</v>
       </c>
       <c r="D36" s="11">
-        <v>1.0163</v>
+        <v>-1.7418</v>
       </c>
       <c r="E36" s="11">
-        <v>2.349</v>
+        <v>1.4032</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="8">
         <v>17</v>
       </c>
       <c r="C37" s="11">
-        <v>1.6277</v>
+        <v>2.119</v>
       </c>
       <c r="D37" s="11">
-        <v>0.9175</v>
+        <v>0.2232</v>
       </c>
       <c r="E37" s="11">
-        <v>2.4303</v>
+        <v>4.6759</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="8">
         <v>17</v>
       </c>
       <c r="C38" s="11">
-        <v>3.2068</v>
+        <v>1.1712</v>
       </c>
       <c r="D38" s="11">
-        <v>2.1409</v>
+        <v>0.3738</v>
       </c>
       <c r="E38" s="11">
-        <v>3.8626</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="8">
         <v>17</v>
       </c>
       <c r="C39" s="11">
-        <v>2.8524</v>
+        <v>1.9509</v>
       </c>
       <c r="D39" s="11">
-        <v>2.0565</v>
+        <v>-0.6099</v>
       </c>
       <c r="E39" s="11">
-        <v>3.671</v>
+        <v>2.6575</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="8">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C41" s="11">
-        <v>1.5564</v>
+        <v>1.9476</v>
       </c>
       <c r="D41" s="11">
-        <v>1.0965</v>
+        <v>0.63</v>
       </c>
       <c r="E41" s="11">
-        <v>2.0146</v>
+        <v>2.85</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C42" s="11">
-        <v>7.0726</v>
+        <v>6.5759</v>
       </c>
       <c r="D42" s="11">
-        <v>6.5718</v>
+        <v>5.7324</v>
       </c>
       <c r="E42" s="11">
-        <v>7.5189</v>
+        <v>8.800000000000001</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="8">
         <v>16</v>
       </c>
       <c r="C43" s="11">
-        <v>6.6958</v>
+        <v>7.4099</v>
       </c>
       <c r="D43" s="11">
-        <v>5.9193</v>
+        <v>4.3085</v>
       </c>
       <c r="E43" s="11">
-        <v>7.26</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="8">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C44" s="11">
-        <v>8.6059</v>
+        <v>7.3873</v>
       </c>
       <c r="D44" s="11">
-        <v>7.7448</v>
+        <v>0</v>
       </c>
       <c r="E44" s="11">
-        <v>9.873699999999999</v>
+        <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
     </row>
     <row r="46" spans="1:5">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="8">
         <v>16</v>
       </c>
       <c r="C48" s="11">
-        <v>35.6287</v>
+        <v>35.7976</v>
       </c>
       <c r="D48" s="11">
-        <v>34.8551</v>
+        <v>34.662</v>
       </c>
       <c r="E48" s="11">
-        <v>36.0749</v>
+        <v>37.0333</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>34</v>
       </c>
       <c r="B49" s="8">
         <v>17</v>
       </c>
       <c r="C49" s="11">
-        <v>13.9435</v>
+        <v>14.0544</v>
       </c>
       <c r="D49" s="11">
-        <v>13.8799</v>
+        <v>13.9027</v>
       </c>
       <c r="E49" s="11">
-        <v>14.0539</v>
+        <v>14.2398</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="8">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C50" s="11">
-        <v>25.9392</v>
+        <v>25.9923</v>
       </c>
       <c r="D50" s="11">
-        <v>25.5</v>
+        <v>25.9</v>
       </c>
       <c r="E50" s="11">
-        <v>26.0247</v>
+        <v>26</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="8">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C53" s="12">
-        <v>2.2052</v>
+        <v>1.3897</v>
       </c>
       <c r="D53" s="12">
-        <v>2.0414</v>
+        <v>1.2109</v>
       </c>
       <c r="E53" s="12">
-        <v>2.2426</v>
+        <v>1.435</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54" s="8">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="C54" s="8">
-        <v>944.5201</v>
+        <v>511.3024</v>
       </c>
       <c r="D54" s="8">
-        <v>812.5033</v>
+        <v>404.72</v>
       </c>
       <c r="E54" s="8">
-        <v>1066.0926</v>
+        <v>971.6885</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>39</v>
       </c>
       <c r="B56" s="8">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C56" s="8">
-        <v>1046.6178</v>
+        <v>579.9392</v>
       </c>
       <c r="D56" s="8">
-        <v>782.7622</v>
+        <v>376.5093</v>
       </c>
       <c r="E56" s="8">
-        <v>1133.8526</v>
+        <v>700</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>40</v>
       </c>
       <c r="B57" s="8">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C57" s="8">
-        <v>1782.2085</v>
+        <v>1437.1553</v>
       </c>
       <c r="D57" s="8">
-        <v>1675.6447</v>
+        <v>1312.1939</v>
       </c>
       <c r="E57" s="8">
-        <v>1863.098</v>
+        <v>1711.734</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>41</v>
       </c>
       <c r="B58" s="8">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C58" s="8">
-        <v>9927.753500000001</v>
+        <v>9879.9673</v>
       </c>
       <c r="D58" s="8">
-        <v>9533.3493</v>
+        <v>9409.726699999999</v>
       </c>
       <c r="E58" s="8">
-        <v>10107.9984</v>
+        <v>10278.9894</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>42</v>
       </c>
       <c r="B59" s="8">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C59" s="8">
-        <v>976.965</v>
+        <v>615.1288</v>
       </c>
       <c r="D59" s="8">
-        <v>904.7721</v>
+        <v>532.186</v>
       </c>
       <c r="E59" s="8">
-        <v>994.1665</v>
+        <v>636.1503</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>62</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>63</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
@@ -3969,771 +3969,771 @@
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8">
         <v>17</v>
       </c>
       <c r="C7" s="8">
-        <v>4328.32</v>
+        <v>4356.6744</v>
       </c>
       <c r="D7" s="8">
-        <v>4229.98</v>
+        <v>4278.262</v>
       </c>
       <c r="E7" s="8">
-        <v>4428.13</v>
+        <v>4391.1435</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="13" t="s">
-        <v>76</v>
+      <c r="B8" s="9">
+        <v>0</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>76</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>76</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="8">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>1374.1173</v>
+        <v>1303.6344</v>
       </c>
       <c r="D10" s="8">
-        <v>1337.8927</v>
+        <v>1201.22</v>
       </c>
       <c r="E10" s="8">
-        <v>1437.12</v>
+        <v>1334.3112</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="13" t="s">
-        <v>76</v>
+      <c r="B11" s="9">
+        <v>0</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C13" s="8">
-        <v>5704.1669</v>
+        <v>5660.3087</v>
       </c>
       <c r="D13" s="8">
-        <v>5591.7632</v>
+        <v>5479.482</v>
       </c>
       <c r="E13" s="8">
-        <v>5833.22</v>
+        <v>5718.2419</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="14" t="s">
-        <v>76</v>
+      <c r="B14" s="8">
+        <v>0</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>76</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>76</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="13" t="s">
-        <v>76</v>
+      <c r="B15" s="9">
+        <v>0</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>76</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>76</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="14" t="s">
-        <v>76</v>
+      <c r="B17" s="8">
+        <v>0</v>
       </c>
       <c r="C17" s="14" t="s">
         <v>76</v>
       </c>
       <c r="D17" s="14" t="s">
         <v>76</v>
       </c>
       <c r="E17" s="14" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="14" t="s">
-        <v>76</v>
+      <c r="B18" s="8">
+        <v>0</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>76</v>
       </c>
       <c r="E18" s="14" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="14" t="s">
-        <v>76</v>
+      <c r="B19" s="8">
+        <v>0</v>
       </c>
       <c r="C19" s="14" t="s">
         <v>76</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="14" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="14" t="s">
-        <v>76</v>
+      <c r="B20" s="8">
+        <v>0</v>
       </c>
       <c r="C20" s="14" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="14" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="15" t="s">
-        <v>76</v>
+      <c r="B21" s="20">
+        <v>0</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="8">
         <v>17</v>
       </c>
       <c r="C24" s="11">
-        <v>0.9172</v>
+        <v>1.4781</v>
       </c>
       <c r="D24" s="11">
-        <v>-0.3028</v>
+        <v>-2.5</v>
       </c>
       <c r="E24" s="11">
-        <v>2.3471</v>
+        <v>3.0493</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="8">
         <v>16</v>
       </c>
       <c r="C25" s="11">
-        <v>2.1504</v>
+        <v>2.0111</v>
       </c>
       <c r="D25" s="11">
-        <v>1.48</v>
+        <v>1.3</v>
       </c>
       <c r="E25" s="11">
-        <v>4.0004</v>
+        <v>4.4703</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="8">
         <v>17</v>
       </c>
       <c r="C26" s="11">
-        <v>2.8798</v>
+        <v>3.4423</v>
       </c>
       <c r="D26" s="11">
-        <v>-0.048</v>
+        <v>1.8585</v>
       </c>
       <c r="E26" s="11">
-        <v>5.0404</v>
+        <v>4.3493</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="8">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C27" s="11">
-        <v>2.6159</v>
+        <v>3.9107</v>
       </c>
       <c r="D27" s="11">
-        <v>0.284</v>
+        <v>2.0091</v>
       </c>
       <c r="E27" s="11">
-        <v>4.9817</v>
+        <v>4.7006</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="8">
         <v>17</v>
       </c>
       <c r="C30" s="11">
-        <v>2.4184</v>
+        <v>4.5056</v>
       </c>
       <c r="D30" s="11">
-        <v>-0.1942</v>
+        <v>-0.5</v>
       </c>
       <c r="E30" s="11">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="8">
         <v>16</v>
       </c>
       <c r="C31" s="11">
-        <v>-0.6701</v>
+        <v>1.1469</v>
       </c>
       <c r="D31" s="11">
-        <v>-2.31</v>
+        <v>-2.9173</v>
       </c>
       <c r="E31" s="11">
-        <v>0.2301</v>
+        <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="8">
         <v>17</v>
       </c>
       <c r="C32" s="11">
-        <v>1.8193</v>
+        <v>5.5577</v>
       </c>
       <c r="D32" s="11">
-        <v>-3.2493</v>
+        <v>-3.4027</v>
       </c>
       <c r="E32" s="11">
-        <v>4.8459</v>
+        <v>8.15</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="8">
         <v>17</v>
       </c>
       <c r="C33" s="11">
-        <v>0.5214</v>
+        <v>6.7861</v>
       </c>
       <c r="D33" s="11">
-        <v>-2.1293</v>
+        <v>-1.2155</v>
       </c>
       <c r="E33" s="11">
-        <v>5.1295</v>
+        <v>9.7295</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="8">
         <v>17</v>
       </c>
       <c r="C36" s="11">
-        <v>1.413</v>
+        <v>2.372</v>
       </c>
       <c r="D36" s="11">
-        <v>0.375</v>
+        <v>-1.8854</v>
       </c>
       <c r="E36" s="11">
-        <v>2.1647</v>
+        <v>4.0648</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="8">
         <v>17</v>
       </c>
       <c r="C37" s="11">
-        <v>1.2082</v>
+        <v>1.6929</v>
       </c>
       <c r="D37" s="11">
-        <v>-1.2567</v>
+        <v>0.2855</v>
       </c>
       <c r="E37" s="11">
-        <v>2.5291</v>
+        <v>2.539</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="8">
         <v>17</v>
       </c>
       <c r="C38" s="11">
-        <v>2.6414</v>
+        <v>4.079</v>
       </c>
       <c r="D38" s="11">
-        <v>-0.8671</v>
+        <v>0.6058</v>
       </c>
       <c r="E38" s="11">
-        <v>4.9906</v>
+        <v>5.1033</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="8">
         <v>17</v>
       </c>
       <c r="C39" s="11">
-        <v>2.1187</v>
+        <v>4.5237</v>
       </c>
       <c r="D39" s="11">
-        <v>0.1211</v>
+        <v>1.2843</v>
       </c>
       <c r="E39" s="11">
-        <v>4.4444</v>
+        <v>5.6976</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>28</v>
       </c>
-      <c r="B41" s="16" t="s">
-        <v>76</v>
+      <c r="B41" s="8">
+        <v>0</v>
       </c>
       <c r="C41" s="16" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="16" t="s">
         <v>76</v>
       </c>
       <c r="E41" s="16" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>29</v>
       </c>
-      <c r="B42" s="16" t="s">
-        <v>76</v>
+      <c r="B42" s="8">
+        <v>0</v>
       </c>
       <c r="C42" s="16" t="s">
         <v>76</v>
       </c>
       <c r="D42" s="16" t="s">
         <v>76</v>
       </c>
       <c r="E42" s="16" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>30</v>
       </c>
-      <c r="B43" s="16" t="s">
-        <v>76</v>
+      <c r="B43" s="8">
+        <v>0</v>
       </c>
       <c r="C43" s="16" t="s">
         <v>76</v>
       </c>
       <c r="D43" s="16" t="s">
         <v>76</v>
       </c>
       <c r="E43" s="16" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>31</v>
       </c>
-      <c r="B44" s="16" t="s">
-        <v>76</v>
+      <c r="B44" s="8">
+        <v>0</v>
       </c>
       <c r="C44" s="16" t="s">
         <v>76</v>
       </c>
       <c r="D44" s="16" t="s">
         <v>76</v>
       </c>
       <c r="E44" s="16" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
     </row>
     <row r="46" spans="1:5">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>33</v>
       </c>
-      <c r="B48" s="16" t="s">
-        <v>76</v>
+      <c r="B48" s="8">
+        <v>0</v>
       </c>
       <c r="C48" s="16" t="s">
         <v>76</v>
       </c>
       <c r="D48" s="16" t="s">
         <v>76</v>
       </c>
       <c r="E48" s="16" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>34</v>
       </c>
-      <c r="B49" s="16" t="s">
-        <v>76</v>
+      <c r="B49" s="8">
+        <v>0</v>
       </c>
       <c r="C49" s="16" t="s">
         <v>76</v>
       </c>
       <c r="D49" s="16" t="s">
         <v>76</v>
       </c>
       <c r="E49" s="16" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
-      <c r="B50" s="16" t="s">
-        <v>76</v>
+      <c r="B50" s="8">
+        <v>0</v>
       </c>
       <c r="C50" s="16" t="s">
         <v>76</v>
       </c>
       <c r="D50" s="16" t="s">
         <v>76</v>
       </c>
       <c r="E50" s="16" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>37</v>
       </c>
-      <c r="B53" s="17" t="s">
-        <v>76</v>
+      <c r="B53" s="8">
+        <v>0</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>76</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>76</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
-      <c r="B54" s="14" t="s">
-        <v>76</v>
+      <c r="B54" s="8">
+        <v>0</v>
       </c>
       <c r="C54" s="14" t="s">
         <v>76</v>
       </c>
       <c r="D54" s="14" t="s">
         <v>76</v>
       </c>
       <c r="E54" s="14" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>39</v>
       </c>
-      <c r="B56" s="14" t="s">
-        <v>76</v>
+      <c r="B56" s="8">
+        <v>0</v>
       </c>
       <c r="C56" s="14" t="s">
         <v>76</v>
       </c>
       <c r="D56" s="14" t="s">
         <v>76</v>
       </c>
       <c r="E56" s="14" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>40</v>
       </c>
-      <c r="B57" s="14" t="s">
-        <v>76</v>
+      <c r="B57" s="8">
+        <v>0</v>
       </c>
       <c r="C57" s="14" t="s">
         <v>76</v>
       </c>
       <c r="D57" s="14" t="s">
         <v>76</v>
       </c>
       <c r="E57" s="14" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>41</v>
       </c>
-      <c r="B58" s="14" t="s">
-        <v>76</v>
+      <c r="B58" s="8">
+        <v>0</v>
       </c>
       <c r="C58" s="14" t="s">
         <v>76</v>
       </c>
       <c r="D58" s="14" t="s">
         <v>76</v>
       </c>
       <c r="E58" s="14" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>42</v>
       </c>
-      <c r="B59" s="14" t="s">
-        <v>76</v>
+      <c r="B59" s="8">
+        <v>0</v>
       </c>
       <c r="C59" s="14" t="s">
         <v>76</v>
       </c>
       <c r="D59" s="14" t="s">
         <v>76</v>
       </c>
       <c r="E59" s="14" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>62</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
     </row>
@@ -4966,780 +4966,780 @@
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8">
         <v>17</v>
       </c>
       <c r="C7" s="8">
-        <v>16373.882</v>
+        <v>16454.5528</v>
       </c>
       <c r="D7" s="8">
-        <v>16155</v>
+        <v>16271.5957</v>
       </c>
       <c r="E7" s="8">
-        <v>16607.1761</v>
+        <v>16671.2445</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="9">
         <v>16</v>
       </c>
       <c r="C8" s="9">
-        <v>2429.5121</v>
+        <v>2429.7926</v>
       </c>
       <c r="D8" s="9">
-        <v>2372.4931</v>
+        <v>2378.0575</v>
       </c>
       <c r="E8" s="9">
-        <v>2499.9554</v>
+        <v>2510.3527</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="8">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>5926.0995</v>
+        <v>5926.5254</v>
       </c>
       <c r="D10" s="8">
-        <v>5742.9467</v>
+        <v>5801</v>
       </c>
       <c r="E10" s="8">
-        <v>6067</v>
+        <v>6077.8299</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="9">
         <v>16</v>
       </c>
       <c r="C11" s="9">
-        <v>770.999</v>
+        <v>777.2598</v>
       </c>
       <c r="D11" s="9">
-        <v>715.7092</v>
+        <v>705.8935</v>
       </c>
       <c r="E11" s="9">
-        <v>815.3572</v>
+        <v>820.0229</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="8">
         <v>17</v>
       </c>
       <c r="C13" s="8">
-        <v>22299.9814</v>
+        <v>22381.0782</v>
       </c>
       <c r="D13" s="8">
-        <v>21901.2048</v>
+        <v>22094</v>
       </c>
       <c r="E13" s="8">
-        <v>22625.4</v>
+        <v>22617.8964</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="8">
         <v>16</v>
       </c>
       <c r="C14" s="8">
-        <v>7959.9314</v>
+        <v>7944.8478</v>
       </c>
       <c r="D14" s="8">
-        <v>7786.7039</v>
+        <v>7799.9051</v>
       </c>
       <c r="E14" s="8">
-        <v>8165.1998</v>
+        <v>8184.6195</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="9">
         <v>17</v>
       </c>
       <c r="C15" s="9">
-        <v>3201.1257</v>
+        <v>3208.3681</v>
       </c>
       <c r="D15" s="9">
-        <v>3144.5151</v>
+        <v>3150.0502</v>
       </c>
       <c r="E15" s="9">
-        <v>3245.6682</v>
+        <v>3233.9732</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="8">
         <v>17</v>
       </c>
       <c r="C17" s="8">
-        <v>269.1816</v>
+        <v>264.5734</v>
       </c>
       <c r="D17" s="8">
-        <v>203.7031</v>
+        <v>105.4993</v>
       </c>
       <c r="E17" s="8">
-        <v>306.0037</v>
+        <v>327</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="8">
         <v>17</v>
       </c>
       <c r="C18" s="8">
-        <v>756.2012999999999</v>
+        <v>760.306</v>
       </c>
       <c r="D18" s="8">
-        <v>724.1084</v>
+        <v>727.7461</v>
       </c>
       <c r="E18" s="8">
-        <v>775.8923</v>
+        <v>773.0507</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="8">
         <v>17</v>
       </c>
       <c r="C19" s="8">
-        <v>2152.9734</v>
+        <v>2165.2512</v>
       </c>
       <c r="D19" s="8">
-        <v>2088.6167</v>
+        <v>2079.2714</v>
       </c>
       <c r="E19" s="8">
-        <v>2216.0358</v>
+        <v>2273.8493</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="8">
         <v>17</v>
       </c>
       <c r="C20" s="8">
-        <v>47.628</v>
+        <v>47.1881</v>
       </c>
       <c r="D20" s="8">
-        <v>39.2533</v>
+        <v>38.4286</v>
       </c>
       <c r="E20" s="8">
-        <v>54.1246</v>
+        <v>55.6054</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="20">
         <v>17</v>
       </c>
       <c r="C21" s="10">
-        <v>4.8685</v>
+        <v>4.9103</v>
       </c>
       <c r="D21" s="10">
-        <v>4.7162</v>
+        <v>4.72</v>
       </c>
       <c r="E21" s="10">
-        <v>5.0237</v>
+        <v>5.1584</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="8">
         <v>17</v>
       </c>
       <c r="C24" s="11">
-        <v>0.6788</v>
+        <v>0.6708</v>
       </c>
       <c r="D24" s="11">
-        <v>-1</v>
+        <v>-0.4515</v>
       </c>
       <c r="E24" s="11">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="8">
         <v>16</v>
       </c>
       <c r="C25" s="11">
-        <v>2.4863</v>
+        <v>2.4285</v>
       </c>
       <c r="D25" s="11">
         <v>1.7</v>
       </c>
       <c r="E25" s="11">
-        <v>4.5</v>
+        <v>3.4552</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="8">
         <v>17</v>
       </c>
       <c r="C26" s="11">
-        <v>3.1666</v>
+        <v>3.1208</v>
       </c>
       <c r="D26" s="11">
-        <v>2</v>
+        <v>2.2429</v>
       </c>
       <c r="E26" s="11">
-        <v>4.5</v>
+        <v>3.9272</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="8">
         <v>17</v>
       </c>
       <c r="C27" s="11">
-        <v>3.1757</v>
+        <v>3.2268</v>
       </c>
       <c r="D27" s="11">
-        <v>2</v>
+        <v>2.3918</v>
       </c>
       <c r="E27" s="11">
-        <v>4.6798</v>
+        <v>4.059</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="8">
         <v>17</v>
       </c>
       <c r="C30" s="11">
-        <v>2.9078</v>
+        <v>3.0903</v>
       </c>
       <c r="D30" s="11">
-        <v>1.5</v>
+        <v>1.868</v>
       </c>
       <c r="E30" s="11">
         <v>4.5</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="8">
         <v>16</v>
       </c>
       <c r="C31" s="11">
-        <v>2.3762</v>
+        <v>2.2454</v>
       </c>
       <c r="D31" s="11">
-        <v>0.4576</v>
+        <v>1</v>
       </c>
       <c r="E31" s="11">
-        <v>4.5</v>
+        <v>4.0956</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="8">
         <v>17</v>
       </c>
       <c r="C32" s="11">
-        <v>5.2646</v>
+        <v>5.3405</v>
       </c>
       <c r="D32" s="11">
-        <v>2.3067</v>
+        <v>2.9</v>
       </c>
       <c r="E32" s="11">
-        <v>7.1125</v>
+        <v>7.3801</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="8">
         <v>17</v>
       </c>
       <c r="C33" s="11">
-        <v>4.9774</v>
+        <v>4.9097</v>
       </c>
       <c r="D33" s="11">
         <v>0</v>
       </c>
       <c r="E33" s="11">
-        <v>7.3703</v>
+        <v>7.9498</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="8">
         <v>17</v>
       </c>
       <c r="C36" s="11">
-        <v>1.4559</v>
+        <v>1.5168</v>
       </c>
       <c r="D36" s="11">
-        <v>-0.131</v>
+        <v>0.8347</v>
       </c>
       <c r="E36" s="11">
-        <v>2.5408</v>
+        <v>2.5375</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="8">
         <v>17</v>
       </c>
       <c r="C37" s="11">
-        <v>2.236</v>
+        <v>2.1221</v>
       </c>
       <c r="D37" s="11">
-        <v>1.4945</v>
+        <v>1</v>
       </c>
       <c r="E37" s="11">
-        <v>4.271</v>
+        <v>3.0467</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="8">
         <v>17</v>
       </c>
       <c r="C38" s="11">
-        <v>3.7403</v>
+        <v>3.6985</v>
       </c>
       <c r="D38" s="11">
-        <v>2.5223</v>
+        <v>2.4</v>
       </c>
       <c r="E38" s="11">
-        <v>5.1853</v>
+        <v>4.5249</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="8">
         <v>17</v>
       </c>
       <c r="C39" s="11">
-        <v>3.7385</v>
+        <v>3.7584</v>
       </c>
       <c r="D39" s="11">
-        <v>2.1495</v>
+        <v>2.4</v>
       </c>
       <c r="E39" s="11">
-        <v>5.3855</v>
+        <v>4.9691</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="8">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C41" s="11">
-        <v>2.1286</v>
+        <v>2.2129</v>
       </c>
       <c r="D41" s="11">
-        <v>0.8337</v>
+        <v>0.8227</v>
       </c>
       <c r="E41" s="11">
-        <v>5.2508</v>
+        <v>4.0893</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C42" s="11">
-        <v>6.7487</v>
+        <v>6.6337</v>
       </c>
       <c r="D42" s="11">
-        <v>5.5</v>
+        <v>4.8473</v>
       </c>
       <c r="E42" s="11">
-        <v>7.8633</v>
+        <v>7.3745</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="8">
         <v>16</v>
       </c>
       <c r="C43" s="11">
-        <v>6.7977</v>
+        <v>6.7211</v>
       </c>
       <c r="D43" s="11">
-        <v>5.1635</v>
+        <v>4.8413</v>
       </c>
       <c r="E43" s="11">
-        <v>7.9257</v>
+        <v>7.7829</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="8">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C44" s="11">
-        <v>9.292</v>
+        <v>8.9663</v>
       </c>
       <c r="D44" s="11">
-        <v>7.7765</v>
+        <v>7.725</v>
       </c>
       <c r="E44" s="11">
-        <v>10.8517</v>
+        <v>9.970000000000001</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
     </row>
     <row r="46" spans="1:5">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="8">
         <v>16</v>
       </c>
       <c r="C48" s="11">
-        <v>35.6982</v>
+        <v>35.5004</v>
       </c>
       <c r="D48" s="11">
-        <v>35.1369</v>
+        <v>34.8274</v>
       </c>
       <c r="E48" s="11">
-        <v>36.4749</v>
+        <v>36.4917</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>34</v>
       </c>
       <c r="B49" s="8">
         <v>17</v>
       </c>
       <c r="C49" s="11">
-        <v>14.3551</v>
+        <v>14.3355</v>
       </c>
       <c r="D49" s="11">
-        <v>14.1352</v>
+        <v>14.1329</v>
       </c>
       <c r="E49" s="11">
-        <v>14.5214</v>
+        <v>14.6194</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="8">
         <v>14</v>
       </c>
       <c r="C50" s="11">
-        <v>25.9035</v>
+        <v>25.9055</v>
       </c>
       <c r="D50" s="11">
         <v>25</v>
       </c>
       <c r="E50" s="11">
-        <v>26.0247</v>
+        <v>26.0318</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="8">
         <v>16</v>
       </c>
       <c r="C53" s="12">
-        <v>2.403</v>
+        <v>2.4109</v>
       </c>
       <c r="D53" s="12">
-        <v>2.2644</v>
+        <v>2.2141</v>
       </c>
       <c r="E53" s="12">
-        <v>2.5015</v>
+        <v>2.5238</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54" s="8">
         <v>16</v>
       </c>
       <c r="C54" s="8">
-        <v>973.3067</v>
+        <v>952.8781</v>
       </c>
       <c r="D54" s="8">
-        <v>853.7021</v>
+        <v>853.2571</v>
       </c>
       <c r="E54" s="8">
-        <v>1102.3245</v>
+        <v>1018.8129</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>39</v>
       </c>
       <c r="B56" s="8">
         <v>16</v>
       </c>
       <c r="C56" s="8">
-        <v>1064.4385</v>
+        <v>1048.8946</v>
       </c>
       <c r="D56" s="8">
-        <v>809.6699</v>
+        <v>766.5348</v>
       </c>
       <c r="E56" s="8">
-        <v>1150.4434</v>
+        <v>1161.3719</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>40</v>
       </c>
       <c r="B57" s="8">
         <v>16</v>
       </c>
       <c r="C57" s="8">
-        <v>2006.3212</v>
+        <v>1996.2606</v>
       </c>
       <c r="D57" s="8">
-        <v>1742.1428</v>
+        <v>1757.9084</v>
       </c>
       <c r="E57" s="8">
-        <v>2940.427</v>
+        <v>2804.861</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>41</v>
       </c>
       <c r="B58" s="8">
         <v>16</v>
       </c>
       <c r="C58" s="8">
-        <v>9858.6245</v>
+        <v>9883.3549</v>
       </c>
       <c r="D58" s="8">
-        <v>8020.7766</v>
+        <v>7868.5137</v>
       </c>
       <c r="E58" s="8">
-        <v>11074.5774</v>
+        <v>11129.9552</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>42</v>
       </c>
       <c r="B59" s="8">
         <v>16</v>
       </c>
       <c r="C59" s="8">
-        <v>1040.8993</v>
+        <v>1041.8212</v>
       </c>
       <c r="D59" s="8">
-        <v>969.9279</v>
+        <v>946.2821</v>
       </c>
       <c r="E59" s="8">
-        <v>1066.5233</v>
+        <v>1071.648</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>62</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>63</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
@@ -5963,780 +5963,780 @@
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8">
         <v>16</v>
       </c>
       <c r="C7" s="8">
-        <v>16869.5697</v>
+        <v>16970.2761</v>
       </c>
       <c r="D7" s="8">
-        <v>16579.0393</v>
+        <v>16703.5819</v>
       </c>
       <c r="E7" s="8">
-        <v>17259.4764</v>
+        <v>17326.0608</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="9">
         <v>15</v>
       </c>
       <c r="C8" s="9">
-        <v>2567.1208</v>
+        <v>2569.5551</v>
       </c>
       <c r="D8" s="9">
-        <v>2512.3544</v>
+        <v>2500.6965</v>
       </c>
       <c r="E8" s="9">
-        <v>2641.4962</v>
+        <v>2635.8358</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="8">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>6261.2395</v>
+        <v>6257.3286</v>
       </c>
       <c r="D10" s="8">
-        <v>6005.5372</v>
+        <v>6072.6102</v>
       </c>
       <c r="E10" s="8">
-        <v>6481</v>
+        <v>6479.2706</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="9">
         <v>15</v>
       </c>
       <c r="C11" s="9">
-        <v>844.7903</v>
+        <v>850.0703999999999</v>
       </c>
       <c r="D11" s="9">
-        <v>757.0947</v>
+        <v>777.0191</v>
       </c>
       <c r="E11" s="9">
-        <v>897.2344000000001</v>
+        <v>902.6458</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="8">
         <v>16</v>
       </c>
       <c r="C13" s="8">
-        <v>23130.8092</v>
+        <v>23227.6047</v>
       </c>
       <c r="D13" s="8">
-        <v>22648.543</v>
+        <v>22928</v>
       </c>
       <c r="E13" s="8">
-        <v>23441.7323</v>
+        <v>23502.4179</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="8">
         <v>15</v>
       </c>
       <c r="C14" s="8">
-        <v>8293.6062</v>
+        <v>8268.216</v>
       </c>
       <c r="D14" s="8">
-        <v>8073.2822</v>
+        <v>7897.6456</v>
       </c>
       <c r="E14" s="8">
-        <v>8525.441800000001</v>
+        <v>8585.743</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="9">
         <v>16</v>
       </c>
       <c r="C15" s="9">
-        <v>3412.2131</v>
+        <v>3420.9326</v>
       </c>
       <c r="D15" s="9">
-        <v>3354.1593</v>
+        <v>3346.7632</v>
       </c>
       <c r="E15" s="9">
-        <v>3519.3235</v>
+        <v>3470.0477</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="8">
         <v>16</v>
       </c>
       <c r="C17" s="8">
-        <v>281.0839</v>
+        <v>281.6935</v>
       </c>
       <c r="D17" s="8">
-        <v>231</v>
+        <v>225.2239</v>
       </c>
       <c r="E17" s="8">
-        <v>372.2175</v>
+        <v>373.4929</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="8">
         <v>16</v>
       </c>
       <c r="C18" s="8">
-        <v>807.7781</v>
+        <v>810.6519</v>
       </c>
       <c r="D18" s="8">
-        <v>765.0592</v>
+        <v>767.4951</v>
       </c>
       <c r="E18" s="8">
-        <v>848.4725</v>
+        <v>833.9227</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="8">
         <v>16</v>
       </c>
       <c r="C19" s="8">
-        <v>2296.1266</v>
+        <v>2304.9133</v>
       </c>
       <c r="D19" s="8">
-        <v>2175.8186</v>
+        <v>2149.0246</v>
       </c>
       <c r="E19" s="8">
-        <v>2414.8833</v>
+        <v>2373.4722</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="8">
         <v>16</v>
       </c>
       <c r="C20" s="8">
-        <v>51.4493</v>
+        <v>51.2693</v>
       </c>
       <c r="D20" s="8">
-        <v>40.4309</v>
+        <v>41.4507</v>
       </c>
       <c r="E20" s="8">
-        <v>59.3911</v>
+        <v>59.5702</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="20">
         <v>16</v>
       </c>
       <c r="C21" s="10">
-        <v>5.3171</v>
+        <v>5.3518</v>
       </c>
       <c r="D21" s="10">
-        <v>5.028</v>
+        <v>5.07</v>
       </c>
       <c r="E21" s="10">
-        <v>5.676</v>
+        <v>5.6915</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="8">
         <v>16</v>
       </c>
       <c r="C24" s="11">
-        <v>0.9335</v>
+        <v>0.9186</v>
       </c>
       <c r="D24" s="11">
-        <v>0.4318</v>
+        <v>0.432</v>
       </c>
       <c r="E24" s="11">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="8">
         <v>15</v>
       </c>
       <c r="C25" s="11">
-        <v>2.1607</v>
+        <v>2.2193</v>
       </c>
       <c r="D25" s="11">
         <v>1.5</v>
       </c>
       <c r="E25" s="11">
-        <v>2.7</v>
+        <v>3.2899</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="8">
         <v>16</v>
       </c>
       <c r="C26" s="11">
-        <v>3.1032</v>
+        <v>3.1394</v>
       </c>
       <c r="D26" s="11">
         <v>2.312</v>
       </c>
       <c r="E26" s="11">
         <v>3.9278</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="8">
         <v>16</v>
       </c>
       <c r="C27" s="11">
-        <v>3.1096</v>
+        <v>3.1446</v>
       </c>
       <c r="D27" s="11">
         <v>2.312</v>
       </c>
       <c r="E27" s="11">
-        <v>3.9278</v>
+        <v>3.9306</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="8">
         <v>16</v>
       </c>
       <c r="C30" s="11">
-        <v>3.1942</v>
+        <v>3.2175</v>
       </c>
       <c r="D30" s="11">
         <v>2.2</v>
       </c>
       <c r="E30" s="11">
         <v>4.5</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="8">
         <v>15</v>
       </c>
       <c r="C31" s="11">
-        <v>2.2808</v>
+        <v>2.2784</v>
       </c>
       <c r="D31" s="11">
-        <v>0.8612</v>
+        <v>0.8249</v>
       </c>
       <c r="E31" s="11">
         <v>3.5</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="8">
         <v>16</v>
       </c>
       <c r="C32" s="11">
-        <v>5.4276</v>
+        <v>5.4474</v>
       </c>
       <c r="D32" s="11">
-        <v>2.8584</v>
+        <v>2.9</v>
       </c>
       <c r="E32" s="11">
-        <v>6.8</v>
+        <v>6.7446</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="8">
         <v>16</v>
       </c>
       <c r="C33" s="11">
-        <v>5.1614</v>
+        <v>5.177</v>
       </c>
       <c r="D33" s="11">
         <v>0</v>
       </c>
       <c r="E33" s="11">
-        <v>6.8</v>
+        <v>6.7446</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="8">
         <v>16</v>
       </c>
       <c r="C36" s="11">
-        <v>1.738</v>
+        <v>1.736</v>
       </c>
       <c r="D36" s="11">
-        <v>1.2123</v>
+        <v>1.2103</v>
       </c>
       <c r="E36" s="11">
-        <v>2.5614</v>
+        <v>2.5526</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="8">
         <v>16</v>
       </c>
       <c r="C37" s="11">
-        <v>2.0385</v>
+        <v>2.0688</v>
       </c>
       <c r="D37" s="11">
-        <v>1.3887</v>
+        <v>1.3806</v>
       </c>
       <c r="E37" s="11">
-        <v>2.6635</v>
+        <v>2.7631</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="8">
         <v>16</v>
       </c>
       <c r="C38" s="11">
-        <v>3.7434</v>
+        <v>3.8303</v>
       </c>
       <c r="D38" s="11">
-        <v>2.961</v>
+        <v>3.1771</v>
       </c>
       <c r="E38" s="11">
-        <v>4.3222</v>
+        <v>4.325</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="8">
         <v>16</v>
       </c>
       <c r="C39" s="11">
-        <v>3.7576</v>
+        <v>3.7878</v>
       </c>
       <c r="D39" s="11">
-        <v>3.3213</v>
+        <v>3.3236</v>
       </c>
       <c r="E39" s="11">
-        <v>4.3222</v>
+        <v>4.325</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="8">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C41" s="11">
-        <v>1.6364</v>
+        <v>1.8018</v>
       </c>
       <c r="D41" s="11">
-        <v>0.3373</v>
+        <v>0.3</v>
       </c>
       <c r="E41" s="11">
-        <v>2.5</v>
+        <v>4.2577</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C42" s="11">
-        <v>6.7213</v>
+        <v>6.6074</v>
       </c>
       <c r="D42" s="11">
-        <v>5.8956</v>
+        <v>5</v>
       </c>
       <c r="E42" s="11">
-        <v>8.4314</v>
+        <v>7.2061</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="8">
         <v>15</v>
       </c>
       <c r="C43" s="11">
-        <v>6.5707</v>
+        <v>6.5393</v>
       </c>
       <c r="D43" s="11">
-        <v>5</v>
+        <v>5.1</v>
       </c>
       <c r="E43" s="11">
-        <v>8.4314</v>
+        <v>7.2998</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="8">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C44" s="11">
-        <v>9.1838</v>
+        <v>9.0723</v>
       </c>
       <c r="D44" s="11">
-        <v>7.5</v>
+        <v>7.7963</v>
       </c>
       <c r="E44" s="11">
-        <v>11.5853</v>
+        <v>9.914400000000001</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
     </row>
     <row r="46" spans="1:5">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="8">
         <v>15</v>
       </c>
       <c r="C48" s="11">
-        <v>35.8655</v>
+        <v>35.6049</v>
       </c>
       <c r="D48" s="11">
-        <v>35.1588</v>
+        <v>33.8522</v>
       </c>
       <c r="E48" s="11">
-        <v>37</v>
+        <v>36.9984</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>34</v>
       </c>
       <c r="B49" s="8">
         <v>16</v>
       </c>
       <c r="C49" s="11">
-        <v>14.7522</v>
+        <v>14.7282</v>
       </c>
       <c r="D49" s="11">
-        <v>14.5648</v>
+        <v>14.4336</v>
       </c>
       <c r="E49" s="11">
-        <v>15.1496</v>
+        <v>14.9317</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="8">
         <v>14</v>
       </c>
       <c r="C50" s="11">
-        <v>25.9035</v>
+        <v>25.9055</v>
       </c>
       <c r="D50" s="11">
         <v>25</v>
       </c>
       <c r="E50" s="11">
-        <v>26.0247</v>
+        <v>26.0318</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="8">
         <v>16</v>
       </c>
       <c r="C53" s="12">
-        <v>2.6176</v>
+        <v>2.6283</v>
       </c>
       <c r="D53" s="12">
-        <v>2.3922</v>
+        <v>2.355</v>
       </c>
       <c r="E53" s="12">
-        <v>2.8263</v>
+        <v>2.8458</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54" s="8">
         <v>16</v>
       </c>
       <c r="C54" s="8">
-        <v>1003.2427</v>
+        <v>980.2514</v>
       </c>
       <c r="D54" s="8">
-        <v>884.3637</v>
+        <v>882.9497</v>
       </c>
       <c r="E54" s="8">
-        <v>1106.5857</v>
+        <v>1058.9814</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>39</v>
       </c>
       <c r="B56" s="8">
         <v>16</v>
       </c>
       <c r="C56" s="8">
-        <v>1093.701</v>
+        <v>1077.869</v>
       </c>
       <c r="D56" s="8">
-        <v>848.898</v>
+        <v>787.548</v>
       </c>
       <c r="E56" s="8">
-        <v>1177.3475</v>
+        <v>1188.6716</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>40</v>
       </c>
       <c r="B57" s="8">
         <v>16</v>
       </c>
       <c r="C57" s="8">
-        <v>2102.7058</v>
+        <v>2119.9268</v>
       </c>
       <c r="D57" s="8">
-        <v>1791.7251</v>
+        <v>1893.2482</v>
       </c>
       <c r="E57" s="8">
-        <v>2333.9581</v>
+        <v>2331.8159</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>41</v>
       </c>
       <c r="B58" s="8">
         <v>16</v>
       </c>
       <c r="C58" s="8">
-        <v>9837.581</v>
+        <v>9860.162200000001</v>
       </c>
       <c r="D58" s="8">
-        <v>7094.1309</v>
+        <v>7320.4934</v>
       </c>
       <c r="E58" s="8">
-        <v>12588.7807</v>
+        <v>12737.1009</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>42</v>
       </c>
       <c r="B59" s="8">
         <v>16</v>
       </c>
       <c r="C59" s="8">
-        <v>1108.0543</v>
+        <v>1109.6169</v>
       </c>
       <c r="D59" s="8">
-        <v>1003.6608</v>
+        <v>975.0045</v>
       </c>
       <c r="E59" s="8">
-        <v>1165.8777</v>
+        <v>1156.4528</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>62</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>63</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
@@ -6893,53 +6893,53 @@
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="61" man="1"/>
     <brk id="78" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Summary</vt:lpstr>
-      <vt:lpstr>H1 FY26</vt:lpstr>
       <vt:lpstr>FY26</vt:lpstr>
-      <vt:lpstr>Q2 FY26</vt:lpstr>
+      <vt:lpstr>H2 FY26</vt:lpstr>
+      <vt:lpstr>Q3 FY26</vt:lpstr>
       <vt:lpstr>FY27</vt:lpstr>
       <vt:lpstr>FY28</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vuma Financial Ltd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Vuma - Excel output</dc:title>
   <dc:description>Vuma - Excel output</dc:description>
   <dc:subject>Vuma - Excel output</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>