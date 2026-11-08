--- v3 (2026-08-23)
+++ v4 (2026-11-08)
@@ -1,110 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId4"/>
-    <sheet name="H1 FY26" sheetId="2" r:id="rId5"/>
-[...6 lines deleted...]
-    <sheet name="FY28" sheetId="9" r:id="rId12"/>
+    <sheet name="FY26" sheetId="2" r:id="rId5"/>
+    <sheet name="H2 FY26" sheetId="3" r:id="rId6"/>
+    <sheet name="Q3 FY26" sheetId="4" r:id="rId7"/>
+    <sheet name="Q4 FY26" sheetId="5" r:id="rId8"/>
+    <sheet name="FY27" sheetId="6" r:id="rId9"/>
+    <sheet name="FY28" sheetId="7" r:id="rId10"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Kingfisher plc</t>
   </si>
   <si>
-    <t>H1 26/27</t>
-[...1 lines deleted...]
-  <si>
     <t>FY 26/27</t>
-  </si>
-[...1 lines deleted...]
-    <t>Q2 26/27</t>
   </si>
   <si>
     <t>H2 26/27</t>
   </si>
   <si>
     <t>Q3 26/27</t>
   </si>
   <si>
     <t>Q4 26/27</t>
   </si>
   <si>
     <t>FY 27/28</t>
   </si>
   <si>
     <t>FY 28/29</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
-    <t>02/07/26</t>
+    <t>26/10/26</t>
   </si>
   <si>
     <t>B&amp;Q</t>
   </si>
   <si>
     <t xml:space="preserve">  LFL %</t>
   </si>
   <si>
     <t xml:space="preserve">  Total Sales (£m)</t>
   </si>
   <si>
     <t>Screwfix</t>
   </si>
   <si>
     <t xml:space="preserve">  LFL (%)</t>
   </si>
   <si>
     <t xml:space="preserve">UK &amp; Ireland </t>
   </si>
   <si>
     <t xml:space="preserve">  GM movement YOY (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Retail profit (£m)</t>
   </si>
@@ -171,156 +161,159 @@
   <si>
     <t xml:space="preserve">  Adjusted EPS (basic) (P)</t>
   </si>
   <si>
     <t xml:space="preserve">  Ord Dividend per share (P)</t>
   </si>
   <si>
     <t xml:space="preserve">  Net debt/EBITDA (x)</t>
   </si>
   <si>
     <t xml:space="preserve">  FCF (£m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Share Buybacks/Spec Divi (£m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Euro rate (Eur)</t>
   </si>
   <si>
     <t xml:space="preserve">  PLN rate (PLN )</t>
   </si>
   <si>
     <t>Disclaimer</t>
   </si>
   <si>
-    <t>The forecasts in this analysis have been gathered for Kingfisher through Vuma Consensus, an external web-based tool independently managed by Vuma Financial Limited, a company separate from</t>
+    <t>The forecasts in this analysis have been gathered for Kingfisher through Vuma Consensus, an external web-based tool independently managed by Vuma Financial Limited,</t>
   </si>
   <si>
-    <t>Kingfisher.</t>
+    <t>a company separate from Kingfisher.</t>
   </si>
   <si>
-    <t>The consensus figures reflect the opinions of, and are updated by, investment analysts based on publicly available information.  Save as described below, consensus figures are a simple</t>
+    <t>The consensus figures reflect the opinions of, and are updated by, investment analysts based on publicly available information.  Save as described below, consensus</t>
   </si>
   <si>
-    <t>arithmetic average of recent forecasts that have been provided to Kingfisher via Vuma Consensus, by registered investment analysts. The figures do not give greater weight to the forecasts of</t>
+    <t>figures are a simple arithmetic average of recent forecasts that have been provided to Kingfisher via Vuma Consensus, by registered investment analysts. The figures</t>
   </si>
   <si>
-    <t>any individual analyst and may or may not represent the market consensus. These average estimates are not endorsed by Kingfisher, nor does Kingfisher express a view on the consensus estimates</t>
+    <t>do not give greater weight to the forecasts of any individual analyst and may or may not represent the market consensus. These average estimates are not endorsed by</t>
   </si>
   <si>
-    <t>or assume any obligation to update or revise them after the date noted below. Kingfisher does not warrant that the information presented is accurate or complete. Whilst Kingfisher reserves the</t>
+    <t>Kingfisher, nor does Kingfisher express a view on the consensus estimates or assume any obligation to update or revise them after the date noted below. Kingfisher</t>
   </si>
   <si>
-    <t>right, from time to time, with or without notice, to exclude one or more analysts’ forecasts on the basis that Kingfisher believes them to be unrepresentative and/or out of date, any</t>
+    <t>does not warrant that the information presented is accurate or complete. Whilst Kingfisher reserves the right, from time to time, with or without notice, to exclude</t>
   </si>
   <si>
-    <t>analysts forecasts submitted represents the independent opinion of that analyst and does not constitute the opinion of Kingfisher. In some instances, interim period forecasts (i.e. H1 and H2)</t>
+    <t>one or more analysts’ forecasts on the basis that Kingfisher believes them to be unrepresentative and/or out of date, any analysts forecasts submitted represents</t>
   </si>
   <si>
-    <t>may not reconcile to full year forecasts due to fewer analysts forecasting on an interim basis than a full year basis. Group LFL forecasts for some analysts exclude Romania and Iberia LFL</t>
+    <t>the independent opinion of that analyst and does not constitute the opinion of Kingfisher. In some instances, interim period forecasts (i.e. H1 and H2) may not</t>
   </si>
   <si>
-    <t>sales forecasts.</t>
+    <t>reconcile to full year forecasts due to fewer analysts forecasting on an interim basis than a full year basis. Group LFL forecasts for some analysts exclude Romania</t>
   </si>
   <si>
-    <t>Nothing in this analysis should be taken as a recommendation to buy or sell shares in Kingfisher, to take or not take any other action or to place any reliance on the information presented</t>
+    <t>and Iberia LFL sales forecasts.</t>
   </si>
   <si>
-    <t>here. Kingfisher shall have no liability whatsoever for the consequences of any reliance or actions taken or not taken based on any of the forecasts or information displayed. The information</t>
+    <t>Nothing in this analysis should be taken as a recommendation to buy or sell shares in Kingfisher, to take or not take any other action or to place any reliance on</t>
   </si>
   <si>
-    <t>is made available here solely as a convenience to users of this website.</t>
+    <t>the information presented here. Kingfisher shall have no liability whatsoever for the consequences of any reliance or actions taken or not taken based on any of the</t>
   </si>
   <si>
-    <t>The consensus data was last updated on 02/07/2026</t>
+    <t>forecasts or information displayed. The information is made available here solely as a convenience to users of this website.</t>
+  </si>
+  <si>
+    <t>The consensus data was last updated on 26/10/2026</t>
   </si>
   <si>
     <t>Powered by Vuma</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>MEDIAN</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
-  </si>
-[...1 lines deleted...]
-    <t>n/a</t>
   </si>
   <si>
     <t>The forecasts in this analysis have been gathered for Kingfisher through Vuma Consensus, an external web-based tool independently managed by Vuma</t>
   </si>
   <si>
     <t>Financial Limited, a company separate from Kingfisher.</t>
   </si>
   <si>
     <t>The consensus figures reflect the opinions of, and are updated by, investment analysts based on publicly available information.  Save as described</t>
   </si>
   <si>
     <t>below, consensus figures are a simple arithmetic average of recent forecasts that have been provided to Kingfisher via Vuma Consensus, by registered</t>
   </si>
   <si>
     <t>investment analysts. The figures do not give greater weight to the forecasts of any individual analyst and may or may not represent the market</t>
   </si>
   <si>
     <t>consensus. These average estimates are not endorsed by Kingfisher, nor does Kingfisher express a view on the consensus estimates or assume any</t>
   </si>
   <si>
     <t>obligation to update or revise them after the date noted below. Kingfisher does not warrant that the information presented is accurate or complete.</t>
   </si>
   <si>
     <t>Whilst Kingfisher reserves the right, from time to time, with or without notice, to exclude one or more analysts’ forecasts on the basis that</t>
   </si>
   <si>
     <t>Kingfisher believes them to be unrepresentative and/or out of date, any analysts forecasts submitted represents the independent opinion of that</t>
   </si>
   <si>
     <t>analyst and does not constitute the opinion of Kingfisher. In some instances, interim period forecasts (i.e. H1 and H2) may not reconcile to full year</t>
   </si>
   <si>
     <t>forecasts due to fewer analysts forecasting on an interim basis than a full year basis. Group LFL forecasts for some analysts exclude Romania and</t>
   </si>
   <si>
     <t>Iberia LFL sales forecasts.</t>
   </si>
   <si>
     <t>Nothing in this analysis should be taken as a recommendation to buy or sell shares in Kingfisher, to take or not take any other action or to place any</t>
   </si>
   <si>
     <t>reliance on the information presented here. Kingfisher shall have no liability whatsoever for the consequences of any reliance or actions taken or not</t>
   </si>
   <si>
     <t>taken based on any of the forecasts or information displayed. The information is made available here solely as a convenience to users of this website.</t>
+  </si>
+  <si>
+    <t>n/a</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -436,51 +429,51 @@
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <bottom style="medium">
         <color rgb="FFAAAAAA"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="25">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
@@ -497,105 +490,101 @@
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
-[...10 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="10" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="11" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="12" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="13" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -867,3082 +856,2846 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I91"/>
+  <dimension ref="A1:G92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A91" sqref="A91"/>
+      <selection activeCell="A92" sqref="A92"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.846436" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="14" customWidth="true" style="0"/>
-    <col min="8" max="8" width="14" customWidth="true" style="0"/>
-    <col min="9" max="9" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:9">
+    <row r="2" spans="1:7">
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="2" t="s">
+    </row>
+    <row r="3" spans="1:7">
+      <c r="B3" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="2" t="s">
+      <c r="C3" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="B4" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      </c>
       <c r="C4" s="4" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="G4" s="4" t="s">
-        <v>10</v>
-[...8 lines deleted...]
-    <row r="5" spans="1:9">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
-      <c r="H5" s="3"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:9">
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
-      <c r="H6" s="5"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:9">
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B7" s="10">
-        <v>-1.3256</v>
+        <v>-1.7425</v>
       </c>
       <c r="C7" s="10">
-        <v>0.0766</v>
+        <v>-0.3958</v>
       </c>
       <c r="D7" s="10">
-        <v>1.3385</v>
+        <v>-0.8012</v>
       </c>
       <c r="E7" s="10">
-        <v>1.1833</v>
+        <v>-0.3103</v>
       </c>
       <c r="F7" s="10">
-        <v>0.6545</v>
+        <v>0.9658</v>
       </c>
       <c r="G7" s="10">
-        <v>1.0455</v>
-[...8 lines deleted...]
-    <row r="8" spans="1:9">
+        <v>1.3462</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B8" s="11">
-        <v>2166.2751</v>
+        <v>3928.874</v>
       </c>
       <c r="C8" s="11">
-        <v>4006.5203</v>
+        <v>1805.687</v>
       </c>
       <c r="D8" s="11">
-        <v>1140.988</v>
+        <v>970.8356</v>
       </c>
       <c r="E8" s="11">
-        <v>1837.1164</v>
+        <v>830.5396</v>
       </c>
       <c r="F8" s="11">
-        <v>986.0687</v>
+        <v>3983.4459</v>
       </c>
       <c r="G8" s="11">
-        <v>842.8569</v>
-[...8 lines deleted...]
-    <row r="9" spans="1:9">
+        <v>4056.5497</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-      <c r="H9"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:9">
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" s="5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
-      <c r="H10" s="5"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:9">
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B11" s="10">
-        <v>3.4536</v>
+        <v>4.9245</v>
       </c>
       <c r="C11" s="10">
-        <v>2.6326</v>
+        <v>4.4032</v>
       </c>
       <c r="D11" s="10">
-        <v>2.6834</v>
+        <v>4.4495</v>
       </c>
       <c r="E11" s="10">
-        <v>2.1254</v>
+        <v>4.2041</v>
       </c>
       <c r="F11" s="10">
-        <v>2.3455</v>
+        <v>2.2851</v>
       </c>
       <c r="G11" s="10">
-        <v>2.0182</v>
-[...8 lines deleted...]
-    <row r="12" spans="1:9">
+        <v>2.3846</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B12" s="11">
-        <v>1426.1203</v>
+        <v>2931.8292</v>
       </c>
       <c r="C12" s="11">
-        <v>2872.8623</v>
+        <v>1481.7649</v>
       </c>
       <c r="D12" s="11">
-        <v>713.8724</v>
+        <v>756.4847</v>
       </c>
       <c r="E12" s="11">
-        <v>1452.25</v>
+        <v>727.6365</v>
       </c>
       <c r="F12" s="11">
-        <v>742.1317</v>
+        <v>3030.933</v>
       </c>
       <c r="G12" s="11">
-        <v>712.4379</v>
-[...8 lines deleted...]
-    <row r="13" spans="1:9">
+        <v>3137.1728</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:9">
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" s="7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
-      <c r="H14" s="7"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:9">
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="12">
+        <v>1.0157</v>
+      </c>
+      <c r="C15" s="12">
+        <v>1.6436</v>
+      </c>
+      <c r="D15" s="12">
+        <v>1.4286</v>
+      </c>
+      <c r="E15" s="12">
+        <v>1.745</v>
+      </c>
+      <c r="F15" s="12">
+        <v>1.4268</v>
+      </c>
+      <c r="G15" s="12">
+        <v>1.6963</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="11">
+        <v>6860.6319</v>
+      </c>
+      <c r="C16" s="11">
+        <v>3287.375</v>
+      </c>
+      <c r="D16" s="11">
+        <v>1727.3203</v>
+      </c>
+      <c r="E16" s="11">
+        <v>1558.1761</v>
+      </c>
+      <c r="F16" s="11">
+        <v>7014.354</v>
+      </c>
+      <c r="G16" s="11">
+        <v>7193.7994</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="12">
-[...56 lines deleted...]
-      </c>
       <c r="B17" s="13">
-        <v>0.2436</v>
+        <v>0.4108</v>
       </c>
       <c r="C17" s="13">
-        <v>0.3055</v>
-[...1 lines deleted...]
-      <c r="D17" s="20"/>
+        <v>0.3132</v>
+      </c>
+      <c r="D17" s="13">
+        <v>0</v>
+      </c>
       <c r="E17" s="13">
-        <v>0.4463</v>
+        <v>0</v>
       </c>
       <c r="F17" s="13">
-        <v>0</v>
+        <v>0.09760000000000001</v>
       </c>
       <c r="G17" s="13">
-        <v>0</v>
-[...8 lines deleted...]
-    <row r="18" spans="1:9">
+        <v>0.1306</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B18" s="14">
-        <v>340.0301</v>
+        <v>606.6286</v>
       </c>
       <c r="C18" s="14">
-        <v>584.7234999999999</v>
-[...1 lines deleted...]
-      <c r="D18" s="21"/>
+        <v>244.9817</v>
+      </c>
+      <c r="D18" s="14">
+        <v>0</v>
+      </c>
       <c r="E18" s="14">
-        <v>245.2748</v>
-[...10 lines deleted...]
-    <row r="19" spans="1:9">
+        <v>0</v>
+      </c>
+      <c r="F18" s="14">
+        <v>610.7227</v>
+      </c>
+      <c r="G18" s="14">
+        <v>626.3518</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-      <c r="H19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:9">
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" s="7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
-      <c r="H20" s="7"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:9">
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" s="8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B21" s="12">
-        <v>-1.3403</v>
+        <v>-0.4073</v>
       </c>
       <c r="C21" s="12">
-        <v>-1.3008</v>
+        <v>-0.2337</v>
       </c>
       <c r="D21" s="12">
-        <v>-1.9667</v>
+        <v>-0.2236</v>
       </c>
       <c r="E21" s="12">
-        <v>-0.8636</v>
+        <v>-0.5417999999999999</v>
       </c>
       <c r="F21" s="12">
-        <v>-0.9091</v>
+        <v>0.302</v>
       </c>
       <c r="G21" s="12">
-        <v>-0.9455</v>
-[...8 lines deleted...]
-    <row r="22" spans="1:9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B22" s="11">
-        <v>1092.8855</v>
+        <v>2011.4519</v>
       </c>
       <c r="C22" s="11">
-        <v>2007.9586</v>
+        <v>921.5797</v>
       </c>
       <c r="D22" s="11">
-        <v>573.4583</v>
+        <v>497.6204</v>
       </c>
       <c r="E22" s="11">
-        <v>922.4437</v>
+        <v>424.4434</v>
       </c>
       <c r="F22" s="11">
-        <v>496.7408</v>
+        <v>2008.4146</v>
       </c>
       <c r="G22" s="11">
-        <v>424.8084</v>
-[...8 lines deleted...]
-    <row r="23" spans="1:9">
+        <v>2030.9531</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-      <c r="H23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:9">
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" s="7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
-      <c r="H24" s="7"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:9">
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" s="8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B25" s="12">
-        <v>-2.314</v>
+        <v>-3.2793</v>
       </c>
       <c r="C25" s="12">
-        <v>-1.4487</v>
+        <v>-2.2699</v>
       </c>
       <c r="D25" s="12">
-        <v>-1.7833</v>
+        <v>-2.662</v>
       </c>
       <c r="E25" s="12">
-        <v>0.0545</v>
+        <v>-2.1104</v>
       </c>
       <c r="F25" s="12">
-        <v>-0.9727</v>
+        <v>0.5682</v>
       </c>
       <c r="G25" s="12">
-        <v>-0.9182</v>
-[...8 lines deleted...]
-    <row r="26" spans="1:9">
+        <v>1.3854</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B26" s="11">
-        <v>991.361</v>
+        <v>1848.0698</v>
       </c>
       <c r="C26" s="11">
-        <v>1884.026</v>
+        <v>878.8929000000001</v>
       </c>
       <c r="D26" s="11">
-        <v>504.5783</v>
+        <v>467.6218</v>
       </c>
       <c r="E26" s="11">
-        <v>901.8036</v>
+        <v>412.4243</v>
       </c>
       <c r="F26" s="11">
-        <v>475.5503</v>
+        <v>1868.0994</v>
       </c>
       <c r="G26" s="11">
-        <v>418.5278</v>
-[...8 lines deleted...]
-    <row r="27" spans="1:9">
+        <v>1906.4406</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:9">
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" s="7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
-      <c r="H28" s="7"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:9">
+    </row>
+    <row r="29" spans="1:7">
       <c r="A29" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" s="12">
+        <v>-1.8167</v>
+      </c>
+      <c r="C29" s="12">
+        <v>-1.4194</v>
+      </c>
+      <c r="D29" s="12">
+        <v>-1.404</v>
+      </c>
+      <c r="E29" s="12">
+        <v>-1.3111</v>
+      </c>
+      <c r="F29" s="12">
+        <v>0.3265</v>
+      </c>
+      <c r="G29" s="12">
+        <v>1.0957</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" t="s">
+        <v>11</v>
+      </c>
+      <c r="B30" s="11">
+        <v>3811.566</v>
+      </c>
+      <c r="C30" s="11">
+        <v>1777.2342</v>
+      </c>
+      <c r="D30" s="11">
+        <v>951.0029</v>
+      </c>
+      <c r="E30" s="11">
+        <v>823.7344000000001</v>
+      </c>
+      <c r="F30" s="11">
+        <v>3830.5152</v>
+      </c>
+      <c r="G30" s="11">
+        <v>3887.3917</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B29" s="12">
-[...56 lines deleted...]
-      </c>
       <c r="B31" s="13">
-        <v>0.1768</v>
+        <v>0.468</v>
       </c>
       <c r="C31" s="13">
-        <v>0.2321</v>
-[...1 lines deleted...]
-      <c r="D31" s="20"/>
+        <v>0.3133</v>
+      </c>
+      <c r="D31" s="13">
+        <v>0</v>
+      </c>
       <c r="E31" s="13">
-        <v>0.2428</v>
+        <v>0</v>
       </c>
       <c r="F31" s="13">
-        <v>0</v>
+        <v>0.1588</v>
       </c>
       <c r="G31" s="13">
-        <v>0</v>
-[...8 lines deleted...]
-    <row r="32" spans="1:9">
+        <v>0.1719</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B32" s="14">
-        <v>70.7255</v>
+        <v>98.34690000000001</v>
       </c>
       <c r="C32" s="14">
-        <v>95.5321</v>
-[...1 lines deleted...]
-      <c r="D32" s="21"/>
+        <v>24.5863</v>
+      </c>
+      <c r="D32" s="14">
+        <v>0</v>
+      </c>
       <c r="E32" s="14">
-        <v>24.9803</v>
-[...10 lines deleted...]
-    <row r="33" spans="1:9">
+        <v>0</v>
+      </c>
+      <c r="F32" s="14">
+        <v>106.3717</v>
+      </c>
+      <c r="G32" s="14">
+        <v>117.9852</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
-      <c r="H33"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:9">
+    </row>
+    <row r="34" spans="1:7">
       <c r="A34" s="7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
-      <c r="H34" s="7"/>
-[...2 lines deleted...]
-    <row r="35" spans="1:9">
+    </row>
+    <row r="35" spans="1:7">
       <c r="A35" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B35" s="12">
+        <v>2.2613</v>
+      </c>
+      <c r="C35" s="12">
+        <v>2.395</v>
+      </c>
+      <c r="D35" s="12">
+        <v>2.4808</v>
+      </c>
+      <c r="E35" s="12">
+        <v>2.0172</v>
+      </c>
+      <c r="F35" s="12">
+        <v>2.7842</v>
+      </c>
+      <c r="G35" s="12">
+        <v>2.6538</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" t="s">
+        <v>11</v>
+      </c>
+      <c r="B36" s="11">
+        <v>1901.2194</v>
+      </c>
+      <c r="C36" s="11">
+        <v>906.037</v>
+      </c>
+      <c r="D36" s="11">
+        <v>489.1641</v>
+      </c>
+      <c r="E36" s="11">
+        <v>413.1758</v>
+      </c>
+      <c r="F36" s="11">
+        <v>1961.009</v>
+      </c>
+      <c r="G36" s="11">
+        <v>2058.3587</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B35" s="12">
-[...56 lines deleted...]
-      </c>
       <c r="B37" s="13">
-        <v>0.22</v>
+        <v>0.8174</v>
       </c>
       <c r="C37" s="13">
-        <v>0.1988</v>
-[...1 lines deleted...]
-      <c r="D37" s="20"/>
+        <v>0.4778</v>
+      </c>
+      <c r="D37" s="13">
+        <v>0</v>
+      </c>
       <c r="E37" s="13">
-        <v>0.1663</v>
+        <v>0</v>
       </c>
       <c r="F37" s="13">
-        <v>0</v>
+        <v>0.2106</v>
       </c>
       <c r="G37" s="13">
-        <v>0</v>
-[...8 lines deleted...]
-    <row r="38" spans="1:9">
+        <v>0.0941</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
       <c r="A38" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B38" s="14">
-        <v>52.2879</v>
+        <v>99.468</v>
       </c>
       <c r="C38" s="14">
-        <v>90.1429</v>
-[...1 lines deleted...]
-      <c r="D38" s="21"/>
+        <v>39.4841</v>
+      </c>
+      <c r="D38" s="14">
+        <v>0</v>
+      </c>
       <c r="E38" s="14">
-        <v>37.891</v>
-[...10 lines deleted...]
-    <row r="39" spans="1:9">
+        <v>0</v>
+      </c>
+      <c r="F38" s="14">
+        <v>106.5608</v>
+      </c>
+      <c r="G38" s="14">
+        <v>113.8268</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:9">
+    </row>
+    <row r="40" spans="1:7">
       <c r="A40" s="5" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
-      <c r="H40" s="5"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:9">
+    </row>
+    <row r="41" spans="1:7">
       <c r="A41" t="s">
+        <v>22</v>
+      </c>
+      <c r="B41" s="11">
+        <v>0</v>
+      </c>
+      <c r="C41" s="11">
+        <v>0</v>
+      </c>
+      <c r="D41" s="11">
+        <v>0</v>
+      </c>
+      <c r="E41" s="11">
+        <v>0</v>
+      </c>
+      <c r="F41" s="11">
+        <v>0</v>
+      </c>
+      <c r="G41" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" t="s">
+        <v>23</v>
+      </c>
+      <c r="B42" s="11">
+        <v>18.392</v>
+      </c>
+      <c r="C42" s="11">
+        <v>5.6055</v>
+      </c>
+      <c r="D42" s="11">
+        <v>0</v>
+      </c>
+      <c r="E42" s="11">
+        <v>0</v>
+      </c>
+      <c r="F42" s="11">
+        <v>19.809</v>
+      </c>
+      <c r="G42" s="11">
+        <v>21.3136</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" t="s">
         <v>24</v>
       </c>
-      <c r="B41" s="11">
-[...19 lines deleted...]
-      <c r="A42" t="s">
+      <c r="B43" s="11">
+        <v>0</v>
+      </c>
+      <c r="C43" s="11">
+        <v>0</v>
+      </c>
+      <c r="D43" s="11">
+        <v>0</v>
+      </c>
+      <c r="E43" s="11">
+        <v>0</v>
+      </c>
+      <c r="F43" s="11">
+        <v>0</v>
+      </c>
+      <c r="G43" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" t="s">
         <v>25</v>
       </c>
-      <c r="B42" s="11">
-[...19 lines deleted...]
-      <c r="A43" t="s">
+      <c r="B44" s="11">
+        <v>-30.3077</v>
+      </c>
+      <c r="C44" s="11">
+        <v>-11.6667</v>
+      </c>
+      <c r="D44" s="11">
+        <v>0</v>
+      </c>
+      <c r="E44" s="11">
+        <v>0</v>
+      </c>
+      <c r="F44" s="11">
+        <v>-25.4038</v>
+      </c>
+      <c r="G44" s="11">
+        <v>-20.375</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="B43" s="11">
-[...44 lines deleted...]
-      </c>
       <c r="B45" s="14">
-        <v>-2.4513</v>
+        <v>-11.9157</v>
       </c>
       <c r="C45" s="14">
-        <v>-9.9018</v>
-[...14 lines deleted...]
-    <row r="46" spans="1:9">
+        <v>-6.0611</v>
+      </c>
+      <c r="D45" s="20"/>
+      <c r="E45" s="20"/>
+      <c r="F45" s="14">
+        <v>-5.5948</v>
+      </c>
+      <c r="G45" s="14">
+        <v>0.9386</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
-      <c r="H46"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:9">
+    </row>
+    <row r="47" spans="1:7">
       <c r="A47" s="7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
-      <c r="H47" s="7"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:9">
+    </row>
+    <row r="48" spans="1:7">
       <c r="A48" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B48" s="12">
+        <v>0.4995</v>
+      </c>
+      <c r="C48" s="12">
+        <v>0.9907</v>
+      </c>
+      <c r="D48" s="12">
+        <v>0.8853</v>
+      </c>
+      <c r="E48" s="12">
+        <v>1.028</v>
+      </c>
+      <c r="F48" s="12">
+        <v>1.3974</v>
+      </c>
+      <c r="G48" s="12">
+        <v>1.7144</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B49" s="14">
+        <v>13069.2794</v>
+      </c>
+      <c r="C49" s="14">
+        <v>6205.5215</v>
+      </c>
+      <c r="D49" s="14">
+        <v>3289.4574</v>
+      </c>
+      <c r="E49" s="14">
+        <v>2911.4494</v>
+      </c>
+      <c r="F49" s="14">
+        <v>13330.024</v>
+      </c>
+      <c r="G49" s="14">
+        <v>13688.6376</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B48" s="12">
-[...25 lines deleted...]
-      <c r="A49" s="6" t="s">
+      <c r="B50" s="13">
+        <v>0.4324</v>
+      </c>
+      <c r="C50" s="13">
+        <v>0.4029</v>
+      </c>
+      <c r="D50" s="17"/>
+      <c r="E50" s="17"/>
+      <c r="F50" s="13">
+        <v>0.1585</v>
+      </c>
+      <c r="G50" s="13">
+        <v>0.1237</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B51" s="14">
+        <v>792.5279</v>
+      </c>
+      <c r="C51" s="14">
+        <v>302.9909</v>
+      </c>
+      <c r="D51" s="20"/>
+      <c r="E51" s="20"/>
+      <c r="F51" s="14">
+        <v>818.0604</v>
+      </c>
+      <c r="G51" s="14">
+        <v>859.1024</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="B49" s="14">
-[...77 lines deleted...]
-      </c>
       <c r="B52" s="13">
-        <v>6.694</v>
+        <v>6.0641</v>
       </c>
       <c r="C52" s="13">
-        <v>5.8016</v>
-[...14 lines deleted...]
-    <row r="53" spans="1:9">
+        <v>4.8826</v>
+      </c>
+      <c r="D52" s="17"/>
+      <c r="E52" s="17"/>
+      <c r="F52" s="13">
+        <v>6.137</v>
+      </c>
+      <c r="G52" s="13">
+        <v>6.276</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:9">
+    </row>
+    <row r="54" spans="1:7">
       <c r="A54" t="s">
+        <v>31</v>
+      </c>
+      <c r="B54" s="11">
+        <v>0</v>
+      </c>
+      <c r="C54" s="11">
+        <v>0</v>
+      </c>
+      <c r="D54" s="11">
+        <v>0</v>
+      </c>
+      <c r="E54" s="11">
+        <v>0</v>
+      </c>
+      <c r="F54" s="11">
+        <v>0</v>
+      </c>
+      <c r="G54" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" t="s">
+        <v>32</v>
+      </c>
+      <c r="B55" s="11">
+        <v>-76.9949</v>
+      </c>
+      <c r="C55" s="11">
+        <v>-40.7637</v>
+      </c>
+      <c r="D55" s="11">
+        <v>0</v>
+      </c>
+      <c r="E55" s="11">
+        <v>0</v>
+      </c>
+      <c r="F55" s="11">
+        <v>-79.1367</v>
+      </c>
+      <c r="G55" s="11">
+        <v>-81.246</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" t="s">
         <v>33</v>
       </c>
-      <c r="B54" s="11">
-[...44 lines deleted...]
-      </c>
       <c r="B56" s="11">
-        <v>-51.7034</v>
+        <v>-104.8352</v>
       </c>
       <c r="C56" s="11">
-        <v>-103.875</v>
-[...1 lines deleted...]
-      <c r="D56" s="16"/>
+        <v>-55.796</v>
+      </c>
+      <c r="D56" s="11">
+        <v>0</v>
+      </c>
       <c r="E56" s="11">
-        <v>-53.057</v>
-[...10 lines deleted...]
-    <row r="57" spans="1:9">
+        <v>0</v>
+      </c>
+      <c r="F56" s="11">
+        <v>-103.8077</v>
+      </c>
+      <c r="G56" s="11">
+        <v>-104.5485</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
-      <c r="H57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:9">
+    </row>
+    <row r="58" spans="1:7">
       <c r="A58" s="6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B58" s="14">
-        <v>371.9371</v>
+        <v>610.6978</v>
       </c>
       <c r="C58" s="14">
-        <v>579.795</v>
-[...14 lines deleted...]
-    <row r="59" spans="1:9">
+        <v>206.4312</v>
+      </c>
+      <c r="D58" s="20"/>
+      <c r="E58" s="20"/>
+      <c r="F58" s="14">
+        <v>635.116</v>
+      </c>
+      <c r="G58" s="14">
+        <v>673.3079</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-      <c r="H59"/>
-[...2 lines deleted...]
-    <row r="60" spans="1:9">
+    </row>
+    <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B60" s="11">
-        <v>97.2505</v>
+        <v>159.3781</v>
       </c>
       <c r="C60" s="11">
-        <v>150.423</v>
-[...14 lines deleted...]
-    <row r="61" spans="1:9">
+        <v>52.5081</v>
+      </c>
+      <c r="D60" s="18"/>
+      <c r="E60" s="18"/>
+      <c r="F60" s="11">
+        <v>167.2179</v>
+      </c>
+      <c r="G60" s="11">
+        <v>177.8276</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
       <c r="A61" s="6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B61" s="14">
-        <v>274.6867</v>
+        <v>451.3198</v>
       </c>
       <c r="C61" s="14">
-        <v>429.3721</v>
-[...14 lines deleted...]
-    <row r="62" spans="1:9">
+        <v>153.9231</v>
+      </c>
+      <c r="D61" s="20"/>
+      <c r="E61" s="20"/>
+      <c r="F61" s="14">
+        <v>467.8981</v>
+      </c>
+      <c r="G61" s="14">
+        <v>495.4803</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
-      <c r="H62"/>
-[...2 lines deleted...]
-    <row r="63" spans="1:9">
+    </row>
+    <row r="63" spans="1:7">
       <c r="A63" t="s">
+        <v>37</v>
+      </c>
+      <c r="B63" s="15">
+        <v>27.3249</v>
+      </c>
+      <c r="C63" s="15">
+        <v>8.446300000000001</v>
+      </c>
+      <c r="D63" s="19"/>
+      <c r="E63" s="19"/>
+      <c r="F63" s="15">
+        <v>29.451</v>
+      </c>
+      <c r="G63" s="15">
+        <v>32.463</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" t="s">
+        <v>38</v>
+      </c>
+      <c r="B64" s="15">
+        <v>12.5526</v>
+      </c>
+      <c r="C64" s="15">
+        <v>7.783</v>
+      </c>
+      <c r="D64" s="19"/>
+      <c r="E64" s="19"/>
+      <c r="F64" s="15">
+        <v>12.7406</v>
+      </c>
+      <c r="G64" s="15">
+        <v>13.2677</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" t="s">
         <v>39</v>
       </c>
-      <c r="B63" s="15"/>
-[...15 lines deleted...]
-      <c r="A64" t="s">
+      <c r="B65" s="15">
+        <v>-1.3503</v>
+      </c>
+      <c r="C65" s="15">
+        <v>-2.0982</v>
+      </c>
+      <c r="D65" s="19"/>
+      <c r="E65" s="19"/>
+      <c r="F65" s="15">
+        <v>-1.2842</v>
+      </c>
+      <c r="G65" s="15">
+        <v>-1.1901</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" t="s">
         <v>40</v>
       </c>
-      <c r="B64" s="15"/>
-[...15 lines deleted...]
-      <c r="A65" t="s">
+      <c r="B66" s="11">
+        <v>489.2082</v>
+      </c>
+      <c r="C66" s="11">
+        <v>166.2568</v>
+      </c>
+      <c r="D66" s="18"/>
+      <c r="E66" s="18"/>
+      <c r="F66" s="11">
+        <v>466.4372</v>
+      </c>
+      <c r="G66" s="11">
+        <v>480.9988</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" t="s">
         <v>41</v>
       </c>
-      <c r="B65" s="15"/>
-[...37 lines deleted...]
-      <c r="B67" s="16"/>
+      <c r="B67" s="11">
+        <v>-261.9231</v>
+      </c>
       <c r="C67" s="11">
-        <v>-246.1706</v>
-[...12 lines deleted...]
-    <row r="68" spans="1:9">
+        <v>-104.6667</v>
+      </c>
+      <c r="D67" s="11">
+        <v>0</v>
+      </c>
+      <c r="E67" s="11">
+        <v>0</v>
+      </c>
+      <c r="F67" s="11">
+        <v>-221.1538</v>
+      </c>
+      <c r="G67" s="11">
+        <v>-196.1538</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
-      <c r="H68"/>
-[...2 lines deleted...]
-    <row r="69" spans="1:9">
+    </row>
+    <row r="69" spans="1:7">
       <c r="A69" t="s">
+        <v>42</v>
+      </c>
+      <c r="B69" s="16">
+        <v>1.1604</v>
+      </c>
+      <c r="C69" s="16">
+        <v>1.1654</v>
+      </c>
+      <c r="D69" s="16">
+        <v>1.1636</v>
+      </c>
+      <c r="E69" s="16">
+        <v>1.1673</v>
+      </c>
+      <c r="F69" s="16">
+        <v>1.1648</v>
+      </c>
+      <c r="G69" s="16">
+        <v>1.1651</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" t="s">
+        <v>43</v>
+      </c>
+      <c r="B70" s="16">
+        <v>4.9878</v>
+      </c>
+      <c r="C70" s="16">
+        <v>5.0824</v>
+      </c>
+      <c r="D70" s="16">
+        <v>5.0589</v>
+      </c>
+      <c r="E70" s="16">
+        <v>5.107</v>
+      </c>
+      <c r="F70" s="16">
+        <v>5.0937</v>
+      </c>
+      <c r="G70" s="16">
+        <v>5.0815</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="21" t="s">
         <v>44</v>
       </c>
-      <c r="B69" s="17"/>
-[...21 lines deleted...]
-      <c r="A70" t="s">
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" t="s">
         <v>45</v>
-      </c>
-[...28 lines deleted...]
-        <v>47</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
-      <c r="H73"/>
-[...2 lines deleted...]
-    <row r="74" spans="1:9">
+    </row>
+    <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74"/>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
-      <c r="H74"/>
-[...2 lines deleted...]
-    <row r="75" spans="1:9">
+    </row>
+    <row r="75" spans="1:7">
       <c r="A75"/>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
-      <c r="H75"/>
-[...2 lines deleted...]
-    <row r="76" spans="1:9">
+    </row>
+    <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76"/>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
-      <c r="H76"/>
-[...2 lines deleted...]
-    <row r="77" spans="1:9">
+    </row>
+    <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B77"/>
       <c r="C77"/>
       <c r="D77"/>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
-      <c r="H77"/>
-[...2 lines deleted...]
-    <row r="78" spans="1:9">
+    </row>
+    <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
-      <c r="H78"/>
-[...2 lines deleted...]
-    <row r="79" spans="1:9">
+    </row>
+    <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79"/>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
-      <c r="H79"/>
-[...2 lines deleted...]
-    <row r="80" spans="1:9">
+    </row>
+    <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
-      <c r="H80"/>
-[...2 lines deleted...]
-    <row r="81" spans="1:9">
+    </row>
+    <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B81"/>
       <c r="C81"/>
       <c r="D81"/>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
-      <c r="H81"/>
-[...2 lines deleted...]
-    <row r="82" spans="1:9">
+    </row>
+    <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
-      <c r="H82"/>
-[...2 lines deleted...]
-    <row r="83" spans="1:9">
+    </row>
+    <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83"/>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
-      <c r="H83"/>
-[...3 lines deleted...]
-      <c r="A84"/>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" t="s">
+        <v>55</v>
+      </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
-      <c r="H84"/>
-[...5 lines deleted...]
-      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85"/>
       <c r="B85"/>
       <c r="C85"/>
       <c r="D85"/>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
-      <c r="H85"/>
-[...2 lines deleted...]
-    <row r="86" spans="1:9">
+    </row>
+    <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86"/>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
-      <c r="H86"/>
-[...2 lines deleted...]
-    <row r="87" spans="1:9">
+    </row>
+    <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B87"/>
       <c r="C87"/>
       <c r="D87"/>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
-      <c r="H87"/>
-[...3 lines deleted...]
-      <c r="A88"/>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" t="s">
+        <v>58</v>
+      </c>
       <c r="B88"/>
       <c r="C88"/>
       <c r="D88"/>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
-      <c r="H88"/>
-[...5 lines deleted...]
-      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89"/>
       <c r="B89"/>
       <c r="C89"/>
       <c r="D89"/>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
-      <c r="H89"/>
-[...4 lines deleted...]
-        <v>61</v>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" t="s">
+        <v>59</v>
+      </c>
+      <c r="B90"/>
+      <c r="C90"/>
+      <c r="D90"/>
+      <c r="E90"/>
+      <c r="F90"/>
+      <c r="G90"/>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92" s="22" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A73:I73"/>
-[...15 lines deleted...]
-    <mergeCell ref="A89:I89"/>
+    <mergeCell ref="A73:G73"/>
+    <mergeCell ref="A74:G74"/>
+    <mergeCell ref="A75:G75"/>
+    <mergeCell ref="A76:G76"/>
+    <mergeCell ref="A77:G77"/>
+    <mergeCell ref="A78:G78"/>
+    <mergeCell ref="A79:G79"/>
+    <mergeCell ref="A80:G80"/>
+    <mergeCell ref="A81:G81"/>
+    <mergeCell ref="A82:G82"/>
+    <mergeCell ref="A83:G83"/>
+    <mergeCell ref="A84:G84"/>
+    <mergeCell ref="A85:G85"/>
+    <mergeCell ref="A86:G86"/>
+    <mergeCell ref="A87:G87"/>
+    <mergeCell ref="A88:G88"/>
+    <mergeCell ref="A89:G89"/>
+    <mergeCell ref="A90:G90"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="72" man="1"/>
-    <brk id="91" man="1"/>
+    <brk id="92" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F93"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A93" sqref="A93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.846436" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="B3" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="C3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="3" t="s">
+      <c r="E3" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="F3" s="3" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="B4" s="3" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
     </row>
     <row r="5" spans="1:6">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B7" s="14">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C7" s="10">
-        <v>-1.3256</v>
+        <v>-1.7425</v>
       </c>
       <c r="D7" s="10">
-        <v>-1.4909</v>
+        <v>-1.9</v>
       </c>
       <c r="E7" s="10">
-        <v>-2</v>
+        <v>-2.5</v>
       </c>
       <c r="F7" s="10">
-        <v>-0.4749</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B8" s="11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C8" s="11">
-        <v>2166.2751</v>
+        <v>3928.874</v>
       </c>
       <c r="D8" s="11">
-        <v>2168</v>
+        <v>3932.4959</v>
       </c>
       <c r="E8" s="11">
-        <v>2144</v>
+        <v>3897</v>
       </c>
       <c r="F8" s="11">
-        <v>2187</v>
+        <v>3958.0241</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B11" s="14">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C11" s="10">
-        <v>3.4536</v>
+        <v>4.9245</v>
       </c>
       <c r="D11" s="10">
-        <v>3.5</v>
+        <v>4.9</v>
       </c>
       <c r="E11" s="10">
-        <v>2.3</v>
+        <v>4</v>
       </c>
       <c r="F11" s="10">
-        <v>4</v>
+        <v>5.5493</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B12" s="11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C12" s="11">
-        <v>1426.1203</v>
+        <v>2931.8292</v>
       </c>
       <c r="D12" s="11">
-        <v>1426.7926</v>
+        <v>2938.30665</v>
       </c>
       <c r="E12" s="11">
-        <v>1412</v>
+        <v>2906.525</v>
       </c>
       <c r="F12" s="11">
-        <v>1435.3562</v>
+        <v>2951.846</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>13</v>
+      </c>
+      <c r="B15" s="23">
+        <v>13</v>
       </c>
       <c r="C15" s="12">
-        <v>0.493</v>
+        <v>1.0157</v>
       </c>
       <c r="D15" s="12">
-        <v>0.4538</v>
+        <v>0.9696</v>
       </c>
       <c r="E15" s="12">
-        <v>-0.3</v>
+        <v>0.6</v>
       </c>
       <c r="F15" s="12">
-        <v>1.0731</v>
+        <v>1.6483</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B16" s="11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C16" s="11">
-        <v>3592.4723</v>
+        <v>6860.6319</v>
       </c>
       <c r="D16" s="11">
-        <v>3595</v>
+        <v>6856.24905</v>
       </c>
       <c r="E16" s="11">
-        <v>3556</v>
+        <v>6837.815</v>
       </c>
       <c r="F16" s="11">
-        <v>3614.8046</v>
+        <v>6902.2249</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>15</v>
+      </c>
+      <c r="B17" s="24">
+        <v>8</v>
       </c>
       <c r="C17" s="13">
-        <v>0.2436</v>
+        <v>0.4108</v>
       </c>
       <c r="D17" s="13">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="E17" s="13">
-        <v>-0.15</v>
+        <v>0.3</v>
       </c>
       <c r="F17" s="13">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B18" s="14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C18" s="14">
-        <v>340.0301</v>
+        <v>606.6286</v>
       </c>
       <c r="D18" s="14">
-        <v>341.4875</v>
+        <v>607.6384499999999</v>
       </c>
       <c r="E18" s="14">
-        <v>318</v>
+        <v>590.3798</v>
       </c>
       <c r="F18" s="14">
-        <v>352</v>
+        <v>617.4038</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>13</v>
+      </c>
+      <c r="B21" s="23">
+        <v>14</v>
       </c>
       <c r="C21" s="12">
-        <v>-1.3403</v>
+        <v>-0.4073</v>
       </c>
       <c r="D21" s="12">
-        <v>-1.3</v>
+        <v>-0.49535</v>
       </c>
       <c r="E21" s="12">
-        <v>-2.1</v>
+        <v>-1</v>
       </c>
       <c r="F21" s="12">
-        <v>-0.5</v>
+        <v>0.1905</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B22" s="11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C22" s="11">
-        <v>1092.8855</v>
+        <v>2011.4519</v>
       </c>
       <c r="D22" s="11">
-        <v>1076.2597</v>
+        <v>1984.938</v>
       </c>
       <c r="E22" s="11">
-        <v>1066</v>
+        <v>1966.1162</v>
       </c>
       <c r="F22" s="11">
-        <v>1259</v>
+        <v>2352.8544</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>13</v>
+      </c>
+      <c r="B25" s="23">
+        <v>14</v>
       </c>
       <c r="C25" s="12">
-        <v>-2.314</v>
+        <v>-3.2793</v>
       </c>
       <c r="D25" s="12">
-        <v>-2.5</v>
+        <v>-3.18455</v>
       </c>
       <c r="E25" s="12">
-        <v>-3</v>
+        <v>-4</v>
       </c>
       <c r="F25" s="12">
-        <v>-1</v>
+        <v>-2.9684</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B26" s="11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C26" s="11">
-        <v>991.361</v>
+        <v>1848.0698</v>
       </c>
       <c r="D26" s="11">
-        <v>978</v>
+        <v>1824.6721</v>
       </c>
       <c r="E26" s="11">
-        <v>968.4783</v>
+        <v>1809.0461</v>
       </c>
       <c r="F26" s="11">
-        <v>1147</v>
+        <v>2162.3739</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>13</v>
+      </c>
+      <c r="B29" s="23">
+        <v>13</v>
       </c>
       <c r="C29" s="12">
-        <v>-1.8972</v>
+        <v>-1.8167</v>
       </c>
       <c r="D29" s="12">
-        <v>-1.9726</v>
+        <v>-1.7996</v>
       </c>
       <c r="E29" s="12">
-        <v>-2.4</v>
+        <v>-2.2</v>
       </c>
       <c r="F29" s="12">
-        <v>-1.4913</v>
+        <v>-1.4414</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B30" s="11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C30" s="11">
-        <v>2057.8619</v>
+        <v>3811.566</v>
       </c>
       <c r="D30" s="11">
-        <v>2056</v>
+        <v>3813.53345</v>
       </c>
       <c r="E30" s="11">
-        <v>2040</v>
+        <v>3777.8782</v>
       </c>
       <c r="F30" s="11">
-        <v>2101</v>
+        <v>3845.9916</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>15</v>
+      </c>
+      <c r="B31" s="24">
+        <v>9</v>
       </c>
       <c r="C31" s="13">
-        <v>0.1768</v>
+        <v>0.468</v>
       </c>
       <c r="D31" s="13">
-        <v>0.1</v>
+        <v>0.45</v>
       </c>
       <c r="E31" s="13">
-        <v>-0.1</v>
+        <v>0.2768</v>
       </c>
       <c r="F31" s="13">
-        <v>0.4181</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B32" s="14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C32" s="14">
-        <v>70.7255</v>
+        <v>98.34690000000001</v>
       </c>
       <c r="D32" s="14">
-        <v>71</v>
+        <v>99.90625</v>
       </c>
       <c r="E32" s="14">
-        <v>57.1405</v>
+        <v>93.3356</v>
       </c>
       <c r="F32" s="14">
-        <v>85</v>
+        <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>13</v>
+      </c>
+      <c r="B35" s="23">
+        <v>14</v>
       </c>
       <c r="C35" s="12">
-        <v>0.454</v>
+        <v>2.2613</v>
       </c>
       <c r="D35" s="12">
-        <v>0.4381</v>
+        <v>2.26185</v>
       </c>
       <c r="E35" s="12">
-        <v>-0.6</v>
+        <v>1.6185</v>
       </c>
       <c r="F35" s="12">
-        <v>1.5</v>
+        <v>2.8041</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B36" s="11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C36" s="11">
-        <v>981.525</v>
+        <v>1901.2194</v>
       </c>
       <c r="D36" s="11">
-        <v>984.3938000000001</v>
+        <v>1899.3294</v>
       </c>
       <c r="E36" s="11">
-        <v>967.153</v>
+        <v>1860.0077</v>
       </c>
       <c r="F36" s="11">
-        <v>989.723</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>15</v>
+      </c>
+      <c r="B37" s="24">
+        <v>8</v>
       </c>
       <c r="C37" s="13">
-        <v>0.22</v>
+        <v>0.8174</v>
       </c>
       <c r="D37" s="13">
+        <v>0.875</v>
+      </c>
+      <c r="E37" s="13">
         <v>0.2</v>
       </c>
-      <c r="E37" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="13">
-        <v>0.5</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B38" s="14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C38" s="14">
-        <v>52.2879</v>
+        <v>99.468</v>
       </c>
       <c r="D38" s="14">
-        <v>53</v>
+        <v>98.61660000000001</v>
       </c>
       <c r="E38" s="14">
-        <v>49.8064</v>
+        <v>90.35550000000001</v>
       </c>
       <c r="F38" s="14">
-        <v>56</v>
+        <v>105.6638</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B41" s="11">
         <v>12</v>
       </c>
       <c r="C41" s="11">
         <v>0</v>
       </c>
       <c r="D41" s="11">
         <v>0</v>
       </c>
       <c r="E41" s="11">
         <v>0</v>
       </c>
       <c r="F41" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B42" s="11">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C42" s="11">
-        <v>11.5487</v>
+        <v>18.392</v>
       </c>
       <c r="D42" s="11">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="E42" s="11">
-        <v>7</v>
+        <v>15.75</v>
       </c>
       <c r="F42" s="11">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B43" s="11">
         <v>12</v>
       </c>
       <c r="C43" s="11">
         <v>0</v>
       </c>
       <c r="D43" s="11">
         <v>0</v>
       </c>
       <c r="E43" s="11">
         <v>0</v>
       </c>
       <c r="F43" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B44" s="11">
         <v>13</v>
       </c>
       <c r="C44" s="11">
-        <v>-14</v>
+        <v>-30.3077</v>
       </c>
       <c r="D44" s="11">
-        <v>-13</v>
+        <v>-30</v>
       </c>
       <c r="E44" s="11">
-        <v>-18</v>
+        <v>-35</v>
       </c>
       <c r="F44" s="11">
-        <v>-10</v>
+        <v>-26</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="6" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B45" s="14">
         <v>13</v>
       </c>
       <c r="C45" s="14">
-        <v>-2.4513</v>
+        <v>-11.9157</v>
       </c>
       <c r="D45" s="14">
-        <v>-3.5</v>
+        <v>-12</v>
       </c>
       <c r="E45" s="14">
-        <v>-12</v>
+        <v>-17.4143</v>
       </c>
       <c r="F45" s="14">
-        <v>1</v>
+        <v>-3</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>13</v>
+      </c>
+      <c r="B48" s="23">
+        <v>13</v>
       </c>
       <c r="C48" s="12">
-        <v>-0.09429999999999999</v>
+        <v>0.4995</v>
       </c>
       <c r="D48" s="12">
-        <v>-0.2</v>
+        <v>0.5</v>
       </c>
       <c r="E48" s="12">
-        <v>-0.6</v>
+        <v>0.1</v>
       </c>
       <c r="F48" s="12">
-        <v>0.4182</v>
+        <v>0.8424</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="6" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B49" s="14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C49" s="14">
-        <v>6880.668</v>
+        <v>13069.2794</v>
       </c>
       <c r="D49" s="14">
-        <v>6884</v>
+        <v>13065.3834</v>
       </c>
       <c r="E49" s="14">
-        <v>6837</v>
+        <v>13006.2106</v>
       </c>
       <c r="F49" s="14">
-        <v>6935</v>
+        <v>13158.7271</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>15</v>
+      </c>
+      <c r="B50" s="24">
+        <v>11</v>
       </c>
       <c r="C50" s="13">
-        <v>0.1667</v>
+        <v>0.4324</v>
       </c>
       <c r="D50" s="13">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="E50" s="13">
-        <v>-0.4</v>
+        <v>-0.1564</v>
       </c>
       <c r="F50" s="13">
-        <v>0.4</v>
+        <v>0.6181</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B51" s="14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C51" s="14">
-        <v>460.5922</v>
+        <v>792.5279</v>
       </c>
       <c r="D51" s="14">
-        <v>459</v>
+        <v>794.6305</v>
       </c>
       <c r="E51" s="14">
-        <v>430</v>
+        <v>774.0410000000001</v>
       </c>
       <c r="F51" s="14">
-        <v>489</v>
+        <v>805.3235</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="9" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>30</v>
+      </c>
+      <c r="B52" s="24">
+        <v>14</v>
       </c>
       <c r="C52" s="13">
-        <v>6.694</v>
+        <v>6.0641</v>
       </c>
       <c r="D52" s="13">
-        <v>6.6647</v>
+        <v>6.09565</v>
       </c>
       <c r="E52" s="13">
-        <v>6.2691</v>
+        <v>5.9447</v>
       </c>
       <c r="F52" s="13">
-        <v>7.0952</v>
+        <v>6.1849</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B54" s="11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C54" s="11">
         <v>0</v>
       </c>
       <c r="D54" s="11">
         <v>0</v>
       </c>
       <c r="E54" s="11">
         <v>0</v>
       </c>
       <c r="F54" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B55" s="11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C55" s="11">
-        <v>-36.9517</v>
+        <v>-76.9949</v>
       </c>
       <c r="D55" s="11">
-        <v>-37</v>
+        <v>-76.5</v>
       </c>
       <c r="E55" s="11">
-        <v>-39</v>
+        <v>-81</v>
       </c>
       <c r="F55" s="11">
-        <v>-34</v>
+        <v>-73</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B56" s="11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C56" s="11">
-        <v>-51.7034</v>
+        <v>-104.8352</v>
       </c>
       <c r="D56" s="11">
-        <v>-52</v>
+        <v>-105</v>
       </c>
       <c r="E56" s="11">
-        <v>-53</v>
+        <v>-106</v>
       </c>
       <c r="F56" s="11">
-        <v>-45</v>
+        <v>-102.5047</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B58" s="14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C58" s="14">
-        <v>371.9371</v>
+        <v>610.6978</v>
       </c>
       <c r="D58" s="14">
-        <v>370.9502</v>
+        <v>613.6904</v>
       </c>
       <c r="E58" s="14">
-        <v>362.5162</v>
+        <v>594.8332</v>
       </c>
       <c r="F58" s="14">
-        <v>430</v>
+        <v>620.3235</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B60" s="11">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C60" s="11">
-        <v>97.2505</v>
+        <v>159.3781</v>
       </c>
       <c r="D60" s="11">
-        <v>96.2</v>
+        <v>159.7073</v>
       </c>
       <c r="E60" s="11">
-        <v>94.2542</v>
+        <v>151.2766</v>
       </c>
       <c r="F60" s="11">
-        <v>106</v>
+        <v>163.9323</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B61" s="14">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C61" s="14">
-        <v>274.6867</v>
+        <v>451.3198</v>
       </c>
       <c r="D61" s="14">
-        <v>274.75155</v>
+        <v>453.3547</v>
       </c>
       <c r="E61" s="14">
-        <v>268.262</v>
+        <v>438.9164</v>
       </c>
       <c r="F61" s="14">
-        <v>430</v>
+        <v>459.0394</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>39</v>
-[...14 lines deleted...]
-        <v>67</v>
+        <v>37</v>
+      </c>
+      <c r="B63" s="11">
+        <v>13</v>
+      </c>
+      <c r="C63" s="15">
+        <v>27.3249</v>
+      </c>
+      <c r="D63" s="15">
+        <v>27.3443</v>
+      </c>
+      <c r="E63" s="15">
+        <v>26.4229</v>
+      </c>
+      <c r="F63" s="15">
+        <v>28.4015</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>40</v>
-[...14 lines deleted...]
-        <v>67</v>
+        <v>38</v>
+      </c>
+      <c r="B64" s="11">
+        <v>14</v>
+      </c>
+      <c r="C64" s="15">
+        <v>12.5526</v>
+      </c>
+      <c r="D64" s="15">
+        <v>12.4</v>
+      </c>
+      <c r="E64" s="15">
+        <v>12.4</v>
+      </c>
+      <c r="F64" s="15">
+        <v>14.1065</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>41</v>
-[...14 lines deleted...]
-        <v>67</v>
+        <v>39</v>
+      </c>
+      <c r="B65" s="11">
+        <v>13</v>
+      </c>
+      <c r="C65" s="15">
+        <v>-1.3503</v>
+      </c>
+      <c r="D65" s="15">
+        <v>-1.3455</v>
+      </c>
+      <c r="E65" s="15">
+        <v>-1.4532</v>
+      </c>
+      <c r="F65" s="15">
+        <v>-1.2349</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>42</v>
-[...14 lines deleted...]
-        <v>67</v>
+        <v>40</v>
+      </c>
+      <c r="B66" s="11">
+        <v>14</v>
+      </c>
+      <c r="C66" s="11">
+        <v>489.2082</v>
+      </c>
+      <c r="D66" s="11">
+        <v>494.76725</v>
+      </c>
+      <c r="E66" s="11">
+        <v>431.2356</v>
+      </c>
+      <c r="F66" s="11">
+        <v>520.6950000000001</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>43</v>
-[...14 lines deleted...]
-        <v>67</v>
+        <v>41</v>
+      </c>
+      <c r="B67" s="11">
+        <v>13</v>
+      </c>
+      <c r="C67" s="11">
+        <v>-261.9231</v>
+      </c>
+      <c r="D67" s="11">
+        <v>-275</v>
+      </c>
+      <c r="E67" s="11">
+        <v>-316</v>
+      </c>
+      <c r="F67" s="11">
+        <v>-175</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>44</v>
-[...14 lines deleted...]
-        <v>67</v>
+        <v>42</v>
+      </c>
+      <c r="B69" s="11">
+        <v>10</v>
+      </c>
+      <c r="C69" s="16">
+        <v>1.1604</v>
+      </c>
+      <c r="D69" s="16">
+        <v>1.1606</v>
+      </c>
+      <c r="E69" s="16">
+        <v>1.15</v>
+      </c>
+      <c r="F69" s="16">
+        <v>1.17</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>45</v>
-[...14 lines deleted...]
-        <v>67</v>
+        <v>43</v>
+      </c>
+      <c r="B70" s="11">
+        <v>10</v>
+      </c>
+      <c r="C70" s="16">
+        <v>4.9878</v>
+      </c>
+      <c r="D70" s="16">
+        <v>4.99515</v>
+      </c>
+      <c r="E70" s="16">
+        <v>4.91</v>
+      </c>
+      <c r="F70" s="16">
+        <v>5.0342</v>
       </c>
     </row>
     <row r="72" spans="1:6">
-      <c r="A72" s="22" t="s">
-        <v>46</v>
+      <c r="A72" s="21" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74"/>
       <c r="E74"/>
       <c r="F74"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75"/>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76"/>
       <c r="E76"/>
       <c r="F76"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B77"/>
       <c r="C77"/>
       <c r="D77"/>
       <c r="E77"/>
       <c r="F77"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
       <c r="F78"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79"/>
       <c r="E79"/>
       <c r="F79"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B81"/>
       <c r="C81"/>
       <c r="D81"/>
       <c r="E81"/>
       <c r="F81"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83"/>
       <c r="E83"/>
       <c r="F83"/>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B85"/>
       <c r="C85"/>
       <c r="D85"/>
       <c r="E85"/>
       <c r="F85"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86"/>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86"/>
       <c r="E86"/>
       <c r="F86"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B87"/>
       <c r="C87"/>
       <c r="D87"/>
       <c r="E87"/>
       <c r="F87"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B88"/>
       <c r="C88"/>
       <c r="D88"/>
       <c r="E88"/>
       <c r="F88"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B89"/>
       <c r="C89"/>
       <c r="D89"/>
       <c r="E89"/>
       <c r="F89"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90"/>
       <c r="B90"/>
       <c r="C90"/>
       <c r="D90"/>
       <c r="E90"/>
       <c r="F90"/>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B91"/>
       <c r="C91"/>
       <c r="D91"/>
       <c r="E91"/>
       <c r="F91"/>
     </row>
     <row r="93" spans="1:6">
-      <c r="A93" s="23" t="s">
-        <v>61</v>
+      <c r="A93" s="22" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A73:F73"/>
     <mergeCell ref="A74:F74"/>
     <mergeCell ref="A75:F75"/>
     <mergeCell ref="A76:F76"/>
     <mergeCell ref="A77:F77"/>
     <mergeCell ref="A78:F78"/>
     <mergeCell ref="A79:F79"/>
     <mergeCell ref="A80:F80"/>
     <mergeCell ref="A81:F81"/>
     <mergeCell ref="A82:F82"/>
     <mergeCell ref="A83:F83"/>
     <mergeCell ref="A84:F84"/>
     <mergeCell ref="A85:F85"/>
     <mergeCell ref="A86:F86"/>
     <mergeCell ref="A87:F87"/>
     <mergeCell ref="A88:F88"/>
     <mergeCell ref="A89:F89"/>
     <mergeCell ref="A90:F90"/>
     <mergeCell ref="A91:F91"/>
   </mergeCells>
@@ -3986,1316 +3739,1316 @@
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="B3" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="C3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="3" t="s">
+      <c r="E3" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="F3" s="3" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="B4" s="3" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
     </row>
     <row r="5" spans="1:6">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="14">
         <v>12</v>
       </c>
-      <c r="B7" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="10">
-        <v>0.0766</v>
+        <v>-0.3958</v>
       </c>
       <c r="D7" s="10">
-        <v>0.1375</v>
+        <v>-0.4578</v>
       </c>
       <c r="E7" s="10">
-        <v>-1.3</v>
+        <v>-2</v>
       </c>
       <c r="F7" s="10">
-        <v>2</v>
+        <v>1.2893</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B8" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C8" s="11">
-        <v>4006.5203</v>
+        <v>1805.687</v>
       </c>
       <c r="D8" s="11">
-        <v>4002.768</v>
+        <v>1810.7018</v>
       </c>
       <c r="E8" s="11">
-        <v>3958</v>
+        <v>1773.985</v>
       </c>
       <c r="F8" s="11">
-        <v>4103</v>
+        <v>1835.0241</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B11" s="14">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C11" s="10">
-        <v>2.6326</v>
+        <v>4.4032</v>
       </c>
       <c r="D11" s="10">
-        <v>2.7735</v>
+        <v>4.4549</v>
       </c>
       <c r="E11" s="10">
-        <v>1</v>
+        <v>2.4447</v>
       </c>
       <c r="F11" s="10">
-        <v>3.5</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B12" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C12" s="11">
-        <v>2872.8623</v>
+        <v>1481.7649</v>
       </c>
       <c r="D12" s="11">
-        <v>2881.6308</v>
+        <v>1487.67</v>
       </c>
       <c r="E12" s="11">
-        <v>2810</v>
+        <v>1454.525</v>
       </c>
       <c r="F12" s="11">
-        <v>2903</v>
+        <v>1499.846</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="B15" s="23">
+        <v>11</v>
       </c>
       <c r="C15" s="12">
-        <v>1.0897</v>
+        <v>1.6436</v>
       </c>
       <c r="D15" s="12">
-        <v>1.15055</v>
+        <v>1.621</v>
       </c>
       <c r="E15" s="12">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="F15" s="12">
-        <v>1.7215</v>
+        <v>3.0658</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B16" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C16" s="11">
-        <v>6879.4493</v>
+        <v>3287.375</v>
       </c>
       <c r="D16" s="11">
-        <v>6875</v>
+        <v>3281.4981</v>
       </c>
       <c r="E16" s="11">
-        <v>6802</v>
+        <v>3265.8444</v>
       </c>
       <c r="F16" s="11">
-        <v>6947</v>
+        <v>3327.2249</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>15</v>
+      </c>
+      <c r="B17" s="24">
+        <v>8</v>
       </c>
       <c r="C17" s="13">
-        <v>0.3055</v>
+        <v>0.3132</v>
       </c>
       <c r="D17" s="13">
-        <v>0.2</v>
+        <v>0.30235</v>
       </c>
       <c r="E17" s="13">
-        <v>0.15</v>
+        <v>0.0868</v>
       </c>
       <c r="F17" s="13">
         <v>0.6</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B18" s="14">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C18" s="14">
-        <v>584.7234999999999</v>
+        <v>244.9817</v>
       </c>
       <c r="D18" s="14">
-        <v>589.2228</v>
+        <v>246.2769</v>
       </c>
       <c r="E18" s="14">
-        <v>559.5452</v>
+        <v>229.3798</v>
       </c>
       <c r="F18" s="14">
-        <v>603</v>
+        <v>256.4386</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="B21" s="23">
+        <v>11</v>
       </c>
       <c r="C21" s="12">
-        <v>-1.3008</v>
+        <v>-0.2337</v>
       </c>
       <c r="D21" s="12">
+        <v>-0.5</v>
+      </c>
+      <c r="E21" s="12">
         <v>-1.5</v>
       </c>
-      <c r="E21" s="12">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="12">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B22" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C22" s="11">
-        <v>2007.9586</v>
+        <v>921.5797</v>
       </c>
       <c r="D22" s="11">
-        <v>1983.425</v>
+        <v>909.876</v>
       </c>
       <c r="E22" s="11">
-        <v>1960</v>
+        <v>889.1162</v>
       </c>
       <c r="F22" s="11">
-        <v>2325</v>
+        <v>1076.9046</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="B25" s="23">
+        <v>11</v>
       </c>
       <c r="C25" s="12">
-        <v>-1.4487</v>
+        <v>-2.2699</v>
       </c>
       <c r="D25" s="12">
-        <v>-1.8</v>
+        <v>-2</v>
       </c>
       <c r="E25" s="12">
-        <v>-2.5</v>
+        <v>-3.7816</v>
       </c>
       <c r="F25" s="12">
-        <v>1</v>
+        <v>-1.54</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B26" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C26" s="11">
-        <v>1884.026</v>
+        <v>878.8929000000001</v>
       </c>
       <c r="D26" s="11">
-        <v>1853</v>
+        <v>868.038</v>
       </c>
       <c r="E26" s="11">
-        <v>1819.35</v>
+        <v>850.0461</v>
       </c>
       <c r="F26" s="11">
-        <v>2176</v>
+        <v>1033.0419</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="B29" s="23">
+        <v>10</v>
       </c>
       <c r="C29" s="12">
-        <v>-1.4466</v>
+        <v>-1.4194</v>
       </c>
       <c r="D29" s="12">
-        <v>-1.55</v>
+        <v>-1.35625</v>
       </c>
       <c r="E29" s="12">
-        <v>-2.2413</v>
+        <v>-3.2</v>
       </c>
       <c r="F29" s="12">
-        <v>0.5</v>
+        <v>-0.5196</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B30" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C30" s="11">
-        <v>3849.9846</v>
+        <v>1777.2342</v>
       </c>
       <c r="D30" s="11">
-        <v>3838</v>
+        <v>1777.914</v>
       </c>
       <c r="E30" s="11">
-        <v>3779.35</v>
+        <v>1741.8782</v>
       </c>
       <c r="F30" s="11">
-        <v>3983</v>
+        <v>1809.9916</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>15</v>
+      </c>
+      <c r="B31" s="24">
+        <v>9</v>
       </c>
       <c r="C31" s="13">
-        <v>0.2321</v>
+        <v>0.3133</v>
       </c>
       <c r="D31" s="13">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="E31" s="13">
-        <v>0</v>
+        <v>0.0017</v>
       </c>
       <c r="F31" s="13">
-        <v>0.4</v>
+        <v>0.6002</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B32" s="14">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C32" s="14">
-        <v>95.5321</v>
+        <v>24.5863</v>
       </c>
       <c r="D32" s="14">
-        <v>96</v>
+        <v>25.9628</v>
       </c>
       <c r="E32" s="14">
-        <v>85.7559</v>
+        <v>19.3356</v>
       </c>
       <c r="F32" s="14">
-        <v>102</v>
+        <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="B35" s="23">
+        <v>11</v>
       </c>
       <c r="C35" s="12">
-        <v>0.9181</v>
+        <v>2.395</v>
       </c>
       <c r="D35" s="12">
-        <v>0.8</v>
+        <v>2.2681</v>
       </c>
       <c r="E35" s="12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F35" s="12">
-        <v>2.5</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B36" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C36" s="11">
-        <v>1900.588</v>
+        <v>906.037</v>
       </c>
       <c r="D36" s="11">
-        <v>1895.1483</v>
+        <v>904.6077</v>
       </c>
       <c r="E36" s="11">
-        <v>1861</v>
+        <v>866.0077</v>
       </c>
       <c r="F36" s="11">
-        <v>1956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>15</v>
+      </c>
+      <c r="B37" s="24">
+        <v>8</v>
       </c>
       <c r="C37" s="13">
-        <v>0.1988</v>
+        <v>0.4778</v>
       </c>
       <c r="D37" s="13">
-        <v>0.2</v>
+        <v>0.4446</v>
       </c>
       <c r="E37" s="13">
-        <v>0.1</v>
+        <v>0.1486</v>
       </c>
       <c r="F37" s="13">
-        <v>0.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B38" s="14">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C38" s="14">
-        <v>90.1429</v>
+        <v>39.4841</v>
       </c>
       <c r="D38" s="14">
-        <v>90</v>
+        <v>38.1031</v>
       </c>
       <c r="E38" s="14">
-        <v>84</v>
+        <v>36.291</v>
       </c>
       <c r="F38" s="14">
-        <v>97</v>
+        <v>45.6638</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B41" s="11">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C41" s="11">
         <v>0</v>
       </c>
       <c r="D41" s="11">
         <v>0</v>
       </c>
       <c r="E41" s="11">
         <v>0</v>
       </c>
       <c r="F41" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B42" s="11">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C42" s="11">
-        <v>17.1649</v>
+        <v>5.6055</v>
       </c>
       <c r="D42" s="11">
-        <v>17.5</v>
+        <v>5.2119</v>
       </c>
       <c r="E42" s="11">
-        <v>13</v>
+        <v>3.6501</v>
       </c>
       <c r="F42" s="11">
-        <v>22</v>
+        <v>10.92</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B43" s="11">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C43" s="11">
         <v>0</v>
       </c>
       <c r="D43" s="11">
         <v>0</v>
       </c>
       <c r="E43" s="11">
         <v>0</v>
       </c>
       <c r="F43" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B44" s="11">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C44" s="11">
-        <v>-27.0667</v>
+        <v>-11.6667</v>
       </c>
       <c r="D44" s="11">
-        <v>-27</v>
+        <v>-11.5</v>
       </c>
       <c r="E44" s="11">
-        <v>-32</v>
+        <v>-16</v>
       </c>
       <c r="F44" s="11">
-        <v>-22</v>
+        <v>-7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="6" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B45" s="14">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C45" s="14">
-        <v>-9.9018</v>
+        <v>-6.0611</v>
       </c>
       <c r="D45" s="14">
-        <v>-10</v>
+        <v>-6</v>
       </c>
       <c r="E45" s="14">
-        <v>-17</v>
+        <v>-11.4143</v>
       </c>
       <c r="F45" s="14">
-        <v>-3</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>13</v>
+      </c>
+      <c r="B48" s="23">
+        <v>10</v>
       </c>
       <c r="C48" s="12">
-        <v>0.3955</v>
+        <v>0.9907</v>
       </c>
       <c r="D48" s="12">
-        <v>0.2482</v>
+        <v>1.0264</v>
       </c>
       <c r="E48" s="12">
-        <v>-0.3</v>
+        <v>0.2</v>
       </c>
       <c r="F48" s="12">
-        <v>1.6</v>
+        <v>1.7114</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="6" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B49" s="14">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C49" s="14">
-        <v>13108.424</v>
+        <v>6205.5215</v>
       </c>
       <c r="D49" s="14">
-        <v>13089</v>
+        <v>6201.5569</v>
       </c>
       <c r="E49" s="14">
-        <v>12966</v>
+        <v>6142.2106</v>
       </c>
       <c r="F49" s="14">
-        <v>13308</v>
+        <v>6294.7271</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>15</v>
+      </c>
+      <c r="B50" s="24">
+        <v>9</v>
       </c>
       <c r="C50" s="13">
-        <v>0.1986</v>
+        <v>0.4029</v>
       </c>
       <c r="D50" s="13">
-        <v>0.23085</v>
+        <v>0.35</v>
       </c>
       <c r="E50" s="13">
-        <v>-0.4</v>
+        <v>0.2032</v>
       </c>
       <c r="F50" s="13">
-        <v>0.4</v>
+        <v>0.6798999999999999</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B51" s="14">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C51" s="14">
-        <v>760.4967</v>
+        <v>302.9909</v>
       </c>
       <c r="D51" s="14">
-        <v>764</v>
+        <v>305.2146</v>
       </c>
       <c r="E51" s="14">
-        <v>731</v>
+        <v>285.041</v>
       </c>
       <c r="F51" s="14">
-        <v>775</v>
+        <v>314.5045</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="9" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>30</v>
+      </c>
+      <c r="B52" s="24">
+        <v>13</v>
       </c>
       <c r="C52" s="13">
-        <v>5.8016</v>
+        <v>4.8826</v>
       </c>
       <c r="D52" s="13">
-        <v>5.8077</v>
+        <v>4.9509</v>
       </c>
       <c r="E52" s="13">
-        <v>5.6378</v>
+        <v>4.6394</v>
       </c>
       <c r="F52" s="13">
-        <v>5.8904</v>
+        <v>5.0107</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B54" s="11">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C54" s="11">
         <v>0</v>
       </c>
       <c r="D54" s="11">
         <v>0</v>
       </c>
       <c r="E54" s="11">
         <v>0</v>
       </c>
       <c r="F54" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B55" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C55" s="11">
-        <v>-76.8267</v>
+        <v>-40.7637</v>
       </c>
       <c r="D55" s="11">
-        <v>-75.40000000000001</v>
+        <v>-40</v>
       </c>
       <c r="E55" s="11">
-        <v>-82</v>
+        <v>-45</v>
       </c>
       <c r="F55" s="11">
-        <v>-73</v>
+        <v>-37</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B56" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C56" s="11">
-        <v>-103.875</v>
+        <v>-55.796</v>
       </c>
       <c r="D56" s="11">
-        <v>-105</v>
+        <v>-56</v>
       </c>
       <c r="E56" s="11">
-        <v>-106</v>
+        <v>-57</v>
       </c>
       <c r="F56" s="11">
-        <v>-90</v>
+        <v>-53.5047</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B58" s="14">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C58" s="14">
-        <v>579.795</v>
+        <v>206.4312</v>
       </c>
       <c r="D58" s="14">
-        <v>582</v>
+        <v>208.7079</v>
       </c>
       <c r="E58" s="14">
-        <v>549</v>
+        <v>190.8332</v>
       </c>
       <c r="F58" s="14">
-        <v>595</v>
+        <v>215.5045</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B60" s="11">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C60" s="11">
-        <v>150.423</v>
+        <v>52.5081</v>
       </c>
       <c r="D60" s="11">
-        <v>151</v>
+        <v>53.67345</v>
       </c>
       <c r="E60" s="11">
-        <v>139</v>
+        <v>41.2766</v>
       </c>
       <c r="F60" s="11">
-        <v>155</v>
+        <v>55.2209</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B61" s="14">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C61" s="14">
-        <v>429.3721</v>
+        <v>153.9231</v>
       </c>
       <c r="D61" s="14">
-        <v>432</v>
+        <v>155.4038</v>
       </c>
       <c r="E61" s="14">
-        <v>410</v>
+        <v>140.9164</v>
       </c>
       <c r="F61" s="14">
-        <v>440</v>
+        <v>215.5045</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B63" s="11">
-        <v>13</v>
-[...11 lines deleted...]
-        <v>26.6</v>
+        <v>10</v>
+      </c>
+      <c r="C63" s="15">
+        <v>8.446300000000001</v>
+      </c>
+      <c r="D63" s="15">
+        <v>9.4726</v>
+      </c>
+      <c r="E63" s="15">
+        <v>0</v>
+      </c>
+      <c r="F63" s="15">
+        <v>9.6</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B64" s="11">
-        <v>15</v>
-[...11 lines deleted...]
-        <v>13.2</v>
+        <v>10</v>
+      </c>
+      <c r="C64" s="15">
+        <v>7.783</v>
+      </c>
+      <c r="D64" s="15">
+        <v>8.6</v>
+      </c>
+      <c r="E64" s="15">
+        <v>0</v>
+      </c>
+      <c r="F64" s="15">
+        <v>9.029999999999999</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B65" s="11">
-        <v>14</v>
-[...11 lines deleted...]
-        <v>-1.2752</v>
+        <v>3</v>
+      </c>
+      <c r="C65" s="15">
+        <v>-2.0982</v>
+      </c>
+      <c r="D65" s="15">
+        <v>-3.0769</v>
+      </c>
+      <c r="E65" s="15">
+        <v>-3.1429</v>
+      </c>
+      <c r="F65" s="15">
+        <v>-1.4217</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B66" s="11">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="C66" s="11">
-        <v>473.3117</v>
+        <v>166.2568</v>
       </c>
       <c r="D66" s="11">
-        <v>477</v>
+        <v>146.4197</v>
       </c>
       <c r="E66" s="11">
-        <v>403</v>
+        <v>0</v>
       </c>
       <c r="F66" s="11">
-        <v>549.2961</v>
+        <v>512</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B67" s="11">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C67" s="11">
-        <v>-246.1706</v>
+        <v>-104.6667</v>
       </c>
       <c r="D67" s="11">
-        <v>-244.1941</v>
+        <v>-93</v>
       </c>
       <c r="E67" s="11">
-        <v>-300</v>
+        <v>-281</v>
       </c>
       <c r="F67" s="11">
-        <v>-183</v>
+        <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B69" s="11">
-        <v>9</v>
-[...7 lines deleted...]
-      <c r="E69" s="19">
+        <v>8</v>
+      </c>
+      <c r="C69" s="16">
+        <v>1.1654</v>
+      </c>
+      <c r="D69" s="16">
+        <v>1.1662</v>
+      </c>
+      <c r="E69" s="16">
         <v>1.14</v>
       </c>
-      <c r="F69" s="19">
-        <v>1.17</v>
+      <c r="F69" s="16">
+        <v>1.1773</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B70" s="11">
-        <v>9</v>
-[...11 lines deleted...]
-        <v>5.08</v>
+        <v>8</v>
+      </c>
+      <c r="C70" s="16">
+        <v>5.0824</v>
+      </c>
+      <c r="D70" s="16">
+        <v>5.071350000000001</v>
+      </c>
+      <c r="E70" s="16">
+        <v>5.0548</v>
+      </c>
+      <c r="F70" s="16">
+        <v>5.1379</v>
       </c>
     </row>
     <row r="72" spans="1:6">
-      <c r="A72" s="22" t="s">
-        <v>46</v>
+      <c r="A72" s="21" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74"/>
       <c r="E74"/>
       <c r="F74"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75"/>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76"/>
       <c r="E76"/>
       <c r="F76"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B77"/>
       <c r="C77"/>
       <c r="D77"/>
       <c r="E77"/>
       <c r="F77"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
       <c r="F78"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79"/>
       <c r="E79"/>
       <c r="F79"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B81"/>
       <c r="C81"/>
       <c r="D81"/>
       <c r="E81"/>
       <c r="F81"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83"/>
       <c r="E83"/>
       <c r="F83"/>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B85"/>
       <c r="C85"/>
       <c r="D85"/>
       <c r="E85"/>
       <c r="F85"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86"/>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86"/>
       <c r="E86"/>
       <c r="F86"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B87"/>
       <c r="C87"/>
       <c r="D87"/>
       <c r="E87"/>
       <c r="F87"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B88"/>
       <c r="C88"/>
       <c r="D88"/>
       <c r="E88"/>
       <c r="F88"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B89"/>
       <c r="C89"/>
       <c r="D89"/>
       <c r="E89"/>
       <c r="F89"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90"/>
       <c r="B90"/>
       <c r="C90"/>
       <c r="D90"/>
       <c r="E90"/>
       <c r="F90"/>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B91"/>
       <c r="C91"/>
       <c r="D91"/>
       <c r="E91"/>
       <c r="F91"/>
     </row>
     <row r="93" spans="1:6">
-      <c r="A93" s="23" t="s">
-        <v>61</v>
+      <c r="A93" s="22" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A73:F73"/>
     <mergeCell ref="A74:F74"/>
     <mergeCell ref="A75:F75"/>
     <mergeCell ref="A76:F76"/>
     <mergeCell ref="A77:F77"/>
     <mergeCell ref="A78:F78"/>
     <mergeCell ref="A79:F79"/>
     <mergeCell ref="A80:F80"/>
     <mergeCell ref="A81:F81"/>
     <mergeCell ref="A82:F82"/>
     <mergeCell ref="A83:F83"/>
     <mergeCell ref="A84:F84"/>
     <mergeCell ref="A85:F85"/>
     <mergeCell ref="A86:F86"/>
     <mergeCell ref="A87:F87"/>
     <mergeCell ref="A88:F88"/>
     <mergeCell ref="A89:F89"/>
     <mergeCell ref="A90:F90"/>
     <mergeCell ref="A91:F91"/>
   </mergeCells>
@@ -5339,1316 +5092,1316 @@
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="B3" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="C3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="3" t="s">
+      <c r="E3" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="F3" s="3" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="B4" s="3" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
     </row>
     <row r="5" spans="1:6">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B7" s="14">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C7" s="10">
-        <v>1.3385</v>
+        <v>-0.8012</v>
       </c>
       <c r="D7" s="10">
+        <v>-1</v>
+      </c>
+      <c r="E7" s="10">
+        <v>-2.5</v>
+      </c>
+      <c r="F7" s="10">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>2.9615</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B8" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C8" s="11">
-        <v>1140.988</v>
+        <v>970.8356</v>
       </c>
       <c r="D8" s="11">
-        <v>1141</v>
+        <v>970.081</v>
       </c>
       <c r="E8" s="11">
-        <v>1119</v>
+        <v>954.8138</v>
       </c>
       <c r="F8" s="11">
-        <v>1162</v>
+        <v>987.9375</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B11" s="14">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C11" s="10">
-        <v>2.6834</v>
+        <v>4.4495</v>
       </c>
       <c r="D11" s="10">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E11" s="10">
-        <v>0.4</v>
+        <v>2.4447</v>
       </c>
       <c r="F11" s="10">
-        <v>3.9012</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B12" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C12" s="11">
-        <v>713.8724</v>
+        <v>756.4847</v>
       </c>
       <c r="D12" s="11">
-        <v>714.3963</v>
+        <v>757.4733</v>
       </c>
       <c r="E12" s="11">
-        <v>700</v>
+        <v>745.2704</v>
       </c>
       <c r="F12" s="11">
-        <v>723.3561999999999</v>
+        <v>766.6333</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>13</v>
+      </c>
+      <c r="B15" s="23">
+        <v>11</v>
       </c>
       <c r="C15" s="12">
-        <v>1.864</v>
+        <v>1.4286</v>
       </c>
       <c r="D15" s="12">
-        <v>1.8</v>
+        <v>1.2466</v>
       </c>
       <c r="E15" s="12">
-        <v>0.3</v>
+        <v>0.4579</v>
       </c>
       <c r="F15" s="12">
-        <v>2.9761</v>
+        <v>2.6902</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B16" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C16" s="11">
-        <v>1854.9438</v>
+        <v>1727.3203</v>
       </c>
       <c r="D16" s="11">
-        <v>1857.5</v>
+        <v>1727.5543</v>
       </c>
       <c r="E16" s="11">
-        <v>1819</v>
+        <v>1713.3993</v>
       </c>
       <c r="F16" s="11">
-        <v>1877.8046</v>
+        <v>1752.8856</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="9" t="s">
-        <v>17</v>
-[...14 lines deleted...]
-        <v>67</v>
+        <v>15</v>
+      </c>
+      <c r="B17" s="24">
+        <v>2</v>
+      </c>
+      <c r="C17" s="13">
+        <v>0</v>
+      </c>
+      <c r="D17" s="13">
+        <v>0</v>
+      </c>
+      <c r="E17" s="13">
+        <v>0</v>
+      </c>
+      <c r="F17" s="13">
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B18" s="14">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>1</v>
+      </c>
+      <c r="C18" s="14">
+        <v>0</v>
+      </c>
+      <c r="D18" s="14">
+        <v>0</v>
+      </c>
+      <c r="E18" s="14">
+        <v>0</v>
+      </c>
+      <c r="F18" s="14">
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>13</v>
+      </c>
+      <c r="B21" s="23">
+        <v>11</v>
       </c>
       <c r="C21" s="12">
-        <v>-1.9667</v>
+        <v>-0.2236</v>
       </c>
       <c r="D21" s="12">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="E21" s="12">
-        <v>-4</v>
+        <v>-1.5</v>
       </c>
       <c r="F21" s="12">
-        <v>-0.9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B22" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C22" s="11">
-        <v>573.4583</v>
+        <v>497.6204</v>
       </c>
       <c r="D22" s="11">
-        <v>565.12985</v>
+        <v>488.1922</v>
       </c>
       <c r="E22" s="11">
-        <v>554.8261</v>
+        <v>481.8561</v>
       </c>
       <c r="F22" s="11">
-        <v>652</v>
+        <v>554.8051</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>13</v>
+      </c>
+      <c r="B25" s="23">
+        <v>11</v>
       </c>
       <c r="C25" s="12">
-        <v>-1.7833</v>
+        <v>-2.662</v>
       </c>
       <c r="D25" s="12">
+        <v>-3</v>
+      </c>
+      <c r="E25" s="12">
+        <v>-3.7816</v>
+      </c>
+      <c r="F25" s="12">
         <v>-2</v>
-      </c>
-[...4 lines deleted...]
-        <v>-0.5</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B26" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C26" s="11">
-        <v>504.5783</v>
+        <v>467.6218</v>
       </c>
       <c r="D26" s="11">
-        <v>498.71775</v>
+        <v>462.2238</v>
       </c>
       <c r="E26" s="11">
-        <v>489.4783</v>
+        <v>453.8066</v>
       </c>
       <c r="F26" s="11">
-        <v>586</v>
+        <v>539.8899</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>13</v>
+      </c>
+      <c r="B29" s="23">
+        <v>11</v>
       </c>
       <c r="C29" s="12">
-        <v>-1.8812</v>
+        <v>-1.404</v>
       </c>
       <c r="D29" s="12">
-        <v>-1.9122</v>
+        <v>-1.4522</v>
       </c>
       <c r="E29" s="12">
-        <v>-3.0495</v>
+        <v>-2.23</v>
       </c>
       <c r="F29" s="12">
-        <v>-1</v>
+        <v>-0.7166</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B30" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C30" s="11">
-        <v>1064.2866</v>
+        <v>951.0029</v>
       </c>
       <c r="D30" s="11">
-        <v>1065.5</v>
+        <v>949.1111</v>
       </c>
       <c r="E30" s="11">
-        <v>1050</v>
+        <v>935.6627</v>
       </c>
       <c r="F30" s="11">
-        <v>1078.6167</v>
+        <v>979.0864</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="9" t="s">
-        <v>17</v>
-[...14 lines deleted...]
-        <v>67</v>
+        <v>15</v>
+      </c>
+      <c r="B31" s="24">
+        <v>2</v>
+      </c>
+      <c r="C31" s="13">
+        <v>0</v>
+      </c>
+      <c r="D31" s="13">
+        <v>0</v>
+      </c>
+      <c r="E31" s="13">
+        <v>0</v>
+      </c>
+      <c r="F31" s="13">
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B32" s="14">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>1</v>
+      </c>
+      <c r="C32" s="14">
+        <v>0</v>
+      </c>
+      <c r="D32" s="14">
+        <v>0</v>
+      </c>
+      <c r="E32" s="14">
+        <v>0</v>
+      </c>
+      <c r="F32" s="14">
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>13</v>
+      </c>
+      <c r="B35" s="23">
+        <v>11</v>
       </c>
       <c r="C35" s="12">
-        <v>0.8754</v>
+        <v>2.4808</v>
       </c>
       <c r="D35" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="E35" s="12">
         <v>1</v>
       </c>
-      <c r="E35" s="12">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="12">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B36" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C36" s="11">
-        <v>523.8798</v>
+        <v>489.1641</v>
       </c>
       <c r="D36" s="11">
-        <v>526.95385</v>
+        <v>486.7081</v>
       </c>
       <c r="E36" s="11">
-        <v>510.153</v>
+        <v>472.8427</v>
       </c>
       <c r="F36" s="11">
-        <v>532.723</v>
+        <v>513.1688</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="9" t="s">
-        <v>17</v>
-[...14 lines deleted...]
-        <v>67</v>
+        <v>15</v>
+      </c>
+      <c r="B37" s="24">
+        <v>2</v>
+      </c>
+      <c r="C37" s="13">
+        <v>0</v>
+      </c>
+      <c r="D37" s="13">
+        <v>0</v>
+      </c>
+      <c r="E37" s="13">
+        <v>0</v>
+      </c>
+      <c r="F37" s="13">
+        <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B38" s="14">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>1</v>
+      </c>
+      <c r="C38" s="14">
+        <v>0</v>
+      </c>
+      <c r="D38" s="14">
+        <v>0</v>
+      </c>
+      <c r="E38" s="14">
+        <v>0</v>
+      </c>
+      <c r="F38" s="14">
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B41" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>1</v>
+      </c>
+      <c r="C41" s="11">
+        <v>0</v>
+      </c>
+      <c r="D41" s="11">
+        <v>0</v>
+      </c>
+      <c r="E41" s="11">
+        <v>0</v>
+      </c>
+      <c r="F41" s="11">
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B42" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>1</v>
+      </c>
+      <c r="C42" s="11">
+        <v>0</v>
+      </c>
+      <c r="D42" s="11">
+        <v>0</v>
+      </c>
+      <c r="E42" s="11">
+        <v>0</v>
+      </c>
+      <c r="F42" s="11">
+        <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B43" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>1</v>
+      </c>
+      <c r="C43" s="11">
+        <v>0</v>
+      </c>
+      <c r="D43" s="11">
+        <v>0</v>
+      </c>
+      <c r="E43" s="11">
+        <v>0</v>
+      </c>
+      <c r="F43" s="11">
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B44" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>1</v>
+      </c>
+      <c r="C44" s="11">
+        <v>0</v>
+      </c>
+      <c r="D44" s="11">
+        <v>0</v>
+      </c>
+      <c r="E44" s="11">
+        <v>0</v>
+      </c>
+      <c r="F44" s="11">
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="6" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B45" s="14">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>1</v>
+      </c>
+      <c r="C45" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="D45" s="14">
+        <v>0</v>
+      </c>
+      <c r="E45" s="14">
+        <v>0</v>
+      </c>
+      <c r="F45" s="14">
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="8" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B48" s="24">
+        <v>13</v>
+      </c>
+      <c r="B48" s="23">
         <v>10</v>
       </c>
       <c r="C48" s="12">
-        <v>0.6941000000000001</v>
+        <v>0.8853</v>
       </c>
       <c r="D48" s="12">
-        <v>0.6647000000000001</v>
+        <v>0.8282499999999999</v>
       </c>
       <c r="E48" s="12">
-        <v>-0.2</v>
+        <v>0.4816</v>
       </c>
       <c r="F48" s="12">
-        <v>1.682</v>
+        <v>1.5936</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="6" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B49" s="14">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C49" s="14">
-        <v>3576.4921</v>
+        <v>3289.4574</v>
       </c>
       <c r="D49" s="14">
-        <v>3580</v>
+        <v>3288.7445</v>
       </c>
       <c r="E49" s="14">
-        <v>3537</v>
+        <v>3264.5203</v>
       </c>
       <c r="F49" s="14">
-        <v>3614.0203</v>
+        <v>3320.7489</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="9" t="s">
-        <v>17</v>
-[...14 lines deleted...]
-        <v>67</v>
+        <v>15</v>
+      </c>
+      <c r="B50" s="24">
+        <v>0</v>
+      </c>
+      <c r="C50" s="17" t="s">
+        <v>81</v>
+      </c>
+      <c r="D50" s="17" t="s">
+        <v>81</v>
+      </c>
+      <c r="E50" s="17" t="s">
+        <v>81</v>
+      </c>
+      <c r="F50" s="17" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B51" s="14">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>1</v>
+      </c>
+      <c r="C51" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="D51" s="14">
+        <v>0</v>
+      </c>
+      <c r="E51" s="14">
+        <v>0</v>
+      </c>
+      <c r="F51" s="14">
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="9" t="s">
-        <v>32</v>
-[...14 lines deleted...]
-        <v>67</v>
+        <v>30</v>
+      </c>
+      <c r="B52" s="24">
+        <v>0</v>
+      </c>
+      <c r="C52" s="17" t="s">
+        <v>81</v>
+      </c>
+      <c r="D52" s="17" t="s">
+        <v>81</v>
+      </c>
+      <c r="E52" s="17" t="s">
+        <v>81</v>
+      </c>
+      <c r="F52" s="17" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B54" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>1</v>
+      </c>
+      <c r="C54" s="11">
+        <v>0</v>
+      </c>
+      <c r="D54" s="11">
+        <v>0</v>
+      </c>
+      <c r="E54" s="11">
+        <v>0</v>
+      </c>
+      <c r="F54" s="11">
+        <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B55" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>1</v>
+      </c>
+      <c r="C55" s="11">
+        <v>0</v>
+      </c>
+      <c r="D55" s="11">
+        <v>0</v>
+      </c>
+      <c r="E55" s="11">
+        <v>0</v>
+      </c>
+      <c r="F55" s="11">
+        <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B56" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>1</v>
+      </c>
+      <c r="C56" s="11">
+        <v>0</v>
+      </c>
+      <c r="D56" s="11">
+        <v>0</v>
+      </c>
+      <c r="E56" s="11">
+        <v>0</v>
+      </c>
+      <c r="F56" s="11">
+        <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B58" s="14">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>1</v>
+      </c>
+      <c r="C58" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="D58" s="14">
+        <v>0</v>
+      </c>
+      <c r="E58" s="14">
+        <v>0</v>
+      </c>
+      <c r="F58" s="14">
+        <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B60" s="11">
         <v>0</v>
       </c>
-      <c r="C60" s="16" t="s">
-[...9 lines deleted...]
-        <v>67</v>
+      <c r="C60" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="D60" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="E60" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="F60" s="18" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B61" s="14">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>1</v>
+      </c>
+      <c r="C61" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="D61" s="14">
+        <v>0</v>
+      </c>
+      <c r="E61" s="14">
+        <v>0</v>
+      </c>
+      <c r="F61" s="14">
+        <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B63" s="11">
         <v>0</v>
       </c>
-      <c r="C63" s="15" t="s">
-[...9 lines deleted...]
-        <v>67</v>
+      <c r="C63" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="D63" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="E63" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="F63" s="19" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B64" s="11">
         <v>0</v>
       </c>
-      <c r="C64" s="15" t="s">
-[...9 lines deleted...]
-        <v>67</v>
+      <c r="C64" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="D64" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="E64" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="F64" s="19" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B65" s="11">
         <v>0</v>
       </c>
-      <c r="C65" s="15" t="s">
-[...9 lines deleted...]
-        <v>67</v>
+      <c r="C65" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="D65" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="E65" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="F65" s="19" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B66" s="11">
         <v>0</v>
       </c>
-      <c r="C66" s="16" t="s">
-[...9 lines deleted...]
-        <v>67</v>
+      <c r="C66" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="D66" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="E66" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="F66" s="18" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B67" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>1</v>
+      </c>
+      <c r="C67" s="11">
+        <v>0</v>
+      </c>
+      <c r="D67" s="11">
+        <v>0</v>
+      </c>
+      <c r="E67" s="11">
+        <v>0</v>
+      </c>
+      <c r="F67" s="11">
+        <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B69" s="11">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>1.1587</v>
+        <v>8</v>
+      </c>
+      <c r="C69" s="16">
+        <v>1.1636</v>
+      </c>
+      <c r="D69" s="16">
+        <v>1.16615</v>
+      </c>
+      <c r="E69" s="16">
+        <v>1.14</v>
+      </c>
+      <c r="F69" s="16">
+        <v>1.1719</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B70" s="11">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>4.9305</v>
+        <v>8</v>
+      </c>
+      <c r="C70" s="16">
+        <v>5.0589</v>
+      </c>
+      <c r="D70" s="16">
+        <v>5.0648</v>
+      </c>
+      <c r="E70" s="16">
+        <v>5.0039</v>
+      </c>
+      <c r="F70" s="16">
+        <v>5.0947</v>
       </c>
     </row>
     <row r="72" spans="1:6">
-      <c r="A72" s="22" t="s">
-        <v>46</v>
+      <c r="A72" s="21" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74"/>
       <c r="E74"/>
       <c r="F74"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75"/>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76"/>
       <c r="E76"/>
       <c r="F76"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B77"/>
       <c r="C77"/>
       <c r="D77"/>
       <c r="E77"/>
       <c r="F77"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
       <c r="F78"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79"/>
       <c r="E79"/>
       <c r="F79"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B81"/>
       <c r="C81"/>
       <c r="D81"/>
       <c r="E81"/>
       <c r="F81"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83"/>
       <c r="E83"/>
       <c r="F83"/>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B85"/>
       <c r="C85"/>
       <c r="D85"/>
       <c r="E85"/>
       <c r="F85"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86"/>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86"/>
       <c r="E86"/>
       <c r="F86"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B87"/>
       <c r="C87"/>
       <c r="D87"/>
       <c r="E87"/>
       <c r="F87"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B88"/>
       <c r="C88"/>
       <c r="D88"/>
       <c r="E88"/>
       <c r="F88"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B89"/>
       <c r="C89"/>
       <c r="D89"/>
       <c r="E89"/>
       <c r="F89"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90"/>
       <c r="B90"/>
       <c r="C90"/>
       <c r="D90"/>
       <c r="E90"/>
       <c r="F90"/>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B91"/>
       <c r="C91"/>
       <c r="D91"/>
       <c r="E91"/>
       <c r="F91"/>
     </row>
     <row r="93" spans="1:6">
-      <c r="A93" s="23" t="s">
-        <v>61</v>
+      <c r="A93" s="22" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A73:F73"/>
     <mergeCell ref="A74:F74"/>
     <mergeCell ref="A75:F75"/>
     <mergeCell ref="A76:F76"/>
     <mergeCell ref="A77:F77"/>
     <mergeCell ref="A78:F78"/>
     <mergeCell ref="A79:F79"/>
     <mergeCell ref="A80:F80"/>
     <mergeCell ref="A81:F81"/>
     <mergeCell ref="A82:F82"/>
     <mergeCell ref="A83:F83"/>
     <mergeCell ref="A84:F84"/>
     <mergeCell ref="A85:F85"/>
     <mergeCell ref="A86:F86"/>
     <mergeCell ref="A87:F87"/>
     <mergeCell ref="A88:F88"/>
     <mergeCell ref="A89:F89"/>
     <mergeCell ref="A90:F90"/>
     <mergeCell ref="A91:F91"/>
   </mergeCells>
@@ -6692,1316 +6445,1316 @@
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="B3" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="C3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="3" t="s">
+      <c r="E3" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="F3" s="3" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="B4" s="3" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
     </row>
     <row r="5" spans="1:6">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B7" s="14">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C7" s="10">
-        <v>1.1833</v>
+        <v>-0.3103</v>
       </c>
       <c r="D7" s="10">
-        <v>0.75</v>
+        <v>0</v>
       </c>
       <c r="E7" s="10">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="F7" s="10">
-        <v>5.7</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B8" s="11">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C8" s="11">
-        <v>1837.1164</v>
+        <v>830.5396</v>
       </c>
       <c r="D8" s="11">
-        <v>1832</v>
+        <v>834.53</v>
       </c>
       <c r="E8" s="11">
-        <v>1797</v>
+        <v>815.58</v>
       </c>
       <c r="F8" s="11">
-        <v>1916</v>
+        <v>847.0866</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B11" s="14">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C11" s="10">
-        <v>2.1254</v>
+        <v>4.2041</v>
       </c>
       <c r="D11" s="10">
-        <v>2.375</v>
+        <v>4</v>
       </c>
       <c r="E11" s="10">
-        <v>0.5</v>
+        <v>2.4447</v>
       </c>
       <c r="F11" s="10">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B12" s="11">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C12" s="11">
-        <v>1452.25</v>
+        <v>727.6365</v>
       </c>
       <c r="D12" s="11">
-        <v>1454.8382</v>
+        <v>727.47</v>
       </c>
       <c r="E12" s="11">
-        <v>1425</v>
+        <v>714.455</v>
       </c>
       <c r="F12" s="11">
-        <v>1471</v>
+        <v>741.4254</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="8" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B15" s="24">
+        <v>13</v>
+      </c>
+      <c r="B15" s="23">
         <v>11</v>
       </c>
       <c r="C15" s="12">
-        <v>1.4899</v>
+        <v>1.745</v>
       </c>
       <c r="D15" s="12">
-        <v>1.2</v>
+        <v>1.7165</v>
       </c>
       <c r="E15" s="12">
-        <v>0.3</v>
+        <v>0.5373</v>
       </c>
       <c r="F15" s="12">
-        <v>3.5</v>
+        <v>2.7637</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B16" s="11">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C16" s="11">
-        <v>3289.3664</v>
+        <v>1558.1761</v>
       </c>
       <c r="D16" s="11">
-        <v>3294.6814</v>
+        <v>1552.986</v>
       </c>
       <c r="E16" s="11">
-        <v>3247</v>
+        <v>1544.8822</v>
       </c>
       <c r="F16" s="11">
-        <v>3341</v>
+        <v>1577.2274</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>15</v>
+      </c>
+      <c r="B17" s="24">
+        <v>2</v>
       </c>
       <c r="C17" s="13">
-        <v>0.4463</v>
+        <v>0</v>
       </c>
       <c r="D17" s="13">
-        <v>0.515</v>
+        <v>0</v>
       </c>
       <c r="E17" s="13">
-        <v>0.0973</v>
+        <v>0</v>
       </c>
       <c r="F17" s="13">
-        <v>0.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B18" s="14">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="C18" s="14">
-        <v>245.2748</v>
+        <v>0</v>
       </c>
       <c r="D18" s="14">
-        <v>244</v>
+        <v>0</v>
       </c>
       <c r="E18" s="14">
-        <v>215</v>
+        <v>0</v>
       </c>
       <c r="F18" s="14">
-        <v>261</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="8" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B21" s="24">
+        <v>13</v>
+      </c>
+      <c r="B21" s="23">
         <v>11</v>
       </c>
       <c r="C21" s="12">
-        <v>-0.8636</v>
+        <v>-0.5417999999999999</v>
       </c>
       <c r="D21" s="12">
-        <v>-1</v>
+        <v>-0.5</v>
       </c>
       <c r="E21" s="12">
-        <v>-2.7</v>
+        <v>-2</v>
       </c>
       <c r="F21" s="12">
-        <v>1.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B22" s="11">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C22" s="11">
-        <v>922.4437</v>
+        <v>424.4434</v>
       </c>
       <c r="D22" s="11">
-        <v>906.8698000000001</v>
+        <v>417.3469</v>
       </c>
       <c r="E22" s="11">
-        <v>895</v>
+        <v>401.8928</v>
       </c>
       <c r="F22" s="11">
-        <v>1066</v>
+        <v>522.0995</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="8" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B25" s="24">
+        <v>13</v>
+      </c>
+      <c r="B25" s="23">
         <v>11</v>
       </c>
       <c r="C25" s="12">
-        <v>0.0545</v>
+        <v>-2.1104</v>
       </c>
       <c r="D25" s="12">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="E25" s="12">
-        <v>-2</v>
+        <v>-3.7816</v>
       </c>
       <c r="F25" s="12">
-        <v>4.9</v>
+        <v>-0.5</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B26" s="11">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C26" s="11">
-        <v>901.8036</v>
+        <v>412.4243</v>
       </c>
       <c r="D26" s="11">
-        <v>880.134</v>
+        <v>405.4432</v>
       </c>
       <c r="E26" s="11">
-        <v>872</v>
+        <v>394.3456</v>
       </c>
       <c r="F26" s="11">
-        <v>1029</v>
+        <v>493.1519</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>13</v>
+      </c>
+      <c r="B29" s="23">
+        <v>11</v>
       </c>
       <c r="C29" s="12">
-        <v>-0.4198</v>
+        <v>-1.3111</v>
       </c>
       <c r="D29" s="12">
-        <v>-1</v>
+        <v>-1.4779</v>
       </c>
       <c r="E29" s="12">
-        <v>-2</v>
+        <v>-1.9659</v>
       </c>
       <c r="F29" s="12">
-        <v>3</v>
+        <v>-0.4514</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B30" s="11">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C30" s="11">
-        <v>1802.4011</v>
+        <v>823.7344000000001</v>
       </c>
       <c r="D30" s="11">
-        <v>1784</v>
+        <v>825.864</v>
       </c>
       <c r="E30" s="11">
-        <v>1771</v>
+        <v>796.2384</v>
       </c>
       <c r="F30" s="11">
-        <v>1882</v>
+        <v>870.7848</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>15</v>
+      </c>
+      <c r="B31" s="24">
+        <v>2</v>
       </c>
       <c r="C31" s="13">
-        <v>0.2428</v>
+        <v>0</v>
       </c>
       <c r="D31" s="13">
-        <v>0.25</v>
+        <v>0</v>
       </c>
       <c r="E31" s="13">
         <v>0</v>
       </c>
       <c r="F31" s="13">
-        <v>0.5777</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B32" s="14">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="C32" s="14">
-        <v>24.9803</v>
+        <v>0</v>
       </c>
       <c r="D32" s="14">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="E32" s="14">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F32" s="14">
-        <v>30.2427</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="8" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B35" s="24">
+        <v>13</v>
+      </c>
+      <c r="B35" s="23">
         <v>11</v>
       </c>
       <c r="C35" s="12">
-        <v>1.5471</v>
+        <v>2.0172</v>
       </c>
       <c r="D35" s="12">
-        <v>1.3</v>
+        <v>2</v>
       </c>
       <c r="E35" s="12">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="F35" s="12">
-        <v>4.6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B36" s="11">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C36" s="11">
-        <v>922.7109</v>
+        <v>413.1758</v>
       </c>
       <c r="D36" s="11">
-        <v>916</v>
+        <v>406.8916</v>
       </c>
       <c r="E36" s="11">
-        <v>894</v>
+        <v>388.527</v>
       </c>
       <c r="F36" s="11">
-        <v>972</v>
+        <v>441.4412</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>15</v>
+      </c>
+      <c r="B37" s="24">
+        <v>2</v>
       </c>
       <c r="C37" s="13">
-        <v>0.1663</v>
+        <v>0</v>
       </c>
       <c r="D37" s="13">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="E37" s="13">
         <v>0</v>
       </c>
       <c r="F37" s="13">
-        <v>0.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B38" s="14">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="C38" s="14">
-        <v>37.891</v>
+        <v>0</v>
       </c>
       <c r="D38" s="14">
-        <v>37.385</v>
+        <v>0</v>
       </c>
       <c r="E38" s="14">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="F38" s="14">
-        <v>43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B41" s="11">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="C41" s="11">
         <v>0</v>
       </c>
       <c r="D41" s="11">
         <v>0</v>
       </c>
       <c r="E41" s="11">
         <v>0</v>
       </c>
       <c r="F41" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B42" s="11">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="C42" s="11">
-        <v>5.5266</v>
+        <v>0</v>
       </c>
       <c r="D42" s="11">
-        <v>5.62615</v>
+        <v>0</v>
       </c>
       <c r="E42" s="11">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F42" s="11">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B43" s="11">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="C43" s="11">
         <v>0</v>
       </c>
       <c r="D43" s="11">
         <v>0</v>
       </c>
       <c r="E43" s="11">
         <v>0</v>
       </c>
       <c r="F43" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B44" s="11">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="C44" s="11">
-        <v>-13</v>
+        <v>0</v>
       </c>
       <c r="D44" s="11">
-        <v>-13</v>
+        <v>0</v>
       </c>
       <c r="E44" s="11">
-        <v>-20</v>
+        <v>0</v>
       </c>
       <c r="F44" s="11">
-        <v>-9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="6" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B45" s="14">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>-7.4734</v>
+        <v>1</v>
+      </c>
+      <c r="C45" s="20" t="s">
+        <v>81</v>
       </c>
       <c r="D45" s="14">
-        <v>-7.9336</v>
+        <v>0</v>
       </c>
       <c r="E45" s="14">
-        <v>-13</v>
+        <v>0</v>
       </c>
       <c r="F45" s="14">
-        <v>-3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>13</v>
+      </c>
+      <c r="B48" s="23">
+        <v>10</v>
       </c>
       <c r="C48" s="12">
-        <v>1.0284</v>
+        <v>1.028</v>
       </c>
       <c r="D48" s="12">
-        <v>0.8</v>
+        <v>0.9455</v>
       </c>
       <c r="E48" s="12">
-        <v>-0.1</v>
+        <v>0.3235</v>
       </c>
       <c r="F48" s="12">
-        <v>3.5</v>
+        <v>1.8467</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="6" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B49" s="14">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C49" s="14">
-        <v>6245.4209</v>
+        <v>2911.4494</v>
       </c>
       <c r="D49" s="14">
-        <v>6240.4624</v>
+        <v>2906.4151</v>
       </c>
       <c r="E49" s="14">
-        <v>6129</v>
+        <v>2877.6902</v>
       </c>
       <c r="F49" s="14">
-        <v>6407</v>
+        <v>2989.9281</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="9" t="s">
-        <v>17</v>
-[...14 lines deleted...]
-        <v>0.45</v>
+        <v>15</v>
+      </c>
+      <c r="B50" s="24">
+        <v>0</v>
+      </c>
+      <c r="C50" s="17" t="s">
+        <v>81</v>
+      </c>
+      <c r="D50" s="17" t="s">
+        <v>81</v>
+      </c>
+      <c r="E50" s="17" t="s">
+        <v>81</v>
+      </c>
+      <c r="F50" s="17" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B51" s="14">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>300.6727</v>
+        <v>1</v>
+      </c>
+      <c r="C51" s="20" t="s">
+        <v>81</v>
       </c>
       <c r="D51" s="14">
-        <v>306</v>
+        <v>0</v>
       </c>
       <c r="E51" s="14">
-        <v>263</v>
+        <v>0</v>
       </c>
       <c r="F51" s="14">
-        <v>316</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="9" t="s">
-        <v>32</v>
-[...14 lines deleted...]
-        <v>5.0564</v>
+        <v>30</v>
+      </c>
+      <c r="B52" s="24">
+        <v>0</v>
+      </c>
+      <c r="C52" s="17" t="s">
+        <v>81</v>
+      </c>
+      <c r="D52" s="17" t="s">
+        <v>81</v>
+      </c>
+      <c r="E52" s="17" t="s">
+        <v>81</v>
+      </c>
+      <c r="F52" s="17" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B54" s="11">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="C54" s="11">
         <v>0</v>
       </c>
       <c r="D54" s="11">
         <v>0</v>
       </c>
       <c r="E54" s="11">
         <v>0</v>
       </c>
       <c r="F54" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B55" s="11">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="C55" s="11">
-        <v>-40.0817</v>
+        <v>0</v>
       </c>
       <c r="D55" s="11">
-        <v>-39.5</v>
+        <v>0</v>
       </c>
       <c r="E55" s="11">
-        <v>-45</v>
+        <v>0</v>
       </c>
       <c r="F55" s="11">
-        <v>-37</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B56" s="11">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="C56" s="11">
-        <v>-53.057</v>
+        <v>0</v>
       </c>
       <c r="D56" s="11">
-        <v>-52.91975</v>
+        <v>0</v>
       </c>
       <c r="E56" s="11">
-        <v>-60</v>
+        <v>0</v>
       </c>
       <c r="F56" s="11">
-        <v>-50</v>
+        <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B58" s="14">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>207.534</v>
+        <v>1</v>
+      </c>
+      <c r="C58" s="20" t="s">
+        <v>81</v>
       </c>
       <c r="D58" s="14">
-        <v>216</v>
+        <v>0</v>
       </c>
       <c r="E58" s="14">
-        <v>172</v>
+        <v>0</v>
       </c>
       <c r="F58" s="14">
-        <v>294</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B60" s="11">
-        <v>11</v>
-[...11 lines deleted...]
-        <v>59</v>
+        <v>0</v>
+      </c>
+      <c r="C60" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="D60" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="E60" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="F60" s="18" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B61" s="14">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>153.9445</v>
+        <v>1</v>
+      </c>
+      <c r="C61" s="20" t="s">
+        <v>81</v>
       </c>
       <c r="D61" s="14">
-        <v>160.66</v>
+        <v>0</v>
       </c>
       <c r="E61" s="14">
-        <v>130</v>
+        <v>0</v>
       </c>
       <c r="F61" s="14">
-        <v>294</v>
+        <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>39</v>
-[...14 lines deleted...]
-        <v>67</v>
+        <v>37</v>
+      </c>
+      <c r="B63" s="11">
+        <v>0</v>
+      </c>
+      <c r="C63" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="D63" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="E63" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="F63" s="19" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>40</v>
-[...14 lines deleted...]
-        <v>67</v>
+        <v>38</v>
+      </c>
+      <c r="B64" s="11">
+        <v>0</v>
+      </c>
+      <c r="C64" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="D64" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="E64" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="F64" s="19" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>41</v>
-[...14 lines deleted...]
-        <v>67</v>
+        <v>39</v>
+      </c>
+      <c r="B65" s="11">
+        <v>0</v>
+      </c>
+      <c r="C65" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="D65" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="E65" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="F65" s="19" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>42</v>
-[...14 lines deleted...]
-        <v>67</v>
+        <v>40</v>
+      </c>
+      <c r="B66" s="11">
+        <v>0</v>
+      </c>
+      <c r="C66" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="D66" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="E66" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="F66" s="18" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>43</v>
-[...14 lines deleted...]
-        <v>67</v>
+        <v>41</v>
+      </c>
+      <c r="B67" s="11">
+        <v>1</v>
+      </c>
+      <c r="C67" s="11">
+        <v>0</v>
+      </c>
+      <c r="D67" s="11">
+        <v>0</v>
+      </c>
+      <c r="E67" s="11">
+        <v>0</v>
+      </c>
+      <c r="F67" s="11">
+        <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>44</v>
-[...14 lines deleted...]
-        <v>67</v>
+        <v>42</v>
+      </c>
+      <c r="B69" s="11">
+        <v>8</v>
+      </c>
+      <c r="C69" s="16">
+        <v>1.1673</v>
+      </c>
+      <c r="D69" s="16">
+        <v>1.16595</v>
+      </c>
+      <c r="E69" s="16">
+        <v>1.14</v>
+      </c>
+      <c r="F69" s="16">
+        <v>1.1834</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>45</v>
-[...14 lines deleted...]
-        <v>67</v>
+        <v>43</v>
+      </c>
+      <c r="B70" s="11">
+        <v>8</v>
+      </c>
+      <c r="C70" s="16">
+        <v>5.107</v>
+      </c>
+      <c r="D70" s="16">
+        <v>5.08585</v>
+      </c>
+      <c r="E70" s="16">
+        <v>5.0675</v>
+      </c>
+      <c r="F70" s="16">
+        <v>5.1918</v>
       </c>
     </row>
     <row r="72" spans="1:6">
-      <c r="A72" s="22" t="s">
-        <v>46</v>
+      <c r="A72" s="21" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74"/>
       <c r="E74"/>
       <c r="F74"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75"/>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76"/>
       <c r="E76"/>
       <c r="F76"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B77"/>
       <c r="C77"/>
       <c r="D77"/>
       <c r="E77"/>
       <c r="F77"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
       <c r="F78"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79"/>
       <c r="E79"/>
       <c r="F79"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B81"/>
       <c r="C81"/>
       <c r="D81"/>
       <c r="E81"/>
       <c r="F81"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83"/>
       <c r="E83"/>
       <c r="F83"/>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B85"/>
       <c r="C85"/>
       <c r="D85"/>
       <c r="E85"/>
       <c r="F85"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86"/>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86"/>
       <c r="E86"/>
       <c r="F86"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B87"/>
       <c r="C87"/>
       <c r="D87"/>
       <c r="E87"/>
       <c r="F87"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B88"/>
       <c r="C88"/>
       <c r="D88"/>
       <c r="E88"/>
       <c r="F88"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B89"/>
       <c r="C89"/>
       <c r="D89"/>
       <c r="E89"/>
       <c r="F89"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90"/>
       <c r="B90"/>
       <c r="C90"/>
       <c r="D90"/>
       <c r="E90"/>
       <c r="F90"/>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B91"/>
       <c r="C91"/>
       <c r="D91"/>
       <c r="E91"/>
       <c r="F91"/>
     </row>
     <row r="93" spans="1:6">
-      <c r="A93" s="23" t="s">
-        <v>61</v>
+      <c r="A93" s="22" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A73:F73"/>
     <mergeCell ref="A74:F74"/>
     <mergeCell ref="A75:F75"/>
     <mergeCell ref="A76:F76"/>
     <mergeCell ref="A77:F77"/>
     <mergeCell ref="A78:F78"/>
     <mergeCell ref="A79:F79"/>
     <mergeCell ref="A80:F80"/>
     <mergeCell ref="A81:F81"/>
     <mergeCell ref="A82:F82"/>
     <mergeCell ref="A83:F83"/>
     <mergeCell ref="A84:F84"/>
     <mergeCell ref="A85:F85"/>
     <mergeCell ref="A86:F86"/>
     <mergeCell ref="A87:F87"/>
     <mergeCell ref="A88:F88"/>
     <mergeCell ref="A89:F89"/>
     <mergeCell ref="A90:F90"/>
     <mergeCell ref="A91:F91"/>
   </mergeCells>
@@ -8045,1316 +7798,1316 @@
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="B3" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="C3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="3" t="s">
+      <c r="E3" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="F3" s="3" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="B4" s="3" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
     </row>
     <row r="5" spans="1:6">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B7" s="14">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C7" s="10">
-        <v>0.6545</v>
+        <v>0.9658</v>
       </c>
       <c r="D7" s="10">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="E7" s="10">
         <v>-1</v>
       </c>
       <c r="F7" s="10">
-        <v>3</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B8" s="11">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C8" s="11">
-        <v>986.0687</v>
+        <v>3983.4459</v>
       </c>
       <c r="D8" s="11">
-        <v>987</v>
+        <v>3975.84105</v>
       </c>
       <c r="E8" s="11">
-        <v>965.216</v>
+        <v>3905.99</v>
       </c>
       <c r="F8" s="11">
-        <v>1008</v>
+        <v>4065.8592</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B11" s="14">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C11" s="10">
-        <v>2.3455</v>
+        <v>2.2851</v>
       </c>
       <c r="D11" s="10">
-        <v>2.5</v>
+        <v>2</v>
       </c>
       <c r="E11" s="10">
-        <v>0.8</v>
+        <v>1.5</v>
       </c>
       <c r="F11" s="10">
-        <v>3</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B12" s="11">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C12" s="11">
-        <v>742.1317</v>
+        <v>3030.933</v>
       </c>
       <c r="D12" s="11">
-        <v>743.5685</v>
+        <v>3029.3398</v>
       </c>
       <c r="E12" s="11">
-        <v>730</v>
+        <v>2991.4619</v>
       </c>
       <c r="F12" s="11">
-        <v>751</v>
+        <v>3086.2156</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>13</v>
+      </c>
+      <c r="B15" s="23">
+        <v>13</v>
       </c>
       <c r="C15" s="12">
-        <v>1.3677</v>
+        <v>1.4268</v>
       </c>
       <c r="D15" s="12">
-        <v>1.2</v>
+        <v>1.4294</v>
       </c>
       <c r="E15" s="12">
         <v>0.3</v>
       </c>
       <c r="F15" s="12">
-        <v>2.6</v>
+        <v>2.2149</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B16" s="11">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C16" s="11">
-        <v>1728.0185</v>
+        <v>7014.354</v>
       </c>
       <c r="D16" s="11">
-        <v>1727.7613</v>
+        <v>7012.8507</v>
       </c>
       <c r="E16" s="11">
-        <v>1709.256</v>
+        <v>6919.1518</v>
       </c>
       <c r="F16" s="11">
-        <v>1749</v>
+        <v>7106.0844</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>15</v>
+      </c>
+      <c r="B17" s="24">
+        <v>8</v>
       </c>
       <c r="C17" s="13">
-        <v>0</v>
+        <v>0.09760000000000001</v>
       </c>
       <c r="D17" s="13">
-        <v>0</v>
+        <v>0.1075</v>
       </c>
       <c r="E17" s="13">
-        <v>0</v>
+        <v>-0.2</v>
       </c>
       <c r="F17" s="13">
-        <v>0</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B18" s="14">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>14</v>
+      </c>
+      <c r="C18" s="14">
+        <v>610.7227</v>
+      </c>
+      <c r="D18" s="14">
+        <v>611.1718000000001</v>
+      </c>
+      <c r="E18" s="14">
+        <v>578.4786</v>
+      </c>
+      <c r="F18" s="14">
+        <v>635.9614</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>13</v>
+      </c>
+      <c r="B21" s="23">
+        <v>14</v>
       </c>
       <c r="C21" s="12">
-        <v>-0.9091</v>
+        <v>0.302</v>
       </c>
       <c r="D21" s="12">
+        <v>0.36365</v>
+      </c>
+      <c r="E21" s="12">
         <v>-1</v>
       </c>
-      <c r="E21" s="12">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="12">
-        <v>1</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B22" s="11">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C22" s="11">
-        <v>496.7408</v>
+        <v>2008.4146</v>
       </c>
       <c r="D22" s="11">
-        <v>490.6821</v>
+        <v>2000.3991</v>
       </c>
       <c r="E22" s="11">
-        <v>486</v>
+        <v>1934.2566</v>
       </c>
       <c r="F22" s="11">
-        <v>549</v>
+        <v>2328.3728</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>13</v>
+      </c>
+      <c r="B25" s="23">
+        <v>14</v>
       </c>
       <c r="C25" s="12">
-        <v>-0.9727</v>
+        <v>0.5682</v>
       </c>
       <c r="D25" s="12">
-        <v>-1</v>
+        <v>0.5</v>
       </c>
       <c r="E25" s="12">
         <v>-2</v>
       </c>
       <c r="F25" s="12">
-        <v>1</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B26" s="11">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C26" s="11">
-        <v>475.5503</v>
+        <v>1868.0994</v>
       </c>
       <c r="D26" s="11">
-        <v>468.977</v>
+        <v>1846.6432</v>
       </c>
       <c r="E26" s="11">
-        <v>461.1624</v>
+        <v>1795.3671</v>
       </c>
       <c r="F26" s="11">
-        <v>538</v>
+        <v>2197.2715</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>13</v>
+      </c>
+      <c r="B29" s="23">
+        <v>13</v>
       </c>
       <c r="C29" s="12">
-        <v>-0.9392</v>
+        <v>0.3265</v>
       </c>
       <c r="D29" s="12">
-        <v>-1</v>
+        <v>0.4789</v>
       </c>
       <c r="E29" s="12">
-        <v>-2</v>
+        <v>-1.4804</v>
       </c>
       <c r="F29" s="12">
-        <v>1</v>
+        <v>1.261</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B30" s="11">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C30" s="11">
-        <v>958.7456</v>
+        <v>3830.5152</v>
       </c>
       <c r="D30" s="11">
-        <v>958</v>
+        <v>3842.4601</v>
       </c>
       <c r="E30" s="11">
-        <v>939</v>
+        <v>3729.6237</v>
       </c>
       <c r="F30" s="11">
-        <v>983.7534000000001</v>
+        <v>3915.0723</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>15</v>
+      </c>
+      <c r="B31" s="24">
+        <v>9</v>
       </c>
       <c r="C31" s="13">
-        <v>0</v>
+        <v>0.1588</v>
       </c>
       <c r="D31" s="13">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="E31" s="13">
         <v>0</v>
       </c>
       <c r="F31" s="13">
-        <v>0</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B32" s="14">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>14</v>
+      </c>
+      <c r="C32" s="14">
+        <v>106.3717</v>
+      </c>
+      <c r="D32" s="14">
+        <v>106</v>
+      </c>
+      <c r="E32" s="14">
+        <v>91.8823</v>
+      </c>
+      <c r="F32" s="14">
+        <v>117.0564</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>13</v>
+      </c>
+      <c r="B35" s="23">
+        <v>14</v>
       </c>
       <c r="C35" s="12">
-        <v>1.0909</v>
+        <v>2.7842</v>
       </c>
       <c r="D35" s="12">
-        <v>1.5</v>
+        <v>2.5</v>
       </c>
       <c r="E35" s="12">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F35" s="12">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B36" s="11">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C36" s="11">
-        <v>494.3062</v>
+        <v>1961.009</v>
       </c>
       <c r="D36" s="11">
-        <v>494.8012</v>
+        <v>1963.3307</v>
       </c>
       <c r="E36" s="11">
-        <v>483.6693</v>
+        <v>1882.2511</v>
       </c>
       <c r="F36" s="11">
-        <v>507</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>15</v>
+      </c>
+      <c r="B37" s="24">
+        <v>8</v>
       </c>
       <c r="C37" s="13">
-        <v>0</v>
+        <v>0.2106</v>
       </c>
       <c r="D37" s="13">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="E37" s="13">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="F37" s="13">
-        <v>0</v>
+        <v>0.435</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B38" s="14">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>14</v>
+      </c>
+      <c r="C38" s="14">
+        <v>106.5608</v>
+      </c>
+      <c r="D38" s="14">
+        <v>106.31465</v>
+      </c>
+      <c r="E38" s="14">
+        <v>101.1837</v>
+      </c>
+      <c r="F38" s="14">
+        <v>117.2464</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B41" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>11</v>
+      </c>
+      <c r="C41" s="11">
+        <v>0</v>
+      </c>
+      <c r="D41" s="11">
+        <v>0</v>
+      </c>
+      <c r="E41" s="11">
+        <v>0</v>
+      </c>
+      <c r="F41" s="11">
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B42" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>12</v>
+      </c>
+      <c r="C42" s="11">
+        <v>19.809</v>
+      </c>
+      <c r="D42" s="11">
+        <v>19.3961</v>
+      </c>
+      <c r="E42" s="11">
+        <v>15.1551</v>
+      </c>
+      <c r="F42" s="11">
+        <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B43" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>12</v>
+      </c>
+      <c r="C43" s="11">
+        <v>0</v>
+      </c>
+      <c r="D43" s="11">
+        <v>0</v>
+      </c>
+      <c r="E43" s="11">
+        <v>0</v>
+      </c>
+      <c r="F43" s="11">
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B44" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>13</v>
+      </c>
+      <c r="C44" s="11">
+        <v>-25.4038</v>
+      </c>
+      <c r="D44" s="11">
+        <v>-25</v>
+      </c>
+      <c r="E44" s="11">
+        <v>-35.25</v>
+      </c>
+      <c r="F44" s="11">
+        <v>-17.5</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="6" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B45" s="14">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>13</v>
+      </c>
+      <c r="C45" s="14">
+        <v>-5.5948</v>
+      </c>
+      <c r="D45" s="14">
+        <v>-7</v>
+      </c>
+      <c r="E45" s="14">
+        <v>-25</v>
+      </c>
+      <c r="F45" s="14">
+        <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>13</v>
+      </c>
+      <c r="B48" s="23">
+        <v>13</v>
       </c>
       <c r="C48" s="12">
-        <v>0.7942</v>
+        <v>1.3974</v>
       </c>
       <c r="D48" s="12">
-        <v>0.8</v>
+        <v>1.5</v>
       </c>
       <c r="E48" s="12">
-        <v>-0.1</v>
+        <v>0.4</v>
       </c>
       <c r="F48" s="12">
-        <v>1.6585</v>
+        <v>2.1729</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="6" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B49" s="14">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C49" s="14">
-        <v>3299.8774</v>
+        <v>13330.024</v>
       </c>
       <c r="D49" s="14">
-        <v>3301</v>
+        <v>13326.61635</v>
       </c>
       <c r="E49" s="14">
-        <v>3274</v>
+        <v>13065.6612</v>
       </c>
       <c r="F49" s="14">
-        <v>3334.0352</v>
+        <v>13575.2922</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>15</v>
+      </c>
+      <c r="B50" s="24">
+        <v>11</v>
       </c>
       <c r="C50" s="13">
-        <v>0</v>
+        <v>0.1585</v>
       </c>
       <c r="D50" s="13">
-        <v>0</v>
+        <v>0.1919</v>
       </c>
       <c r="E50" s="13">
-        <v>0</v>
+        <v>-0.1</v>
       </c>
       <c r="F50" s="13">
-        <v>0</v>
+        <v>0.296</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B51" s="14">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>14</v>
+      </c>
+      <c r="C51" s="14">
+        <v>818.0604</v>
+      </c>
+      <c r="D51" s="14">
+        <v>818.4944499999999</v>
+      </c>
+      <c r="E51" s="14">
+        <v>773.328</v>
+      </c>
+      <c r="F51" s="14">
+        <v>839.9917</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="9" t="s">
-        <v>32</v>
-[...14 lines deleted...]
-        <v>67</v>
+        <v>30</v>
+      </c>
+      <c r="B52" s="24">
+        <v>14</v>
+      </c>
+      <c r="C52" s="13">
+        <v>6.137</v>
+      </c>
+      <c r="D52" s="13">
+        <v>6.1031</v>
+      </c>
+      <c r="E52" s="13">
+        <v>5.9188</v>
+      </c>
+      <c r="F52" s="13">
+        <v>6.3813</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B54" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>14</v>
+      </c>
+      <c r="C54" s="11">
+        <v>0</v>
+      </c>
+      <c r="D54" s="11">
+        <v>0</v>
+      </c>
+      <c r="E54" s="11">
+        <v>0</v>
+      </c>
+      <c r="F54" s="11">
+        <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B55" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>14</v>
+      </c>
+      <c r="C55" s="11">
+        <v>-79.1367</v>
+      </c>
+      <c r="D55" s="11">
+        <v>-78.655</v>
+      </c>
+      <c r="E55" s="11">
+        <v>-84</v>
+      </c>
+      <c r="F55" s="11">
+        <v>-75.19</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B56" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>14</v>
+      </c>
+      <c r="C56" s="11">
+        <v>-103.8077</v>
+      </c>
+      <c r="D56" s="11">
+        <v>-105</v>
+      </c>
+      <c r="E56" s="11">
+        <v>-110</v>
+      </c>
+      <c r="F56" s="11">
+        <v>-95</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B58" s="14">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>14</v>
+      </c>
+      <c r="C58" s="14">
+        <v>635.116</v>
+      </c>
+      <c r="D58" s="14">
+        <v>636.6079</v>
+      </c>
+      <c r="E58" s="14">
+        <v>587.328</v>
+      </c>
+      <c r="F58" s="14">
+        <v>657.1614</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B60" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>14</v>
+      </c>
+      <c r="C60" s="11">
+        <v>167.2179</v>
+      </c>
+      <c r="D60" s="11">
+        <v>167.9597</v>
+      </c>
+      <c r="E60" s="11">
+        <v>154.1009</v>
+      </c>
+      <c r="F60" s="11">
+        <v>176.4</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B61" s="14">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>14</v>
+      </c>
+      <c r="C61" s="14">
+        <v>467.8981</v>
+      </c>
+      <c r="D61" s="14">
+        <v>466.21435</v>
+      </c>
+      <c r="E61" s="14">
+        <v>433.2271</v>
+      </c>
+      <c r="F61" s="14">
+        <v>486.2994</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B63" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>13</v>
+      </c>
+      <c r="C63" s="15">
+        <v>29.451</v>
+      </c>
+      <c r="D63" s="15">
+        <v>29.4699</v>
+      </c>
+      <c r="E63" s="15">
+        <v>26.6434</v>
+      </c>
+      <c r="F63" s="15">
+        <v>31.3376</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B64" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>14</v>
+      </c>
+      <c r="C64" s="15">
+        <v>12.7406</v>
+      </c>
+      <c r="D64" s="15">
+        <v>12.4</v>
+      </c>
+      <c r="E64" s="15">
+        <v>12.4</v>
+      </c>
+      <c r="F64" s="15">
+        <v>15.0967</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B65" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>13</v>
+      </c>
+      <c r="C65" s="15">
+        <v>-1.2842</v>
+      </c>
+      <c r="D65" s="15">
+        <v>-1.3012</v>
+      </c>
+      <c r="E65" s="15">
+        <v>-1.4542</v>
+      </c>
+      <c r="F65" s="15">
+        <v>-1.0843</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B66" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>14</v>
+      </c>
+      <c r="C66" s="11">
+        <v>466.4372</v>
+      </c>
+      <c r="D66" s="11">
+        <v>473.94375</v>
+      </c>
+      <c r="E66" s="11">
+        <v>315.4836</v>
+      </c>
+      <c r="F66" s="11">
+        <v>573.3189</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B67" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>13</v>
+      </c>
+      <c r="C67" s="11">
+        <v>-221.1538</v>
+      </c>
+      <c r="D67" s="11">
+        <v>-200</v>
+      </c>
+      <c r="E67" s="11">
+        <v>-400</v>
+      </c>
+      <c r="F67" s="11">
+        <v>-100</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B69" s="11">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>1.1597</v>
+        <v>9</v>
+      </c>
+      <c r="C69" s="16">
+        <v>1.1648</v>
+      </c>
+      <c r="D69" s="16">
+        <v>1.1655</v>
+      </c>
+      <c r="E69" s="16">
+        <v>1.14</v>
+      </c>
+      <c r="F69" s="16">
+        <v>1.1834</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B70" s="11">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>4.9305</v>
+        <v>9</v>
+      </c>
+      <c r="C70" s="16">
+        <v>5.0937</v>
+      </c>
+      <c r="D70" s="16">
+        <v>5.0704</v>
+      </c>
+      <c r="E70" s="16">
+        <v>4.93</v>
+      </c>
+      <c r="F70" s="16">
+        <v>5.1918</v>
       </c>
     </row>
     <row r="72" spans="1:6">
-      <c r="A72" s="22" t="s">
-        <v>46</v>
+      <c r="A72" s="21" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74"/>
       <c r="E74"/>
       <c r="F74"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75"/>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76"/>
       <c r="E76"/>
       <c r="F76"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B77"/>
       <c r="C77"/>
       <c r="D77"/>
       <c r="E77"/>
       <c r="F77"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
       <c r="F78"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79"/>
       <c r="E79"/>
       <c r="F79"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B81"/>
       <c r="C81"/>
       <c r="D81"/>
       <c r="E81"/>
       <c r="F81"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83"/>
       <c r="E83"/>
       <c r="F83"/>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B85"/>
       <c r="C85"/>
       <c r="D85"/>
       <c r="E85"/>
       <c r="F85"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86"/>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86"/>
       <c r="E86"/>
       <c r="F86"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B87"/>
       <c r="C87"/>
       <c r="D87"/>
       <c r="E87"/>
       <c r="F87"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B88"/>
       <c r="C88"/>
       <c r="D88"/>
       <c r="E88"/>
       <c r="F88"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B89"/>
       <c r="C89"/>
       <c r="D89"/>
       <c r="E89"/>
       <c r="F89"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90"/>
       <c r="B90"/>
       <c r="C90"/>
       <c r="D90"/>
       <c r="E90"/>
       <c r="F90"/>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B91"/>
       <c r="C91"/>
       <c r="D91"/>
       <c r="E91"/>
       <c r="F91"/>
     </row>
     <row r="93" spans="1:6">
-      <c r="A93" s="23" t="s">
-        <v>61</v>
+      <c r="A93" s="22" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A73:F73"/>
     <mergeCell ref="A74:F74"/>
     <mergeCell ref="A75:F75"/>
     <mergeCell ref="A76:F76"/>
     <mergeCell ref="A77:F77"/>
     <mergeCell ref="A78:F78"/>
     <mergeCell ref="A79:F79"/>
     <mergeCell ref="A80:F80"/>
     <mergeCell ref="A81:F81"/>
     <mergeCell ref="A82:F82"/>
     <mergeCell ref="A83:F83"/>
     <mergeCell ref="A84:F84"/>
     <mergeCell ref="A85:F85"/>
     <mergeCell ref="A86:F86"/>
     <mergeCell ref="A87:F87"/>
     <mergeCell ref="A88:F88"/>
     <mergeCell ref="A89:F89"/>
     <mergeCell ref="A90:F90"/>
     <mergeCell ref="A91:F91"/>
   </mergeCells>
@@ -9398,4022 +9151,1316 @@
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2"/>
       <c r="C2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="B3" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="C3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="3" t="s">
+      <c r="E3" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="F3" s="3" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="B4" s="3" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
     </row>
     <row r="5" spans="1:6">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B7" s="14">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C7" s="10">
-        <v>1.0455</v>
+        <v>1.3462</v>
       </c>
       <c r="D7" s="10">
         <v>1</v>
       </c>
       <c r="E7" s="10">
-        <v>-1</v>
+        <v>0.5</v>
       </c>
       <c r="F7" s="10">
-        <v>3.1</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B8" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C8" s="11">
-        <v>842.8569</v>
+        <v>4056.5497</v>
       </c>
       <c r="D8" s="11">
-        <v>845</v>
+        <v>4044.9315</v>
       </c>
       <c r="E8" s="11">
-        <v>828</v>
+        <v>3925.52</v>
       </c>
       <c r="F8" s="11">
-        <v>856</v>
+        <v>4167.5057</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B11" s="14">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C11" s="10">
-        <v>2.0182</v>
+        <v>2.3846</v>
       </c>
       <c r="D11" s="10">
         <v>2</v>
       </c>
       <c r="E11" s="10">
-        <v>0.8</v>
+        <v>1.5</v>
       </c>
       <c r="F11" s="10">
-        <v>3</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B12" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C12" s="11">
-        <v>712.4379</v>
+        <v>3137.1728</v>
       </c>
       <c r="D12" s="11">
-        <v>711.2696999999999</v>
+        <v>3143.6974</v>
       </c>
       <c r="E12" s="11">
-        <v>702</v>
+        <v>3051.2911</v>
       </c>
       <c r="F12" s="11">
-        <v>726</v>
+        <v>3225.4587</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>13</v>
+      </c>
+      <c r="B15" s="23">
+        <v>12</v>
       </c>
       <c r="C15" s="12">
-        <v>1.4872</v>
+        <v>1.6963</v>
       </c>
       <c r="D15" s="12">
-        <v>1.405</v>
+        <v>1.43395</v>
       </c>
       <c r="E15" s="12">
-        <v>0.3</v>
+        <v>0.9403</v>
       </c>
       <c r="F15" s="12">
-        <v>2.6</v>
+        <v>2.4326</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B16" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C16" s="11">
-        <v>1555.3857</v>
+        <v>7193.7994</v>
       </c>
       <c r="D16" s="11">
-        <v>1552.451</v>
+        <v>7216.8224</v>
       </c>
       <c r="E16" s="11">
-        <v>1536</v>
+        <v>7014.0107</v>
       </c>
       <c r="F16" s="11">
-        <v>1575</v>
+        <v>7350.892</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>15</v>
+      </c>
+      <c r="B17" s="24">
+        <v>8</v>
       </c>
       <c r="C17" s="13">
-        <v>0</v>
+        <v>0.1306</v>
       </c>
       <c r="D17" s="13">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="E17" s="13">
         <v>0</v>
       </c>
       <c r="F17" s="13">
-        <v>0</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B18" s="14">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>13</v>
+      </c>
+      <c r="C18" s="14">
+        <v>626.3518</v>
+      </c>
+      <c r="D18" s="14">
+        <v>629.8136</v>
+      </c>
+      <c r="E18" s="14">
+        <v>587.2541</v>
+      </c>
+      <c r="F18" s="14">
+        <v>668.9312</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>13</v>
+      </c>
+      <c r="B21" s="23">
+        <v>13</v>
       </c>
       <c r="C21" s="12">
-        <v>-0.9455</v>
+        <v>1</v>
       </c>
       <c r="D21" s="12">
+        <v>1</v>
+      </c>
+      <c r="E21" s="12">
         <v>-1</v>
       </c>
-      <c r="E21" s="12">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="12">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B22" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C22" s="11">
-        <v>424.8084</v>
+        <v>2030.9531</v>
       </c>
       <c r="D22" s="11">
-        <v>415.5904</v>
+        <v>2026.7238</v>
       </c>
       <c r="E22" s="11">
-        <v>405</v>
+        <v>1943.9279</v>
       </c>
       <c r="F22" s="11">
-        <v>517</v>
+        <v>2351.6565</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>13</v>
+      </c>
+      <c r="B25" s="23">
+        <v>13</v>
       </c>
       <c r="C25" s="12">
-        <v>-0.9182</v>
+        <v>1.3854</v>
       </c>
       <c r="D25" s="12">
-        <v>-1</v>
+        <v>1.25</v>
       </c>
       <c r="E25" s="12">
-        <v>-2</v>
+        <v>0.5</v>
       </c>
       <c r="F25" s="12">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B26" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C26" s="11">
-        <v>418.5278</v>
+        <v>1906.4406</v>
       </c>
       <c r="D26" s="11">
-        <v>412</v>
+        <v>1898.9135</v>
       </c>
       <c r="E26" s="11">
-        <v>402</v>
+        <v>1813.3208</v>
       </c>
       <c r="F26" s="11">
-        <v>491</v>
+        <v>2223.4837</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>13</v>
+      </c>
+      <c r="B29" s="23">
+        <v>12</v>
       </c>
       <c r="C29" s="12">
-        <v>-0.9313</v>
+        <v>1.0957</v>
       </c>
       <c r="D29" s="12">
-        <v>-1</v>
+        <v>1.0622</v>
       </c>
       <c r="E29" s="12">
-        <v>-2</v>
+        <v>-0.0234</v>
       </c>
       <c r="F29" s="12">
-        <v>1</v>
+        <v>2.4814</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B30" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C30" s="11">
-        <v>830.6998</v>
+        <v>3887.3917</v>
       </c>
       <c r="D30" s="11">
-        <v>825.4664</v>
+        <v>3888.841</v>
       </c>
       <c r="E30" s="11">
-        <v>807</v>
+        <v>3757.2487</v>
       </c>
       <c r="F30" s="11">
-        <v>870</v>
+        <v>4012.3244</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>15</v>
+      </c>
+      <c r="B31" s="24">
+        <v>9</v>
       </c>
       <c r="C31" s="13">
-        <v>0</v>
+        <v>0.1719</v>
       </c>
       <c r="D31" s="13">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="E31" s="13">
-        <v>0</v>
+        <v>0.0731</v>
       </c>
       <c r="F31" s="13">
-        <v>0</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B32" s="14">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>13</v>
+      </c>
+      <c r="C32" s="14">
+        <v>117.9852</v>
+      </c>
+      <c r="D32" s="14">
+        <v>117.1344</v>
+      </c>
+      <c r="E32" s="14">
+        <v>102.1883</v>
+      </c>
+      <c r="F32" s="14">
+        <v>135.1164</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>13</v>
+      </c>
+      <c r="B35" s="23">
+        <v>13</v>
       </c>
       <c r="C35" s="12">
-        <v>1.0182</v>
+        <v>2.6538</v>
       </c>
       <c r="D35" s="12">
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="E35" s="12">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F35" s="12">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B36" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C36" s="11">
-        <v>421.2548</v>
+        <v>2058.3587</v>
       </c>
       <c r="D36" s="11">
-        <v>420.5928</v>
+        <v>2060.1206</v>
       </c>
       <c r="E36" s="11">
-        <v>404.8106</v>
+        <v>1936.9095</v>
       </c>
       <c r="F36" s="11">
-        <v>443</v>
+        <v>2257.4507</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>15</v>
+      </c>
+      <c r="B37" s="24">
+        <v>8</v>
       </c>
       <c r="C37" s="13">
-        <v>0</v>
+        <v>0.0941</v>
       </c>
       <c r="D37" s="13">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="E37" s="13">
         <v>0</v>
       </c>
       <c r="F37" s="13">
-        <v>0</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B38" s="14">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>13</v>
+      </c>
+      <c r="C38" s="14">
+        <v>113.8268</v>
+      </c>
+      <c r="D38" s="14">
+        <v>111.8397</v>
+      </c>
+      <c r="E38" s="14">
+        <v>106.9283</v>
+      </c>
+      <c r="F38" s="14">
+        <v>143.7461</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B41" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>10</v>
+      </c>
+      <c r="C41" s="11">
+        <v>0</v>
+      </c>
+      <c r="D41" s="11">
+        <v>0</v>
+      </c>
+      <c r="E41" s="11">
+        <v>0</v>
+      </c>
+      <c r="F41" s="11">
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B42" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>11</v>
+      </c>
+      <c r="C42" s="11">
+        <v>21.3136</v>
+      </c>
+      <c r="D42" s="11">
+        <v>20</v>
+      </c>
+      <c r="E42" s="11">
+        <v>15.4582</v>
+      </c>
+      <c r="F42" s="11">
+        <v>32</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B43" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>11</v>
+      </c>
+      <c r="C43" s="11">
+        <v>0</v>
+      </c>
+      <c r="D43" s="11">
+        <v>0</v>
+      </c>
+      <c r="E43" s="11">
+        <v>0</v>
+      </c>
+      <c r="F43" s="11">
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B44" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>12</v>
+      </c>
+      <c r="C44" s="11">
+        <v>-20.375</v>
+      </c>
+      <c r="D44" s="11">
+        <v>-20</v>
+      </c>
+      <c r="E44" s="11">
+        <v>-36</v>
+      </c>
+      <c r="F44" s="11">
+        <v>-7.5</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="6" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B45" s="14">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>12</v>
+      </c>
+      <c r="C45" s="14">
+        <v>0.9386</v>
+      </c>
+      <c r="D45" s="14">
+        <v>0.5</v>
+      </c>
+      <c r="E45" s="14">
+        <v>-20</v>
+      </c>
+      <c r="F45" s="14">
+        <v>15.3876</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>13</v>
+      </c>
+      <c r="B48" s="23">
+        <v>12</v>
       </c>
       <c r="C48" s="12">
-        <v>0.8112</v>
+        <v>1.7144</v>
       </c>
       <c r="D48" s="12">
-        <v>0.9</v>
+        <v>1.63005</v>
       </c>
       <c r="E48" s="12">
-        <v>0</v>
+        <v>1.0845</v>
       </c>
       <c r="F48" s="12">
-        <v>1.6975</v>
+        <v>2.7748</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="6" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B49" s="14">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C49" s="14">
-        <v>2918.7505</v>
+        <v>13688.6376</v>
       </c>
       <c r="D49" s="14">
-        <v>2912</v>
+        <v>13686</v>
       </c>
       <c r="E49" s="14">
-        <v>2856</v>
+        <v>13273.7597</v>
       </c>
       <c r="F49" s="14">
-        <v>2976</v>
+        <v>14072.9343</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>15</v>
+      </c>
+      <c r="B50" s="24">
+        <v>11</v>
       </c>
       <c r="C50" s="13">
-        <v>0</v>
+        <v>0.1237</v>
       </c>
       <c r="D50" s="13">
-        <v>0</v>
+        <v>0.1206</v>
       </c>
       <c r="E50" s="13">
         <v>0</v>
       </c>
       <c r="F50" s="13">
-        <v>0</v>
+        <v>0.2319</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B51" s="14">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>13</v>
+      </c>
+      <c r="C51" s="14">
+        <v>859.1024</v>
+      </c>
+      <c r="D51" s="14">
+        <v>851</v>
+      </c>
+      <c r="E51" s="14">
+        <v>802.8078</v>
+      </c>
+      <c r="F51" s="14">
+        <v>895.5782</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="9" t="s">
-        <v>32</v>
-[...14 lines deleted...]
-        <v>67</v>
+        <v>30</v>
+      </c>
+      <c r="B52" s="24">
+        <v>13</v>
+      </c>
+      <c r="C52" s="13">
+        <v>6.276</v>
+      </c>
+      <c r="D52" s="13">
+        <v>6.2188</v>
+      </c>
+      <c r="E52" s="13">
+        <v>6.0481</v>
+      </c>
+      <c r="F52" s="13">
+        <v>6.4862</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B54" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>13</v>
+      </c>
+      <c r="C54" s="11">
+        <v>0</v>
+      </c>
+      <c r="D54" s="11">
+        <v>0</v>
+      </c>
+      <c r="E54" s="11">
+        <v>0</v>
+      </c>
+      <c r="F54" s="11">
+        <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B55" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>13</v>
+      </c>
+      <c r="C55" s="11">
+        <v>-81.246</v>
+      </c>
+      <c r="D55" s="11">
+        <v>-81</v>
+      </c>
+      <c r="E55" s="11">
+        <v>-88.2</v>
+      </c>
+      <c r="F55" s="11">
+        <v>-77.4457</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B56" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>13</v>
+      </c>
+      <c r="C56" s="11">
+        <v>-104.5485</v>
+      </c>
+      <c r="D56" s="11">
+        <v>-104.7749</v>
+      </c>
+      <c r="E56" s="11">
+        <v>-115</v>
+      </c>
+      <c r="F56" s="11">
+        <v>-90</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B58" s="14">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>13</v>
+      </c>
+      <c r="C58" s="14">
+        <v>673.3079</v>
+      </c>
+      <c r="D58" s="14">
+        <v>673.8040999999999</v>
+      </c>
+      <c r="E58" s="14">
+        <v>609.8078</v>
+      </c>
+      <c r="F58" s="14">
+        <v>705.8697</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B60" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>13</v>
+      </c>
+      <c r="C60" s="11">
+        <v>177.8276</v>
+      </c>
+      <c r="D60" s="11">
+        <v>180.7936</v>
+      </c>
+      <c r="E60" s="11">
+        <v>159.9991</v>
+      </c>
+      <c r="F60" s="11">
+        <v>188.6651</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B61" s="14">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>13</v>
+      </c>
+      <c r="C61" s="14">
+        <v>495.4803</v>
+      </c>
+      <c r="D61" s="14">
+        <v>494.5552</v>
+      </c>
+      <c r="E61" s="14">
+        <v>449.8087</v>
+      </c>
+      <c r="F61" s="14">
+        <v>522.3436</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B63" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>13</v>
+      </c>
+      <c r="C63" s="15">
+        <v>32.463</v>
+      </c>
+      <c r="D63" s="15">
+        <v>32.2521</v>
+      </c>
+      <c r="E63" s="15">
+        <v>28.1804</v>
+      </c>
+      <c r="F63" s="15">
+        <v>36.4962</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B64" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>13</v>
+      </c>
+      <c r="C64" s="15">
+        <v>13.2677</v>
+      </c>
+      <c r="D64" s="15">
+        <v>12.7</v>
+      </c>
+      <c r="E64" s="15">
+        <v>12.4</v>
+      </c>
+      <c r="F64" s="15">
+        <v>16.5166</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B65" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>12</v>
+      </c>
+      <c r="C65" s="15">
+        <v>-1.1901</v>
+      </c>
+      <c r="D65" s="15">
+        <v>-1.21145</v>
+      </c>
+      <c r="E65" s="15">
+        <v>-1.4736</v>
+      </c>
+      <c r="F65" s="15">
+        <v>-0.888</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B66" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>13</v>
+      </c>
+      <c r="C66" s="11">
+        <v>480.9988</v>
+      </c>
+      <c r="D66" s="11">
+        <v>469.3766</v>
+      </c>
+      <c r="E66" s="11">
+        <v>327.7062</v>
+      </c>
+      <c r="F66" s="11">
+        <v>629.8150000000001</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B67" s="11">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>13</v>
+      </c>
+      <c r="C67" s="11">
+        <v>-196.1538</v>
+      </c>
+      <c r="D67" s="11">
+        <v>-200</v>
+      </c>
+      <c r="E67" s="11">
+        <v>-450</v>
+      </c>
+      <c r="F67" s="11">
+        <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B69" s="11">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>1.16</v>
+        <v>8</v>
+      </c>
+      <c r="C69" s="16">
+        <v>1.1651</v>
+      </c>
+      <c r="D69" s="16">
+        <v>1.1657</v>
+      </c>
+      <c r="E69" s="16">
+        <v>1.14</v>
+      </c>
+      <c r="F69" s="16">
+        <v>1.1834</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B70" s="11">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>4.9305</v>
+        <v>8</v>
+      </c>
+      <c r="C70" s="16">
+        <v>5.0815</v>
+      </c>
+      <c r="D70" s="16">
+        <v>5.0702</v>
+      </c>
+      <c r="E70" s="16">
+        <v>4.93</v>
+      </c>
+      <c r="F70" s="16">
+        <v>5.1918</v>
       </c>
     </row>
     <row r="72" spans="1:6">
-      <c r="A72" s="22" t="s">
-        <v>46</v>
+      <c r="A72" s="21" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74"/>
       <c r="E74"/>
       <c r="F74"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75"/>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76"/>
       <c r="E76"/>
       <c r="F76"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B77"/>
       <c r="C77"/>
       <c r="D77"/>
       <c r="E77"/>
       <c r="F77"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
       <c r="F78"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79"/>
       <c r="E79"/>
       <c r="F79"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B81"/>
       <c r="C81"/>
       <c r="D81"/>
       <c r="E81"/>
       <c r="F81"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83"/>
       <c r="E83"/>
       <c r="F83"/>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B85"/>
       <c r="C85"/>
       <c r="D85"/>
       <c r="E85"/>
       <c r="F85"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86"/>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86"/>
       <c r="E86"/>
       <c r="F86"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B87"/>
       <c r="C87"/>
       <c r="D87"/>
       <c r="E87"/>
       <c r="F87"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B88"/>
       <c r="C88"/>
       <c r="D88"/>
       <c r="E88"/>
       <c r="F88"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B89"/>
       <c r="C89"/>
       <c r="D89"/>
       <c r="E89"/>
       <c r="F89"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90"/>
       <c r="B90"/>
       <c r="C90"/>
       <c r="D90"/>
       <c r="E90"/>
       <c r="F90"/>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B91"/>
       <c r="C91"/>
       <c r="D91"/>
       <c r="E91"/>
       <c r="F91"/>
     </row>
     <row r="93" spans="1:6">
-      <c r="A93" s="23" t="s">
-[...1342 lines deleted...]
-      <c r="A91" t="s">
+      <c r="A93" s="22" t="s">
         <v>60</v>
-      </c>
-[...1361 lines deleted...]
-        <v>61</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A73:F73"/>
     <mergeCell ref="A74:F74"/>
     <mergeCell ref="A75:F75"/>
     <mergeCell ref="A76:F76"/>
     <mergeCell ref="A77:F77"/>
     <mergeCell ref="A78:F78"/>
     <mergeCell ref="A79:F79"/>
     <mergeCell ref="A80:F80"/>
     <mergeCell ref="A81:F81"/>
     <mergeCell ref="A82:F82"/>
     <mergeCell ref="A83:F83"/>
     <mergeCell ref="A84:F84"/>
     <mergeCell ref="A85:F85"/>
     <mergeCell ref="A86:F86"/>
     <mergeCell ref="A87:F87"/>
     <mergeCell ref="A88:F88"/>
     <mergeCell ref="A89:F89"/>
     <mergeCell ref="A90:F90"/>
     <mergeCell ref="A91:F91"/>
   </mergeCells>
@@ -13424,60 +10471,58 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="72" man="1"/>
     <brk id="93" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Summary</vt:lpstr>
-      <vt:lpstr>H1 FY26</vt:lpstr>
       <vt:lpstr>FY26</vt:lpstr>
-      <vt:lpstr>Q2 FY26</vt:lpstr>
       <vt:lpstr>H2 FY26</vt:lpstr>
       <vt:lpstr>Q3 FY26</vt:lpstr>
       <vt:lpstr>Q4 FY26</vt:lpstr>
       <vt:lpstr>FY27</vt:lpstr>
       <vt:lpstr>FY28</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vuma Financial Ltd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Vuma - Excel output</dc:title>
   <dc:description>Vuma - Excel output</dc:description>
   <dc:subject>Vuma - Excel output</dc:subject>