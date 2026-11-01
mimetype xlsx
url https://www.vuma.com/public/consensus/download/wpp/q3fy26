--- v0 (2026-09-14)
+++ v1 (2026-11-01)
@@ -41,51 +41,51 @@
   <si>
     <t>Q3 FY26</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>AVG</t>
   </si>
   <si>
     <t>MEDIAN</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>28/08/26</t>
+    <t>02/10/26</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue Less PT - GBP (millions)</t>
   </si>
   <si>
     <t xml:space="preserve">  Growth (calculated off Revenue Less PT) %</t>
   </si>
   <si>
     <t xml:space="preserve">    Organic Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Acquisition Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    FX Impact (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Reportable Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit (ex associates)</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
@@ -814,177 +814,177 @@
     </row>
     <row r="5" spans="1:7">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="17">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C7" s="16">
-        <v>2377.7846</v>
+        <v>2384.4533</v>
       </c>
       <c r="D7" s="16">
-        <v>2377.78463</v>
+        <v>2384.45329231</v>
       </c>
       <c r="E7" s="16">
-        <v>2378.9423</v>
+        <v>2378.9596</v>
       </c>
       <c r="F7" s="16">
         <v>2347.9576</v>
       </c>
       <c r="G7" s="16">
-        <v>2403.688</v>
+        <v>2448.4172</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C10" s="11">
-        <v>-3.5503</v>
+        <v>-3.218</v>
       </c>
       <c r="D10" s="11">
-        <v>-3.55034615</v>
+        <v>-3.21800714</v>
       </c>
       <c r="E10" s="11">
-        <v>-3.599</v>
+        <v>-3.3775</v>
       </c>
       <c r="F10" s="11">
-        <v>-4.6</v>
+        <v>-4</v>
       </c>
       <c r="G10" s="11">
-        <v>-2.3782</v>
+        <v>-1.9248</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="12">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C11" s="11">
-        <v>-0.0473</v>
+        <v>0.0818</v>
       </c>
       <c r="D11" s="11">
-        <v>-0.04733333</v>
+        <v>0.08181111000000001</v>
       </c>
       <c r="E11" s="11">
         <v>0</v>
       </c>
       <c r="F11" s="11">
-        <v>-0.4467</v>
+        <v>-0.4651</v>
       </c>
       <c r="G11" s="11">
-        <v>0.1627</v>
+        <v>1.1387</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="12">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C12" s="11">
-        <v>0.093</v>
+        <v>0.1068</v>
       </c>
       <c r="D12" s="11">
-        <v>0.09301667</v>
+        <v>0.10677778</v>
       </c>
       <c r="E12" s="11">
-        <v>0.18195</v>
+        <v>0.1317</v>
       </c>
       <c r="F12" s="11">
         <v>-0.8531</v>
       </c>
       <c r="G12" s="11">
         <v>0.7108</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="15">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C13" s="14">
-        <v>-3.4403</v>
+        <v>-3.0803</v>
       </c>
       <c r="D13" s="14">
-        <v>-3.440275</v>
+        <v>-3.08032727</v>
       </c>
       <c r="E13" s="14">
-        <v>-3.3775</v>
+        <v>-3.255</v>
       </c>
       <c r="F13" s="14">
         <v>-4.5158</v>
       </c>
       <c r="G13" s="14">
-        <v>-2.5242</v>
+        <v>-0.429</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="10">
         <v>0</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>17</v>