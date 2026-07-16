--- v0 (2026-05-25)
+++ v1 (2026-07-16)
@@ -41,51 +41,51 @@
   <si>
     <t>Q2 FY26</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>AVG</t>
   </si>
   <si>
     <t>MEDIAN</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>12/05/26</t>
+    <t>09/06/26</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue Less PT - GBP (millions)</t>
   </si>
   <si>
     <t xml:space="preserve">  Growth (calculated off Revenue Less PT) %</t>
   </si>
   <si>
     <t xml:space="preserve">    Organic Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Acquisition Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    FX Impact (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Reportable Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit (ex associates)</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
@@ -817,174 +817,174 @@
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="17">
         <v>11</v>
       </c>
       <c r="C7" s="16">
-        <v>2389.1509</v>
+        <v>2380.7165</v>
       </c>
       <c r="D7" s="16">
-        <v>2389.15091818</v>
+        <v>2380.71646364</v>
       </c>
       <c r="E7" s="16">
-        <v>2387.5255</v>
+        <v>2380.7037</v>
       </c>
       <c r="F7" s="16">
         <v>2345.9174</v>
       </c>
       <c r="G7" s="16">
-        <v>2473.4827</v>
+        <v>2418.8499</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="12">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C10" s="11">
-        <v>-6.0811</v>
+        <v>-6.034</v>
       </c>
       <c r="D10" s="11">
-        <v>-6.08110909</v>
+        <v>-6.034</v>
       </c>
       <c r="E10" s="11">
         <v>-6.3322</v>
       </c>
       <c r="F10" s="11">
         <v>-6.7327</v>
       </c>
       <c r="G10" s="11">
-        <v>-5.0448</v>
+        <v>-5</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="12">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C11" s="11">
-        <v>-0.122</v>
+        <v>-0.1282</v>
       </c>
       <c r="D11" s="11">
-        <v>-0.12198</v>
+        <v>-0.12822222</v>
       </c>
       <c r="E11" s="11">
         <v>0</v>
       </c>
       <c r="F11" s="11">
         <v>-1.5744</v>
       </c>
       <c r="G11" s="11">
         <v>0.7632</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="12">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C12" s="11">
-        <v>0.1205</v>
+        <v>-0.1781</v>
       </c>
       <c r="D12" s="11">
-        <v>0.12047</v>
+        <v>-0.17805556</v>
       </c>
       <c r="E12" s="11">
-        <v>0.08985000000000001</v>
+        <v>0.0543</v>
       </c>
       <c r="F12" s="11">
         <v>-1.2562</v>
       </c>
       <c r="G12" s="11">
-        <v>2.8072</v>
+        <v>0.7716</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="15">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C13" s="14">
-        <v>-6.1466</v>
+        <v>-6.5216</v>
       </c>
       <c r="D13" s="14">
-        <v>-6.14659</v>
+        <v>-6.52155556</v>
       </c>
       <c r="E13" s="14">
-        <v>-6.52075</v>
+        <v>-6.8788</v>
       </c>
       <c r="F13" s="14">
         <v>-7.7863</v>
       </c>
       <c r="G13" s="14">
-        <v>-2.7719</v>
+        <v>-4.9194</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="10">
         <v>0</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>17</v>