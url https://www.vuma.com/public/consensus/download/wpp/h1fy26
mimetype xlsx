--- v0 (2026-04-12)
+++ v1 (2026-06-16)
@@ -41,51 +41,51 @@
   <si>
     <t>H1 FY26</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>AVG</t>
   </si>
   <si>
     <t>MEDIAN</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>08/04/26</t>
+    <t>09/06/26</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue Less PT - GBP (millions)</t>
   </si>
   <si>
     <t xml:space="preserve">  Growth (calculated off Revenue Less PT) %</t>
   </si>
   <si>
     <t xml:space="preserve">    Organic Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Acquisition Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    FX Impact (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Reportable Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit (ex associates)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit Margin (ex associates) %</t>
   </si>
@@ -821,228 +821,228 @@
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="18">
         <v>11</v>
       </c>
       <c r="C7" s="17">
-        <v>4650.7928</v>
+        <v>4645.8131</v>
       </c>
       <c r="D7" s="17">
-        <v>4650.79281818</v>
+        <v>4645.81313636</v>
       </c>
       <c r="E7" s="17">
-        <v>4620.522</v>
+        <v>4640.7037</v>
       </c>
       <c r="F7" s="17">
-        <v>4544.3</v>
+        <v>4605.9174</v>
       </c>
       <c r="G7" s="17">
-        <v>4998.904</v>
+        <v>4719.786</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="13">
         <v>11</v>
       </c>
       <c r="C10" s="12">
-        <v>-6.8378</v>
+        <v>-6.453</v>
       </c>
       <c r="D10" s="12">
-        <v>-6.83781818</v>
+        <v>-6.45295455</v>
       </c>
       <c r="E10" s="12">
-        <v>-6.8</v>
+        <v>-6.5619</v>
       </c>
       <c r="F10" s="12">
-        <v>-7.506</v>
+        <v>-6.7692</v>
       </c>
       <c r="G10" s="12">
-        <v>-5.937</v>
+        <v>-5.9035</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C11" s="12">
-        <v>-0.1002</v>
+        <v>-0.0843</v>
       </c>
       <c r="D11" s="12">
-        <v>-0.10022222</v>
+        <v>-0.08429</v>
       </c>
       <c r="E11" s="12">
-        <v>0</v>
+        <v>0.00165</v>
       </c>
       <c r="F11" s="12">
-        <v>-0.93</v>
+        <v>-0.8463000000000001</v>
       </c>
       <c r="G11" s="12">
-        <v>0.857</v>
+        <v>0.3316</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C12" s="12">
-        <v>-1.2834</v>
+        <v>-1.1337</v>
       </c>
       <c r="D12" s="12">
-        <v>-1.28344444</v>
+        <v>-1.13371</v>
       </c>
       <c r="E12" s="12">
-        <v>-1.5</v>
+        <v>-1.04535</v>
       </c>
       <c r="F12" s="12">
-        <v>-2.2</v>
+        <v>-1.6924</v>
       </c>
       <c r="G12" s="12">
-        <v>0.08500000000000001</v>
+        <v>-0.6211</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="16">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C13" s="15">
-        <v>-8.3224</v>
+        <v>-7.7055</v>
       </c>
       <c r="D13" s="15">
-        <v>-8.32244444</v>
+        <v>-7.70552</v>
       </c>
       <c r="E13" s="15">
-        <v>-8.473000000000001</v>
+        <v>-7.7491</v>
       </c>
       <c r="F13" s="15">
-        <v>-9.58</v>
+        <v>-8.3582</v>
       </c>
       <c r="G13" s="15">
-        <v>-5.676</v>
+        <v>-6.9071</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="11">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C15" s="10">
-        <v>363.4583</v>
+        <v>350.8682</v>
       </c>
       <c r="D15" s="10">
-        <v>363.45828571</v>
+        <v>350.86823636</v>
       </c>
       <c r="E15" s="10">
-        <v>354.609</v>
+        <v>350.5943</v>
       </c>
       <c r="F15" s="10">
-        <v>320.672</v>
+        <v>320.3503</v>
       </c>
       <c r="G15" s="10">
-        <v>412</v>
+        <v>370.9599</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="13">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C16" s="12">
-        <v>7.8874</v>
+        <v>7.5534</v>
       </c>
       <c r="D16" s="12">
-        <v>7.88735714</v>
+        <v>7.55342727</v>
       </c>
       <c r="E16" s="12">
-        <v>7.5024</v>
+        <v>7.5054</v>
       </c>
       <c r="F16" s="12">
-        <v>6.8566</v>
+        <v>6.8468</v>
       </c>
       <c r="G16" s="12">
-        <v>9.0663</v>
+        <v>8.0413</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="11">
         <v>0</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="E18" s="19" t="s">
         <v>19</v>