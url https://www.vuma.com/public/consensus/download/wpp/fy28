--- v0 (2026-04-12)
+++ v1 (2026-06-16)
@@ -41,51 +41,51 @@
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>AVG</t>
   </si>
   <si>
     <t>MEDIAN</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>08/04/26</t>
+    <t>09/06/26</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue Less PT - GBP (millions)</t>
   </si>
   <si>
     <t xml:space="preserve">  Growth (calculated off Revenue Less PT) %</t>
   </si>
   <si>
     <t xml:space="preserve">    Organic Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Acquisition Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    FX Impact (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Reportable Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit (ex associates)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit Margin (ex associates) %</t>
   </si>
@@ -789,658 +789,658 @@
     </row>
     <row r="5" spans="1:7">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="19">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C7" s="18">
-        <v>9710.272000000001</v>
+        <v>9741.9468</v>
       </c>
       <c r="D7" s="18">
-        <v>9710.272008329999</v>
+        <v>9741.94676923</v>
       </c>
       <c r="E7" s="18">
-        <v>9687.231</v>
+        <v>9710.9156</v>
       </c>
       <c r="F7" s="18">
-        <v>9338.617099999999</v>
+        <v>9471.3938</v>
       </c>
       <c r="G7" s="18">
-        <v>9961.224</v>
+        <v>10047.2029</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C10" s="12">
-        <v>1.6824</v>
+        <v>1.6658</v>
       </c>
       <c r="D10" s="12">
-        <v>1.682425</v>
+        <v>1.66582308</v>
       </c>
       <c r="E10" s="12">
-        <v>1.9</v>
+        <v>1.7619</v>
       </c>
       <c r="F10" s="12">
-        <v>0</v>
+        <v>0.7325</v>
       </c>
       <c r="G10" s="12">
         <v>2.5</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="13">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C11" s="12">
-        <v>0.1927</v>
+        <v>0.0732</v>
       </c>
       <c r="D11" s="12">
-        <v>0.19272727</v>
+        <v>0.07316923</v>
       </c>
       <c r="E11" s="12">
         <v>0</v>
       </c>
       <c r="F11" s="12">
         <v>-1</v>
       </c>
       <c r="G11" s="12">
-        <v>1.341</v>
+        <v>0.6653</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="13">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C12" s="12">
-        <v>-0.0364</v>
+        <v>-0.0307</v>
       </c>
       <c r="D12" s="12">
-        <v>-0.03636364</v>
+        <v>-0.03067692</v>
       </c>
       <c r="E12" s="12">
         <v>0</v>
       </c>
       <c r="F12" s="12">
-        <v>-0.4</v>
+        <v>-0.3988</v>
       </c>
       <c r="G12" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="17">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C13" s="16">
-        <v>1.8258</v>
+        <v>1.7084</v>
       </c>
       <c r="D13" s="16">
-        <v>1.82575833</v>
+        <v>1.70843846</v>
       </c>
       <c r="E13" s="16">
-        <v>1.75</v>
+        <v>1.5</v>
       </c>
       <c r="F13" s="16">
-        <v>0</v>
+        <v>0.7325</v>
       </c>
       <c r="G13" s="16">
-        <v>3.2</v>
+        <v>3.1653</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="11">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C15" s="10">
-        <v>1286.0124</v>
+        <v>1288.0408</v>
       </c>
       <c r="D15" s="10">
-        <v>1286.01245</v>
+        <v>1288.04083077</v>
       </c>
       <c r="E15" s="10">
-        <v>1309.651</v>
+        <v>1283.8072</v>
       </c>
       <c r="F15" s="10">
-        <v>1175.619</v>
+        <v>1187.8186</v>
       </c>
       <c r="G15" s="10">
-        <v>1385.8</v>
+        <v>1410.7122</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C16" s="12">
-        <v>13.2385</v>
+        <v>13.2149</v>
       </c>
       <c r="D16" s="12">
-        <v>13.23845833</v>
+        <v>13.21491538</v>
       </c>
       <c r="E16" s="12">
-        <v>13.2482</v>
+        <v>13.3347</v>
       </c>
       <c r="F16" s="12">
-        <v>12.2521</v>
+        <v>12.2553</v>
       </c>
       <c r="G16" s="12">
-        <v>14.0319</v>
+        <v>14.0408</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="11">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C18" s="10">
-        <v>35.903</v>
+        <v>31.5588</v>
       </c>
       <c r="D18" s="10">
-        <v>35.903</v>
+        <v>31.55875385</v>
       </c>
       <c r="E18" s="10">
-        <v>31</v>
+        <v>31.212</v>
       </c>
       <c r="F18" s="10">
-        <v>29.6</v>
+        <v>29.64</v>
       </c>
       <c r="G18" s="10">
-        <v>69.40000000000001</v>
+        <v>34.8136</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="11">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C19" s="10">
-        <v>1321.9071</v>
+        <v>1319.5996</v>
       </c>
       <c r="D19" s="10">
-        <v>1321.90711667</v>
+        <v>1319.59957692</v>
       </c>
       <c r="E19" s="10">
-        <v>1350.294</v>
+        <v>1313.8072</v>
       </c>
       <c r="F19" s="10">
-        <v>1205.619</v>
+        <v>1217.8186</v>
       </c>
       <c r="G19" s="10">
-        <v>1455.1</v>
+        <v>1443.7872</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C20" s="12">
-        <v>13.6076</v>
+        <v>13.5388</v>
       </c>
       <c r="D20" s="12">
-        <v>13.60761667</v>
+        <v>13.53883077</v>
       </c>
       <c r="E20" s="12">
-        <v>13.60975</v>
+        <v>13.6657</v>
       </c>
       <c r="F20" s="12">
         <v>12.5648</v>
       </c>
       <c r="G20" s="12">
-        <v>14.7335</v>
+        <v>14.3808</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C22" s="10">
-        <v>283.7638</v>
+        <v>286.8359</v>
       </c>
       <c r="D22" s="10">
-        <v>283.76375833</v>
+        <v>286.83590769</v>
       </c>
       <c r="E22" s="10">
-        <v>283.04705</v>
+        <v>282.9561</v>
       </c>
       <c r="F22" s="10">
-        <v>265.807</v>
+        <v>264.3723</v>
       </c>
       <c r="G22" s="10">
-        <v>306.213</v>
+        <v>316.1544</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C24" s="10">
-        <v>1032.9766</v>
+        <v>1032.7637</v>
       </c>
       <c r="D24" s="10">
-        <v>1032.97660833</v>
+        <v>1032.76366923</v>
       </c>
       <c r="E24" s="10">
-        <v>1043.519</v>
+        <v>1035.1889</v>
       </c>
       <c r="F24" s="10">
-        <v>931.3</v>
+        <v>935.5159</v>
       </c>
       <c r="G24" s="10">
-        <v>1176.1</v>
+        <v>1156.1882</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="11">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C25" s="10">
-        <v>336.6691</v>
+        <v>336.6347</v>
       </c>
       <c r="D25" s="10">
-        <v>336.669075</v>
+        <v>336.63466923</v>
       </c>
       <c r="E25" s="10">
-        <v>336.5275</v>
+        <v>339.8225</v>
       </c>
       <c r="F25" s="10">
-        <v>308.5659</v>
+        <v>299.2958</v>
       </c>
       <c r="G25" s="10">
-        <v>369.177</v>
+        <v>380.7498</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C26" s="12">
-        <v>32.6306</v>
+        <v>32.6154</v>
       </c>
       <c r="D26" s="12">
-        <v>32.63058333</v>
+        <v>32.61538462</v>
       </c>
       <c r="E26" s="12">
         <v>33</v>
       </c>
       <c r="F26" s="12">
-        <v>31.0008</v>
+        <v>30</v>
       </c>
       <c r="G26" s="12">
-        <v>33.5016</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="11">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C27" s="10">
-        <v>48.0809</v>
+        <v>48.482</v>
       </c>
       <c r="D27" s="10">
-        <v>48.08093333</v>
+        <v>48.48199231</v>
       </c>
       <c r="E27" s="10">
-        <v>48.2996</v>
+        <v>48</v>
       </c>
       <c r="F27" s="10">
-        <v>43</v>
+        <v>42.0749</v>
       </c>
       <c r="G27" s="10">
-        <v>55.4</v>
+        <v>55.9507</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C29" s="14">
-        <v>59.129</v>
+        <v>59.0349</v>
       </c>
       <c r="D29" s="14">
-        <v>59.129025</v>
+        <v>59.03494615</v>
       </c>
       <c r="E29" s="14">
-        <v>59.7255</v>
+        <v>59.5153</v>
       </c>
       <c r="F29" s="14">
-        <v>52</v>
+        <v>52.2208</v>
       </c>
       <c r="G29" s="14">
-        <v>68.8</v>
+        <v>67.4995</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="15">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C30" s="14">
-        <v>17.0311</v>
+        <v>17.2329</v>
       </c>
       <c r="D30" s="14">
-        <v>17.03109091</v>
+        <v>17.23286154</v>
       </c>
       <c r="E30" s="14">
-        <v>15.711</v>
+        <v>15.8</v>
       </c>
       <c r="F30" s="14">
-        <v>14.09</v>
+        <v>14.1167</v>
       </c>
       <c r="G30" s="14">
-        <v>23.438</v>
+        <v>23.4375</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="11">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C32" s="10">
-        <v>1096.7902</v>
+        <v>1097.2651</v>
       </c>
       <c r="D32" s="10">
-        <v>1096.79016667</v>
+        <v>1097.26507692</v>
       </c>
       <c r="E32" s="10">
-        <v>1096.5</v>
+        <v>1099</v>
       </c>
       <c r="F32" s="10">
-        <v>1088.973</v>
+        <v>1076</v>
       </c>
       <c r="G32" s="10">
-        <v>1105.303</v>
+        <v>1114.3943</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>29</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C34" s="10">
-        <v>-36.8927</v>
+        <v>-41.765</v>
       </c>
       <c r="D34" s="10">
-        <v>-36.89272727</v>
+        <v>-41.76495385</v>
       </c>
       <c r="E34" s="10">
-        <v>-25</v>
+        <v>-50.9608</v>
       </c>
       <c r="F34" s="10">
-        <v>-111.3</v>
+        <v>-112.1613</v>
       </c>
       <c r="G34" s="10">
-        <v>59.11</v>
+        <v>60.4252</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="11">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C36" s="10">
-        <v>1131.0028</v>
+        <v>1104.8548</v>
       </c>
       <c r="D36" s="10">
-        <v>1131.00281</v>
+        <v>1104.854775</v>
       </c>
       <c r="E36" s="10">
-        <v>1146.2985</v>
+        <v>1116.7001</v>
       </c>
       <c r="F36" s="10">
-        <v>977.907</v>
+        <v>897.7363</v>
       </c>
       <c r="G36" s="10">
-        <v>1211.836</v>
+        <v>1213.6798</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="11">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C37" s="10">
-        <v>500.5667</v>
+        <v>473.2016</v>
       </c>
       <c r="D37" s="10">
-        <v>500.56673</v>
+        <v>473.20160833</v>
       </c>
       <c r="E37" s="10">
-        <v>536.3</v>
+        <v>466.9988</v>
       </c>
       <c r="F37" s="10">
-        <v>332.053</v>
+        <v>225.1482</v>
       </c>
       <c r="G37" s="10">
-        <v>665.897</v>
+        <v>667.2012</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" s="11">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C38" s="10">
-        <v>1832.7291</v>
+        <v>2018.6531</v>
       </c>
       <c r="D38" s="10">
-        <v>1832.72909</v>
+        <v>2018.65306667</v>
       </c>
       <c r="E38" s="10">
-        <v>1820.705</v>
+        <v>1894.69845</v>
       </c>
       <c r="F38" s="10">
-        <v>1453.881</v>
+        <v>1413.4465</v>
       </c>
       <c r="G38" s="10">
-        <v>2349.3</v>
+        <v>2771.5351</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>34</v>
       </c>
       <c r="B39" s="11">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C39" s="10">
-        <v>2937.3723</v>
+        <v>3160.2997</v>
       </c>
       <c r="D39" s="10">
-        <v>2937.3722875</v>
+        <v>3160.29966</v>
       </c>
       <c r="E39" s="10">
-        <v>3006.08615</v>
+        <v>3053.04175</v>
       </c>
       <c r="F39" s="10">
-        <v>2183.6</v>
+        <v>2168.5531</v>
       </c>
       <c r="G39" s="10">
-        <v>3194.94</v>
+        <v>3822.4642</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>35</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>36</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>