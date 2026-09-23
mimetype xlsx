--- v1 (2026-06-16)
+++ v2 (2026-09-23)
@@ -41,51 +41,51 @@
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>AVG</t>
   </si>
   <si>
     <t>MEDIAN</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>09/06/26</t>
+    <t>28/08/26</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue Less PT - GBP (millions)</t>
   </si>
   <si>
     <t xml:space="preserve">  Growth (calculated off Revenue Less PT) %</t>
   </si>
   <si>
     <t xml:space="preserve">    Organic Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Acquisition Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    FX Impact (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Reportable Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit (ex associates)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit Margin (ex associates) %</t>
   </si>
@@ -792,655 +792,655 @@
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="19">
         <v>13</v>
       </c>
       <c r="C7" s="18">
-        <v>9741.9468</v>
+        <v>9870.6692</v>
       </c>
       <c r="D7" s="18">
-        <v>9741.94676923</v>
+        <v>9870.669192310001</v>
       </c>
       <c r="E7" s="18">
-        <v>9710.9156</v>
+        <v>9868.252500000001</v>
       </c>
       <c r="F7" s="18">
-        <v>9471.3938</v>
+        <v>9557.5834</v>
       </c>
       <c r="G7" s="18">
-        <v>10047.2029</v>
+        <v>10181.4027</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="13">
         <v>13</v>
       </c>
       <c r="C10" s="12">
-        <v>1.6658</v>
+        <v>1.7456</v>
       </c>
       <c r="D10" s="12">
-        <v>1.66582308</v>
+        <v>1.74555385</v>
       </c>
       <c r="E10" s="12">
-        <v>1.7619</v>
+        <v>1.5</v>
       </c>
       <c r="F10" s="12">
-        <v>0.7325</v>
+        <v>0.8125</v>
       </c>
       <c r="G10" s="12">
-        <v>2.5</v>
+        <v>2.7864</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="13">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C11" s="12">
-        <v>0.0732</v>
+        <v>0.0367</v>
       </c>
       <c r="D11" s="12">
-        <v>0.07316923</v>
+        <v>0.03666667</v>
       </c>
       <c r="E11" s="12">
         <v>0</v>
       </c>
       <c r="F11" s="12">
         <v>-1</v>
       </c>
       <c r="G11" s="12">
-        <v>0.6653</v>
+        <v>0.6625</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="13">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C12" s="12">
-        <v>-0.0307</v>
+        <v>-0.0325</v>
       </c>
       <c r="D12" s="12">
-        <v>-0.03067692</v>
+        <v>-0.03246667</v>
       </c>
       <c r="E12" s="12">
         <v>0</v>
       </c>
       <c r="F12" s="12">
-        <v>-0.3988</v>
+        <v>-0.3989</v>
       </c>
       <c r="G12" s="12">
-        <v>0</v>
+        <v>0.009299999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="17">
         <v>13</v>
       </c>
       <c r="C13" s="16">
-        <v>1.7084</v>
+        <v>1.7639</v>
       </c>
       <c r="D13" s="16">
-        <v>1.70843846</v>
+        <v>1.76391538</v>
       </c>
       <c r="E13" s="16">
-        <v>1.5</v>
+        <v>1.7237</v>
       </c>
       <c r="F13" s="16">
-        <v>0.7325</v>
+        <v>0.8159</v>
       </c>
       <c r="G13" s="16">
-        <v>3.1653</v>
+        <v>3.1625</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="11">
         <v>13</v>
       </c>
       <c r="C15" s="10">
-        <v>1288.0408</v>
+        <v>1311.6715</v>
       </c>
       <c r="D15" s="10">
-        <v>1288.04083077</v>
+        <v>1311.67147692</v>
       </c>
       <c r="E15" s="10">
-        <v>1283.8072</v>
+        <v>1289.364</v>
       </c>
       <c r="F15" s="10">
-        <v>1187.8186</v>
+        <v>1195.1218</v>
       </c>
       <c r="G15" s="10">
-        <v>1410.7122</v>
+        <v>1468.3246</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="13">
         <v>13</v>
       </c>
       <c r="C16" s="12">
-        <v>13.2149</v>
+        <v>13.2842</v>
       </c>
       <c r="D16" s="12">
-        <v>13.21491538</v>
+        <v>13.28424615</v>
       </c>
       <c r="E16" s="12">
-        <v>13.3347</v>
+        <v>13.3399</v>
       </c>
       <c r="F16" s="12">
-        <v>12.2553</v>
+        <v>12.1108</v>
       </c>
       <c r="G16" s="12">
-        <v>14.0408</v>
+        <v>14.4216</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="11">
         <v>13</v>
       </c>
       <c r="C18" s="10">
-        <v>31.5588</v>
+        <v>31.5218</v>
       </c>
       <c r="D18" s="10">
-        <v>31.55875385</v>
+        <v>31.52183846</v>
       </c>
       <c r="E18" s="10">
         <v>31.212</v>
       </c>
       <c r="F18" s="10">
-        <v>29.64</v>
+        <v>28.899</v>
       </c>
       <c r="G18" s="10">
-        <v>34.8136</v>
+        <v>35.0747</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="11">
         <v>13</v>
       </c>
       <c r="C19" s="10">
-        <v>1319.5996</v>
+        <v>1343.1933</v>
       </c>
       <c r="D19" s="10">
-        <v>1319.59957692</v>
+        <v>1343.19331538</v>
       </c>
       <c r="E19" s="10">
-        <v>1313.8072</v>
+        <v>1322.439</v>
       </c>
       <c r="F19" s="10">
-        <v>1217.8186</v>
+        <v>1225.1218</v>
       </c>
       <c r="G19" s="10">
-        <v>1443.7872</v>
+        <v>1501.3996</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="13">
         <v>13</v>
       </c>
       <c r="C20" s="12">
-        <v>13.5388</v>
+        <v>13.6036</v>
       </c>
       <c r="D20" s="12">
-        <v>13.53883077</v>
+        <v>13.60357692</v>
       </c>
       <c r="E20" s="12">
-        <v>13.6657</v>
+        <v>13.6691</v>
       </c>
       <c r="F20" s="12">
-        <v>12.5648</v>
+        <v>12.4148</v>
       </c>
       <c r="G20" s="12">
-        <v>14.3808</v>
+        <v>14.7465</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11">
         <v>13</v>
       </c>
       <c r="C22" s="10">
-        <v>286.8359</v>
+        <v>281.0551</v>
       </c>
       <c r="D22" s="10">
-        <v>286.83590769</v>
+        <v>281.05506923</v>
       </c>
       <c r="E22" s="10">
-        <v>282.9561</v>
+        <v>277.3919</v>
       </c>
       <c r="F22" s="10">
-        <v>264.3723</v>
+        <v>265.9915</v>
       </c>
       <c r="G22" s="10">
         <v>316.1544</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
         <v>13</v>
       </c>
       <c r="C24" s="10">
-        <v>1032.7637</v>
+        <v>1062.1382</v>
       </c>
       <c r="D24" s="10">
-        <v>1032.76366923</v>
+        <v>1062.13824615</v>
       </c>
       <c r="E24" s="10">
-        <v>1035.1889</v>
+        <v>1052.4711</v>
       </c>
       <c r="F24" s="10">
-        <v>935.5159</v>
+        <v>946.0766</v>
       </c>
       <c r="G24" s="10">
-        <v>1156.1882</v>
+        <v>1233.3996</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="11">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C25" s="10">
-        <v>336.6347</v>
+        <v>349.4586</v>
       </c>
       <c r="D25" s="10">
-        <v>336.63466923</v>
+        <v>349.45860833</v>
       </c>
       <c r="E25" s="10">
-        <v>339.8225</v>
+        <v>348.3537</v>
       </c>
       <c r="F25" s="10">
         <v>299.2958</v>
       </c>
       <c r="G25" s="10">
-        <v>380.7498</v>
+        <v>407.0219</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="13">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C26" s="12">
-        <v>32.6154</v>
+        <v>32.7083</v>
       </c>
       <c r="D26" s="12">
-        <v>32.61538462</v>
+        <v>32.70833333</v>
       </c>
       <c r="E26" s="12">
         <v>33</v>
       </c>
       <c r="F26" s="12">
         <v>30</v>
       </c>
       <c r="G26" s="12">
-        <v>33.5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="11">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C27" s="10">
-        <v>48.482</v>
+        <v>48.4866</v>
       </c>
       <c r="D27" s="10">
-        <v>48.48199231</v>
+        <v>48.48661667</v>
       </c>
       <c r="E27" s="10">
-        <v>48</v>
+        <v>48.68515</v>
       </c>
       <c r="F27" s="10">
-        <v>42.0749</v>
+        <v>43</v>
       </c>
       <c r="G27" s="10">
-        <v>55.9507</v>
+        <v>56.187</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="15">
         <v>13</v>
       </c>
       <c r="C29" s="14">
-        <v>59.0349</v>
+        <v>60.7376</v>
       </c>
       <c r="D29" s="14">
-        <v>59.03494615</v>
+        <v>60.73755385</v>
       </c>
       <c r="E29" s="14">
-        <v>59.5153</v>
+        <v>60.2172</v>
       </c>
       <c r="F29" s="14">
-        <v>52.2208</v>
+        <v>52.849</v>
       </c>
       <c r="G29" s="14">
-        <v>67.4995</v>
+        <v>71.1681</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="15">
         <v>13</v>
       </c>
       <c r="C30" s="14">
-        <v>17.2329</v>
+        <v>15.6253</v>
       </c>
       <c r="D30" s="14">
-        <v>17.23286154</v>
+        <v>15.62527692</v>
       </c>
       <c r="E30" s="14">
-        <v>15.8</v>
+        <v>15</v>
       </c>
       <c r="F30" s="14">
-        <v>14.1167</v>
+        <v>0.2</v>
       </c>
       <c r="G30" s="14">
         <v>23.4375</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="11">
         <v>13</v>
       </c>
       <c r="C32" s="10">
-        <v>1097.2651</v>
+        <v>1096.9574</v>
       </c>
       <c r="D32" s="10">
-        <v>1097.26507692</v>
+        <v>1096.95738462</v>
       </c>
       <c r="E32" s="10">
         <v>1099</v>
       </c>
       <c r="F32" s="10">
         <v>1076</v>
       </c>
       <c r="G32" s="10">
         <v>1114.3943</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>29</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="11">
         <v>13</v>
       </c>
       <c r="C34" s="10">
-        <v>-41.765</v>
+        <v>-47.5816</v>
       </c>
       <c r="D34" s="10">
-        <v>-41.76495385</v>
+        <v>-47.58159231</v>
       </c>
       <c r="E34" s="10">
-        <v>-50.9608</v>
+        <v>-79.9881</v>
       </c>
       <c r="F34" s="10">
-        <v>-112.1613</v>
+        <v>-117.526</v>
       </c>
       <c r="G34" s="10">
-        <v>60.4252</v>
+        <v>59.975</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="11">
         <v>12</v>
       </c>
       <c r="C36" s="10">
-        <v>1104.8548</v>
+        <v>1099.6835</v>
       </c>
       <c r="D36" s="10">
-        <v>1104.854775</v>
+        <v>1099.683525</v>
       </c>
       <c r="E36" s="10">
-        <v>1116.7001</v>
+        <v>1133.69285</v>
       </c>
       <c r="F36" s="10">
-        <v>897.7363</v>
+        <v>754.5522</v>
       </c>
       <c r="G36" s="10">
-        <v>1213.6798</v>
+        <v>1241.8339</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="11">
         <v>12</v>
       </c>
       <c r="C37" s="10">
-        <v>473.2016</v>
+        <v>453.673</v>
       </c>
       <c r="D37" s="10">
-        <v>473.20160833</v>
+        <v>453.673</v>
       </c>
       <c r="E37" s="10">
-        <v>466.9988</v>
+        <v>472.73765</v>
       </c>
       <c r="F37" s="10">
-        <v>225.1482</v>
+        <v>138.731</v>
       </c>
       <c r="G37" s="10">
-        <v>667.2012</v>
+        <v>674.5018</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" s="11">
         <v>12</v>
       </c>
       <c r="C38" s="10">
-        <v>2018.6531</v>
+        <v>1889.3138</v>
       </c>
       <c r="D38" s="10">
-        <v>2018.65306667</v>
+        <v>1889.31385</v>
       </c>
       <c r="E38" s="10">
-        <v>1894.69845</v>
+        <v>1796.56215</v>
       </c>
       <c r="F38" s="10">
-        <v>1413.4465</v>
+        <v>1314.7303</v>
       </c>
       <c r="G38" s="10">
-        <v>2771.5351</v>
+        <v>2716.6855</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>34</v>
       </c>
       <c r="B39" s="11">
         <v>10</v>
       </c>
       <c r="C39" s="10">
-        <v>3160.2997</v>
+        <v>2965.0918</v>
       </c>
       <c r="D39" s="10">
-        <v>3160.29966</v>
+        <v>2965.09185</v>
       </c>
       <c r="E39" s="10">
-        <v>3053.04175</v>
+        <v>2944.65555</v>
       </c>
       <c r="F39" s="10">
-        <v>2168.5531</v>
+        <v>1719.7237</v>
       </c>
       <c r="G39" s="10">
-        <v>3822.4642</v>
+        <v>3803.3597</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>35</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>36</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>