--- v2 (2026-02-03)
+++ v3 (2026-05-10)
@@ -41,51 +41,51 @@
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>AVG</t>
   </si>
   <si>
     <t>MEDIAN</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>20/01/26</t>
+    <t>28/04/26</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue Less PT - GBP (millions)</t>
   </si>
   <si>
     <t xml:space="preserve">  Growth (calculated off Revenue Less PT) %</t>
   </si>
   <si>
     <t xml:space="preserve">    Organic Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Acquisition Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    FX Impact (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Reportable Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit (ex associates)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit Margin (ex associates) %</t>
   </si>
@@ -789,658 +789,658 @@
     </row>
     <row r="5" spans="1:7">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="19">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C7" s="18">
-        <v>9904.157300000001</v>
+        <v>9529.8804</v>
       </c>
       <c r="D7" s="18">
-        <v>9904.157300000001</v>
+        <v>9529.8804</v>
       </c>
       <c r="E7" s="18">
-        <v>9845.15</v>
+        <v>9502.907999999999</v>
       </c>
       <c r="F7" s="18">
-        <v>9398.200000000001</v>
+        <v>9242.4856</v>
       </c>
       <c r="G7" s="18">
-        <v>10678.8</v>
+        <v>9766</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="13">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C10" s="12">
-        <v>0.588</v>
+        <v>-0.1751</v>
       </c>
       <c r="D10" s="12">
-        <v>0.58804167</v>
+        <v>-0.17507857</v>
       </c>
       <c r="E10" s="12">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F10" s="12">
         <v>-2</v>
       </c>
       <c r="G10" s="12">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C11" s="12">
-        <v>0.2167</v>
+        <v>0.0145</v>
       </c>
       <c r="D11" s="12">
-        <v>0.21666667</v>
+        <v>0.01453846</v>
       </c>
       <c r="E11" s="12">
         <v>0</v>
       </c>
       <c r="F11" s="12">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="G11" s="12">
-        <v>0.7</v>
+        <v>1.057</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="13">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C12" s="12">
-        <v>-0.03</v>
+        <v>-0.0521</v>
       </c>
       <c r="D12" s="12">
-        <v>-0.03</v>
+        <v>-0.05207692</v>
       </c>
       <c r="E12" s="12">
         <v>0</v>
       </c>
       <c r="F12" s="12">
-        <v>-0.3</v>
+        <v>-0.528</v>
       </c>
       <c r="G12" s="12">
-        <v>0</v>
+        <v>0.151</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="17">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C13" s="16">
-        <v>0.9214</v>
+        <v>-0.2174</v>
       </c>
       <c r="D13" s="16">
-        <v>0.9213750000000001</v>
+        <v>-0.21736429</v>
       </c>
       <c r="E13" s="16">
-        <v>1.2</v>
+        <v>0.075</v>
       </c>
       <c r="F13" s="16">
-        <v>-2</v>
+        <v>-1.9591</v>
       </c>
       <c r="G13" s="16">
-        <v>3.6</v>
+        <v>0.9370000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C15" s="10">
-        <v>1305.3012</v>
+        <v>1213.8087</v>
       </c>
       <c r="D15" s="10">
-        <v>1305.30115833</v>
+        <v>1213.80865714</v>
       </c>
       <c r="E15" s="10">
-        <v>1294.4</v>
+        <v>1222.8745</v>
       </c>
       <c r="F15" s="10">
-        <v>1156</v>
+        <v>1146.0682</v>
       </c>
       <c r="G15" s="10">
-        <v>1457.5646</v>
+        <v>1291.461</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="13">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C16" s="12">
-        <v>13.1711</v>
+        <v>12.7357</v>
       </c>
       <c r="D16" s="12">
-        <v>13.17108333</v>
+        <v>12.73567143</v>
       </c>
       <c r="E16" s="12">
-        <v>12.98415</v>
+        <v>12.63805</v>
       </c>
       <c r="F16" s="12">
-        <v>12.3002</v>
+        <v>12.2194</v>
       </c>
       <c r="G16" s="12">
-        <v>14.5</v>
+        <v>13.4683</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C18" s="10">
-        <v>41.0417</v>
+        <v>33.5143</v>
       </c>
       <c r="D18" s="10">
-        <v>41.04166667</v>
+        <v>33.51428571</v>
       </c>
       <c r="E18" s="10">
-        <v>40</v>
+        <v>30.75</v>
       </c>
       <c r="F18" s="10">
-        <v>37</v>
+        <v>29.6</v>
       </c>
       <c r="G18" s="10">
-        <v>46.3</v>
+        <v>50.2</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C19" s="10">
-        <v>1349.1595</v>
+        <v>1225.0694</v>
       </c>
       <c r="D19" s="10">
-        <v>1349.15949167</v>
+        <v>1225.06937143</v>
       </c>
       <c r="E19" s="10">
-        <v>1338.8</v>
+        <v>1252.8745</v>
       </c>
       <c r="F19" s="10">
-        <v>1199</v>
+        <v>888.1</v>
       </c>
       <c r="G19" s="10">
-        <v>1514.9</v>
+        <v>1322.961</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="13">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C20" s="12">
-        <v>13.6127</v>
+        <v>12.8514</v>
       </c>
       <c r="D20" s="12">
-        <v>13.61274167</v>
+        <v>12.85142143</v>
       </c>
       <c r="E20" s="12">
-        <v>13.3957</v>
+        <v>12.9544</v>
       </c>
       <c r="F20" s="12">
-        <v>12.7578</v>
+        <v>9.4199</v>
       </c>
       <c r="G20" s="12">
-        <v>14.8979</v>
+        <v>13.8536</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C22" s="10">
-        <v>274.6677</v>
+        <v>285.7125</v>
       </c>
       <c r="D22" s="10">
-        <v>274.66774167</v>
+        <v>285.71246429</v>
       </c>
       <c r="E22" s="10">
-        <v>268.35</v>
+        <v>286.84825</v>
       </c>
       <c r="F22" s="10">
-        <v>233</v>
+        <v>265.807</v>
       </c>
       <c r="G22" s="10">
-        <v>328</v>
+        <v>312.42</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C24" s="10">
-        <v>1069.6251</v>
+        <v>954.314</v>
       </c>
       <c r="D24" s="10">
-        <v>1069.62508333</v>
+        <v>954.31405</v>
       </c>
       <c r="E24" s="10">
-        <v>1063.25</v>
+        <v>939.13</v>
       </c>
       <c r="F24" s="10">
-        <v>931.1</v>
+        <v>890.1917</v>
       </c>
       <c r="G24" s="10">
-        <v>1253.1</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C25" s="10">
-        <v>321.5774</v>
+        <v>313.97</v>
       </c>
       <c r="D25" s="10">
-        <v>321.57740833</v>
+        <v>313.96995</v>
       </c>
       <c r="E25" s="10">
-        <v>315</v>
+        <v>313.598</v>
       </c>
       <c r="F25" s="10">
-        <v>279.3</v>
+        <v>293.7633</v>
       </c>
       <c r="G25" s="10">
-        <v>375.9</v>
+        <v>340.877</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="13">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C26" s="12">
-        <v>30.0928</v>
+        <v>32.9151</v>
       </c>
       <c r="D26" s="12">
-        <v>30.09280833</v>
+        <v>32.91514286</v>
       </c>
       <c r="E26" s="12">
-        <v>30.01315</v>
+        <v>33</v>
       </c>
       <c r="F26" s="12">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G26" s="12">
-        <v>31.02</v>
+        <v>33.5011</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C27" s="10">
-        <v>67.2762</v>
+        <v>45.9752</v>
       </c>
       <c r="D27" s="10">
-        <v>67.27615833</v>
+        <v>45.97515</v>
       </c>
       <c r="E27" s="10">
-        <v>67.5</v>
+        <v>46.3095</v>
       </c>
       <c r="F27" s="10">
-        <v>58.7</v>
+        <v>36.423</v>
       </c>
       <c r="G27" s="10">
-        <v>72.2</v>
+        <v>50.9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="15">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C29" s="14">
-        <v>61.0849</v>
+        <v>54.1746</v>
       </c>
       <c r="D29" s="14">
-        <v>61.08493333</v>
+        <v>54.17457857</v>
       </c>
       <c r="E29" s="14">
-        <v>61.65</v>
+        <v>53.594</v>
       </c>
       <c r="F29" s="14">
-        <v>42.2</v>
+        <v>49.9</v>
       </c>
       <c r="G29" s="14">
-        <v>73.405</v>
+        <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C30" s="14">
-        <v>20.3728</v>
+        <v>16.0195</v>
       </c>
       <c r="D30" s="14">
-        <v>20.37285</v>
+        <v>16.01946154</v>
       </c>
       <c r="E30" s="14">
-        <v>19.7</v>
+        <v>15</v>
       </c>
       <c r="F30" s="14">
-        <v>7.5</v>
+        <v>12.967</v>
       </c>
       <c r="G30" s="14">
-        <v>39.4</v>
+        <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C32" s="10">
-        <v>1121.5835</v>
+        <v>1097.153</v>
       </c>
       <c r="D32" s="10">
-        <v>1121.58348333</v>
+        <v>1097.153</v>
       </c>
       <c r="E32" s="10">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="F32" s="10">
-        <v>1090.4018</v>
+        <v>1089.6</v>
       </c>
       <c r="G32" s="10">
-        <v>1390.8</v>
+        <v>1103.399</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>29</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C34" s="10">
-        <v>-48.8734</v>
+        <v>-63.5459</v>
       </c>
       <c r="D34" s="10">
-        <v>-48.87336667</v>
+        <v>-63.54585714</v>
       </c>
       <c r="E34" s="10">
-        <v>-47.05</v>
+        <v>-81.2805</v>
       </c>
       <c r="F34" s="10">
-        <v>-101</v>
+        <v>-200</v>
       </c>
       <c r="G34" s="10">
-        <v>17</v>
+        <v>40.305</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C36" s="10">
-        <v>1201.8633</v>
+        <v>980.0477</v>
       </c>
       <c r="D36" s="10">
-        <v>1201.86333636</v>
+        <v>980.04773077</v>
       </c>
       <c r="E36" s="10">
-        <v>1240</v>
+        <v>992.0170000000001</v>
       </c>
       <c r="F36" s="10">
-        <v>977.3</v>
+        <v>846.5</v>
       </c>
       <c r="G36" s="10">
-        <v>1366.0351</v>
+        <v>1156.65</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C37" s="10">
-        <v>532.1205</v>
+        <v>360.3897</v>
       </c>
       <c r="D37" s="10">
-        <v>532.12051818</v>
+        <v>360.38974615</v>
       </c>
       <c r="E37" s="10">
-        <v>574</v>
+        <v>356.7167</v>
       </c>
       <c r="F37" s="10">
-        <v>363</v>
+        <v>185.6</v>
       </c>
       <c r="G37" s="10">
-        <v>703.2</v>
+        <v>569.396</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C38" s="10">
-        <v>1493.4813</v>
+        <v>2143.8412</v>
       </c>
       <c r="D38" s="10">
-        <v>1493.48125833</v>
+        <v>2143.84116364</v>
       </c>
       <c r="E38" s="10">
-        <v>1529</v>
+        <v>2056</v>
       </c>
       <c r="F38" s="10">
-        <v>393.6</v>
+        <v>1811.511</v>
       </c>
       <c r="G38" s="10">
-        <v>2236.3</v>
+        <v>2836.8</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>34</v>
       </c>
       <c r="B39" s="11">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C39" s="10">
-        <v>2855.2369</v>
+        <v>3222.247</v>
       </c>
       <c r="D39" s="10">
-        <v>2855.236875</v>
+        <v>3222.24699</v>
       </c>
       <c r="E39" s="10">
-        <v>2798.4</v>
+        <v>3288.325</v>
       </c>
       <c r="F39" s="10">
-        <v>1966.4</v>
+        <v>2315.9</v>
       </c>
       <c r="G39" s="10">
-        <v>3758.7</v>
+        <v>3637</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>35</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>36</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>