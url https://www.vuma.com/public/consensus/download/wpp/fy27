--- v3 (2026-05-10)
+++ v4 (2026-06-25)
@@ -41,51 +41,51 @@
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>AVG</t>
   </si>
   <si>
     <t>MEDIAN</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>28/04/26</t>
+    <t>09/06/26</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue Less PT - GBP (millions)</t>
   </si>
   <si>
     <t xml:space="preserve">  Growth (calculated off Revenue Less PT) %</t>
   </si>
   <si>
     <t xml:space="preserve">    Organic Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Acquisition Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    FX Impact (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Reportable Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit (ex associates)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit Margin (ex associates) %</t>
   </si>
@@ -789,658 +789,658 @@
     </row>
     <row r="5" spans="1:7">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="19">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C7" s="18">
-        <v>9529.8804</v>
+        <v>9577.908100000001</v>
       </c>
       <c r="D7" s="18">
-        <v>9529.8804</v>
+        <v>9577.90805385</v>
       </c>
       <c r="E7" s="18">
-        <v>9502.907999999999</v>
+        <v>9596.3557</v>
       </c>
       <c r="F7" s="18">
-        <v>9242.4856</v>
+        <v>9370.1798</v>
       </c>
       <c r="G7" s="18">
-        <v>9766</v>
+        <v>9802.1492</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="13">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C10" s="12">
-        <v>-0.1751</v>
+        <v>-0.064</v>
       </c>
       <c r="D10" s="12">
-        <v>-0.17507857</v>
+        <v>-0.06396154</v>
       </c>
       <c r="E10" s="12">
         <v>0</v>
       </c>
       <c r="F10" s="12">
-        <v>-2</v>
+        <v>-2.0292</v>
       </c>
       <c r="G10" s="12">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="13">
         <v>13</v>
       </c>
       <c r="C11" s="12">
-        <v>0.0145</v>
+        <v>-0.0663</v>
       </c>
       <c r="D11" s="12">
-        <v>0.01453846</v>
+        <v>-0.06633077</v>
       </c>
       <c r="E11" s="12">
         <v>0</v>
       </c>
       <c r="F11" s="12">
         <v>-2</v>
       </c>
       <c r="G11" s="12">
-        <v>1.057</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="13">
         <v>13</v>
       </c>
       <c r="C12" s="12">
-        <v>-0.0521</v>
+        <v>0.0485</v>
       </c>
       <c r="D12" s="12">
-        <v>-0.05207692</v>
+        <v>0.04846923</v>
       </c>
       <c r="E12" s="12">
         <v>0</v>
       </c>
       <c r="F12" s="12">
-        <v>-0.528</v>
+        <v>-0.399</v>
       </c>
       <c r="G12" s="12">
-        <v>0.151</v>
+        <v>0.5888</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="17">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C13" s="16">
-        <v>-0.2174</v>
+        <v>-0.0844</v>
       </c>
       <c r="D13" s="16">
-        <v>-0.21736429</v>
+        <v>-0.08437691999999999</v>
       </c>
       <c r="E13" s="16">
-        <v>0.075</v>
+        <v>0</v>
       </c>
       <c r="F13" s="16">
-        <v>-1.9591</v>
+        <v>-2.0292</v>
       </c>
       <c r="G13" s="16">
-        <v>0.9370000000000001</v>
+        <v>2.0284</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="11">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C15" s="10">
-        <v>1213.8087</v>
+        <v>1212.7789</v>
       </c>
       <c r="D15" s="10">
-        <v>1213.80865714</v>
+        <v>1212.77886154</v>
       </c>
       <c r="E15" s="10">
-        <v>1222.8745</v>
+        <v>1208.9554</v>
       </c>
       <c r="F15" s="10">
-        <v>1146.0682</v>
+        <v>1158.5884</v>
       </c>
       <c r="G15" s="10">
-        <v>1291.461</v>
+        <v>1324.7097</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="13">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C16" s="12">
-        <v>12.7357</v>
+        <v>12.6588</v>
       </c>
       <c r="D16" s="12">
-        <v>12.73567143</v>
+        <v>12.65881538</v>
       </c>
       <c r="E16" s="12">
-        <v>12.63805</v>
+        <v>12.4609</v>
       </c>
       <c r="F16" s="12">
-        <v>12.2194</v>
+        <v>12.2094</v>
       </c>
       <c r="G16" s="12">
-        <v>13.4683</v>
+        <v>13.5145</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="11">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C18" s="10">
-        <v>33.5143</v>
+        <v>30.8245</v>
       </c>
       <c r="D18" s="10">
-        <v>33.51428571</v>
+        <v>30.82447692</v>
       </c>
       <c r="E18" s="10">
-        <v>30.75</v>
+        <v>30.6</v>
       </c>
       <c r="F18" s="10">
-        <v>29.6</v>
+        <v>29.64</v>
       </c>
       <c r="G18" s="10">
-        <v>50.2</v>
+        <v>33.2852</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="11">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C19" s="10">
-        <v>1225.0694</v>
+        <v>1243.6033</v>
       </c>
       <c r="D19" s="10">
-        <v>1225.06937143</v>
+        <v>1243.60333846</v>
       </c>
       <c r="E19" s="10">
-        <v>1252.8745</v>
+        <v>1239.2055</v>
       </c>
       <c r="F19" s="10">
-        <v>888.1</v>
+        <v>1188.5884</v>
       </c>
       <c r="G19" s="10">
-        <v>1322.961</v>
+        <v>1356.2097</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="13">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C20" s="12">
-        <v>12.8514</v>
+        <v>12.9807</v>
       </c>
       <c r="D20" s="12">
-        <v>12.85142143</v>
+        <v>12.98065385</v>
       </c>
       <c r="E20" s="12">
-        <v>12.9544</v>
+        <v>12.781</v>
       </c>
       <c r="F20" s="12">
-        <v>9.4199</v>
+        <v>12.5208</v>
       </c>
       <c r="G20" s="12">
-        <v>13.8536</v>
+        <v>13.8358</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C22" s="10">
-        <v>285.7125</v>
+        <v>289.9821</v>
       </c>
       <c r="D22" s="10">
-        <v>285.71246429</v>
+        <v>289.98206923</v>
       </c>
       <c r="E22" s="10">
-        <v>286.84825</v>
+        <v>289.2788</v>
       </c>
       <c r="F22" s="10">
-        <v>265.807</v>
+        <v>273.728</v>
       </c>
       <c r="G22" s="10">
-        <v>312.42</v>
+        <v>316.5907</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C24" s="10">
-        <v>954.314</v>
+        <v>953.6213</v>
       </c>
       <c r="D24" s="10">
-        <v>954.31405</v>
+        <v>953.62126154</v>
       </c>
       <c r="E24" s="10">
-        <v>939.13</v>
+        <v>932.033</v>
       </c>
       <c r="F24" s="10">
-        <v>890.1917</v>
+        <v>881.014</v>
       </c>
       <c r="G24" s="10">
-        <v>1037</v>
+        <v>1066.2097</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="11">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C25" s="10">
-        <v>313.97</v>
+        <v>313.1088</v>
       </c>
       <c r="D25" s="10">
-        <v>313.96995</v>
+        <v>313.10882308</v>
       </c>
       <c r="E25" s="10">
-        <v>313.598</v>
+        <v>312.231</v>
       </c>
       <c r="F25" s="10">
-        <v>293.7633</v>
+        <v>264.3042</v>
       </c>
       <c r="G25" s="10">
-        <v>340.877</v>
+        <v>351.8492</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="13">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C26" s="12">
-        <v>32.9151</v>
+        <v>32.8269</v>
       </c>
       <c r="D26" s="12">
-        <v>32.91514286</v>
+        <v>32.82692308</v>
       </c>
       <c r="E26" s="12">
         <v>33</v>
       </c>
       <c r="F26" s="12">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="G26" s="12">
-        <v>33.5011</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="11">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C27" s="10">
-        <v>45.9752</v>
+        <v>46.0914</v>
       </c>
       <c r="D27" s="10">
-        <v>45.97515</v>
+        <v>46.09140769</v>
       </c>
       <c r="E27" s="10">
-        <v>46.3095</v>
+        <v>46.5045</v>
       </c>
       <c r="F27" s="10">
-        <v>36.423</v>
+        <v>36.3086</v>
       </c>
       <c r="G27" s="10">
-        <v>50.9</v>
+        <v>51.3351</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="15">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C29" s="14">
-        <v>54.1746</v>
+        <v>54.1803</v>
       </c>
       <c r="D29" s="14">
-        <v>54.17457857</v>
+        <v>54.18030769</v>
       </c>
       <c r="E29" s="14">
-        <v>53.594</v>
+        <v>53.2609</v>
       </c>
       <c r="F29" s="14">
-        <v>49.9</v>
+        <v>50.1887</v>
       </c>
       <c r="G29" s="14">
-        <v>60</v>
+        <v>61.0204</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="15">
         <v>13</v>
       </c>
       <c r="C30" s="14">
-        <v>16.0195</v>
+        <v>15.668</v>
       </c>
       <c r="D30" s="14">
-        <v>16.01946154</v>
+        <v>15.668</v>
       </c>
       <c r="E30" s="14">
         <v>15</v>
       </c>
       <c r="F30" s="14">
-        <v>12.967</v>
+        <v>12.9086</v>
       </c>
       <c r="G30" s="14">
-        <v>20</v>
+        <v>18.75</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="11">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C32" s="10">
-        <v>1097.153</v>
+        <v>1097.1622</v>
       </c>
       <c r="D32" s="10">
-        <v>1097.153</v>
+        <v>1097.16224615</v>
       </c>
       <c r="E32" s="10">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="F32" s="10">
-        <v>1089.6</v>
+        <v>1076</v>
       </c>
       <c r="G32" s="10">
-        <v>1103.399</v>
+        <v>1114.3943</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>29</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="11">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C34" s="10">
-        <v>-63.5459</v>
+        <v>-55.4477</v>
       </c>
       <c r="D34" s="10">
-        <v>-63.54585714</v>
+        <v>-55.44765385</v>
       </c>
       <c r="E34" s="10">
-        <v>-81.2805</v>
+        <v>-85.76049999999999</v>
       </c>
       <c r="F34" s="10">
-        <v>-200</v>
+        <v>-112.5822</v>
       </c>
       <c r="G34" s="10">
-        <v>40.305</v>
+        <v>48.0523</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="11">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C36" s="10">
-        <v>980.0477</v>
+        <v>954.7186</v>
       </c>
       <c r="D36" s="10">
-        <v>980.04773077</v>
+        <v>954.71863333</v>
       </c>
       <c r="E36" s="10">
-        <v>992.0170000000001</v>
+        <v>974.59465</v>
       </c>
       <c r="F36" s="10">
-        <v>846.5</v>
+        <v>850.6008</v>
       </c>
       <c r="G36" s="10">
-        <v>1156.65</v>
+        <v>1011.6272</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="11">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C37" s="10">
-        <v>360.3897</v>
+        <v>324.0923</v>
       </c>
       <c r="D37" s="10">
-        <v>360.38974615</v>
+        <v>324.092325</v>
       </c>
       <c r="E37" s="10">
-        <v>356.7167</v>
+        <v>322.42705</v>
       </c>
       <c r="F37" s="10">
-        <v>185.6</v>
+        <v>189.4484</v>
       </c>
       <c r="G37" s="10">
-        <v>569.396</v>
+        <v>459.6624</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" s="11">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C38" s="10">
-        <v>2143.8412</v>
+        <v>2201.6582</v>
       </c>
       <c r="D38" s="10">
-        <v>2143.84116364</v>
+        <v>2201.65820833</v>
       </c>
       <c r="E38" s="10">
-        <v>2056</v>
+        <v>2081.12335</v>
       </c>
       <c r="F38" s="10">
-        <v>1811.511</v>
+        <v>1820.7886</v>
       </c>
       <c r="G38" s="10">
-        <v>2836.8</v>
+        <v>2749.1591</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>34</v>
       </c>
       <c r="B39" s="11">
         <v>10</v>
       </c>
       <c r="C39" s="10">
-        <v>3222.247</v>
+        <v>3298.9245</v>
       </c>
       <c r="D39" s="10">
-        <v>3222.24699</v>
+        <v>3298.9245</v>
       </c>
       <c r="E39" s="10">
-        <v>3288.325</v>
+        <v>3325.5287</v>
       </c>
       <c r="F39" s="10">
-        <v>2315.9</v>
+        <v>2304.658</v>
       </c>
       <c r="G39" s="10">
-        <v>3637</v>
+        <v>3848.8228</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>35</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>36</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>