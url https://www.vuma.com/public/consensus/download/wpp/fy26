--- v4 (2026-07-25)
+++ v5 (2026-09-21)
@@ -41,51 +41,51 @@
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>AVG</t>
   </si>
   <si>
     <t>MEDIAN</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>09/06/26</t>
+    <t>28/08/26</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue Less PT - GBP (millions)</t>
   </si>
   <si>
     <t xml:space="preserve">  Growth (calculated off Revenue Less PT) %</t>
   </si>
   <si>
     <t xml:space="preserve">    Organic Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Acquisition Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    FX Impact (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Reportable Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit (ex associates)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit Margin (ex associates) %</t>
   </si>
@@ -792,655 +792,655 @@
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="19">
         <v>13</v>
       </c>
       <c r="C7" s="18">
-        <v>9585.826300000001</v>
+        <v>9702.7045</v>
       </c>
       <c r="D7" s="18">
-        <v>9585.82633077</v>
+        <v>9702.704453849999</v>
       </c>
       <c r="E7" s="18">
-        <v>9607.273300000001</v>
+        <v>9721.937400000001</v>
       </c>
       <c r="F7" s="18">
         <v>9479.969999999999</v>
       </c>
       <c r="G7" s="18">
-        <v>9652.251200000001</v>
+        <v>9810.18</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="13">
         <v>13</v>
       </c>
       <c r="C10" s="12">
-        <v>-5.3352</v>
+        <v>-4.1673</v>
       </c>
       <c r="D10" s="12">
-        <v>-5.33519231</v>
+        <v>-4.16727692</v>
       </c>
       <c r="E10" s="12">
-        <v>-5.194</v>
+        <v>-4.0824</v>
       </c>
       <c r="F10" s="12">
         <v>-6.3399</v>
       </c>
       <c r="G10" s="12">
-        <v>-4.5907</v>
+        <v>-3.374</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="13">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C11" s="12">
-        <v>0.0604</v>
+        <v>-0.0565</v>
       </c>
       <c r="D11" s="12">
-        <v>0.06035385</v>
+        <v>-0.05651667</v>
       </c>
       <c r="E11" s="12">
-        <v>0</v>
+        <v>-0.0247</v>
       </c>
       <c r="F11" s="12">
-        <v>-0.0275</v>
+        <v>-0.4139</v>
       </c>
       <c r="G11" s="12">
         <v>0.2732</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="13">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C12" s="12">
-        <v>-0.5212</v>
+        <v>-0.4822</v>
       </c>
       <c r="D12" s="12">
-        <v>-0.52116923</v>
+        <v>-0.48215833</v>
       </c>
       <c r="E12" s="12">
-        <v>-0.4865</v>
+        <v>-0.5306</v>
       </c>
       <c r="F12" s="12">
-        <v>-1.1899</v>
+        <v>-1.1041</v>
       </c>
       <c r="G12" s="12">
-        <v>-0.0161</v>
+        <v>0.1264</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="17">
         <v>13</v>
       </c>
       <c r="C13" s="16">
-        <v>-5.7997</v>
+        <v>-4.6511</v>
       </c>
       <c r="D13" s="16">
-        <v>-5.79966154</v>
+        <v>-4.6511</v>
       </c>
       <c r="E13" s="16">
-        <v>-5.5889</v>
+        <v>-4.4621</v>
       </c>
       <c r="F13" s="16">
         <v>-6.8399</v>
       </c>
       <c r="G13" s="16">
-        <v>-5.1469</v>
+        <v>-3.5949</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="11">
         <v>13</v>
       </c>
       <c r="C15" s="10">
-        <v>1171.5086</v>
+        <v>1199.3295</v>
       </c>
       <c r="D15" s="10">
-        <v>1171.50857692</v>
+        <v>1199.32949231</v>
       </c>
       <c r="E15" s="10">
-        <v>1169.7622</v>
+        <v>1198.3942</v>
       </c>
       <c r="F15" s="10">
-        <v>1148.6525</v>
+        <v>1160.3183</v>
       </c>
       <c r="G15" s="10">
-        <v>1214.5913</v>
+        <v>1258.1314</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="13">
         <v>13</v>
       </c>
       <c r="C16" s="12">
-        <v>12.2209</v>
+        <v>12.3602</v>
       </c>
       <c r="D16" s="12">
-        <v>12.22094615</v>
+        <v>12.36016154</v>
       </c>
       <c r="E16" s="12">
-        <v>12.2397</v>
+        <v>12.3</v>
       </c>
       <c r="F16" s="12">
-        <v>12.0381</v>
+        <v>12.0619</v>
       </c>
       <c r="G16" s="12">
-        <v>12.5835</v>
+        <v>12.9014</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="11">
         <v>13</v>
       </c>
       <c r="C18" s="10">
-        <v>30.1149</v>
+        <v>30.0889</v>
       </c>
       <c r="D18" s="10">
-        <v>30.11486923</v>
+        <v>30.08889231</v>
       </c>
       <c r="E18" s="10">
         <v>30</v>
       </c>
       <c r="F18" s="10">
         <v>30</v>
       </c>
       <c r="G18" s="10">
-        <v>31.2</v>
+        <v>30.6356</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="11">
         <v>13</v>
       </c>
       <c r="C19" s="10">
-        <v>1201.6234</v>
+        <v>1229.4184</v>
       </c>
       <c r="D19" s="10">
-        <v>1201.62344615</v>
+        <v>1229.41838462</v>
       </c>
       <c r="E19" s="10">
-        <v>1199.7622</v>
+        <v>1228.3942</v>
       </c>
       <c r="F19" s="10">
-        <v>1178.6525</v>
+        <v>1190.3183</v>
       </c>
       <c r="G19" s="10">
-        <v>1244.6913</v>
+        <v>1288.1314</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="13">
         <v>13</v>
       </c>
       <c r="C20" s="12">
-        <v>12.5351</v>
+        <v>12.6703</v>
       </c>
       <c r="D20" s="12">
-        <v>12.53511538</v>
+        <v>12.67029231</v>
       </c>
       <c r="E20" s="12">
-        <v>12.5561</v>
+        <v>12.6112</v>
       </c>
       <c r="F20" s="12">
-        <v>12.3649</v>
+        <v>12.3734</v>
       </c>
       <c r="G20" s="12">
-        <v>12.8953</v>
+        <v>13.2091</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11">
         <v>13</v>
       </c>
       <c r="C22" s="10">
-        <v>289.715</v>
+        <v>288.3488</v>
       </c>
       <c r="D22" s="10">
-        <v>289.71504615</v>
+        <v>288.34884615</v>
       </c>
       <c r="E22" s="10">
-        <v>290</v>
+        <v>289.3925</v>
       </c>
       <c r="F22" s="10">
-        <v>287.6154</v>
+        <v>276.5139</v>
       </c>
       <c r="G22" s="10">
-        <v>291.57</v>
+        <v>291.4486</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
         <v>13</v>
       </c>
       <c r="C24" s="10">
-        <v>911.9084</v>
+        <v>941.0694999999999</v>
       </c>
       <c r="D24" s="10">
-        <v>911.90841538</v>
+        <v>941.06953846</v>
       </c>
       <c r="E24" s="10">
-        <v>908.3135</v>
+        <v>939.0016000000001</v>
       </c>
       <c r="F24" s="10">
-        <v>887.9613000000001</v>
+        <v>901.7403</v>
       </c>
       <c r="G24" s="10">
-        <v>956.5607</v>
+        <v>998.1314</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="11">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C25" s="10">
-        <v>304.4218</v>
+        <v>314.9984</v>
       </c>
       <c r="D25" s="10">
-        <v>304.42183077</v>
+        <v>314.9984</v>
       </c>
       <c r="E25" s="10">
-        <v>304.2419</v>
+        <v>315.77915</v>
       </c>
       <c r="F25" s="10">
-        <v>296.0036</v>
+        <v>302.083</v>
       </c>
       <c r="G25" s="10">
-        <v>315.665</v>
+        <v>329.3834</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="13">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C26" s="12">
-        <v>33.3846</v>
+        <v>33.4306</v>
       </c>
       <c r="D26" s="12">
-        <v>33.38461538</v>
+        <v>33.43055</v>
       </c>
       <c r="E26" s="12">
         <v>33.5</v>
       </c>
       <c r="F26" s="12">
         <v>33</v>
       </c>
       <c r="G26" s="12">
-        <v>33.5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="11">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C27" s="10">
-        <v>45.2924</v>
+        <v>44.8576</v>
       </c>
       <c r="D27" s="10">
-        <v>45.29237692</v>
+        <v>44.85760833</v>
       </c>
       <c r="E27" s="10">
-        <v>45.15</v>
+        <v>45</v>
       </c>
       <c r="F27" s="10">
-        <v>45</v>
+        <v>42.1747</v>
       </c>
       <c r="G27" s="10">
-        <v>47.3413</v>
+        <v>47.6555</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="15">
         <v>13</v>
       </c>
       <c r="C29" s="14">
-        <v>51.2495</v>
+        <v>53.0205</v>
       </c>
       <c r="D29" s="14">
-        <v>51.24946923</v>
+        <v>53.02051538</v>
       </c>
       <c r="E29" s="14">
-        <v>50.9859</v>
+        <v>52.1949</v>
       </c>
       <c r="F29" s="14">
-        <v>49.8797</v>
+        <v>51.06</v>
       </c>
       <c r="G29" s="14">
-        <v>54.1804</v>
+        <v>57.0418</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="15">
         <v>13</v>
       </c>
       <c r="C30" s="14">
-        <v>14.6071</v>
+        <v>13.5404</v>
       </c>
       <c r="D30" s="14">
-        <v>14.60708462</v>
+        <v>13.54036154</v>
       </c>
       <c r="E30" s="14">
         <v>15</v>
       </c>
       <c r="F30" s="14">
-        <v>11.8851</v>
+        <v>0.15</v>
       </c>
       <c r="G30" s="14">
-        <v>15.2282</v>
+        <v>15.3585</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="11">
         <v>13</v>
       </c>
       <c r="C32" s="10">
-        <v>1096.9899</v>
+        <v>1096.8745</v>
       </c>
       <c r="D32" s="10">
-        <v>1096.98992308</v>
+        <v>1096.87453846</v>
       </c>
       <c r="E32" s="10">
         <v>1099</v>
       </c>
       <c r="F32" s="10">
         <v>1076</v>
       </c>
       <c r="G32" s="10">
         <v>1114.3943</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>29</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="11">
         <v>13</v>
       </c>
       <c r="C34" s="10">
-        <v>-87.5737</v>
+        <v>-76.98009999999999</v>
       </c>
       <c r="D34" s="10">
-        <v>-87.57365385</v>
+        <v>-76.98009231</v>
       </c>
       <c r="E34" s="10">
         <v>-100</v>
       </c>
       <c r="F34" s="10">
         <v>-250.3879</v>
       </c>
       <c r="G34" s="10">
-        <v>129.5566</v>
+        <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="11">
         <v>12</v>
       </c>
       <c r="C36" s="10">
-        <v>855.0647</v>
+        <v>851.9043</v>
       </c>
       <c r="D36" s="10">
-        <v>855.06465</v>
+        <v>851.904325</v>
       </c>
       <c r="E36" s="10">
-        <v>843.34105</v>
+        <v>889.69595</v>
       </c>
       <c r="F36" s="10">
-        <v>784.4592</v>
+        <v>498.6587</v>
       </c>
       <c r="G36" s="10">
-        <v>918.1489</v>
+        <v>944.1314</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="11">
         <v>12</v>
       </c>
       <c r="C37" s="10">
-        <v>206.1843</v>
+        <v>204.9616</v>
       </c>
       <c r="D37" s="10">
-        <v>206.18434167</v>
+        <v>204.961575</v>
       </c>
       <c r="E37" s="10">
-        <v>186.33095</v>
+        <v>193.5097</v>
       </c>
       <c r="F37" s="10">
-        <v>86.2713</v>
+        <v>-84.65600000000001</v>
       </c>
       <c r="G37" s="10">
-        <v>407.8658</v>
+        <v>540.1536</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" s="11">
         <v>12</v>
       </c>
       <c r="C38" s="10">
-        <v>2278.6267</v>
+        <v>2134.3437</v>
       </c>
       <c r="D38" s="10">
-        <v>2278.62674167</v>
+        <v>2134.34368333</v>
       </c>
       <c r="E38" s="10">
-        <v>2232.7835</v>
+        <v>2056.6379</v>
       </c>
       <c r="F38" s="10">
-        <v>2010.3445</v>
+        <v>1902.6413</v>
       </c>
       <c r="G38" s="10">
         <v>2595.6186</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>34</v>
       </c>
       <c r="B39" s="11">
         <v>10</v>
       </c>
       <c r="C39" s="10">
-        <v>3330.9206</v>
+        <v>3222.5972</v>
       </c>
       <c r="D39" s="10">
-        <v>3330.92065</v>
+        <v>3222.59721</v>
       </c>
       <c r="E39" s="10">
-        <v>3371.4942</v>
+        <v>3300.9349</v>
       </c>
       <c r="F39" s="10">
-        <v>2300.198</v>
+        <v>1934.9587</v>
       </c>
       <c r="G39" s="10">
-        <v>3733.291</v>
+        <v>3633.866</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>35</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>36</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>