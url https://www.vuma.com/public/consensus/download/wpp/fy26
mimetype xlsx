--- v2 (2026-02-11)
+++ v3 (2026-05-26)
@@ -41,51 +41,51 @@
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>AVG</t>
   </si>
   <si>
     <t>MEDIAN</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>20/01/26</t>
+    <t>12/05/26</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue Less PT - GBP (millions)</t>
   </si>
   <si>
     <t xml:space="preserve">  Growth (calculated off Revenue Less PT) %</t>
   </si>
   <si>
     <t xml:space="preserve">    Organic Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Acquisition Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    FX Impact (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Reportable Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit (ex associates)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit Margin (ex associates) %</t>
   </si>
@@ -789,658 +789,658 @@
     </row>
     <row r="5" spans="1:7">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="19">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C7" s="18">
-        <v>9811.9377</v>
+        <v>9602.4179</v>
       </c>
       <c r="D7" s="18">
-        <v>9811.93765</v>
+        <v>9602.417945450001</v>
       </c>
       <c r="E7" s="18">
-        <v>9778.685000000001</v>
+        <v>9607.273300000001</v>
       </c>
       <c r="F7" s="18">
-        <v>9561</v>
+        <v>9483.447</v>
       </c>
       <c r="G7" s="18">
-        <v>10308.1</v>
+        <v>9770.188099999999</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="13">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C10" s="12">
-        <v>-3.309</v>
+        <v>-5.269</v>
       </c>
       <c r="D10" s="12">
-        <v>-3.30900833</v>
+        <v>-5.26896364</v>
       </c>
       <c r="E10" s="12">
-        <v>-3.34495</v>
+        <v>-5.1667</v>
       </c>
       <c r="F10" s="12">
-        <v>-5.4</v>
+        <v>-6</v>
       </c>
       <c r="G10" s="12">
-        <v>0</v>
+        <v>-4.5907</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="13">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C11" s="12">
-        <v>0.2417</v>
+        <v>0.137</v>
       </c>
       <c r="D11" s="12">
-        <v>0.24166667</v>
+        <v>0.13702727</v>
       </c>
       <c r="E11" s="12">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="F11" s="12">
-        <v>0</v>
+        <v>-0.0275</v>
       </c>
       <c r="G11" s="12">
-        <v>0.8</v>
+        <v>0.821</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="13">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C12" s="12">
-        <v>-0.1462</v>
+        <v>-0.5034</v>
       </c>
       <c r="D12" s="12">
-        <v>-0.146175</v>
+        <v>-0.50343636</v>
       </c>
       <c r="E12" s="12">
-        <v>-0.1</v>
+        <v>-0.4865</v>
       </c>
       <c r="F12" s="12">
-        <v>-0.8</v>
+        <v>-1.1899</v>
       </c>
       <c r="G12" s="12">
-        <v>0.7</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="17">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C13" s="16">
-        <v>-3.1968</v>
+        <v>-5.6366</v>
       </c>
       <c r="D13" s="16">
-        <v>-3.19685</v>
+        <v>-5.63661818</v>
       </c>
       <c r="E13" s="16">
-        <v>-3.55</v>
+        <v>-5.5889</v>
       </c>
       <c r="F13" s="16">
-        <v>-5.3</v>
+        <v>-6.8057</v>
       </c>
       <c r="G13" s="16">
-        <v>1.3</v>
+        <v>-3.9879</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C15" s="10">
-        <v>1267.5906</v>
+        <v>1170.2291</v>
       </c>
       <c r="D15" s="10">
-        <v>1267.59055</v>
+        <v>1170.22914545</v>
       </c>
       <c r="E15" s="10">
-        <v>1249.4</v>
+        <v>1169.7622</v>
       </c>
       <c r="F15" s="10">
-        <v>1151.1</v>
+        <v>1148.6525</v>
       </c>
       <c r="G15" s="10">
-        <v>1376.6025</v>
+        <v>1201.9534</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="13">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C16" s="12">
-        <v>12.9149</v>
+        <v>12.1865</v>
       </c>
       <c r="D16" s="12">
-        <v>12.91493333</v>
+        <v>12.18649091</v>
       </c>
       <c r="E16" s="12">
-        <v>12.88255</v>
+        <v>12.2</v>
       </c>
       <c r="F16" s="12">
-        <v>11.9995</v>
+        <v>12.0381</v>
       </c>
       <c r="G16" s="12">
-        <v>13.9</v>
+        <v>12.3026</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C18" s="10">
-        <v>40.3583</v>
+        <v>30.1267</v>
       </c>
       <c r="D18" s="10">
-        <v>40.35833333</v>
+        <v>30.12666364</v>
       </c>
       <c r="E18" s="10">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="F18" s="10">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="G18" s="10">
-        <v>44.1</v>
+        <v>31.2</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C19" s="10">
-        <v>1308.9905</v>
+        <v>1200.3558</v>
       </c>
       <c r="D19" s="10">
-        <v>1308.99055</v>
+        <v>1200.35580909</v>
       </c>
       <c r="E19" s="10">
-        <v>1290</v>
+        <v>1199.7622</v>
       </c>
       <c r="F19" s="10">
-        <v>1193.1</v>
+        <v>1178.6525</v>
       </c>
       <c r="G19" s="10">
-        <v>1416.6025</v>
+        <v>1231.9534</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="13">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C20" s="12">
-        <v>13.3368</v>
+        <v>12.5003</v>
       </c>
       <c r="D20" s="12">
-        <v>13.33679167</v>
+        <v>12.50025455</v>
       </c>
       <c r="E20" s="12">
-        <v>13.3052</v>
+        <v>12.5163</v>
       </c>
       <c r="F20" s="12">
-        <v>12.4373</v>
+        <v>12.3649</v>
       </c>
       <c r="G20" s="12">
-        <v>14.3039</v>
+        <v>12.6149</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C22" s="10">
-        <v>278.9418</v>
+        <v>289.9627</v>
       </c>
       <c r="D22" s="10">
-        <v>278.9418</v>
+        <v>289.96272727</v>
       </c>
       <c r="E22" s="10">
-        <v>275.71215</v>
+        <v>290</v>
       </c>
       <c r="F22" s="10">
-        <v>241</v>
+        <v>287.6154</v>
       </c>
       <c r="G22" s="10">
-        <v>343</v>
+        <v>291.57</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C24" s="10">
-        <v>1025.3321</v>
+        <v>908.5749</v>
       </c>
       <c r="D24" s="10">
-        <v>1025.332075</v>
+        <v>908.57490909</v>
       </c>
       <c r="E24" s="10">
-        <v>1016.8</v>
+        <v>908.3135</v>
       </c>
       <c r="F24" s="10">
-        <v>922</v>
+        <v>887.9613000000001</v>
       </c>
       <c r="G24" s="10">
-        <v>1137.9252</v>
+        <v>925.9562</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C25" s="10">
-        <v>309.8726</v>
+        <v>303.1265</v>
       </c>
       <c r="D25" s="10">
-        <v>309.87261667</v>
+        <v>303.12649091</v>
       </c>
       <c r="E25" s="10">
-        <v>310.55</v>
+        <v>304.2419</v>
       </c>
       <c r="F25" s="10">
-        <v>282.9</v>
+        <v>296.0036</v>
       </c>
       <c r="G25" s="10">
-        <v>339.5</v>
+        <v>310.1953</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="13">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C26" s="12">
-        <v>30.2537</v>
+        <v>33.3636</v>
       </c>
       <c r="D26" s="12">
-        <v>30.253725</v>
+        <v>33.36363636</v>
       </c>
       <c r="E26" s="12">
-        <v>30.7425</v>
+        <v>33.5</v>
       </c>
       <c r="F26" s="12">
-        <v>28.0016</v>
+        <v>33</v>
       </c>
       <c r="G26" s="12">
-        <v>31.0195</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C27" s="10">
-        <v>65.44240000000001</v>
+        <v>45.3036</v>
       </c>
       <c r="D27" s="10">
-        <v>65.442375</v>
+        <v>45.30360909</v>
       </c>
       <c r="E27" s="10">
-        <v>66.5</v>
+        <v>45</v>
       </c>
       <c r="F27" s="10">
-        <v>57.3</v>
+        <v>45</v>
       </c>
       <c r="G27" s="10">
-        <v>68.3</v>
+        <v>47.3413</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="15">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C29" s="14">
-        <v>58.3251</v>
+        <v>51.0627</v>
       </c>
       <c r="D29" s="14">
-        <v>58.32505833</v>
+        <v>51.06265455</v>
       </c>
       <c r="E29" s="14">
-        <v>59.25</v>
+        <v>50.7841</v>
       </c>
       <c r="F29" s="14">
-        <v>41.2</v>
+        <v>49.8797</v>
       </c>
       <c r="G29" s="14">
-        <v>68.0898</v>
+        <v>52.3836</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="15">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C30" s="14">
-        <v>19.6011</v>
+        <v>14.7145</v>
       </c>
       <c r="D30" s="14">
-        <v>19.60110833</v>
+        <v>14.71446364</v>
       </c>
       <c r="E30" s="14">
-        <v>19.55665</v>
+        <v>15</v>
       </c>
       <c r="F30" s="14">
-        <v>7.5</v>
+        <v>11.8851</v>
       </c>
       <c r="G30" s="14">
-        <v>39.4</v>
+        <v>15.2282</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C32" s="10">
-        <v>1120.9</v>
+        <v>1096.9923</v>
       </c>
       <c r="D32" s="10">
-        <v>1120.89995</v>
+        <v>1096.99230909</v>
       </c>
       <c r="E32" s="10">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="F32" s="10">
-        <v>1091.0994</v>
+        <v>1088.6111</v>
       </c>
       <c r="G32" s="10">
-        <v>1388.7</v>
+        <v>1101.803</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>29</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C34" s="10">
-        <v>-130.013</v>
+        <v>-61.601</v>
       </c>
       <c r="D34" s="10">
-        <v>-130.01301667</v>
+        <v>-61.60095455</v>
       </c>
       <c r="E34" s="10">
-        <v>-100.2</v>
+        <v>-100</v>
       </c>
       <c r="F34" s="10">
-        <v>-408.7814</v>
+        <v>-149.2343</v>
       </c>
       <c r="G34" s="10">
-        <v>0</v>
+        <v>129.5566</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="11">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C36" s="10">
-        <v>1138.9689</v>
+        <v>848.8837</v>
       </c>
       <c r="D36" s="10">
-        <v>1138.96893636</v>
+        <v>848.8837</v>
       </c>
       <c r="E36" s="10">
-        <v>1160.5</v>
+        <v>841.03395</v>
       </c>
       <c r="F36" s="10">
-        <v>877.9</v>
+        <v>784.4592</v>
       </c>
       <c r="G36" s="10">
-        <v>1272</v>
+        <v>913.6525</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="11">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C37" s="10">
-        <v>395.2169</v>
+        <v>246.7474</v>
       </c>
       <c r="D37" s="10">
-        <v>395.21687273</v>
+        <v>246.74736</v>
       </c>
       <c r="E37" s="10">
-        <v>387.3</v>
+        <v>229.6361</v>
       </c>
       <c r="F37" s="10">
-        <v>180.6593</v>
+        <v>120.9326</v>
       </c>
       <c r="G37" s="10">
-        <v>627</v>
+        <v>407.8658</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" s="11">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C38" s="10">
-        <v>1782.8588</v>
+        <v>2219.6252</v>
       </c>
       <c r="D38" s="10">
-        <v>1782.85881667</v>
+        <v>2219.62522</v>
       </c>
       <c r="E38" s="10">
-        <v>1796.4</v>
+        <v>2223.64075</v>
       </c>
       <c r="F38" s="10">
-        <v>926.5</v>
+        <v>2010.3445</v>
       </c>
       <c r="G38" s="10">
-        <v>2282</v>
+        <v>2446.2905</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>34</v>
       </c>
       <c r="B39" s="11">
         <v>8</v>
       </c>
       <c r="C39" s="10">
-        <v>3190.7265</v>
+        <v>3242.7562</v>
       </c>
       <c r="D39" s="10">
-        <v>3190.7265125</v>
+        <v>3242.7561875</v>
       </c>
       <c r="E39" s="10">
-        <v>3171.75</v>
+        <v>3342.7458</v>
       </c>
       <c r="F39" s="10">
-        <v>2806.6</v>
+        <v>2300.198</v>
       </c>
       <c r="G39" s="10">
-        <v>3732.1</v>
+        <v>3552.0593</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>35</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>36</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>