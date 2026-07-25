--- v3 (2026-05-26)
+++ v4 (2026-07-25)
@@ -41,51 +41,51 @@
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>AVG</t>
   </si>
   <si>
     <t>MEDIAN</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>12/05/26</t>
+    <t>09/06/26</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue Less PT - GBP (millions)</t>
   </si>
   <si>
     <t xml:space="preserve">  Growth (calculated off Revenue Less PT) %</t>
   </si>
   <si>
     <t xml:space="preserve">    Organic Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Acquisition Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    FX Impact (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Reportable Growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit (ex associates)</t>
   </si>
   <si>
     <t xml:space="preserve">  Headline Operating Profit Margin (ex associates) %</t>
   </si>
@@ -789,658 +789,658 @@
     </row>
     <row r="5" spans="1:7">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="19">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C7" s="18">
-        <v>9602.4179</v>
+        <v>9585.826300000001</v>
       </c>
       <c r="D7" s="18">
-        <v>9602.417945450001</v>
+        <v>9585.82633077</v>
       </c>
       <c r="E7" s="18">
         <v>9607.273300000001</v>
       </c>
       <c r="F7" s="18">
-        <v>9483.447</v>
+        <v>9479.969999999999</v>
       </c>
       <c r="G7" s="18">
-        <v>9770.188099999999</v>
+        <v>9652.251200000001</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="13">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C10" s="12">
-        <v>-5.269</v>
+        <v>-5.3352</v>
       </c>
       <c r="D10" s="12">
-        <v>-5.26896364</v>
+        <v>-5.33519231</v>
       </c>
       <c r="E10" s="12">
-        <v>-5.1667</v>
+        <v>-5.194</v>
       </c>
       <c r="F10" s="12">
-        <v>-6</v>
+        <v>-6.3399</v>
       </c>
       <c r="G10" s="12">
         <v>-4.5907</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="13">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C11" s="12">
-        <v>0.137</v>
+        <v>0.0604</v>
       </c>
       <c r="D11" s="12">
-        <v>0.13702727</v>
+        <v>0.06035385</v>
       </c>
       <c r="E11" s="12">
         <v>0</v>
       </c>
       <c r="F11" s="12">
         <v>-0.0275</v>
       </c>
       <c r="G11" s="12">
-        <v>0.821</v>
+        <v>0.2732</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="13">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C12" s="12">
-        <v>-0.5034</v>
+        <v>-0.5212</v>
       </c>
       <c r="D12" s="12">
-        <v>-0.50343636</v>
+        <v>-0.52116923</v>
       </c>
       <c r="E12" s="12">
         <v>-0.4865</v>
       </c>
       <c r="F12" s="12">
         <v>-1.1899</v>
       </c>
       <c r="G12" s="12">
-        <v>0.0011</v>
+        <v>-0.0161</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="17">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C13" s="16">
-        <v>-5.6366</v>
+        <v>-5.7997</v>
       </c>
       <c r="D13" s="16">
-        <v>-5.63661818</v>
+        <v>-5.79966154</v>
       </c>
       <c r="E13" s="16">
         <v>-5.5889</v>
       </c>
       <c r="F13" s="16">
-        <v>-6.8057</v>
+        <v>-6.8399</v>
       </c>
       <c r="G13" s="16">
-        <v>-3.9879</v>
+        <v>-5.1469</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C15" s="10">
-        <v>1170.2291</v>
+        <v>1171.5086</v>
       </c>
       <c r="D15" s="10">
-        <v>1170.22914545</v>
+        <v>1171.50857692</v>
       </c>
       <c r="E15" s="10">
         <v>1169.7622</v>
       </c>
       <c r="F15" s="10">
         <v>1148.6525</v>
       </c>
       <c r="G15" s="10">
-        <v>1201.9534</v>
+        <v>1214.5913</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="13">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C16" s="12">
-        <v>12.1865</v>
+        <v>12.2209</v>
       </c>
       <c r="D16" s="12">
-        <v>12.18649091</v>
+        <v>12.22094615</v>
       </c>
       <c r="E16" s="12">
-        <v>12.2</v>
+        <v>12.2397</v>
       </c>
       <c r="F16" s="12">
         <v>12.0381</v>
       </c>
       <c r="G16" s="12">
-        <v>12.3026</v>
+        <v>12.5835</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C18" s="10">
-        <v>30.1267</v>
+        <v>30.1149</v>
       </c>
       <c r="D18" s="10">
-        <v>30.12666364</v>
+        <v>30.11486923</v>
       </c>
       <c r="E18" s="10">
         <v>30</v>
       </c>
       <c r="F18" s="10">
         <v>30</v>
       </c>
       <c r="G18" s="10">
         <v>31.2</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C19" s="10">
-        <v>1200.3558</v>
+        <v>1201.6234</v>
       </c>
       <c r="D19" s="10">
-        <v>1200.35580909</v>
+        <v>1201.62344615</v>
       </c>
       <c r="E19" s="10">
         <v>1199.7622</v>
       </c>
       <c r="F19" s="10">
         <v>1178.6525</v>
       </c>
       <c r="G19" s="10">
-        <v>1231.9534</v>
+        <v>1244.6913</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="13">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C20" s="12">
-        <v>12.5003</v>
+        <v>12.5351</v>
       </c>
       <c r="D20" s="12">
-        <v>12.50025455</v>
+        <v>12.53511538</v>
       </c>
       <c r="E20" s="12">
-        <v>12.5163</v>
+        <v>12.5561</v>
       </c>
       <c r="F20" s="12">
         <v>12.3649</v>
       </c>
       <c r="G20" s="12">
-        <v>12.6149</v>
+        <v>12.8953</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C22" s="10">
-        <v>289.9627</v>
+        <v>289.715</v>
       </c>
       <c r="D22" s="10">
-        <v>289.96272727</v>
+        <v>289.71504615</v>
       </c>
       <c r="E22" s="10">
         <v>290</v>
       </c>
       <c r="F22" s="10">
         <v>287.6154</v>
       </c>
       <c r="G22" s="10">
         <v>291.57</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C24" s="10">
-        <v>908.5749</v>
+        <v>911.9084</v>
       </c>
       <c r="D24" s="10">
-        <v>908.57490909</v>
+        <v>911.90841538</v>
       </c>
       <c r="E24" s="10">
         <v>908.3135</v>
       </c>
       <c r="F24" s="10">
         <v>887.9613000000001</v>
       </c>
       <c r="G24" s="10">
-        <v>925.9562</v>
+        <v>956.5607</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C25" s="10">
-        <v>303.1265</v>
+        <v>304.4218</v>
       </c>
       <c r="D25" s="10">
-        <v>303.12649091</v>
+        <v>304.42183077</v>
       </c>
       <c r="E25" s="10">
         <v>304.2419</v>
       </c>
       <c r="F25" s="10">
         <v>296.0036</v>
       </c>
       <c r="G25" s="10">
-        <v>310.1953</v>
+        <v>315.665</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="13">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C26" s="12">
-        <v>33.3636</v>
+        <v>33.3846</v>
       </c>
       <c r="D26" s="12">
-        <v>33.36363636</v>
+        <v>33.38461538</v>
       </c>
       <c r="E26" s="12">
         <v>33.5</v>
       </c>
       <c r="F26" s="12">
         <v>33</v>
       </c>
       <c r="G26" s="12">
         <v>33.5</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C27" s="10">
-        <v>45.3036</v>
+        <v>45.2924</v>
       </c>
       <c r="D27" s="10">
-        <v>45.30360909</v>
+        <v>45.29237692</v>
       </c>
       <c r="E27" s="10">
-        <v>45</v>
+        <v>45.15</v>
       </c>
       <c r="F27" s="10">
         <v>45</v>
       </c>
       <c r="G27" s="10">
         <v>47.3413</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="15">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C29" s="14">
-        <v>51.0627</v>
+        <v>51.2495</v>
       </c>
       <c r="D29" s="14">
-        <v>51.06265455</v>
+        <v>51.24946923</v>
       </c>
       <c r="E29" s="14">
-        <v>50.7841</v>
+        <v>50.9859</v>
       </c>
       <c r="F29" s="14">
         <v>49.8797</v>
       </c>
       <c r="G29" s="14">
-        <v>52.3836</v>
+        <v>54.1804</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="15">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C30" s="14">
-        <v>14.7145</v>
+        <v>14.6071</v>
       </c>
       <c r="D30" s="14">
-        <v>14.71446364</v>
+        <v>14.60708462</v>
       </c>
       <c r="E30" s="14">
         <v>15</v>
       </c>
       <c r="F30" s="14">
         <v>11.8851</v>
       </c>
       <c r="G30" s="14">
         <v>15.2282</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C32" s="10">
-        <v>1096.9923</v>
+        <v>1096.9899</v>
       </c>
       <c r="D32" s="10">
-        <v>1096.99230909</v>
+        <v>1096.98992308</v>
       </c>
       <c r="E32" s="10">
         <v>1099</v>
       </c>
       <c r="F32" s="10">
-        <v>1088.6111</v>
+        <v>1076</v>
       </c>
       <c r="G32" s="10">
-        <v>1101.803</v>
+        <v>1114.3943</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>29</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C34" s="10">
-        <v>-61.601</v>
+        <v>-87.5737</v>
       </c>
       <c r="D34" s="10">
-        <v>-61.60095455</v>
+        <v>-87.57365385</v>
       </c>
       <c r="E34" s="10">
         <v>-100</v>
       </c>
       <c r="F34" s="10">
-        <v>-149.2343</v>
+        <v>-250.3879</v>
       </c>
       <c r="G34" s="10">
         <v>129.5566</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="11">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C36" s="10">
-        <v>848.8837</v>
+        <v>855.0647</v>
       </c>
       <c r="D36" s="10">
-        <v>848.8837</v>
+        <v>855.06465</v>
       </c>
       <c r="E36" s="10">
-        <v>841.03395</v>
+        <v>843.34105</v>
       </c>
       <c r="F36" s="10">
         <v>784.4592</v>
       </c>
       <c r="G36" s="10">
-        <v>913.6525</v>
+        <v>918.1489</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="11">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C37" s="10">
-        <v>246.7474</v>
+        <v>206.1843</v>
       </c>
       <c r="D37" s="10">
-        <v>246.74736</v>
+        <v>206.18434167</v>
       </c>
       <c r="E37" s="10">
-        <v>229.6361</v>
+        <v>186.33095</v>
       </c>
       <c r="F37" s="10">
-        <v>120.9326</v>
+        <v>86.2713</v>
       </c>
       <c r="G37" s="10">
         <v>407.8658</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" s="11">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C38" s="10">
-        <v>2219.6252</v>
+        <v>2278.6267</v>
       </c>
       <c r="D38" s="10">
-        <v>2219.62522</v>
+        <v>2278.62674167</v>
       </c>
       <c r="E38" s="10">
-        <v>2223.64075</v>
+        <v>2232.7835</v>
       </c>
       <c r="F38" s="10">
         <v>2010.3445</v>
       </c>
       <c r="G38" s="10">
-        <v>2446.2905</v>
+        <v>2595.6186</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>34</v>
       </c>
       <c r="B39" s="11">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C39" s="10">
-        <v>3242.7562</v>
+        <v>3330.9206</v>
       </c>
       <c r="D39" s="10">
-        <v>3242.7561875</v>
+        <v>3330.92065</v>
       </c>
       <c r="E39" s="10">
-        <v>3342.7458</v>
+        <v>3371.4942</v>
       </c>
       <c r="F39" s="10">
         <v>2300.198</v>
       </c>
       <c r="G39" s="10">
-        <v>3552.0593</v>
+        <v>3733.291</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>35</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>36</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>