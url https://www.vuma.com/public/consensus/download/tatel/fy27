--- v2 (2026-03-14)
+++ v3 (2026-05-05)
@@ -38,51 +38,51 @@
   <si>
     <t>Tate &amp; Lyle PLC</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>MEDIAN</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>12/03/26</t>
+    <t>30/04/26</t>
   </si>
   <si>
     <t>Group Income Statement (£m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue (New segments)</t>
   </si>
   <si>
     <t xml:space="preserve">    Americas</t>
   </si>
   <si>
     <t xml:space="preserve">    Europe, Middle East and Africa</t>
   </si>
   <si>
     <t xml:space="preserve">    Asia Pacific</t>
   </si>
   <si>
     <t xml:space="preserve">    Revenue - Group</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume / mix  (New segments) (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Volume / mix - Group (%)</t>
   </si>
@@ -799,811 +799,811 @@
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C9" s="10">
-        <v>996.4727</v>
+        <v>999.1896</v>
       </c>
       <c r="D9" s="10">
-        <v>995.4974999999999</v>
+        <v>1002.9278</v>
       </c>
       <c r="E9" s="10">
         <v>974.9428</v>
       </c>
       <c r="F9" s="10">
-        <v>1027.8473</v>
+        <v>1017.9589</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C10" s="10">
-        <v>631.0003</v>
+        <v>628.5069</v>
       </c>
       <c r="D10" s="10">
-        <v>635.99</v>
+        <v>629.8121</v>
       </c>
       <c r="E10" s="10">
-        <v>598.9124</v>
+        <v>604.357</v>
       </c>
       <c r="F10" s="10">
         <v>653.3899</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C11" s="10">
-        <v>389.3516</v>
+        <v>387.8887</v>
       </c>
       <c r="D11" s="10">
-        <v>390.432</v>
+        <v>387</v>
       </c>
       <c r="E11" s="10">
         <v>371</v>
       </c>
       <c r="F11" s="10">
         <v>404.3729</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C12" s="11">
-        <v>2016.8246</v>
+        <v>2015.5851</v>
       </c>
       <c r="D12" s="11">
         <v>2023.6718</v>
       </c>
       <c r="E12" s="11">
-        <v>1954.7946</v>
+        <v>1966</v>
       </c>
       <c r="F12" s="11">
-        <v>2063.0126</v>
+        <v>2046.2803</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>15</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C15" s="10">
-        <v>1.2763</v>
+        <v>1.2074</v>
       </c>
       <c r="D15" s="10">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="E15" s="10">
-        <v>-1</v>
+        <v>-1.5067</v>
       </c>
       <c r="F15" s="10">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C16" s="10">
-        <v>1.4435</v>
+        <v>1.3125</v>
       </c>
       <c r="D16" s="10">
         <v>1.5</v>
       </c>
       <c r="E16" s="10">
         <v>0</v>
       </c>
       <c r="F16" s="10">
         <v>2.25</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C17" s="10">
-        <v>2.8042</v>
+        <v>2.4745</v>
       </c>
       <c r="D17" s="10">
-        <v>3</v>
+        <v>2.5</v>
       </c>
       <c r="E17" s="10">
         <v>1</v>
       </c>
       <c r="F17" s="10">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C18" s="11">
-        <v>1.6169</v>
+        <v>1.3998</v>
       </c>
       <c r="D18" s="11">
-        <v>1.8222</v>
+        <v>1.447</v>
       </c>
       <c r="E18" s="11">
-        <v>0</v>
+        <v>-0.5668</v>
       </c>
       <c r="F18" s="11">
         <v>2.8745</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>17</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="10">
-        <v>-1.8333</v>
+        <v>-1.596</v>
       </c>
       <c r="D21" s="10">
         <v>-2</v>
       </c>
       <c r="E21" s="10">
         <v>-3</v>
       </c>
       <c r="F21" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C22" s="10">
-        <v>-2.5007</v>
+        <v>-2.1869</v>
       </c>
       <c r="D22" s="10">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="E22" s="10">
-        <v>-4.506</v>
+        <v>-3.252</v>
       </c>
       <c r="F22" s="10">
-        <v>-1</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C23" s="10">
-        <v>-1.3625</v>
+        <v>-1.2091</v>
       </c>
       <c r="D23" s="10">
         <v>-1</v>
       </c>
       <c r="E23" s="10">
         <v>-3</v>
       </c>
       <c r="F23" s="10">
-        <v>-0.5088</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C24" s="11">
-        <v>-1.9312</v>
+        <v>-1.6618</v>
       </c>
       <c r="D24" s="11">
-        <v>-2</v>
+        <v>-1.9059</v>
       </c>
       <c r="E24" s="11">
         <v>-3</v>
       </c>
       <c r="F24" s="11">
-        <v>-0.4104</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>21</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C27" s="10">
-        <v>-0.4559</v>
+        <v>-0.3058</v>
       </c>
       <c r="D27" s="10">
-        <v>-0.5</v>
+        <v>-0.09</v>
       </c>
       <c r="E27" s="10">
         <v>-2</v>
       </c>
       <c r="F27" s="10">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C28" s="10">
-        <v>-1.0639</v>
+        <v>-0.9707</v>
       </c>
       <c r="D28" s="10">
-        <v>-1</v>
+        <v>-1.06</v>
       </c>
       <c r="E28" s="10">
-        <v>-2.7649</v>
+        <v>-2.2641</v>
       </c>
       <c r="F28" s="10">
         <v>0.5</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="10">
-        <v>1.4274</v>
+        <v>1.2536</v>
       </c>
       <c r="D29" s="10">
-        <v>1.5</v>
+        <v>1.2194</v>
       </c>
       <c r="E29" s="10">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="F29" s="10">
-        <v>2.2391</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C30" s="11">
-        <v>-0.2128</v>
+        <v>-0.1785</v>
       </c>
       <c r="D30" s="11">
-        <v>-0.2117</v>
+        <v>-0.0774</v>
       </c>
       <c r="E30" s="11">
-        <v>-1</v>
+        <v>-1.2265</v>
       </c>
       <c r="F30" s="11">
         <v>0.9528</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>23</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="10">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C33" s="10">
-        <v>266.4954</v>
+        <v>264.8727</v>
       </c>
       <c r="D33" s="10">
-        <v>262.8191</v>
+        <v>262.95375</v>
       </c>
       <c r="E33" s="10">
-        <v>259.6542</v>
+        <v>254.1318</v>
       </c>
       <c r="F33" s="10">
-        <v>279.2824</v>
+        <v>276.5263</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>12</v>
       </c>
       <c r="B34" s="10">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C34" s="10">
-        <v>99.3536</v>
+        <v>96.3291</v>
       </c>
       <c r="D34" s="10">
-        <v>96.4216</v>
+        <v>95.82485</v>
       </c>
       <c r="E34" s="10">
-        <v>93.0514</v>
+        <v>81.527</v>
       </c>
       <c r="F34" s="10">
         <v>108.4627</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="10">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C35" s="10">
-        <v>62.2414</v>
+        <v>61.5456</v>
       </c>
       <c r="D35" s="10">
-        <v>64.5231</v>
+        <v>61.7413</v>
       </c>
       <c r="E35" s="10">
         <v>53.9522</v>
       </c>
       <c r="F35" s="10">
         <v>69.6709</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C36" s="11">
-        <v>427.747</v>
+        <v>422.9522</v>
       </c>
       <c r="D36" s="11">
-        <v>425</v>
+        <v>423.2864</v>
       </c>
       <c r="E36" s="11">
-        <v>410.7992</v>
+        <v>398.619</v>
       </c>
       <c r="F36" s="11">
         <v>448.5123</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="10">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C38" s="10">
-        <v>-135.8069</v>
+        <v>-135.0378</v>
       </c>
       <c r="D38" s="10">
-        <v>-135.3737</v>
+        <v>-134.58955</v>
       </c>
       <c r="E38" s="10">
-        <v>-142.4463</v>
+        <v>-142.2927</v>
       </c>
       <c r="F38" s="10">
-        <v>-131.7758</v>
+        <v>-130</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="9">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C39" s="9">
-        <v>291.9635</v>
+        <v>287.0242</v>
       </c>
       <c r="D39" s="9">
-        <v>292.8543</v>
+        <v>290.3977</v>
       </c>
       <c r="E39" s="9">
-        <v>273.8315</v>
+        <v>264.4944</v>
       </c>
       <c r="F39" s="9">
         <v>313.4578</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C41" s="10">
-        <v>-44.2483</v>
+        <v>-42.8079</v>
       </c>
       <c r="D41" s="10">
-        <v>-46</v>
+        <v>-43.098</v>
       </c>
       <c r="E41" s="10">
-        <v>-47.037</v>
+        <v>-47.062</v>
       </c>
       <c r="F41" s="10">
-        <v>-39.6497</v>
+        <v>-34.8736</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="9">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C42" s="9">
-        <v>248.7155</v>
+        <v>244.1973</v>
       </c>
       <c r="D42" s="9">
-        <v>247</v>
+        <v>243.3357</v>
       </c>
       <c r="E42" s="9">
-        <v>236.6691</v>
+        <v>218.1194</v>
       </c>
       <c r="F42" s="9">
         <v>273.8081</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C44" s="11">
-        <v>188.6518</v>
+        <v>186.0762</v>
       </c>
       <c r="D44" s="11">
-        <v>188.566</v>
+        <v>185.0178</v>
       </c>
       <c r="E44" s="11">
-        <v>175.1415</v>
+        <v>167.9519</v>
       </c>
       <c r="F44" s="11">
         <v>206.7251</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="11">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C46" s="12">
-        <v>446.1003</v>
+        <v>446.0616</v>
       </c>
       <c r="D46" s="12">
         <v>446.7</v>
       </c>
       <c r="E46" s="12">
-        <v>427.4925</v>
+        <v>426.5059</v>
       </c>
       <c r="F46" s="12">
         <v>452.9564</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C48" s="12">
-        <v>42.301</v>
+        <v>41.6661</v>
       </c>
       <c r="D48" s="12">
-        <v>42.2131</v>
+        <v>41.2184</v>
       </c>
       <c r="E48" s="12">
-        <v>39.3025</v>
+        <v>37.6891</v>
       </c>
       <c r="F48" s="12">
         <v>45.8676</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="10">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C49" s="13">
-        <v>19.9482</v>
+        <v>20.0734</v>
       </c>
       <c r="D49" s="13">
-        <v>20.3742</v>
+        <v>20.4831</v>
       </c>
       <c r="E49" s="13">
         <v>14.9857</v>
       </c>
       <c r="F49" s="13">
         <v>21.2103</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="10">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C51" s="14">
-        <v>1.3405</v>
+        <v>1.3396</v>
       </c>
       <c r="D51" s="14">
-        <v>1.343</v>
+        <v>1.336</v>
       </c>
       <c r="E51" s="14">
-        <v>1.3146</v>
+        <v>1.3237</v>
       </c>
       <c r="F51" s="14">
         <v>1.356</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>34</v>
       </c>
       <c r="B52" s="10">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C52" s="14">
-        <v>1.1469</v>
+        <v>1.1486</v>
       </c>
       <c r="D52" s="14">
-        <v>1.14845</v>
+        <v>1.15</v>
       </c>
       <c r="E52" s="14">
-        <v>1.1321</v>
+        <v>1.1446</v>
       </c>
       <c r="F52" s="14">
         <v>1.1538</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="8"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B55" s="9">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C55" s="9">
-        <v>196.9153</v>
+        <v>191.5844</v>
       </c>
       <c r="D55" s="9">
-        <v>207.7712</v>
+        <v>204</v>
       </c>
       <c r="E55" s="9">
-        <v>150.9308</v>
+        <v>134.2567</v>
       </c>
       <c r="F55" s="9">
-        <v>227.5264</v>
+        <v>224.2329</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B57" s="9">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C57" s="9">
-        <v>-830.9195</v>
+        <v>-836.6347</v>
       </c>
       <c r="D57" s="9">
         <v>-837.819</v>
       </c>
       <c r="E57" s="9">
         <v>-946</v>
       </c>
       <c r="F57" s="9">
         <v>-691.5572</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>40</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60"/>