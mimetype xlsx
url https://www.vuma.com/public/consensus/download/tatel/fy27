--- v3 (2026-05-05)
+++ v4 (2026-06-21)
@@ -38,51 +38,51 @@
   <si>
     <t>Tate &amp; Lyle PLC</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>MEDIAN</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>30/04/26</t>
+    <t>07/06/26</t>
   </si>
   <si>
     <t>Group Income Statement (£m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue (New segments)</t>
   </si>
   <si>
     <t xml:space="preserve">    Americas</t>
   </si>
   <si>
     <t xml:space="preserve">    Europe, Middle East and Africa</t>
   </si>
   <si>
     <t xml:space="preserve">    Asia Pacific</t>
   </si>
   <si>
     <t xml:space="preserve">    Revenue - Group</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume / mix  (New segments) (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Volume / mix - Group (%)</t>
   </si>
@@ -799,820 +799,820 @@
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C9" s="10">
-        <v>999.1896</v>
+        <v>998.9813</v>
       </c>
       <c r="D9" s="10">
-        <v>1002.9278</v>
+        <v>1000.9139</v>
       </c>
       <c r="E9" s="10">
-        <v>974.9428</v>
+        <v>985.7725</v>
       </c>
       <c r="F9" s="10">
-        <v>1017.9589</v>
+        <v>1012.91</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C10" s="10">
-        <v>628.5069</v>
+        <v>633.1041</v>
       </c>
       <c r="D10" s="10">
-        <v>629.8121</v>
+        <v>629.64</v>
       </c>
       <c r="E10" s="10">
-        <v>604.357</v>
+        <v>625.2516000000001</v>
       </c>
       <c r="F10" s="10">
-        <v>653.3899</v>
+        <v>645.54</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C11" s="10">
-        <v>387.8887</v>
+        <v>383.9166</v>
       </c>
       <c r="D11" s="10">
+        <v>384.0203</v>
+      </c>
+      <c r="E11" s="10">
+        <v>380.625</v>
+      </c>
+      <c r="F11" s="10">
         <v>387</v>
-      </c>
-[...4 lines deleted...]
-        <v>404.3729</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="11">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C12" s="11">
-        <v>2015.5851</v>
+        <v>2016.002</v>
       </c>
       <c r="D12" s="11">
-        <v>2023.6718</v>
+        <v>2015.215</v>
       </c>
       <c r="E12" s="11">
-        <v>1966</v>
+        <v>1997.2341</v>
       </c>
       <c r="F12" s="11">
-        <v>2046.2803</v>
+        <v>2045.45</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>15</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C15" s="10">
-        <v>1.2074</v>
+        <v>1.3714</v>
       </c>
       <c r="D15" s="10">
-        <v>2</v>
+        <v>1.6</v>
       </c>
       <c r="E15" s="10">
-        <v>-1.5067</v>
+        <v>-2</v>
       </c>
       <c r="F15" s="10">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C16" s="10">
-        <v>1.3125</v>
+        <v>1.2</v>
       </c>
       <c r="D16" s="10">
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="E16" s="10">
         <v>0</v>
       </c>
       <c r="F16" s="10">
-        <v>2.25</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C17" s="10">
-        <v>2.4745</v>
+        <v>2.6775</v>
       </c>
       <c r="D17" s="10">
         <v>2.5</v>
       </c>
       <c r="E17" s="10">
-        <v>1</v>
+        <v>1.2427</v>
       </c>
       <c r="F17" s="10">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C18" s="11">
-        <v>1.3998</v>
+        <v>1.5656</v>
       </c>
       <c r="D18" s="11">
-        <v>1.447</v>
+        <v>1.9852</v>
       </c>
       <c r="E18" s="11">
-        <v>-0.5668</v>
+        <v>-0.7597</v>
       </c>
       <c r="F18" s="11">
-        <v>2.8745</v>
+        <v>2.8699</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>17</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C21" s="10">
-        <v>-1.596</v>
+        <v>-0.8857</v>
       </c>
       <c r="D21" s="10">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="E21" s="10">
         <v>-3</v>
       </c>
       <c r="F21" s="10">
-        <v>0</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C22" s="10">
-        <v>-2.1869</v>
+        <v>-1.6431</v>
       </c>
       <c r="D22" s="10">
-        <v>-2</v>
+        <v>-1.5016</v>
       </c>
       <c r="E22" s="10">
-        <v>-3.252</v>
+        <v>-3</v>
       </c>
       <c r="F22" s="10">
-        <v>-0.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C23" s="10">
-        <v>-1.2091</v>
+        <v>-1.0714</v>
       </c>
       <c r="D23" s="10">
         <v>-1</v>
       </c>
       <c r="E23" s="10">
         <v>-3</v>
       </c>
       <c r="F23" s="10">
-        <v>-0.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="11">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C24" s="11">
-        <v>-1.6618</v>
+        <v>-0.5965</v>
       </c>
       <c r="D24" s="11">
-        <v>-1.9059</v>
+        <v>-0.6704</v>
       </c>
       <c r="E24" s="11">
         <v>-3</v>
       </c>
       <c r="F24" s="11">
-        <v>-0.3</v>
+        <v>1.9745</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>21</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="10">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C27" s="10">
-        <v>-0.3058</v>
+        <v>0.3017</v>
       </c>
       <c r="D27" s="10">
-        <v>-0.09</v>
+        <v>0.7</v>
       </c>
       <c r="E27" s="10">
         <v>-2</v>
       </c>
       <c r="F27" s="10">
-        <v>1</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="10">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C28" s="10">
-        <v>-0.9707</v>
+        <v>-0.6936</v>
       </c>
       <c r="D28" s="10">
-        <v>-1.06</v>
+        <v>-1.03</v>
       </c>
       <c r="E28" s="10">
-        <v>-2.2641</v>
+        <v>-2</v>
       </c>
       <c r="F28" s="10">
-        <v>0.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="10">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C29" s="10">
-        <v>1.2536</v>
+        <v>1.435</v>
       </c>
       <c r="D29" s="10">
-        <v>1.2194</v>
+        <v>1.25</v>
       </c>
       <c r="E29" s="10">
-        <v>-0.01</v>
+        <v>0.2302</v>
       </c>
       <c r="F29" s="10">
-        <v>2.7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="11">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C30" s="11">
-        <v>-0.1785</v>
+        <v>0.2006</v>
       </c>
       <c r="D30" s="11">
-        <v>-0.0774</v>
+        <v>0.3058</v>
       </c>
       <c r="E30" s="11">
-        <v>-1.2265</v>
+        <v>-1.4251</v>
       </c>
       <c r="F30" s="11">
-        <v>0.9528</v>
+        <v>1.248</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>23</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="10">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C33" s="10">
-        <v>264.8727</v>
+        <v>246.2945</v>
       </c>
       <c r="D33" s="10">
-        <v>262.95375</v>
+        <v>248.5373</v>
       </c>
       <c r="E33" s="10">
-        <v>254.1318</v>
+        <v>233</v>
       </c>
       <c r="F33" s="10">
-        <v>276.5263</v>
+        <v>253.6285</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>12</v>
       </c>
       <c r="B34" s="10">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C34" s="10">
-        <v>96.3291</v>
+        <v>96.0399</v>
       </c>
       <c r="D34" s="10">
-        <v>95.82485</v>
+        <v>94.38</v>
       </c>
       <c r="E34" s="10">
-        <v>81.527</v>
+        <v>89.5934</v>
       </c>
       <c r="F34" s="10">
-        <v>108.4627</v>
+        <v>103</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="10">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C35" s="10">
-        <v>61.5456</v>
+        <v>56.0025</v>
       </c>
       <c r="D35" s="10">
-        <v>61.7413</v>
+        <v>55.341</v>
       </c>
       <c r="E35" s="10">
-        <v>53.9522</v>
+        <v>53.0451</v>
       </c>
       <c r="F35" s="10">
-        <v>69.6709</v>
+        <v>62.6154</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="11">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C36" s="11">
-        <v>422.9522</v>
+        <v>398.3369</v>
       </c>
       <c r="D36" s="11">
-        <v>423.2864</v>
+        <v>397.3181</v>
       </c>
       <c r="E36" s="11">
-        <v>398.619</v>
+        <v>394</v>
       </c>
       <c r="F36" s="11">
-        <v>448.5123</v>
+        <v>404.4365</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="10">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C38" s="10">
-        <v>-135.0378</v>
+        <v>-133.3592</v>
       </c>
       <c r="D38" s="10">
-        <v>-134.58955</v>
+        <v>-134</v>
       </c>
       <c r="E38" s="10">
-        <v>-142.2927</v>
+        <v>-135.018</v>
       </c>
       <c r="F38" s="10">
-        <v>-130</v>
+        <v>-129.8</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="9">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C39" s="9">
-        <v>287.0242</v>
+        <v>265.0059</v>
       </c>
       <c r="D39" s="9">
-        <v>290.3977</v>
+        <v>262.4181</v>
       </c>
       <c r="E39" s="9">
-        <v>264.4944</v>
+        <v>259.9968</v>
       </c>
       <c r="F39" s="9">
-        <v>313.4578</v>
+        <v>274.8342</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C41" s="10">
-        <v>-42.8079</v>
+        <v>-51.1329</v>
       </c>
       <c r="D41" s="10">
-        <v>-43.098</v>
+        <v>-51</v>
       </c>
       <c r="E41" s="10">
-        <v>-47.062</v>
+        <v>-52.0026</v>
       </c>
       <c r="F41" s="10">
-        <v>-34.8736</v>
+        <v>-50</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="9">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C42" s="9">
-        <v>244.1973</v>
+        <v>213.8447</v>
       </c>
       <c r="D42" s="9">
-        <v>243.3357</v>
+        <v>211.2286</v>
       </c>
       <c r="E42" s="9">
-        <v>218.1194</v>
+        <v>208.9968</v>
       </c>
       <c r="F42" s="9">
-        <v>273.8081</v>
+        <v>224.6365</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="11">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C44" s="11">
-        <v>186.0762</v>
+        <v>162.3508</v>
       </c>
       <c r="D44" s="11">
-        <v>185.0178</v>
+        <v>159.8817</v>
       </c>
       <c r="E44" s="11">
-        <v>167.9519</v>
+        <v>158.8376</v>
       </c>
       <c r="F44" s="11">
-        <v>206.7251</v>
+        <v>170.7237</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="11">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C46" s="12">
-        <v>446.0616</v>
+        <v>447.3064</v>
       </c>
       <c r="D46" s="12">
-        <v>446.7</v>
+        <v>447.2</v>
       </c>
       <c r="E46" s="12">
-        <v>426.5059</v>
+        <v>445.6242</v>
       </c>
       <c r="F46" s="12">
-        <v>452.9564</v>
+        <v>449.3</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="11">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C48" s="12">
-        <v>41.6661</v>
+        <v>36.2956</v>
       </c>
       <c r="D48" s="12">
-        <v>41.2184</v>
+        <v>35.8781</v>
       </c>
       <c r="E48" s="12">
-        <v>37.6891</v>
+        <v>35.3528</v>
       </c>
       <c r="F48" s="12">
-        <v>45.8676</v>
+        <v>38.1761</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="10">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C49" s="13">
-        <v>20.0734</v>
+        <v>20.1122</v>
       </c>
       <c r="D49" s="13">
-        <v>20.4831</v>
+        <v>19.8</v>
       </c>
       <c r="E49" s="13">
-        <v>14.9857</v>
+        <v>18.6965</v>
       </c>
       <c r="F49" s="13">
-        <v>21.2103</v>
+        <v>22</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="10">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C51" s="14">
-        <v>1.3396</v>
+        <v>1.3436</v>
       </c>
       <c r="D51" s="14">
-        <v>1.336</v>
+        <v>1.3436</v>
       </c>
       <c r="E51" s="14">
-        <v>1.3237</v>
+        <v>1.34</v>
       </c>
       <c r="F51" s="14">
-        <v>1.356</v>
+        <v>1.3474</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>34</v>
       </c>
       <c r="B52" s="10">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C52" s="14">
-        <v>1.1486</v>
+        <v>1.1533</v>
       </c>
       <c r="D52" s="14">
+        <v>1.1535</v>
+      </c>
+      <c r="E52" s="14">
         <v>1.15</v>
       </c>
-      <c r="E52" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="F52" s="14">
-        <v>1.1538</v>
+        <v>1.1562</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="8"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B55" s="9">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C55" s="9">
-        <v>191.5844</v>
+        <v>165.3744</v>
       </c>
       <c r="D55" s="9">
-        <v>204</v>
+        <v>171.80135</v>
       </c>
       <c r="E55" s="9">
-        <v>134.2567</v>
+        <v>123.6133</v>
       </c>
       <c r="F55" s="9">
-        <v>224.2329</v>
+        <v>199.0462</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B57" s="9">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C57" s="9">
-        <v>-836.6347</v>
+        <v>-875.09</v>
       </c>
       <c r="D57" s="9">
-        <v>-837.819</v>
+        <v>-873.9110499999999</v>
       </c>
       <c r="E57" s="9">
-        <v>-946</v>
+        <v>-903.6203</v>
       </c>
       <c r="F57" s="9">
-        <v>-691.5572</v>
+        <v>-856.4986</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>40</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>41</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>