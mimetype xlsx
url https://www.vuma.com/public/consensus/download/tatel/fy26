--- v2 (2026-03-14)
+++ v3 (2026-05-05)
@@ -38,51 +38,51 @@
   <si>
     <t>Tate &amp; Lyle PLC</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>MEDIAN</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>12/03/26</t>
+    <t>30/04/26</t>
   </si>
   <si>
     <t>Group Income Statement (£m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue (New segments)</t>
   </si>
   <si>
     <t xml:space="preserve">    Americas</t>
   </si>
   <si>
     <t xml:space="preserve">    Europe, Middle East and Africa</t>
   </si>
   <si>
     <t xml:space="preserve">    Asia Pacific</t>
   </si>
   <si>
     <t xml:space="preserve">    Revenue - Group</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume / mix  (New segments) (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Volume / mix - Group (%)</t>
   </si>
@@ -799,820 +799,820 @@
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C9" s="10">
-        <v>1001.2687</v>
+        <v>1001.1221</v>
       </c>
       <c r="D9" s="10">
         <v>1000.968</v>
       </c>
       <c r="E9" s="10">
         <v>979.965</v>
       </c>
       <c r="F9" s="10">
-        <v>1020.8186</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C10" s="10">
-        <v>631.9521</v>
+        <v>629.7825</v>
       </c>
       <c r="D10" s="10">
-        <v>636.4458</v>
+        <v>633.1577</v>
       </c>
       <c r="E10" s="10">
         <v>604.962</v>
       </c>
       <c r="F10" s="10">
-        <v>642.5915</v>
+        <v>641.207</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C11" s="10">
-        <v>379.6754</v>
+        <v>379.0907</v>
       </c>
       <c r="D11" s="10">
-        <v>380.443</v>
+        <v>379</v>
       </c>
       <c r="E11" s="10">
         <v>371</v>
       </c>
       <c r="F11" s="10">
         <v>393.0474</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C12" s="11">
-        <v>2012.8962</v>
+        <v>2009.9954</v>
       </c>
       <c r="D12" s="11">
-        <v>2022.618</v>
+        <v>2014</v>
       </c>
       <c r="E12" s="11">
         <v>1958.277</v>
       </c>
       <c r="F12" s="11">
-        <v>2041.829</v>
+        <v>2027.3443</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>15</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C15" s="10">
-        <v>-2.6704</v>
+        <v>-2.6839</v>
       </c>
       <c r="D15" s="10">
-        <v>-2.7556</v>
+        <v>-3</v>
       </c>
       <c r="E15" s="10">
         <v>-3</v>
       </c>
       <c r="F15" s="10">
         <v>-2</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C16" s="10">
-        <v>-0.7271</v>
+        <v>-0.9131</v>
       </c>
       <c r="D16" s="10">
         <v>-1</v>
       </c>
       <c r="E16" s="10">
-        <v>-1.2</v>
+        <v>-3</v>
       </c>
       <c r="F16" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C17" s="10">
-        <v>1.3556</v>
+        <v>1.2695</v>
       </c>
       <c r="D17" s="10">
         <v>1</v>
       </c>
       <c r="E17" s="10">
         <v>1</v>
       </c>
       <c r="F17" s="10">
         <v>2.2148</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C18" s="11">
-        <v>-1.4005</v>
+        <v>-1.5186</v>
       </c>
       <c r="D18" s="11">
-        <v>-1.4524</v>
+        <v>-1.6431</v>
       </c>
       <c r="E18" s="11">
         <v>-2</v>
       </c>
       <c r="F18" s="11">
         <v>-0.7465000000000001</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>17</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="10">
-        <v>0.6974</v>
+        <v>0.7657</v>
       </c>
       <c r="D21" s="10">
-        <v>0.7556</v>
+        <v>1</v>
       </c>
       <c r="E21" s="10">
         <v>0</v>
       </c>
       <c r="F21" s="10">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C22" s="10">
-        <v>-4.7521</v>
+        <v>-4.8176</v>
       </c>
       <c r="D22" s="10">
         <v>-5</v>
       </c>
       <c r="E22" s="10">
         <v>-5.4871</v>
       </c>
       <c r="F22" s="10">
         <v>-4</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C23" s="10">
-        <v>-1.0333</v>
+        <v>-1.0273</v>
       </c>
       <c r="D23" s="10">
         <v>-1</v>
       </c>
       <c r="E23" s="10">
         <v>-1.3</v>
       </c>
       <c r="F23" s="10">
         <v>-1</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C24" s="11">
-        <v>-1.2861</v>
+        <v>-1.265</v>
       </c>
       <c r="D24" s="11">
         <v>-1.2298</v>
       </c>
       <c r="E24" s="11">
         <v>-1.7516</v>
       </c>
       <c r="F24" s="11">
         <v>-0.9195</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>21</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C27" s="10">
-        <v>-1.9784</v>
+        <v>-2.0145</v>
       </c>
       <c r="D27" s="10">
         <v>-2</v>
       </c>
       <c r="E27" s="10">
         <v>-2.5</v>
       </c>
       <c r="F27" s="10">
         <v>-1.5</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C28" s="10">
-        <v>-5.4692</v>
+        <v>-5.7216</v>
       </c>
       <c r="D28" s="10">
-        <v>-5.5</v>
+        <v>-5.75</v>
       </c>
       <c r="E28" s="10">
-        <v>-6.2</v>
+        <v>-7</v>
       </c>
       <c r="F28" s="10">
-        <v>-4.9855</v>
+        <v>-5</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="10">
-        <v>0.3201</v>
+        <v>0.2404</v>
       </c>
       <c r="D29" s="10">
         <v>0</v>
       </c>
       <c r="E29" s="10">
         <v>-0.01</v>
       </c>
       <c r="F29" s="10">
         <v>1.2148</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C30" s="11">
-        <v>-2.6826</v>
+        <v>-2.78</v>
       </c>
       <c r="D30" s="11">
-        <v>-2.6821</v>
+        <v>-2.8527</v>
       </c>
       <c r="E30" s="11">
         <v>-3</v>
       </c>
       <c r="F30" s="11">
-        <v>-2.4292</v>
+        <v>-2.4981</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>23</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="10">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C33" s="10">
-        <v>261.0938</v>
+        <v>261.6878</v>
       </c>
       <c r="D33" s="10">
-        <v>261.3181</v>
+        <v>261.8386</v>
       </c>
       <c r="E33" s="10">
         <v>254.1127</v>
       </c>
       <c r="F33" s="10">
-        <v>265.1034</v>
+        <v>266.3095</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>12</v>
       </c>
       <c r="B34" s="10">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C34" s="10">
-        <v>97.4083</v>
+        <v>95.84610000000001</v>
       </c>
       <c r="D34" s="10">
-        <v>96.10665</v>
+        <v>95.40275</v>
       </c>
       <c r="E34" s="10">
-        <v>93.63379999999999</v>
+        <v>86.1879</v>
       </c>
       <c r="F34" s="10">
         <v>104.8373</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="10">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C35" s="10">
-        <v>58.1047</v>
+        <v>58.7375</v>
       </c>
       <c r="D35" s="10">
-        <v>59.2142</v>
+        <v>59.32325</v>
       </c>
       <c r="E35" s="10">
         <v>51.6875</v>
       </c>
       <c r="F35" s="10">
         <v>63.8299</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C36" s="11">
-        <v>416.6504</v>
+        <v>416.3376</v>
       </c>
       <c r="D36" s="11">
         <v>417</v>
       </c>
       <c r="E36" s="11">
         <v>411.3553</v>
       </c>
       <c r="F36" s="11">
         <v>420.5229</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="10">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C38" s="10">
-        <v>-133.6149</v>
+        <v>-133.1728</v>
       </c>
       <c r="D38" s="10">
-        <v>-132.793</v>
+        <v>-132.7905</v>
       </c>
       <c r="E38" s="10">
-        <v>-137.7466</v>
+        <v>-137</v>
       </c>
       <c r="F38" s="10">
         <v>-130</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="9">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C39" s="9">
-        <v>283.0586</v>
+        <v>281.654</v>
       </c>
       <c r="D39" s="9">
         <v>283.7308</v>
       </c>
       <c r="E39" s="9">
-        <v>277.4701</v>
+        <v>267.887</v>
       </c>
       <c r="F39" s="9">
         <v>288.9672</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C41" s="10">
-        <v>-46.1546</v>
+        <v>-46.0436</v>
       </c>
       <c r="D41" s="10">
         <v>-46</v>
       </c>
       <c r="E41" s="10">
         <v>-48.64</v>
       </c>
       <c r="F41" s="10">
         <v>-43.098</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="9">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C42" s="9">
-        <v>236.0476</v>
+        <v>235.5916</v>
       </c>
       <c r="D42" s="9">
-        <v>236.7522</v>
+        <v>236.8451</v>
       </c>
       <c r="E42" s="9">
-        <v>223.2422</v>
+        <v>222.5614</v>
       </c>
       <c r="F42" s="9">
         <v>244.0116</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C44" s="11">
-        <v>180.4289</v>
+        <v>180.0164</v>
       </c>
       <c r="D44" s="11">
         <v>178.8249</v>
       </c>
       <c r="E44" s="11">
-        <v>176.9509</v>
+        <v>175.2937</v>
       </c>
       <c r="F44" s="11">
         <v>188.3125</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="11">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C46" s="12">
-        <v>448.1086</v>
+        <v>447.9678</v>
       </c>
       <c r="D46" s="12">
         <v>446.7</v>
       </c>
       <c r="E46" s="12">
         <v>445.6242</v>
       </c>
       <c r="F46" s="12">
         <v>452.9564</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C48" s="12">
-        <v>40.2654</v>
+        <v>40.1554</v>
       </c>
       <c r="D48" s="12">
         <v>40.1</v>
       </c>
       <c r="E48" s="12">
-        <v>39.6129</v>
+        <v>39.1659</v>
       </c>
       <c r="F48" s="12">
         <v>41.7239</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="10">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C49" s="13">
-        <v>19.5722</v>
+        <v>19.635</v>
       </c>
       <c r="D49" s="13">
         <v>20</v>
       </c>
       <c r="E49" s="13">
         <v>15.0529</v>
       </c>
       <c r="F49" s="13">
         <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="10">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C51" s="14">
-        <v>1.3419</v>
+        <v>1.3429</v>
       </c>
       <c r="D51" s="14">
-        <v>1.341</v>
+        <v>1.3405</v>
       </c>
       <c r="E51" s="14">
-        <v>1.3284</v>
+        <v>1.336</v>
       </c>
       <c r="F51" s="14">
         <v>1.352</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>34</v>
       </c>
       <c r="B52" s="10">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C52" s="14">
-        <v>1.1559</v>
+        <v>1.1558</v>
       </c>
       <c r="D52" s="14">
-        <v>1.15595</v>
+        <v>1.1563</v>
       </c>
       <c r="E52" s="14">
-        <v>1.1516</v>
+        <v>1.15</v>
       </c>
       <c r="F52" s="14">
         <v>1.16</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="8"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B55" s="9">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C55" s="9">
-        <v>174.5643</v>
+        <v>169.5748</v>
       </c>
       <c r="D55" s="9">
-        <v>171.7587</v>
+        <v>165.5174</v>
       </c>
       <c r="E55" s="9">
-        <v>108.9569</v>
+        <v>100.6848</v>
       </c>
       <c r="F55" s="9">
-        <v>282.4806</v>
+        <v>286.4115</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B57" s="9">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C57" s="9">
-        <v>-911.3268</v>
+        <v>-915.9619</v>
       </c>
       <c r="D57" s="9">
-        <v>-917.3181</v>
+        <v>-925.1049</v>
       </c>
       <c r="E57" s="9">
         <v>-1051</v>
       </c>
       <c r="F57" s="9">
-        <v>-814.448</v>
+        <v>-802.8622</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>40</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>41</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>