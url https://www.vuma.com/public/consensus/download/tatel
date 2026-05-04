--- v2 (2026-03-14)
+++ v3 (2026-05-04)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Tate &amp; Lyle PLC</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
-    <t>12/03/26</t>
+    <t>30/04/26</t>
   </si>
   <si>
     <t>Group Income Statement (£m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue (New segments)</t>
   </si>
   <si>
     <t xml:space="preserve">    Americas</t>
   </si>
   <si>
     <t xml:space="preserve">    Europe, Middle East and Africa</t>
   </si>
   <si>
     <t xml:space="preserve">    Asia Pacific</t>
   </si>
   <si>
     <t xml:space="preserve">    Revenue - Group</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume / mix  (New segments) (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Volume / mix - Group (%)</t>
   </si>
@@ -756,481 +756,481 @@
       <c r="C5" s="3"/>
     </row>
     <row r="6" spans="1:3">
       <c r="B6"/>
       <c r="C6"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="10">
-        <v>1001.2687</v>
+        <v>1001.1221</v>
       </c>
       <c r="C9" s="10">
-        <v>996.4727</v>
+        <v>999.1896</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="10">
-        <v>631.9521</v>
+        <v>629.7825</v>
       </c>
       <c r="C10" s="10">
-        <v>631.0003</v>
+        <v>628.5069</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="10">
-        <v>379.6754</v>
+        <v>379.0907</v>
       </c>
       <c r="C11" s="10">
-        <v>389.3516</v>
+        <v>387.8887</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
-        <v>2012.8962</v>
+        <v>2009.9954</v>
       </c>
       <c r="C12" s="11">
-        <v>2016.8246</v>
+        <v>2015.5851</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="B13"/>
       <c r="C13"/>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="10">
-        <v>-2.6704</v>
+        <v>-2.6839</v>
       </c>
       <c r="C15" s="10">
-        <v>1.2763</v>
+        <v>1.2074</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="10">
-        <v>-0.7271</v>
+        <v>-0.9131</v>
       </c>
       <c r="C16" s="10">
-        <v>1.4435</v>
+        <v>1.3125</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="10">
-        <v>1.3556</v>
+        <v>1.2695</v>
       </c>
       <c r="C17" s="10">
-        <v>2.8042</v>
+        <v>2.4745</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="11">
-        <v>-1.4005</v>
+        <v>-1.5186</v>
       </c>
       <c r="C18" s="11">
-        <v>1.6169</v>
+        <v>1.3998</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="B19"/>
       <c r="C19"/>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10">
-        <v>0.6974</v>
+        <v>0.7657</v>
       </c>
       <c r="C21" s="10">
-        <v>-1.8333</v>
+        <v>-1.596</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="10">
-        <v>-4.7521</v>
+        <v>-4.8176</v>
       </c>
       <c r="C22" s="10">
-        <v>-2.5007</v>
+        <v>-2.1869</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="10">
-        <v>-1.0333</v>
+        <v>-1.0273</v>
       </c>
       <c r="C23" s="10">
-        <v>-1.3625</v>
+        <v>-1.2091</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="11">
-        <v>-1.2861</v>
+        <v>-1.265</v>
       </c>
       <c r="C24" s="11">
-        <v>-1.9312</v>
+        <v>-1.6618</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="B25"/>
       <c r="C25"/>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>17</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="10">
-        <v>-1.9784</v>
+        <v>-2.0145</v>
       </c>
       <c r="C27" s="10">
-        <v>-0.4559</v>
+        <v>-0.3058</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="10">
-        <v>-5.4692</v>
+        <v>-5.7216</v>
       </c>
       <c r="C28" s="10">
-        <v>-1.0639</v>
+        <v>-0.9707</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="10">
-        <v>0.3201</v>
+        <v>0.2404</v>
       </c>
       <c r="C29" s="10">
-        <v>1.4274</v>
+        <v>1.2536</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="11">
-        <v>-2.6826</v>
+        <v>-2.78</v>
       </c>
       <c r="C30" s="11">
-        <v>-0.2128</v>
+        <v>-0.1785</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="B31"/>
       <c r="C31"/>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>19</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="10">
-        <v>261.0938</v>
+        <v>261.6878</v>
       </c>
       <c r="C33" s="10">
-        <v>266.4954</v>
+        <v>264.8727</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="10">
-        <v>97.4083</v>
+        <v>95.84610000000001</v>
       </c>
       <c r="C34" s="10">
-        <v>99.3536</v>
+        <v>96.3291</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="10">
-        <v>58.1047</v>
+        <v>58.7375</v>
       </c>
       <c r="C35" s="10">
-        <v>62.2414</v>
+        <v>61.5456</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="11">
-        <v>416.6504</v>
+        <v>416.3376</v>
       </c>
       <c r="C36" s="11">
-        <v>427.747</v>
+        <v>422.9522</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="B37"/>
       <c r="C37"/>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="10">
-        <v>-133.6149</v>
+        <v>-133.1728</v>
       </c>
       <c r="C38" s="10">
-        <v>-135.8069</v>
+        <v>-135.0378</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="9">
-        <v>283.0586</v>
+        <v>281.654</v>
       </c>
       <c r="C39" s="9">
-        <v>291.9635</v>
+        <v>287.0242</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="B40"/>
       <c r="C40"/>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="10">
-        <v>-46.1546</v>
+        <v>-46.0436</v>
       </c>
       <c r="C41" s="10">
-        <v>-44.2483</v>
+        <v>-42.8079</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="9">
-        <v>236.0476</v>
+        <v>235.5916</v>
       </c>
       <c r="C42" s="9">
-        <v>248.7155</v>
+        <v>244.1973</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="B43"/>
       <c r="C43"/>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="11">
-        <v>180.4289</v>
+        <v>180.0164</v>
       </c>
       <c r="C44" s="11">
-        <v>188.6518</v>
+        <v>186.0762</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="B45"/>
       <c r="C45"/>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="12">
-        <v>448.1086</v>
+        <v>447.9678</v>
       </c>
       <c r="C46" s="12">
-        <v>446.1003</v>
+        <v>446.0616</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="B47"/>
       <c r="C47"/>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="12">
-        <v>40.2654</v>
+        <v>40.1554</v>
       </c>
       <c r="C48" s="12">
-        <v>42.301</v>
+        <v>41.6661</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="13">
-        <v>19.5722</v>
+        <v>19.635</v>
       </c>
       <c r="C49" s="13">
-        <v>19.9482</v>
+        <v>20.0734</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="B50"/>
       <c r="C50"/>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="14">
-        <v>1.3419</v>
+        <v>1.3429</v>
       </c>
       <c r="C51" s="14">
-        <v>1.3405</v>
+        <v>1.3396</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="14">
-        <v>1.1559</v>
+        <v>1.1558</v>
       </c>
       <c r="C52" s="14">
-        <v>1.1469</v>
+        <v>1.1486</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="B53"/>
       <c r="C53"/>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="8"/>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="9">
-        <v>174.5643</v>
+        <v>169.5748</v>
       </c>
       <c r="C55" s="9">
-        <v>196.9153</v>
+        <v>191.5844</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="9">
-        <v>-911.3268</v>
+        <v>-915.9619</v>
       </c>
       <c r="C57" s="9">
-        <v>-830.9195</v>
+        <v>-836.6347</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>36</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>37</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>38</v>
       </c>