--- v3 (2026-05-04)
+++ v4 (2026-06-21)
@@ -17,60 +17,60 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Tate &amp; Lyle PLC</t>
   </si>
   <si>
-    <t>FY26</t>
-[...1 lines deleted...]
-  <si>
     <t>FY27</t>
   </si>
   <si>
+    <t>FY28</t>
+  </si>
+  <si>
     <t>CONSENSUS</t>
   </si>
   <si>
-    <t>30/04/26</t>
+    <t>07/06/26</t>
   </si>
   <si>
     <t>Group Income Statement (£m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue (New segments)</t>
   </si>
   <si>
     <t xml:space="preserve">    Americas</t>
   </si>
   <si>
     <t xml:space="preserve">    Europe, Middle East and Africa</t>
   </si>
   <si>
     <t xml:space="preserve">    Asia Pacific</t>
   </si>
   <si>
     <t xml:space="preserve">    Revenue - Group</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume / mix  (New segments) (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Volume / mix - Group (%)</t>
   </si>
@@ -756,481 +756,481 @@
       <c r="C5" s="3"/>
     </row>
     <row r="6" spans="1:3">
       <c r="B6"/>
       <c r="C6"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="10">
-        <v>1001.1221</v>
+        <v>998.9813</v>
       </c>
       <c r="C9" s="10">
-        <v>999.1896</v>
+        <v>1028.6775</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="10">
-        <v>629.7825</v>
+        <v>633.1041</v>
       </c>
       <c r="C10" s="10">
-        <v>628.5069</v>
+        <v>649.4409000000001</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="10">
-        <v>379.0907</v>
+        <v>383.9166</v>
       </c>
       <c r="C11" s="10">
-        <v>387.8887</v>
+        <v>400.3563</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
-        <v>2009.9954</v>
+        <v>2016.002</v>
       </c>
       <c r="C12" s="11">
-        <v>2015.5851</v>
+        <v>2078.4747</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="B13"/>
       <c r="C13"/>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="10">
-        <v>-2.6839</v>
+        <v>1.3714</v>
       </c>
       <c r="C15" s="10">
-        <v>1.2074</v>
+        <v>2.3832</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="10">
-        <v>-0.9131</v>
+        <v>1.2</v>
       </c>
       <c r="C16" s="10">
-        <v>1.3125</v>
+        <v>1.9927</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="10">
-        <v>1.2695</v>
+        <v>2.6775</v>
       </c>
       <c r="C17" s="10">
-        <v>2.4745</v>
+        <v>3.5714</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="11">
-        <v>-1.5186</v>
+        <v>1.5656</v>
       </c>
       <c r="C18" s="11">
-        <v>1.3998</v>
+        <v>2.487</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="B19"/>
       <c r="C19"/>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10">
-        <v>0.7657</v>
+        <v>-0.8857</v>
       </c>
       <c r="C21" s="10">
-        <v>-1.596</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="10">
-        <v>-4.8176</v>
+        <v>-1.6431</v>
       </c>
       <c r="C22" s="10">
-        <v>-2.1869</v>
+        <v>0.5357</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="10">
-        <v>-1.0273</v>
+        <v>-1.0714</v>
       </c>
       <c r="C23" s="10">
-        <v>-1.2091</v>
+        <v>0.5714</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="11">
-        <v>-1.265</v>
+        <v>-0.5965</v>
       </c>
       <c r="C24" s="11">
-        <v>-1.6618</v>
+        <v>0.3331</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="B25"/>
       <c r="C25"/>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>17</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="10">
-        <v>-2.0145</v>
+        <v>0.3017</v>
       </c>
       <c r="C27" s="10">
-        <v>-0.3058</v>
+        <v>2.8175</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="10">
-        <v>-5.7216</v>
+        <v>-0.6936</v>
       </c>
       <c r="C28" s="10">
-        <v>-0.9707</v>
+        <v>2.2853</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="10">
-        <v>0.2404</v>
+        <v>1.435</v>
       </c>
       <c r="C29" s="10">
-        <v>1.2536</v>
+        <v>4.1733</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="11">
-        <v>-2.78</v>
+        <v>0.2006</v>
       </c>
       <c r="C30" s="11">
-        <v>-0.1785</v>
+        <v>2.909</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="B31"/>
       <c r="C31"/>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>19</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="10">
-        <v>261.6878</v>
+        <v>246.2945</v>
       </c>
       <c r="C33" s="10">
-        <v>264.8727</v>
+        <v>262.3034</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="10">
-        <v>95.84610000000001</v>
+        <v>96.0399</v>
       </c>
       <c r="C34" s="10">
-        <v>96.3291</v>
+        <v>102.8608</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="10">
-        <v>58.7375</v>
+        <v>56.0025</v>
       </c>
       <c r="C35" s="10">
-        <v>61.5456</v>
+        <v>62.2918</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="11">
-        <v>416.3376</v>
+        <v>398.3369</v>
       </c>
       <c r="C36" s="11">
-        <v>422.9522</v>
+        <v>427.4561</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="B37"/>
       <c r="C37"/>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="10">
-        <v>-133.1728</v>
+        <v>-133.3592</v>
       </c>
       <c r="C38" s="10">
-        <v>-135.0378</v>
+        <v>-134.8556</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="9">
-        <v>281.654</v>
+        <v>265.0059</v>
       </c>
       <c r="C39" s="9">
-        <v>287.0242</v>
+        <v>292.6296</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="B40"/>
       <c r="C40"/>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="10">
-        <v>-46.0436</v>
+        <v>-51.1329</v>
       </c>
       <c r="C41" s="10">
-        <v>-42.8079</v>
+        <v>-45.8419</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="9">
-        <v>235.5916</v>
+        <v>213.8447</v>
       </c>
       <c r="C42" s="9">
-        <v>244.1973</v>
+        <v>246.7585</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="B43"/>
       <c r="C43"/>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="11">
-        <v>180.0164</v>
+        <v>162.3508</v>
       </c>
       <c r="C44" s="11">
-        <v>186.0762</v>
+        <v>187.2469</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="B45"/>
       <c r="C45"/>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="12">
-        <v>447.9678</v>
+        <v>447.3064</v>
       </c>
       <c r="C46" s="12">
-        <v>446.0616</v>
+        <v>447.3064</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="B47"/>
       <c r="C47"/>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="12">
-        <v>40.1554</v>
+        <v>36.2956</v>
       </c>
       <c r="C48" s="12">
-        <v>41.6661</v>
+        <v>41.8604</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="13">
-        <v>19.635</v>
+        <v>20.1122</v>
       </c>
       <c r="C49" s="13">
-        <v>20.0734</v>
+        <v>21.2405</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="B50"/>
       <c r="C50"/>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="14">
-        <v>1.3429</v>
+        <v>1.3436</v>
       </c>
       <c r="C51" s="14">
-        <v>1.3396</v>
+        <v>1.3438</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="14">
-        <v>1.1558</v>
+        <v>1.1533</v>
       </c>
       <c r="C52" s="14">
-        <v>1.1486</v>
+        <v>1.1526</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="B53"/>
       <c r="C53"/>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="8"/>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="9">
-        <v>169.5748</v>
+        <v>165.3744</v>
       </c>
       <c r="C55" s="9">
-        <v>191.5844</v>
+        <v>195.7313</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="9">
-        <v>-915.9619</v>
+        <v>-875.09</v>
       </c>
       <c r="C57" s="9">
-        <v>-836.6347</v>
+        <v>-782.8531</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>36</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>37</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>38</v>
       </c>