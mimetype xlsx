--- v0 (2026-04-18)
+++ v1 (2026-07-22)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Coca-Cola HBC AG</t>
   </si>
   <si>
     <t>H2 FY26</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>16/04/26</t>
+    <t>17/07/26</t>
   </si>
   <si>
     <t>Organic Growth rates (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Established</t>
   </si>
   <si>
     <t xml:space="preserve">    Developing</t>
   </si>
   <si>
     <t xml:space="preserve">    Emerging</t>
   </si>
   <si>
     <t xml:space="preserve">    Total organic volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Net sales revenue per unit case (%)</t>
   </si>
   <si>
     <t xml:space="preserve">     Total organic net sales revenue per unit case (%)</t>
   </si>
@@ -890,1185 +890,1185 @@
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="11">
         <v>13</v>
       </c>
       <c r="C8" s="10">
-        <v>-1.2783</v>
+        <v>-1.196</v>
       </c>
       <c r="D8" s="10">
-        <v>-3.6</v>
+        <v>-3.2</v>
       </c>
       <c r="E8" s="10">
-        <v>1.2825</v>
+        <v>0.6525</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="11">
         <v>13</v>
       </c>
       <c r="C9" s="10">
-        <v>-0.8918</v>
+        <v>-1.0301</v>
       </c>
       <c r="D9" s="10">
-        <v>-3</v>
+        <v>-2.9</v>
       </c>
       <c r="E9" s="10">
-        <v>2.1061</v>
+        <v>1.4087</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="11">
         <v>13</v>
       </c>
       <c r="C10" s="10">
-        <v>1.5075</v>
+        <v>1.5716</v>
       </c>
       <c r="D10" s="10">
-        <v>0</v>
+        <v>-2.8</v>
       </c>
       <c r="E10" s="10">
-        <v>4.5977</v>
+        <v>4.1302</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="13">
         <v>13</v>
       </c>
       <c r="C11" s="12">
-        <v>0.5143</v>
+        <v>0.5651</v>
       </c>
       <c r="D11" s="12">
-        <v>-1</v>
+        <v>-2.5</v>
       </c>
       <c r="E11" s="12">
-        <v>3.4857</v>
+        <v>2.9462</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="11">
         <v>12</v>
       </c>
       <c r="C14" s="10">
-        <v>1.9583</v>
+        <v>1.8417</v>
       </c>
       <c r="D14" s="10">
         <v>1</v>
       </c>
       <c r="E14" s="10">
-        <v>2.6</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="11">
         <v>12</v>
       </c>
       <c r="C15" s="10">
-        <v>3.8167</v>
+        <v>3.4917</v>
       </c>
       <c r="D15" s="10">
-        <v>3</v>
+        <v>2.6</v>
       </c>
       <c r="E15" s="10">
-        <v>5.2</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="11">
         <v>12</v>
       </c>
       <c r="C16" s="10">
-        <v>5.55</v>
+        <v>5.3833</v>
       </c>
       <c r="D16" s="10">
-        <v>4</v>
+        <v>3.5</v>
       </c>
       <c r="E16" s="10">
-        <v>7.9</v>
+        <v>9.199999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="13">
         <v>12</v>
       </c>
       <c r="C17" s="12">
-        <v>3.7</v>
+        <v>3.525</v>
       </c>
       <c r="D17" s="12">
-        <v>2.6</v>
+        <v>2.4</v>
       </c>
       <c r="E17" s="12">
-        <v>4.8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>16</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="11">
         <v>13</v>
       </c>
       <c r="C20" s="10">
-        <v>0.6521</v>
+        <v>0.6297</v>
       </c>
       <c r="D20" s="10">
-        <v>-1.1</v>
+        <v>-1.3</v>
       </c>
       <c r="E20" s="10">
-        <v>3.2773</v>
+        <v>2.3863</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="11">
         <v>13</v>
       </c>
       <c r="C21" s="10">
-        <v>2.828</v>
+        <v>2.3495</v>
       </c>
       <c r="D21" s="10">
-        <v>0.9</v>
+        <v>-0.3</v>
       </c>
       <c r="E21" s="10">
-        <v>5.2634</v>
+        <v>3.8438</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="11">
         <v>13</v>
       </c>
       <c r="C22" s="10">
-        <v>7.0365</v>
+        <v>6.9345</v>
       </c>
       <c r="D22" s="10">
-        <v>5.4</v>
+        <v>4.8</v>
       </c>
       <c r="E22" s="10">
-        <v>9.074</v>
+        <v>9.800000000000001</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="15">
         <v>13</v>
       </c>
       <c r="C23" s="14">
-        <v>4.1877</v>
+        <v>4.0267</v>
       </c>
       <c r="D23" s="14">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
       <c r="E23" s="14">
-        <v>6.4397</v>
+        <v>5.6468</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>19</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="11">
         <v>12</v>
       </c>
       <c r="C26" s="10">
-        <v>1.4194</v>
+        <v>2.0223</v>
       </c>
       <c r="D26" s="10">
-        <v>-10.9</v>
+        <v>-3.7</v>
       </c>
       <c r="E26" s="10">
-        <v>6.4324</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="11">
         <v>12</v>
       </c>
       <c r="C27" s="10">
-        <v>5.2963</v>
+        <v>3.6608</v>
       </c>
       <c r="D27" s="10">
-        <v>-5.9</v>
+        <v>-5.1703</v>
       </c>
       <c r="E27" s="10">
-        <v>15.7</v>
+        <v>8.800000000000001</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="11">
         <v>12</v>
       </c>
       <c r="C28" s="10">
-        <v>11.3473</v>
+        <v>10.0382</v>
       </c>
       <c r="D28" s="10">
-        <v>6.5</v>
+        <v>5.5</v>
       </c>
       <c r="E28" s="10">
-        <v>15.1674</v>
+        <v>14.0589</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="15">
         <v>13</v>
       </c>
       <c r="C29" s="14">
-        <v>6.4579</v>
+        <v>6.4955</v>
       </c>
       <c r="D29" s="14">
-        <v>1.7</v>
+        <v>4.1</v>
       </c>
       <c r="E29" s="14">
-        <v>10.9522</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>22</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="11">
         <v>13</v>
       </c>
       <c r="C33" s="10">
-        <v>320.7897</v>
+        <v>321.1166</v>
       </c>
       <c r="D33" s="10">
-        <v>313.3</v>
+        <v>314.6</v>
       </c>
       <c r="E33" s="10">
-        <v>329.166</v>
+        <v>327.1156</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="11">
         <v>13</v>
       </c>
       <c r="C34" s="10">
-        <v>249.8392</v>
+        <v>249.5026</v>
       </c>
       <c r="D34" s="10">
-        <v>244.5</v>
+        <v>244.8</v>
       </c>
       <c r="E34" s="10">
-        <v>257.4094</v>
+        <v>255.6334</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="11">
         <v>13</v>
       </c>
       <c r="C35" s="10">
-        <v>971.2996000000001</v>
+        <v>971.8555</v>
       </c>
       <c r="D35" s="10">
-        <v>957.2</v>
+        <v>930.4</v>
       </c>
       <c r="E35" s="10">
-        <v>1000.895</v>
+        <v>996.422</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="13">
         <v>13</v>
       </c>
       <c r="C36" s="12">
-        <v>1541.9285</v>
+        <v>1542.4747</v>
       </c>
       <c r="D36" s="12">
-        <v>1518.6</v>
+        <v>1495.7</v>
       </c>
       <c r="E36" s="12">
-        <v>1587.4704</v>
+        <v>1579.171</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="13">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C38" s="12">
         <v>0</v>
       </c>
       <c r="D38" s="12">
         <v>0</v>
       </c>
       <c r="E38" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>26</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="11">
         <v>13</v>
       </c>
       <c r="C41" s="10">
-        <v>1844.6564</v>
+        <v>1844.2677</v>
       </c>
       <c r="D41" s="10">
-        <v>1810.1</v>
+        <v>1807</v>
       </c>
       <c r="E41" s="10">
-        <v>1893.633</v>
+        <v>1913.4805</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="11">
         <v>13</v>
       </c>
       <c r="C42" s="10">
-        <v>1388.3543</v>
+        <v>1396.5395</v>
       </c>
       <c r="D42" s="10">
-        <v>1330</v>
+        <v>1283.3</v>
       </c>
       <c r="E42" s="10">
-        <v>1426.706</v>
+        <v>1434.2136</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="11">
         <v>13</v>
       </c>
       <c r="C43" s="10">
-        <v>2991.3393</v>
+        <v>3028.7128</v>
       </c>
       <c r="D43" s="10">
-        <v>2905.4</v>
+        <v>2892</v>
       </c>
       <c r="E43" s="10">
-        <v>3095.5</v>
+        <v>3213.7</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="13">
         <v>13</v>
       </c>
       <c r="C44" s="12">
-        <v>6224.35</v>
+        <v>6269.52</v>
       </c>
       <c r="D44" s="12">
-        <v>6111.9</v>
+        <v>6137.2</v>
       </c>
       <c r="E44" s="12">
-        <v>6323.7</v>
+        <v>6344.6601</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="13">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C46" s="12">
-        <v>0.12</v>
+        <v>0.1714</v>
       </c>
       <c r="D46" s="12">
         <v>0</v>
       </c>
       <c r="E46" s="12">
         <v>1.2</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="13">
         <v>12</v>
       </c>
       <c r="C48" s="12">
-        <v>-5.5845</v>
+        <v>52.3286</v>
       </c>
       <c r="D48" s="12">
-        <v>-61.1</v>
+        <v>-78</v>
       </c>
       <c r="E48" s="12">
-        <v>58.7</v>
+        <v>125.6</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="11">
         <v>9</v>
       </c>
       <c r="C50" s="10">
-        <v>2316.9</v>
+        <v>2338.9333</v>
       </c>
       <c r="D50" s="10">
-        <v>2275.5</v>
+        <v>2268</v>
       </c>
       <c r="E50" s="10">
-        <v>2372.8</v>
+        <v>2391.7</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="11">
         <v>9</v>
       </c>
       <c r="C51" s="10">
-        <v>-1572.7889</v>
+        <v>-1596.2222</v>
       </c>
       <c r="D51" s="10">
-        <v>-1612.2</v>
+        <v>-1657.2</v>
       </c>
       <c r="E51" s="10">
-        <v>-1526.7</v>
+        <v>-1532.8</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="15">
         <v>13</v>
       </c>
       <c r="C53" s="14">
-        <v>747.5448</v>
+        <v>750.7911</v>
       </c>
       <c r="D53" s="14">
-        <v>712.9</v>
+        <v>710</v>
       </c>
       <c r="E53" s="14">
-        <v>776.8826</v>
+        <v>775.5</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>35</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="11">
         <v>13</v>
       </c>
       <c r="C55" s="10">
-        <v>199.4861</v>
+        <v>200.3308</v>
       </c>
       <c r="D55" s="10">
-        <v>169.5</v>
+        <v>188.7</v>
       </c>
       <c r="E55" s="10">
-        <v>210.219</v>
+        <v>207.3</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="11">
         <v>13</v>
       </c>
       <c r="C56" s="10">
-        <v>130.0349</v>
+        <v>129.0957</v>
       </c>
       <c r="D56" s="10">
-        <v>108.2</v>
+        <v>115.2</v>
       </c>
       <c r="E56" s="10">
-        <v>143.3</v>
+        <v>137.2</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="11">
         <v>13</v>
       </c>
       <c r="C57" s="10">
-        <v>419.8623</v>
+        <v>422.8877</v>
       </c>
       <c r="D57" s="10">
-        <v>388.7</v>
+        <v>391.1</v>
       </c>
       <c r="E57" s="10">
-        <v>443.6</v>
+        <v>454.7</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B58" s="13">
         <v>13</v>
       </c>
       <c r="C58" s="12">
-        <v>749.391</v>
+        <v>752.3142</v>
       </c>
       <c r="D58" s="12">
-        <v>718.2</v>
+        <v>710</v>
       </c>
       <c r="E58" s="12">
-        <v>776.8826</v>
+        <v>775.5</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B60" s="13">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C60" s="12">
-        <v>0.0222</v>
+        <v>0.0286</v>
       </c>
       <c r="D60" s="12">
         <v>0</v>
       </c>
       <c r="E60" s="12">
         <v>0.2</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B62" s="13">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C62" s="12">
-        <v>-3.0622</v>
+        <v>1.3499</v>
       </c>
       <c r="D62" s="12">
-        <v>-9.1</v>
+        <v>-21.2</v>
       </c>
       <c r="E62" s="12">
-        <v>2.3</v>
+        <v>16.1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>41</v>
       </c>
       <c r="B64" s="11">
         <v>11</v>
       </c>
       <c r="C64" s="10">
-        <v>729.7273</v>
+        <v>720.4909</v>
       </c>
       <c r="D64" s="10">
-        <v>691.1</v>
+        <v>685</v>
       </c>
       <c r="E64" s="10">
-        <v>749.3</v>
+        <v>748.8</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B65" s="15">
         <v>12</v>
       </c>
       <c r="C65" s="14">
-        <v>731.1917</v>
+        <v>721.7</v>
       </c>
       <c r="D65" s="14">
-        <v>699.5</v>
+        <v>692.5</v>
       </c>
       <c r="E65" s="14">
-        <v>756.8</v>
+        <v>754.8</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>43</v>
       </c>
       <c r="B67" s="11">
         <v>11</v>
       </c>
       <c r="C67" s="10">
-        <v>-197.0364</v>
+        <v>-195.8182</v>
       </c>
       <c r="D67" s="10">
-        <v>-201.6</v>
+        <v>-202.2</v>
       </c>
       <c r="E67" s="10">
-        <v>-189.2</v>
+        <v>-189.5</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B68" s="15">
         <v>12</v>
       </c>
       <c r="C68" s="14">
-        <v>-197.2083</v>
+        <v>-195.8333</v>
       </c>
       <c r="D68" s="14">
-        <v>-203.6</v>
+        <v>-203.8</v>
       </c>
       <c r="E68" s="14">
-        <v>-189.2</v>
+        <v>-189</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>45</v>
       </c>
       <c r="B70" s="11">
         <v>11</v>
       </c>
       <c r="C70" s="10">
-        <v>532.7364</v>
+        <v>524.7545</v>
       </c>
       <c r="D70" s="10">
-        <v>501.9</v>
+        <v>486.6</v>
       </c>
       <c r="E70" s="10">
-        <v>552.9</v>
+        <v>546.7</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B71" s="15">
         <v>12</v>
       </c>
       <c r="C71" s="14">
-        <v>534.0083</v>
+        <v>525.925</v>
       </c>
       <c r="D71" s="14">
-        <v>510.3</v>
+        <v>491.9</v>
       </c>
       <c r="E71" s="14">
-        <v>552.9</v>
+        <v>551</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>47</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>48</v>
       </c>
       <c r="B74" s="11">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C74" s="10">
-        <v>-1.65</v>
+        <v>-2.2</v>
       </c>
       <c r="D74" s="10">
         <v>-8.4</v>
       </c>
       <c r="E74" s="10">
-        <v>7.5</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>49</v>
       </c>
       <c r="B75" s="11">
         <v>12</v>
       </c>
       <c r="C75" s="10">
-        <v>-14.4083</v>
+        <v>-30.2</v>
       </c>
       <c r="D75" s="10">
-        <v>-21.4</v>
+        <v>-49.9</v>
       </c>
       <c r="E75" s="10">
-        <v>-2.6</v>
+        <v>-15</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="11">
         <v>6</v>
       </c>
       <c r="C76" s="10">
-        <v>478.05</v>
+        <v>479.4</v>
       </c>
       <c r="D76" s="10">
-        <v>427.8</v>
+        <v>430.5</v>
       </c>
       <c r="E76" s="10">
-        <v>537.5</v>
+        <v>535.9</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>51</v>
       </c>
       <c r="B77" s="11">
         <v>6</v>
       </c>
       <c r="C77" s="10">
-        <v>244.75</v>
+        <v>249.0667</v>
       </c>
       <c r="D77" s="10">
-        <v>234</v>
+        <v>243.3</v>
       </c>
       <c r="E77" s="10">
-        <v>256.1</v>
+        <v>256.3</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>52</v>
       </c>
       <c r="B79" s="11">
         <v>11</v>
       </c>
       <c r="C79" s="16">
-        <v>1.4664</v>
+        <v>1.4409</v>
       </c>
       <c r="D79" s="16">
         <v>1.34</v>
       </c>
       <c r="E79" s="16">
-        <v>1.52</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B80" s="15">
         <v>12</v>
       </c>
       <c r="C80" s="17">
-        <v>1.4717</v>
+        <v>1.4442</v>
       </c>
       <c r="D80" s="17">
-        <v>1.37</v>
+        <v>1.35</v>
       </c>
       <c r="E80" s="17">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B81" s="15">
         <v>0</v>
       </c>
       <c r="C81" s="20" t="s">
         <v>55</v>
       </c>
       <c r="D81" s="20" t="s">
         <v>55</v>
       </c>
       <c r="E81" s="20" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B83" s="15">
         <v>6</v>
       </c>
       <c r="C83" s="17">
-        <v>477.4633</v>
+        <v>501.6917</v>
       </c>
       <c r="D83" s="17">
-        <v>395.15</v>
+        <v>409.68</v>
       </c>
       <c r="E83" s="17">
-        <v>594.01</v>
+        <v>625.59</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B86" s="19">
         <v>9</v>
       </c>
       <c r="C86" s="18">
-        <v>37.3294</v>
+        <v>37.4521</v>
       </c>
       <c r="D86" s="18">
-        <v>36.8391</v>
+        <v>36.955</v>
       </c>
       <c r="E86" s="18">
-        <v>37.9101</v>
+        <v>37.9986</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B87" s="19">
         <v>9</v>
       </c>
       <c r="C87" s="18">
-        <v>25.3411</v>
+        <v>25.5586</v>
       </c>
       <c r="D87" s="18">
-        <v>24.5889</v>
+        <v>24.9756</v>
       </c>
       <c r="E87" s="18">
-        <v>25.767</v>
+        <v>26.6016</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B88" s="19">
         <v>13</v>
       </c>
       <c r="C88" s="18">
-        <v>12.0404</v>
+        <v>11.9992</v>
       </c>
       <c r="D88" s="18">
-        <v>11.5259</v>
+        <v>11.397</v>
       </c>
       <c r="E88" s="18">
-        <v>12.3</v>
+        <v>12.2624</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B89" s="19">
         <v>12</v>
       </c>
       <c r="C89" s="18">
-        <v>26.973</v>
+        <v>27.1439</v>
       </c>
       <c r="D89" s="18">
-        <v>26.0364</v>
+        <v>26.0088</v>
       </c>
       <c r="E89" s="18">
-        <v>27.5065</v>
+        <v>28.9675</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B90" s="19">
         <v>6</v>
       </c>
       <c r="C90" s="18">
-        <v>7.6857</v>
+        <v>7.6476</v>
       </c>
       <c r="D90" s="18">
-        <v>6.9995</v>
+        <v>6.9996</v>
       </c>
       <c r="E90" s="18">
-        <v>8.6151</v>
+        <v>8.500299999999999</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="21" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>64</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>65</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>