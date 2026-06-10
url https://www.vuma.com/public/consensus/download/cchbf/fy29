--- v1 (2026-03-11)
+++ v2 (2026-06-10)
@@ -12,143 +12,173 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="FY29" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Coca-Cola HBC AG</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>06/02/26</t>
+    <t>16/04/26</t>
   </si>
   <si>
     <t>Organic Growth rates (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Established</t>
   </si>
   <si>
     <t xml:space="preserve">    Developing</t>
   </si>
   <si>
     <t xml:space="preserve">    Emerging</t>
   </si>
   <si>
     <t xml:space="preserve">    Total organic volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Net sales revenue per unit case (%)</t>
   </si>
   <si>
     <t xml:space="preserve">     Total organic net sales revenue per unit case (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue (%)</t>
   </si>
   <si>
     <t xml:space="preserve">     Emerging</t>
   </si>
   <si>
     <t xml:space="preserve">    Total organic revenue (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable EBIT (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Total organic comparable EBIT (%)</t>
   </si>
   <si>
     <t>Absolute values (€m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume (m unit cases)</t>
   </si>
   <si>
     <t xml:space="preserve">    Total Volume (m unit cases)</t>
   </si>
   <si>
+    <t xml:space="preserve">  Volume: Scope of consolidation (m unit cases)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Total Volume: Scope of consolidation (m unit cases)</t>
+  </si>
+  <si>
     <t xml:space="preserve">  Net sales revenue</t>
   </si>
   <si>
     <t xml:space="preserve">    Total Net sales revenue</t>
   </si>
   <si>
+    <t xml:space="preserve">  Net sales revenue: Scope of consolidation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Total Net sales revenue: Scope of consolidation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Net sales revenue: FX impact</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Total Net sales revenue: FX impact</t>
+  </si>
+  <si>
     <t xml:space="preserve">  Comparable Gross Profit</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable OPEX</t>
   </si>
   <si>
     <t xml:space="preserve">  EBIT</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable EBIT</t>
   </si>
   <si>
     <t xml:space="preserve">    Total Comparable EBIT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Comparable EBIT: Scope of consolidation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Total Comparable EBIT: Scope of consolidation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  EBIT: FX impact</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Total Comparable EBIT: FX impact</t>
   </si>
   <si>
     <t xml:space="preserve">  Profit Before Tax</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable Profit Before Tax</t>
   </si>
   <si>
     <t xml:space="preserve">  Tax</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable Tax</t>
   </si>
   <si>
     <t xml:space="preserve">  Net profit</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable Net profit</t>
   </si>
   <si>
     <t xml:space="preserve">  Other Items</t>
   </si>
   <si>
     <t xml:space="preserve">    Exceptionals and One Offs</t>
   </si>
@@ -756,59 +786,59 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E102"/>
+  <dimension ref="A1:E112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A102" sqref="A102"/>
+      <selection activeCell="A112" sqref="A112"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.842773" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="59.842529" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2"/>
       <c r="C2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" s="2" t="s">
@@ -844,1261 +874,1391 @@
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="11">
         <v>9</v>
       </c>
       <c r="C8" s="10">
-        <v>1.0082</v>
+        <v>1.0556</v>
       </c>
       <c r="D8" s="10">
         <v>0.6</v>
       </c>
       <c r="E8" s="10">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="11">
         <v>9</v>
       </c>
       <c r="C9" s="10">
-        <v>2.3661</v>
+        <v>2.2333</v>
       </c>
       <c r="D9" s="10">
-        <v>1.5645</v>
+        <v>1.5</v>
       </c>
       <c r="E9" s="10">
-        <v>3.2562</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="11">
         <v>9</v>
       </c>
       <c r="C10" s="10">
-        <v>4.021</v>
+        <v>4.0222</v>
       </c>
       <c r="D10" s="10">
-        <v>2.3088</v>
+        <v>3.1</v>
       </c>
       <c r="E10" s="10">
-        <v>6.1136</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="13">
         <v>9</v>
       </c>
       <c r="C11" s="12">
-        <v>3.1958</v>
+        <v>3.1778</v>
       </c>
       <c r="D11" s="12">
-        <v>1.9725</v>
+        <v>2.5</v>
       </c>
       <c r="E11" s="12">
-        <v>4.5227</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="11">
         <v>9</v>
       </c>
       <c r="C14" s="10">
-        <v>1.8552</v>
+        <v>1.9111</v>
       </c>
       <c r="D14" s="10">
         <v>1.5</v>
       </c>
       <c r="E14" s="10">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="11">
         <v>9</v>
       </c>
       <c r="C15" s="10">
-        <v>3.0213</v>
+        <v>3.3667</v>
       </c>
       <c r="D15" s="10">
-        <v>1.9902</v>
+        <v>2.5</v>
       </c>
       <c r="E15" s="10">
-        <v>4</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="11">
         <v>9</v>
       </c>
       <c r="C16" s="10">
-        <v>4.695</v>
+        <v>4.5333</v>
       </c>
       <c r="D16" s="10">
-        <v>3.25</v>
+        <v>3.3</v>
       </c>
       <c r="E16" s="10">
-        <v>5.3611</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="13">
         <v>9</v>
       </c>
       <c r="C17" s="12">
-        <v>3.2537</v>
+        <v>3.2444</v>
       </c>
       <c r="D17" s="12">
-        <v>2.1551</v>
+        <v>2.2</v>
       </c>
       <c r="E17" s="12">
-        <v>3.9993</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>16</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="11">
         <v>9</v>
       </c>
       <c r="C20" s="10">
-        <v>2.8915</v>
+        <v>2.9778</v>
       </c>
       <c r="D20" s="10">
-        <v>2.2621</v>
+        <v>2.3</v>
       </c>
       <c r="E20" s="10">
-        <v>4.04</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="11">
         <v>9</v>
       </c>
       <c r="C21" s="10">
-        <v>5.4599</v>
+        <v>5.6889</v>
       </c>
       <c r="D21" s="10">
-        <v>4.3067</v>
+        <v>4.3</v>
       </c>
       <c r="E21" s="10">
-        <v>7.12</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="11">
         <v>9</v>
       </c>
       <c r="C22" s="10">
-        <v>8.8972</v>
+        <v>8.7111</v>
       </c>
       <c r="D22" s="10">
-        <v>7.7937</v>
+        <v>7.8</v>
       </c>
       <c r="E22" s="10">
         <v>9.6</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="15">
         <v>9</v>
       </c>
       <c r="C23" s="14">
-        <v>6.5373</v>
+        <v>6.5111</v>
       </c>
       <c r="D23" s="14">
-        <v>5.5022</v>
+        <v>5.9</v>
       </c>
       <c r="E23" s="14">
-        <v>7.4718</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>19</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="11">
         <v>8</v>
       </c>
       <c r="C26" s="10">
-        <v>4.9381</v>
+        <v>5.4</v>
       </c>
       <c r="D26" s="10">
-        <v>2.7282</v>
+        <v>2.8</v>
       </c>
       <c r="E26" s="10">
-        <v>7.1224</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="11">
         <v>8</v>
       </c>
       <c r="C27" s="10">
-        <v>7.921</v>
+        <v>9.074999999999999</v>
       </c>
       <c r="D27" s="10">
-        <v>5.06</v>
+        <v>5.4</v>
       </c>
       <c r="E27" s="10">
-        <v>10.6</v>
+        <v>11.6</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="11">
         <v>8</v>
       </c>
       <c r="C28" s="10">
-        <v>10.9416</v>
+        <v>11.1375</v>
       </c>
       <c r="D28" s="10">
-        <v>7.981</v>
+        <v>9</v>
       </c>
       <c r="E28" s="10">
-        <v>12.7</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="15">
         <v>9</v>
       </c>
       <c r="C29" s="14">
-        <v>8.8003</v>
+        <v>9.066700000000001</v>
       </c>
       <c r="D29" s="14">
-        <v>7.1086</v>
+        <v>7.4</v>
       </c>
       <c r="E29" s="14">
-        <v>10.3</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>22</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="11">
         <v>9</v>
       </c>
       <c r="C33" s="10">
-        <v>652.0979</v>
+        <v>654.2667</v>
       </c>
       <c r="D33" s="10">
-        <v>637.6531</v>
+        <v>640</v>
       </c>
       <c r="E33" s="10">
-        <v>679.5149</v>
+        <v>676.4</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="11">
         <v>9</v>
       </c>
       <c r="C34" s="10">
-        <v>527.9186999999999</v>
+        <v>526.6222</v>
       </c>
       <c r="D34" s="10">
-        <v>510.2023</v>
+        <v>511.9</v>
       </c>
       <c r="E34" s="10">
-        <v>549.6907</v>
+        <v>544.7</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="11">
         <v>9</v>
       </c>
       <c r="C35" s="10">
-        <v>2336.2438</v>
+        <v>2354.9333</v>
       </c>
       <c r="D35" s="10">
-        <v>2073.2278</v>
+        <v>2141.2</v>
       </c>
       <c r="E35" s="10">
-        <v>3459.6254</v>
+        <v>3518.4</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="13">
         <v>9</v>
       </c>
       <c r="C36" s="12">
-        <v>3516.2605</v>
+        <v>3682.9444</v>
       </c>
       <c r="D36" s="12">
-        <v>3234.9464</v>
+        <v>3302</v>
       </c>
       <c r="E36" s="12">
-        <v>4673.2237</v>
+        <v>4769.8</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="A37" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
-[...5 lines deleted...]
-      <c r="E38"/>
+      <c r="A38" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="13">
+        <v>7</v>
+      </c>
+      <c r="C38" s="12">
+        <v>0</v>
+      </c>
+      <c r="D38" s="12">
+        <v>0</v>
+      </c>
+      <c r="E38" s="12">
+        <v>0</v>
+      </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>11</v>
-[...12 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
+        <v>10</v>
+      </c>
+      <c r="B41" s="11">
+        <v>9</v>
+      </c>
+      <c r="C41" s="10">
+        <v>4056.4333</v>
+      </c>
+      <c r="D41" s="10">
+        <v>3932</v>
+      </c>
+      <c r="E41" s="10">
+        <v>4224.8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B42" s="11">
+        <v>9</v>
+      </c>
+      <c r="C42" s="10">
+        <v>3148.9667</v>
+      </c>
+      <c r="D42" s="10">
+        <v>2957.3</v>
+      </c>
+      <c r="E42" s="10">
+        <v>3366</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" t="s">
         <v>12</v>
       </c>
-      <c r="B41" s="11">
-[...33 lines deleted...]
-      <c r="E43"/>
+      <c r="B43" s="11">
+        <v>9</v>
+      </c>
+      <c r="C43" s="10">
+        <v>7912.1222</v>
+      </c>
+      <c r="D43" s="10">
+        <v>6809.6</v>
+      </c>
+      <c r="E43" s="10">
+        <v>11969.9</v>
+      </c>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" t="s">
-[...12 lines deleted...]
-        <v>7578.4678</v>
+      <c r="A44" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B44" s="13">
+        <v>9</v>
+      </c>
+      <c r="C44" s="12">
+        <v>15651.8778</v>
+      </c>
+      <c r="D44" s="12">
+        <v>13951.7</v>
+      </c>
+      <c r="E44" s="12">
+        <v>19993.1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A45" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
-      <c r="B46"/>
-[...2 lines deleted...]
-      <c r="E46"/>
+      <c r="A46" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B46" s="13">
+        <v>8</v>
+      </c>
+      <c r="C46" s="12">
+        <v>0</v>
+      </c>
+      <c r="D46" s="12">
+        <v>0</v>
+      </c>
+      <c r="E46" s="12">
+        <v>0</v>
+      </c>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A47" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B47" s="6"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" t="s">
-[...5 lines deleted...]
-      <c r="E48"/>
+      <c r="A48" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B48" s="13">
+        <v>9</v>
+      </c>
+      <c r="C48" s="12">
+        <v>-78.7333</v>
+      </c>
+      <c r="D48" s="12">
+        <v>-239.6</v>
+      </c>
+      <c r="E48" s="12">
+        <v>0</v>
+      </c>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="B50" s="11">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C50" s="10">
-        <v>337.3798</v>
+        <v>5870.4167</v>
       </c>
       <c r="D50" s="10">
-        <v>295.5564</v>
+        <v>5250.3</v>
       </c>
       <c r="E50" s="10">
-        <v>377.2319</v>
+        <v>7588.6</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="B51" s="11">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C51" s="10">
-        <v>1073.9067</v>
+        <v>-3913</v>
       </c>
       <c r="D51" s="10">
-        <v>906.2252</v>
+        <v>-5239.9</v>
       </c>
       <c r="E51" s="10">
-        <v>1387.799</v>
+        <v>-3461.5</v>
       </c>
     </row>
     <row r="52" spans="1:5">
-      <c r="A52" s="6" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
-      <c r="B53"/>
-[...2 lines deleted...]
-      <c r="E53"/>
+      <c r="A53" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B53" s="15">
+        <v>9</v>
+      </c>
+      <c r="C53" s="14">
+        <v>1984.6667</v>
+      </c>
+      <c r="D53" s="14">
+        <v>1789.6</v>
+      </c>
+      <c r="E53" s="14">
+        <v>2360.3</v>
+      </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>31</v>
-[...12 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" s="7" t="s">
-[...12 lines deleted...]
-        <v>2168.3219</v>
+      <c r="A55" t="s">
+        <v>10</v>
+      </c>
+      <c r="B55" s="11">
+        <v>9</v>
+      </c>
+      <c r="C55" s="10">
+        <v>456.9778</v>
+      </c>
+      <c r="D55" s="10">
+        <v>412.5</v>
+      </c>
+      <c r="E55" s="10">
+        <v>487.2</v>
       </c>
     </row>
     <row r="56" spans="1:5">
-      <c r="B56"/>
-[...2 lines deleted...]
-      <c r="E56"/>
+      <c r="A56" t="s">
+        <v>11</v>
+      </c>
+      <c r="B56" s="11">
+        <v>9</v>
+      </c>
+      <c r="C56" s="10">
+        <v>335.8222</v>
+      </c>
+      <c r="D56" s="10">
+        <v>285.5</v>
+      </c>
+      <c r="E56" s="10">
+        <v>372.5</v>
+      </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="B57" s="11">
         <v>9</v>
       </c>
       <c r="C57" s="10">
-        <v>-516.5428000000001</v>
+        <v>1151.7556</v>
       </c>
       <c r="D57" s="10">
-        <v>-602.9301</v>
+        <v>987</v>
       </c>
       <c r="E57" s="10">
-        <v>-445.6305</v>
+        <v>1513.8</v>
       </c>
     </row>
     <row r="58" spans="1:5">
-      <c r="A58" s="7" t="s">
-[...12 lines deleted...]
-        <v>-445.6305</v>
+      <c r="A58" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B58" s="13">
+        <v>9</v>
+      </c>
+      <c r="C58" s="12">
+        <v>1990.0667</v>
+      </c>
+      <c r="D58" s="12">
+        <v>1803.5</v>
+      </c>
+      <c r="E58" s="12">
+        <v>2360.3</v>
       </c>
     </row>
     <row r="59" spans="1:5">
-      <c r="B59"/>
-[...2 lines deleted...]
-      <c r="E59"/>
+      <c r="A59" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B59" s="6"/>
+      <c r="C59" s="6"/>
+      <c r="D59" s="6"/>
+      <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
-      <c r="A60" t="s">
-[...12 lines deleted...]
-        <v>1565.8369</v>
+      <c r="A60" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B60" s="13">
+        <v>7</v>
+      </c>
+      <c r="C60" s="12">
+        <v>0</v>
+      </c>
+      <c r="D60" s="12">
+        <v>0</v>
+      </c>
+      <c r="E60" s="12">
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:5">
-      <c r="A61" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A61" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B61" s="6"/>
+      <c r="C61" s="6"/>
+      <c r="D61" s="6"/>
+      <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
-      <c r="B62"/>
-[...2 lines deleted...]
-      <c r="E62"/>
+      <c r="A62" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B62" s="13">
+        <v>8</v>
+      </c>
+      <c r="C62" s="12">
+        <v>-6.7125</v>
+      </c>
+      <c r="D62" s="12">
+        <v>-26</v>
+      </c>
+      <c r="E62" s="12">
+        <v>0</v>
+      </c>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B64" s="11">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C64" s="10">
-        <v>-1.1239</v>
+        <v>1956.5556</v>
       </c>
       <c r="D64" s="10">
-        <v>-13.8915</v>
+        <v>1756.8</v>
       </c>
       <c r="E64" s="10">
-        <v>15</v>
+        <v>2261.8</v>
       </c>
     </row>
     <row r="65" spans="1:5">
-      <c r="A65" t="s">
-[...12 lines deleted...]
-        <v>60.6356</v>
+      <c r="A65" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B65" s="15">
+        <v>9</v>
+      </c>
+      <c r="C65" s="14">
+        <v>1957.1778</v>
+      </c>
+      <c r="D65" s="14">
+        <v>1766.8</v>
+      </c>
+      <c r="E65" s="14">
+        <v>2220.5</v>
       </c>
     </row>
     <row r="66" spans="1:5">
-      <c r="A66" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B66"/>
+      <c r="C66"/>
+      <c r="D66"/>
+      <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B67" s="11">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C67" s="10">
-        <v>517.5979</v>
+        <v>-531.4222</v>
       </c>
       <c r="D67" s="10">
-        <v>0</v>
+        <v>-616.9</v>
       </c>
       <c r="E67" s="10">
-        <v>764.2234</v>
+        <v>-474.2</v>
       </c>
     </row>
     <row r="68" spans="1:5">
-      <c r="B68"/>
-[...2 lines deleted...]
-      <c r="E68"/>
+      <c r="A68" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B68" s="15">
+        <v>9</v>
+      </c>
+      <c r="C68" s="14">
+        <v>-532.8556</v>
+      </c>
+      <c r="D68" s="14">
+        <v>-616.9</v>
+      </c>
+      <c r="E68" s="14">
+        <v>-476.9</v>
+      </c>
     </row>
     <row r="69" spans="1:5">
-      <c r="A69" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B69"/>
+      <c r="C69"/>
+      <c r="D69"/>
+      <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
-      <c r="A70" s="7" t="s">
-[...12 lines deleted...]
-        <v>4.2867</v>
+      <c r="A70" t="s">
+        <v>45</v>
+      </c>
+      <c r="B70" s="11">
+        <v>9</v>
+      </c>
+      <c r="C70" s="10">
+        <v>1423.9111</v>
+      </c>
+      <c r="D70" s="10">
+        <v>1282.7</v>
+      </c>
+      <c r="E70" s="10">
+        <v>1644.9</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B71" s="15">
         <v>9</v>
       </c>
-      <c r="C71" s="17">
-[...6 lines deleted...]
-        <v>1.929</v>
+      <c r="C71" s="14">
+        <v>1423.1111</v>
+      </c>
+      <c r="D71" s="14">
+        <v>1290</v>
+      </c>
+      <c r="E71" s="14">
+        <v>1603.6</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
-      <c r="A73" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B73" s="15">
+      <c r="A73" t="s">
+        <v>47</v>
+      </c>
+      <c r="B73"/>
+      <c r="C73"/>
+      <c r="D73"/>
+      <c r="E73"/>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" t="s">
+        <v>48</v>
+      </c>
+      <c r="B74" s="11">
         <v>8</v>
       </c>
-      <c r="C73" s="17">
-[...13 lines deleted...]
-      <c r="E74"/>
+      <c r="C74" s="10">
+        <v>-4.2</v>
+      </c>
+      <c r="D74" s="10">
+        <v>-16.7</v>
+      </c>
+      <c r="E74" s="10">
+        <v>15</v>
+      </c>
     </row>
     <row r="75" spans="1:5">
-      <c r="A75" s="8" t="s">
-[...5 lines deleted...]
-      <c r="E75" s="8"/>
+      <c r="A75" t="s">
+        <v>49</v>
+      </c>
+      <c r="B75" s="11">
+        <v>9</v>
+      </c>
+      <c r="C75" s="10">
+        <v>-32.4667</v>
+      </c>
+      <c r="D75" s="10">
+        <v>-167.3</v>
+      </c>
+      <c r="E75" s="10">
+        <v>33.5</v>
+      </c>
     </row>
     <row r="76" spans="1:5">
-      <c r="A76" s="9" t="s">
-[...12 lines deleted...]
-        <v>50.2885</v>
+      <c r="A76" t="s">
+        <v>50</v>
+      </c>
+      <c r="B76" s="11">
+        <v>8</v>
+      </c>
+      <c r="C76" s="10">
+        <v>1063.4625</v>
+      </c>
+      <c r="D76" s="10">
+        <v>809.2</v>
+      </c>
+      <c r="E76" s="10">
+        <v>1406.6</v>
       </c>
     </row>
     <row r="77" spans="1:5">
-      <c r="A77" s="9" t="s">
-[...12 lines deleted...]
-        <v>34.7886</v>
+      <c r="A77" t="s">
+        <v>51</v>
+      </c>
+      <c r="B77" s="11">
+        <v>8</v>
+      </c>
+      <c r="C77" s="10">
+        <v>619.6</v>
+      </c>
+      <c r="D77" s="10">
+        <v>556.1</v>
+      </c>
+      <c r="E77" s="10">
+        <v>759.8</v>
       </c>
     </row>
     <row r="78" spans="1:5">
-      <c r="A78" s="9" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B78"/>
+      <c r="C78"/>
+      <c r="D78"/>
+      <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
-      <c r="A79" s="9" t="s">
-[...12 lines deleted...]
-        <v>35.2205</v>
+      <c r="A79" t="s">
+        <v>52</v>
+      </c>
+      <c r="B79" s="11">
+        <v>9</v>
+      </c>
+      <c r="C79" s="16">
+        <v>3.89</v>
+      </c>
+      <c r="D79" s="16">
+        <v>3.49</v>
+      </c>
+      <c r="E79" s="16">
+        <v>4.26</v>
       </c>
     </row>
     <row r="80" spans="1:5">
-      <c r="A80" s="9" t="s">
-[...12 lines deleted...]
-        <v>7.4989</v>
+      <c r="A80" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B80" s="15">
+        <v>9</v>
+      </c>
+      <c r="C80" s="17">
+        <v>3.8844</v>
+      </c>
+      <c r="D80" s="17">
+        <v>3.51</v>
+      </c>
+      <c r="E80" s="17">
+        <v>4.26</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B81" s="15">
+        <v>9</v>
+      </c>
+      <c r="C81" s="17">
+        <v>1.7556</v>
+      </c>
+      <c r="D81" s="17">
+        <v>1.54</v>
+      </c>
+      <c r="E81" s="17">
+        <v>1.92</v>
       </c>
     </row>
     <row r="82" spans="1:5">
-      <c r="A82" s="20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B82"/>
+      <c r="C82"/>
+      <c r="D82"/>
+      <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
-      <c r="A83" t="s">
-[...5 lines deleted...]
-      <c r="E83"/>
+      <c r="A83" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B83" s="15">
+        <v>9</v>
+      </c>
+      <c r="C83" s="17">
+        <v>1048.09</v>
+      </c>
+      <c r="D83" s="17">
+        <v>890.55</v>
+      </c>
+      <c r="E83" s="17">
+        <v>1404.21</v>
+      </c>
     </row>
     <row r="84" spans="1:5">
-      <c r="A84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
-      <c r="A85" t="s">
-[...5 lines deleted...]
-      <c r="E85"/>
+      <c r="A85" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="B85" s="8"/>
+      <c r="C85" s="8"/>
+      <c r="D85" s="8"/>
+      <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
-      <c r="A86" t="s">
-[...5 lines deleted...]
-      <c r="E86"/>
+      <c r="A86" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B86" s="19">
+        <v>6</v>
+      </c>
+      <c r="C86" s="18">
+        <v>38.1598</v>
+      </c>
+      <c r="D86" s="18">
+        <v>36.5536</v>
+      </c>
+      <c r="E86" s="18">
+        <v>40.0896</v>
+      </c>
     </row>
     <row r="87" spans="1:5">
-      <c r="A87"/>
-[...3 lines deleted...]
-      <c r="E87"/>
+      <c r="A87" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B87" s="19">
+        <v>6</v>
+      </c>
+      <c r="C87" s="18">
+        <v>25.3693</v>
+      </c>
+      <c r="D87" s="18">
+        <v>24.1247</v>
+      </c>
+      <c r="E87" s="18">
+        <v>26.6624</v>
+      </c>
     </row>
     <row r="88" spans="1:5">
-      <c r="A88" t="s">
-[...5 lines deleted...]
-      <c r="E88"/>
+      <c r="A88" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B88" s="19">
+        <v>9</v>
+      </c>
+      <c r="C88" s="18">
+        <v>12.7825</v>
+      </c>
+      <c r="D88" s="18">
+        <v>11.8</v>
+      </c>
+      <c r="E88" s="18">
+        <v>13.4265</v>
+      </c>
     </row>
     <row r="89" spans="1:5">
-      <c r="A89" t="s">
-[...5 lines deleted...]
-      <c r="E89"/>
+      <c r="A89" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B89" s="19">
+        <v>9</v>
+      </c>
+      <c r="C89" s="18">
+        <v>27.2003</v>
+      </c>
+      <c r="D89" s="18">
+        <v>26.9829</v>
+      </c>
+      <c r="E89" s="18">
+        <v>28</v>
+      </c>
     </row>
     <row r="90" spans="1:5">
-      <c r="A90" t="s">
-[...14 lines deleted...]
-      <c r="E91"/>
+      <c r="A90" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B90" s="19">
+        <v>8</v>
+      </c>
+      <c r="C90" s="18">
+        <v>6.6957</v>
+      </c>
+      <c r="D90" s="18">
+        <v>5.8</v>
+      </c>
+      <c r="E90" s="18">
+        <v>7.0003</v>
+      </c>
     </row>
     <row r="92" spans="1:5">
-      <c r="A92" t="s">
-[...5 lines deleted...]
-      <c r="E92"/>
+      <c r="A92" s="20" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
     </row>
     <row r="96" spans="1:5">
-      <c r="A96"/>
+      <c r="A96" t="s">
+        <v>66</v>
+      </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
     </row>
     <row r="97" spans="1:5">
-      <c r="A97" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A97"/>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
     </row>
+    <row r="101" spans="1:5">
+      <c r="A101" t="s">
+        <v>70</v>
+      </c>
+      <c r="B101"/>
+      <c r="C101"/>
+      <c r="D101"/>
+      <c r="E101"/>
+    </row>
     <row r="102" spans="1:5">
-      <c r="A102" s="21" t="s">
-        <v>69</v>
+      <c r="A102" t="s">
+        <v>71</v>
+      </c>
+      <c r="B102"/>
+      <c r="C102"/>
+      <c r="D102"/>
+      <c r="E102"/>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" t="s">
+        <v>72</v>
+      </c>
+      <c r="B103"/>
+      <c r="C103"/>
+      <c r="D103"/>
+      <c r="E103"/>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" t="s">
+        <v>73</v>
+      </c>
+      <c r="B104"/>
+      <c r="C104"/>
+      <c r="D104"/>
+      <c r="E104"/>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" t="s">
+        <v>74</v>
+      </c>
+      <c r="B105"/>
+      <c r="C105"/>
+      <c r="D105"/>
+      <c r="E105"/>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106"/>
+      <c r="B106"/>
+      <c r="C106"/>
+      <c r="D106"/>
+      <c r="E106"/>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" t="s">
+        <v>75</v>
+      </c>
+      <c r="B107"/>
+      <c r="C107"/>
+      <c r="D107"/>
+      <c r="E107"/>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" t="s">
+        <v>76</v>
+      </c>
+      <c r="B108"/>
+      <c r="C108"/>
+      <c r="D108"/>
+      <c r="E108"/>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" t="s">
+        <v>77</v>
+      </c>
+      <c r="B109"/>
+      <c r="C109"/>
+      <c r="D109"/>
+      <c r="E109"/>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" t="s">
+        <v>78</v>
+      </c>
+      <c r="B110"/>
+      <c r="C110"/>
+      <c r="D110"/>
+      <c r="E110"/>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="21" t="s">
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A83:E83"/>
-[...8 lines deleted...]
-    <mergeCell ref="A92:E92"/>
     <mergeCell ref="A93:E93"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>
     <mergeCell ref="A98:E98"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A100:E100"/>
+    <mergeCell ref="A101:E101"/>
+    <mergeCell ref="A102:E102"/>
+    <mergeCell ref="A103:E103"/>
+    <mergeCell ref="A104:E104"/>
+    <mergeCell ref="A105:E105"/>
+    <mergeCell ref="A106:E106"/>
+    <mergeCell ref="A107:E107"/>
+    <mergeCell ref="A108:E108"/>
+    <mergeCell ref="A109:E109"/>
+    <mergeCell ref="A110:E110"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="82" man="1"/>
-    <brk id="102" man="1"/>
+    <brk id="92" man="1"/>
+    <brk id="112" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FY29</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>