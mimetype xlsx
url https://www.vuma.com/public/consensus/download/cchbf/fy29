--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Coca-Cola HBC AG</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>16/04/26</t>
+    <t>17/07/26</t>
   </si>
   <si>
     <t>Organic Growth rates (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Established</t>
   </si>
   <si>
     <t xml:space="preserve">    Developing</t>
   </si>
   <si>
     <t xml:space="preserve">    Emerging</t>
   </si>
   <si>
     <t xml:space="preserve">    Total organic volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Net sales revenue per unit case (%)</t>
   </si>
   <si>
     <t xml:space="preserve">     Total organic net sales revenue per unit case (%)</t>
   </si>
@@ -871,1188 +871,1188 @@
       <c r="E5" s="2"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C8" s="10">
-        <v>1.0556</v>
+        <v>1.1922</v>
       </c>
       <c r="D8" s="10">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="E8" s="10">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C9" s="10">
-        <v>2.2333</v>
+        <v>2.141</v>
       </c>
       <c r="D9" s="10">
         <v>1.5</v>
       </c>
       <c r="E9" s="10">
-        <v>3.2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C10" s="10">
-        <v>4.0222</v>
+        <v>3.9368</v>
       </c>
       <c r="D10" s="10">
         <v>3.1</v>
       </c>
       <c r="E10" s="10">
-        <v>6.1</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="13">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C11" s="12">
-        <v>3.1778</v>
+        <v>3.2141</v>
       </c>
       <c r="D11" s="12">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="E11" s="12">
-        <v>4.5</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C14" s="10">
-        <v>1.9111</v>
+        <v>1.7817</v>
       </c>
       <c r="D14" s="10">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="E14" s="10">
         <v>2.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C15" s="10">
-        <v>3.3667</v>
+        <v>2.9631</v>
       </c>
       <c r="D15" s="10">
-        <v>2.5</v>
+        <v>1.805</v>
       </c>
       <c r="E15" s="10">
-        <v>4.4</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C16" s="10">
-        <v>4.5333</v>
+        <v>4.6094</v>
       </c>
       <c r="D16" s="10">
         <v>3.3</v>
       </c>
       <c r="E16" s="10">
-        <v>5.2</v>
+        <v>6.175</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="13">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C17" s="12">
-        <v>3.2444</v>
+        <v>3.2595</v>
       </c>
       <c r="D17" s="12">
-        <v>2.2</v>
+        <v>2.4</v>
       </c>
       <c r="E17" s="12">
-        <v>3.7</v>
+        <v>4.2761</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>16</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C20" s="10">
-        <v>2.9778</v>
+        <v>3.0016</v>
       </c>
       <c r="D20" s="10">
         <v>2.3</v>
       </c>
       <c r="E20" s="10">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C21" s="10">
-        <v>5.6889</v>
+        <v>5.1727</v>
       </c>
       <c r="D21" s="10">
         <v>4.3</v>
       </c>
       <c r="E21" s="10">
         <v>7.1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C22" s="10">
-        <v>8.7111</v>
+        <v>8.7332</v>
       </c>
       <c r="D22" s="10">
-        <v>7.8</v>
+        <v>7.7</v>
       </c>
       <c r="E22" s="10">
-        <v>9.6</v>
+        <v>11.2652</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="15">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C23" s="14">
-        <v>6.5111</v>
+        <v>6.5706</v>
       </c>
       <c r="D23" s="14">
         <v>5.9</v>
       </c>
       <c r="E23" s="14">
-        <v>7.2</v>
+        <v>8.5648</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>19</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="11">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C26" s="10">
-        <v>5.4</v>
+        <v>5.5075</v>
       </c>
       <c r="D26" s="10">
         <v>2.8</v>
       </c>
       <c r="E26" s="10">
-        <v>9.4</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="11">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C27" s="10">
-        <v>9.074999999999999</v>
+        <v>7.9304</v>
       </c>
       <c r="D27" s="10">
-        <v>5.4</v>
+        <v>4.6129</v>
       </c>
       <c r="E27" s="10">
-        <v>11.6</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="11">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C28" s="10">
-        <v>11.1375</v>
+        <v>11.9635</v>
       </c>
       <c r="D28" s="10">
         <v>9</v>
       </c>
       <c r="E28" s="10">
-        <v>12.8</v>
+        <v>18.2442</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="15">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C29" s="14">
-        <v>9.066700000000001</v>
+        <v>9.450200000000001</v>
       </c>
       <c r="D29" s="14">
         <v>7.4</v>
       </c>
       <c r="E29" s="14">
-        <v>10.4</v>
+        <v>13.5013</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>22</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C33" s="10">
-        <v>654.2667</v>
+        <v>659.8929000000001</v>
       </c>
       <c r="D33" s="10">
-        <v>640</v>
+        <v>645.6</v>
       </c>
       <c r="E33" s="10">
-        <v>676.4</v>
+        <v>682.8</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C34" s="10">
-        <v>526.6222</v>
+        <v>524.1596</v>
       </c>
       <c r="D34" s="10">
-        <v>511.9</v>
+        <v>513.6</v>
       </c>
       <c r="E34" s="10">
-        <v>544.7</v>
+        <v>531.9</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C35" s="10">
-        <v>2354.9333</v>
+        <v>2707.0018</v>
       </c>
       <c r="D35" s="10">
-        <v>2141.2</v>
+        <v>2158.9</v>
       </c>
       <c r="E35" s="10">
-        <v>3518.4</v>
+        <v>3587.1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="13">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C36" s="12">
-        <v>3682.9444</v>
+        <v>3891.0543</v>
       </c>
       <c r="D36" s="12">
-        <v>3302</v>
+        <v>3328</v>
       </c>
       <c r="E36" s="12">
-        <v>4769.8</v>
+        <v>4779.9343</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="13">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C38" s="12">
         <v>0</v>
       </c>
       <c r="D38" s="12">
         <v>0</v>
       </c>
       <c r="E38" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>26</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C41" s="10">
-        <v>4056.4333</v>
+        <v>4056.1536</v>
       </c>
       <c r="D41" s="10">
-        <v>3932</v>
+        <v>3921.6</v>
       </c>
       <c r="E41" s="10">
-        <v>4224.8</v>
+        <v>4210.9</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C42" s="10">
-        <v>3148.9667</v>
+        <v>3103.167</v>
       </c>
       <c r="D42" s="10">
-        <v>2957.3</v>
+        <v>2961.4</v>
       </c>
       <c r="E42" s="10">
-        <v>3366</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C43" s="10">
-        <v>7912.1222</v>
+        <v>9290.285900000001</v>
       </c>
       <c r="D43" s="10">
-        <v>6809.6</v>
+        <v>6986</v>
       </c>
       <c r="E43" s="10">
-        <v>11969.9</v>
+        <v>13708.1873</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="13">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C44" s="12">
-        <v>15651.8778</v>
+        <v>16449.6065</v>
       </c>
       <c r="D44" s="12">
-        <v>13951.7</v>
+        <v>14192.9</v>
       </c>
       <c r="E44" s="12">
-        <v>19993.1</v>
+        <v>20771.0517</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="13">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C46" s="12">
         <v>0</v>
       </c>
       <c r="D46" s="12">
         <v>0</v>
       </c>
       <c r="E46" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="13">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C48" s="12">
-        <v>-78.7333</v>
+        <v>-115.5939</v>
       </c>
       <c r="D48" s="12">
-        <v>-239.6</v>
+        <v>-249.9</v>
       </c>
       <c r="E48" s="12">
-        <v>0</v>
+        <v>18.4</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="11">
         <v>6</v>
       </c>
       <c r="C50" s="10">
-        <v>5870.4167</v>
+        <v>6168.9122</v>
       </c>
       <c r="D50" s="10">
-        <v>5250.3</v>
+        <v>5347.6</v>
       </c>
       <c r="E50" s="10">
-        <v>7588.6</v>
+        <v>7483.1734</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="11">
         <v>6</v>
       </c>
       <c r="C51" s="10">
-        <v>-3913</v>
+        <v>-4125.9227</v>
       </c>
       <c r="D51" s="10">
-        <v>-5239.9</v>
+        <v>-5170.4</v>
       </c>
       <c r="E51" s="10">
-        <v>-3461.5</v>
+        <v>-3514.2</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="15">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C53" s="14">
-        <v>1984.6667</v>
+        <v>2048.4547</v>
       </c>
       <c r="D53" s="14">
-        <v>1789.6</v>
+        <v>1851.9</v>
       </c>
       <c r="E53" s="14">
-        <v>2360.3</v>
+        <v>2379.2373</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>35</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C55" s="10">
-        <v>456.9778</v>
+        <v>460.1402</v>
       </c>
       <c r="D55" s="10">
-        <v>412.5</v>
+        <v>422</v>
       </c>
       <c r="E55" s="10">
-        <v>487.2</v>
+        <v>492.5</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C56" s="10">
-        <v>335.8222</v>
+        <v>323.9649</v>
       </c>
       <c r="D56" s="10">
-        <v>285.5</v>
+        <v>277.1</v>
       </c>
       <c r="E56" s="10">
-        <v>372.5</v>
+        <v>363.3</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C57" s="10">
-        <v>1151.7556</v>
+        <v>1270.4246</v>
       </c>
       <c r="D57" s="10">
-        <v>987</v>
+        <v>1019.3</v>
       </c>
       <c r="E57" s="10">
-        <v>1513.8</v>
+        <v>1640.6968</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B58" s="13">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C58" s="12">
-        <v>1990.0667</v>
+        <v>2054.5297</v>
       </c>
       <c r="D58" s="12">
-        <v>1803.5</v>
+        <v>1851.9</v>
       </c>
       <c r="E58" s="12">
-        <v>2360.3</v>
+        <v>2379.2373</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B60" s="13">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C60" s="12">
         <v>0</v>
       </c>
       <c r="D60" s="12">
         <v>0</v>
       </c>
       <c r="E60" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B62" s="13">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C62" s="12">
-        <v>-6.7125</v>
+        <v>-9.300000000000001</v>
       </c>
       <c r="D62" s="12">
-        <v>-26</v>
+        <v>-27.5</v>
       </c>
       <c r="E62" s="12">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>41</v>
       </c>
       <c r="B64" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C64" s="10">
-        <v>1956.5556</v>
+        <v>2014.9824</v>
       </c>
       <c r="D64" s="10">
-        <v>1756.8</v>
+        <v>1781.7</v>
       </c>
       <c r="E64" s="10">
-        <v>2261.8</v>
+        <v>2304.8594</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B65" s="15">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C65" s="14">
-        <v>1957.1778</v>
+        <v>2014.4199</v>
       </c>
       <c r="D65" s="14">
-        <v>1766.8</v>
+        <v>1791.7</v>
       </c>
       <c r="E65" s="14">
-        <v>2220.5</v>
+        <v>2309.8594</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>43</v>
       </c>
       <c r="B67" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C67" s="10">
-        <v>-531.4222</v>
+        <v>-547.6666</v>
       </c>
       <c r="D67" s="10">
-        <v>-616.9</v>
+        <v>-644.6332</v>
       </c>
       <c r="E67" s="10">
-        <v>-474.2</v>
+        <v>-481</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B68" s="15">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C68" s="14">
-        <v>-532.8556</v>
+        <v>-548.9039</v>
       </c>
       <c r="D68" s="14">
-        <v>-616.9</v>
+        <v>-646.0316</v>
       </c>
       <c r="E68" s="14">
-        <v>-476.9</v>
+        <v>-483.7</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>45</v>
       </c>
       <c r="B70" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C70" s="10">
-        <v>1423.9111</v>
+        <v>1456.91</v>
       </c>
       <c r="D70" s="10">
-        <v>1282.7</v>
+        <v>1300.8</v>
       </c>
       <c r="E70" s="10">
-        <v>1644.9</v>
+        <v>1643.3</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B71" s="15">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C71" s="14">
-        <v>1423.1111</v>
+        <v>1455.0977</v>
       </c>
       <c r="D71" s="14">
-        <v>1290</v>
+        <v>1308.1</v>
       </c>
       <c r="E71" s="14">
-        <v>1603.6</v>
+        <v>1608.1817</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>47</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>48</v>
       </c>
       <c r="B74" s="11">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C74" s="10">
-        <v>-4.2</v>
+        <v>-8.1</v>
       </c>
       <c r="D74" s="10">
         <v>-16.7</v>
       </c>
       <c r="E74" s="10">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>49</v>
       </c>
       <c r="B75" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C75" s="10">
-        <v>-32.4667</v>
+        <v>-41.2715</v>
       </c>
       <c r="D75" s="10">
-        <v>-167.3</v>
+        <v>-102</v>
       </c>
       <c r="E75" s="10">
-        <v>33.5</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="11">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C76" s="10">
-        <v>1063.4625</v>
+        <v>1120.6083</v>
       </c>
       <c r="D76" s="10">
-        <v>809.2</v>
+        <v>934.7</v>
       </c>
       <c r="E76" s="10">
-        <v>1406.6</v>
+        <v>1537.0578</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>51</v>
       </c>
       <c r="B77" s="11">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C77" s="10">
-        <v>619.6</v>
+        <v>648.1441</v>
       </c>
       <c r="D77" s="10">
-        <v>556.1</v>
+        <v>567.8</v>
       </c>
       <c r="E77" s="10">
-        <v>759.8</v>
+        <v>761</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>52</v>
       </c>
       <c r="B79" s="11">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C79" s="16">
-        <v>3.89</v>
+        <v>3.9066</v>
       </c>
       <c r="D79" s="16">
-        <v>3.49</v>
+        <v>3.54</v>
       </c>
       <c r="E79" s="16">
-        <v>4.26</v>
+        <v>4.21</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B80" s="15">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C80" s="17">
-        <v>3.8844</v>
+        <v>3.899</v>
       </c>
       <c r="D80" s="17">
-        <v>3.51</v>
+        <v>3.55</v>
       </c>
       <c r="E80" s="17">
-        <v>4.26</v>
+        <v>4.1821</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B81" s="15">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C81" s="17">
-        <v>1.7556</v>
+        <v>1.7367</v>
       </c>
       <c r="D81" s="17">
-        <v>1.54</v>
+        <v>1.57</v>
       </c>
       <c r="E81" s="17">
-        <v>1.92</v>
+        <v>1.87</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B83" s="15">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C83" s="17">
-        <v>1048.09</v>
+        <v>1075.846</v>
       </c>
       <c r="D83" s="17">
-        <v>890.55</v>
+        <v>929.54</v>
       </c>
       <c r="E83" s="17">
-        <v>1404.21</v>
+        <v>1399.72</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>56</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B86" s="19">
         <v>6</v>
       </c>
       <c r="C86" s="18">
-        <v>38.1598</v>
+        <v>37.8018</v>
       </c>
       <c r="D86" s="18">
-        <v>36.5536</v>
+        <v>36.0269</v>
       </c>
       <c r="E86" s="18">
-        <v>40.0896</v>
+        <v>39.6695</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B87" s="19">
         <v>6</v>
       </c>
       <c r="C87" s="18">
-        <v>25.3693</v>
+        <v>25.2024</v>
       </c>
       <c r="D87" s="18">
-        <v>24.1247</v>
+        <v>24.3255</v>
       </c>
       <c r="E87" s="18">
-        <v>26.6624</v>
+        <v>27.0802</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B88" s="19">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C88" s="18">
-        <v>12.7825</v>
+        <v>12.5919</v>
       </c>
       <c r="D88" s="18">
-        <v>11.8</v>
+        <v>11.4546</v>
       </c>
       <c r="E88" s="18">
-        <v>13.4265</v>
+        <v>13.5541</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B89" s="19">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C89" s="18">
-        <v>27.2003</v>
+        <v>27.221</v>
       </c>
       <c r="D89" s="18">
-        <v>26.9829</v>
+        <v>26.9786</v>
       </c>
       <c r="E89" s="18">
-        <v>28</v>
+        <v>27.9684</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B90" s="19">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C90" s="18">
-        <v>6.6957</v>
+        <v>6.678</v>
       </c>
       <c r="D90" s="18">
-        <v>5.8</v>
+        <v>5.9499</v>
       </c>
       <c r="E90" s="18">
-        <v>7.0003</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="20" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>63</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>64</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>