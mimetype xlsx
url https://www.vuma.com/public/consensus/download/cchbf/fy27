--- v1 (2026-03-09)
+++ v2 (2026-04-24)
@@ -12,143 +12,173 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="FY27" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Coca-Cola HBC AG</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>06/02/26</t>
+    <t>16/04/26</t>
   </si>
   <si>
     <t>Organic Growth rates (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Established</t>
   </si>
   <si>
     <t xml:space="preserve">    Developing</t>
   </si>
   <si>
     <t xml:space="preserve">    Emerging</t>
   </si>
   <si>
     <t xml:space="preserve">    Total organic volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Net sales revenue per unit case (%)</t>
   </si>
   <si>
     <t xml:space="preserve">     Total organic net sales revenue per unit case (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue (%)</t>
   </si>
   <si>
     <t xml:space="preserve">     Emerging</t>
   </si>
   <si>
     <t xml:space="preserve">    Total organic revenue (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable EBIT (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Total organic comparable EBIT (%)</t>
   </si>
   <si>
     <t>Absolute values (€m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume (m unit cases)</t>
   </si>
   <si>
     <t xml:space="preserve">    Total Volume (m unit cases)</t>
   </si>
   <si>
+    <t xml:space="preserve">  Volume: Scope of consolidation (m unit cases)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Total Volume: Scope of consolidation (m unit cases)</t>
+  </si>
+  <si>
     <t xml:space="preserve">  Net sales revenue</t>
   </si>
   <si>
     <t xml:space="preserve">    Total Net sales revenue</t>
   </si>
   <si>
+    <t xml:space="preserve">  Net sales revenue: Scope of consolidation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Total Net sales revenue: Scope of consolidation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Net sales revenue: FX impact</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Total Net sales revenue: FX impact</t>
+  </si>
+  <si>
     <t xml:space="preserve">  Comparable Gross Profit</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable OPEX</t>
   </si>
   <si>
     <t xml:space="preserve">  EBIT</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable EBIT</t>
   </si>
   <si>
     <t xml:space="preserve">    Total Comparable EBIT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Comparable EBIT: Scope of consolidation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Total Comparable EBIT: Scope of consolidation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  EBIT: FX impact</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Total Comparable EBIT: FX impact</t>
   </si>
   <si>
     <t xml:space="preserve">  Profit Before Tax</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable Profit Before Tax</t>
   </si>
   <si>
     <t xml:space="preserve">  Tax</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable Tax</t>
   </si>
   <si>
     <t xml:space="preserve">  Net profit</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable Net profit</t>
   </si>
   <si>
     <t xml:space="preserve">  Other Items</t>
   </si>
   <si>
     <t xml:space="preserve">    Exceptionals and One Offs</t>
   </si>
@@ -756,59 +786,59 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E102"/>
+  <dimension ref="A1:E112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A102" sqref="A102"/>
+      <selection activeCell="A112" sqref="A112"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.842773" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="59.842529" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2"/>
       <c r="C2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" s="2" t="s">
@@ -844,1261 +874,1391 @@
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="11">
         <v>15</v>
       </c>
       <c r="C8" s="10">
-        <v>0.7181</v>
+        <v>0.9133</v>
       </c>
       <c r="D8" s="10">
-        <v>-0.5591</v>
+        <v>-0.6</v>
       </c>
       <c r="E8" s="10">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="11">
         <v>15</v>
       </c>
       <c r="C9" s="10">
-        <v>2.0544</v>
+        <v>1.9667</v>
       </c>
       <c r="D9" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E9" s="10">
-        <v>3.2552</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="11">
         <v>15</v>
       </c>
       <c r="C10" s="10">
-        <v>3.9138</v>
+        <v>3.94</v>
       </c>
       <c r="D10" s="10">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E10" s="10">
-        <v>6.0442</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="13">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C11" s="12">
-        <v>2.9923</v>
+        <v>2.9892</v>
       </c>
       <c r="D11" s="12">
-        <v>2.2371</v>
+        <v>1.3</v>
       </c>
       <c r="E11" s="12">
-        <v>4.3811</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="11">
         <v>14</v>
       </c>
       <c r="C14" s="10">
-        <v>1.9844</v>
+        <v>2.1143</v>
       </c>
       <c r="D14" s="10">
-        <v>1.0085</v>
+        <v>0.8</v>
       </c>
       <c r="E14" s="10">
-        <v>4.6318</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="11">
         <v>14</v>
       </c>
       <c r="C15" s="10">
-        <v>3.0948</v>
+        <v>3.3143</v>
       </c>
       <c r="D15" s="10">
-        <v>2.1516</v>
+        <v>2.5</v>
       </c>
       <c r="E15" s="10">
-        <v>4.0001</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="11">
         <v>14</v>
       </c>
       <c r="C16" s="10">
-        <v>4.7606</v>
+        <v>4.7286</v>
       </c>
       <c r="D16" s="10">
-        <v>3.25</v>
+        <v>3.3</v>
       </c>
       <c r="E16" s="10">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="13">
         <v>14</v>
       </c>
       <c r="C17" s="12">
-        <v>3.1787</v>
+        <v>3.2786</v>
       </c>
       <c r="D17" s="12">
-        <v>2.1072</v>
+        <v>2.1</v>
       </c>
       <c r="E17" s="12">
-        <v>3.9704</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>16</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="11">
         <v>15</v>
       </c>
       <c r="C20" s="10">
-        <v>2.6531</v>
+        <v>2.9933</v>
       </c>
       <c r="D20" s="10">
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="E20" s="10">
-        <v>4.0468</v>
+        <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="11">
         <v>15</v>
       </c>
       <c r="C21" s="10">
-        <v>5.1066</v>
+        <v>5.2667</v>
       </c>
       <c r="D21" s="10">
         <v>3</v>
       </c>
       <c r="E21" s="10">
-        <v>6.6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="11">
         <v>15</v>
       </c>
       <c r="C22" s="10">
-        <v>8.6769</v>
+        <v>8.8133</v>
       </c>
       <c r="D22" s="10">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E22" s="10">
-        <v>9.6</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="15">
         <v>15</v>
       </c>
       <c r="C23" s="14">
-        <v>6.091</v>
+        <v>6.2982</v>
       </c>
       <c r="D23" s="14">
-        <v>3.5014</v>
+        <v>4.3</v>
       </c>
       <c r="E23" s="14">
-        <v>7</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>19</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="11">
         <v>14</v>
       </c>
       <c r="C26" s="10">
-        <v>5.175</v>
+        <v>5.0343</v>
       </c>
       <c r="D26" s="10">
-        <v>2.8058</v>
+        <v>0.4</v>
       </c>
       <c r="E26" s="10">
-        <v>11.3047</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="11">
         <v>14</v>
       </c>
       <c r="C27" s="10">
-        <v>8.702</v>
+        <v>8.1471</v>
       </c>
       <c r="D27" s="10">
-        <v>5.0599</v>
+        <v>4.2</v>
       </c>
       <c r="E27" s="10">
-        <v>12.5054</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="11">
         <v>14</v>
       </c>
       <c r="C28" s="10">
-        <v>10.8887</v>
+        <v>10.7259</v>
       </c>
       <c r="D28" s="10">
-        <v>8.4389</v>
+        <v>6.6</v>
       </c>
       <c r="E28" s="10">
-        <v>12.9</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="15">
         <v>15</v>
       </c>
       <c r="C29" s="14">
-        <v>8.8672</v>
+        <v>8.637499999999999</v>
       </c>
       <c r="D29" s="14">
-        <v>6.8685</v>
+        <v>6</v>
       </c>
       <c r="E29" s="14">
-        <v>11.65</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>22</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="11">
         <v>15</v>
       </c>
       <c r="C33" s="10">
-        <v>638.8038</v>
+        <v>641.8035</v>
       </c>
       <c r="D33" s="10">
-        <v>629.0626</v>
+        <v>631.2</v>
       </c>
       <c r="E33" s="10">
-        <v>653.1285</v>
+        <v>656.5</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="11">
         <v>15</v>
       </c>
       <c r="C34" s="10">
-        <v>502.9791</v>
+        <v>503.2525</v>
       </c>
       <c r="D34" s="10">
-        <v>494.6168</v>
+        <v>491.3</v>
       </c>
       <c r="E34" s="10">
-        <v>515.5685</v>
+        <v>511.1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="11">
         <v>15</v>
       </c>
       <c r="C35" s="10">
-        <v>2095.5493</v>
+        <v>2190.4453</v>
       </c>
       <c r="D35" s="10">
-        <v>1981.8077</v>
+        <v>1984.1</v>
       </c>
       <c r="E35" s="10">
-        <v>3220.3396</v>
+        <v>3268.6</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="13">
         <v>15</v>
       </c>
       <c r="C36" s="12">
-        <v>3237.3321</v>
+        <v>3417.308</v>
       </c>
       <c r="D36" s="12">
-        <v>3119.3394</v>
+        <v>3109.5</v>
       </c>
       <c r="E36" s="12">
-        <v>4376.8929</v>
+        <v>4432.5</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="A37" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
-[...5 lines deleted...]
-      <c r="E38"/>
+      <c r="A38" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="13">
+        <v>3</v>
+      </c>
+      <c r="C38" s="12">
+        <v>1218.3333</v>
+      </c>
+      <c r="D38" s="12">
+        <v>1189</v>
+      </c>
+      <c r="E38" s="12">
+        <v>1238.9</v>
+      </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>11</v>
-[...12 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
+        <v>10</v>
+      </c>
+      <c r="B41" s="11">
+        <v>15</v>
+      </c>
+      <c r="C41" s="10">
+        <v>3814.1152</v>
+      </c>
+      <c r="D41" s="10">
+        <v>3723.7</v>
+      </c>
+      <c r="E41" s="10">
+        <v>3930</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B42" s="11">
+        <v>15</v>
+      </c>
+      <c r="C42" s="10">
+        <v>2818.1047</v>
+      </c>
+      <c r="D42" s="10">
+        <v>2735.3</v>
+      </c>
+      <c r="E42" s="10">
+        <v>2939.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" t="s">
         <v>12</v>
       </c>
-      <c r="B41" s="11">
-[...33 lines deleted...]
-      <c r="E43"/>
+      <c r="B43" s="11">
+        <v>15</v>
+      </c>
+      <c r="C43" s="10">
+        <v>6887.7629</v>
+      </c>
+      <c r="D43" s="10">
+        <v>6096</v>
+      </c>
+      <c r="E43" s="10">
+        <v>10306</v>
+      </c>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" t="s">
-[...12 lines deleted...]
-        <v>6478.2291</v>
+      <c r="A44" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B44" s="13">
+        <v>15</v>
+      </c>
+      <c r="C44" s="12">
+        <v>13792.0628</v>
+      </c>
+      <c r="D44" s="12">
+        <v>12555</v>
+      </c>
+      <c r="E44" s="12">
+        <v>17403.2</v>
       </c>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A45" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
-      <c r="B46"/>
-[...2 lines deleted...]
-      <c r="E46"/>
+      <c r="A46" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B46" s="13">
+        <v>3</v>
+      </c>
+      <c r="C46" s="12">
+        <v>3820.1667</v>
+      </c>
+      <c r="D46" s="12">
+        <v>3640.6</v>
+      </c>
+      <c r="E46" s="12">
+        <v>4081.2</v>
+      </c>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A47" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B47" s="6"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" t="s">
-[...5 lines deleted...]
-      <c r="E48"/>
+      <c r="A48" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B48" s="13">
+        <v>14</v>
+      </c>
+      <c r="C48" s="12">
+        <v>-72.2149</v>
+      </c>
+      <c r="D48" s="12">
+        <v>-217.9</v>
+      </c>
+      <c r="E48" s="12">
+        <v>3.3</v>
+      </c>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="B50" s="11">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C50" s="10">
-        <v>283.0628</v>
+        <v>5120.0644</v>
       </c>
       <c r="D50" s="10">
-        <v>266.134</v>
+        <v>4667.7</v>
       </c>
       <c r="E50" s="10">
-        <v>315.0526</v>
+        <v>6484.7</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
+        <v>33</v>
+      </c>
+      <c r="B51" s="11">
         <v>12</v>
       </c>
-      <c r="B51" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="10">
-        <v>871.1331</v>
+        <v>-3492.9724</v>
       </c>
       <c r="D51" s="10">
-        <v>745.7</v>
+        <v>-4575.8</v>
       </c>
       <c r="E51" s="10">
-        <v>1111.8509</v>
+        <v>-3154.6</v>
       </c>
     </row>
     <row r="52" spans="1:5">
-      <c r="A52" s="6" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
-      <c r="B53"/>
-[...2 lines deleted...]
-      <c r="E53"/>
+      <c r="A53" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B53" s="15">
+        <v>15</v>
+      </c>
+      <c r="C53" s="14">
+        <v>1647.0202</v>
+      </c>
+      <c r="D53" s="14">
+        <v>1503.2</v>
+      </c>
+      <c r="E53" s="14">
+        <v>1968.9</v>
+      </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>31</v>
-[...12 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" s="7" t="s">
-[...12 lines deleted...]
-        <v>1765.8805</v>
+      <c r="A55" t="s">
+        <v>10</v>
+      </c>
+      <c r="B55" s="11">
+        <v>15</v>
+      </c>
+      <c r="C55" s="10">
+        <v>416.0337</v>
+      </c>
+      <c r="D55" s="10">
+        <v>390.4</v>
+      </c>
+      <c r="E55" s="10">
+        <v>444.5</v>
       </c>
     </row>
     <row r="56" spans="1:5">
-      <c r="B56"/>
-[...2 lines deleted...]
-      <c r="E56"/>
+      <c r="A56" t="s">
+        <v>11</v>
+      </c>
+      <c r="B56" s="11">
+        <v>15</v>
+      </c>
+      <c r="C56" s="10">
+        <v>280.7566</v>
+      </c>
+      <c r="D56" s="10">
+        <v>237.4</v>
+      </c>
+      <c r="E56" s="10">
+        <v>302.6</v>
+      </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="B57" s="11">
         <v>15</v>
       </c>
       <c r="C57" s="10">
-        <v>-424.0121</v>
+        <v>932.0499</v>
       </c>
       <c r="D57" s="10">
-        <v>-490.2465</v>
+        <v>809.5</v>
       </c>
       <c r="E57" s="10">
-        <v>-390.2</v>
+        <v>1250.3</v>
       </c>
     </row>
     <row r="58" spans="1:5">
-      <c r="A58" s="7" t="s">
-[...12 lines deleted...]
-        <v>-392.9</v>
+      <c r="A58" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B58" s="13">
+        <v>15</v>
+      </c>
+      <c r="C58" s="12">
+        <v>1650.9936</v>
+      </c>
+      <c r="D58" s="12">
+        <v>1513.2</v>
+      </c>
+      <c r="E58" s="12">
+        <v>1968.9</v>
       </c>
     </row>
     <row r="59" spans="1:5">
-      <c r="B59"/>
-[...2 lines deleted...]
-      <c r="E59"/>
+      <c r="A59" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B59" s="6"/>
+      <c r="C59" s="6"/>
+      <c r="D59" s="6"/>
+      <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
-      <c r="A60" t="s">
-[...12 lines deleted...]
-        <v>1255.2718</v>
+      <c r="A60" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B60" s="13">
+        <v>3</v>
+      </c>
+      <c r="C60" s="12">
+        <v>284.6333</v>
+      </c>
+      <c r="D60" s="12">
+        <v>228.5</v>
+      </c>
+      <c r="E60" s="12">
+        <v>332.4</v>
       </c>
     </row>
     <row r="61" spans="1:5">
-      <c r="A61" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A61" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B61" s="6"/>
+      <c r="C61" s="6"/>
+      <c r="D61" s="6"/>
+      <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
-      <c r="B62"/>
-[...2 lines deleted...]
-      <c r="E62"/>
+      <c r="A62" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B62" s="13">
+        <v>13</v>
+      </c>
+      <c r="C62" s="12">
+        <v>-7.0178</v>
+      </c>
+      <c r="D62" s="12">
+        <v>-28.4</v>
+      </c>
+      <c r="E62" s="12">
+        <v>1.5</v>
+      </c>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B64" s="11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C64" s="10">
-        <v>-1.7833</v>
+        <v>1604.5458</v>
       </c>
       <c r="D64" s="10">
-        <v>-12.6</v>
+        <v>1473</v>
       </c>
       <c r="E64" s="10">
-        <v>15</v>
+        <v>1843.1</v>
       </c>
     </row>
     <row r="65" spans="1:5">
-      <c r="A65" t="s">
-[...12 lines deleted...]
-        <v>19.25</v>
+      <c r="A65" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B65" s="15">
+        <v>15</v>
+      </c>
+      <c r="C65" s="14">
+        <v>1604.1294</v>
+      </c>
+      <c r="D65" s="14">
+        <v>1483</v>
+      </c>
+      <c r="E65" s="14">
+        <v>1808.1</v>
       </c>
     </row>
     <row r="66" spans="1:5">
-      <c r="A66" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B66"/>
+      <c r="C66"/>
+      <c r="D66"/>
+      <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B67" s="11">
         <v>14</v>
       </c>
       <c r="C67" s="10">
-        <v>512.9216</v>
+        <v>-433.8638</v>
       </c>
       <c r="D67" s="10">
-        <v>421.1</v>
+        <v>-503.5</v>
       </c>
       <c r="E67" s="10">
-        <v>662.0151</v>
+        <v>-397.7</v>
       </c>
     </row>
     <row r="68" spans="1:5">
-      <c r="B68"/>
-[...2 lines deleted...]
-      <c r="E68"/>
+      <c r="A68" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B68" s="15">
+        <v>15</v>
+      </c>
+      <c r="C68" s="14">
+        <v>-435.4469</v>
+      </c>
+      <c r="D68" s="14">
+        <v>-503.5</v>
+      </c>
+      <c r="E68" s="14">
+        <v>-400.4</v>
+      </c>
     </row>
     <row r="69" spans="1:5">
-      <c r="A69" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B69"/>
+      <c r="C69"/>
+      <c r="D69"/>
+      <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
-      <c r="A70" s="7" t="s">
-[...12 lines deleted...]
-        <v>3.4309</v>
+      <c r="A70" t="s">
+        <v>45</v>
+      </c>
+      <c r="B70" s="11">
+        <v>14</v>
+      </c>
+      <c r="C70" s="10">
+        <v>1168.7249</v>
+      </c>
+      <c r="D70" s="10">
+        <v>1075.3</v>
+      </c>
+      <c r="E70" s="10">
+        <v>1339.7</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B71" s="15">
         <v>15</v>
       </c>
-      <c r="C71" s="17">
-[...6 lines deleted...]
-        <v>1.5439</v>
+      <c r="C71" s="14">
+        <v>1167.9766</v>
+      </c>
+      <c r="D71" s="14">
+        <v>1082.6</v>
+      </c>
+      <c r="E71" s="14">
+        <v>1304.7</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
-      <c r="A73" s="7" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A73" t="s">
+        <v>47</v>
+      </c>
+      <c r="B73"/>
+      <c r="C73"/>
+      <c r="D73"/>
+      <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
-      <c r="B74"/>
-[...2 lines deleted...]
-      <c r="E74"/>
+      <c r="A74" t="s">
+        <v>48</v>
+      </c>
+      <c r="B74" s="11">
+        <v>11</v>
+      </c>
+      <c r="C74" s="10">
+        <v>-4.0545</v>
+      </c>
+      <c r="D74" s="10">
+        <v>-16.7</v>
+      </c>
+      <c r="E74" s="10">
+        <v>15</v>
+      </c>
     </row>
     <row r="75" spans="1:5">
-      <c r="A75" s="8" t="s">
-[...5 lines deleted...]
-      <c r="E75" s="8"/>
+      <c r="A75" t="s">
+        <v>49</v>
+      </c>
+      <c r="B75" s="11">
+        <v>15</v>
+      </c>
+      <c r="C75" s="10">
+        <v>-46.2308</v>
+      </c>
+      <c r="D75" s="10">
+        <v>-185.3</v>
+      </c>
+      <c r="E75" s="10">
+        <v>-1</v>
+      </c>
     </row>
     <row r="76" spans="1:5">
-      <c r="A76" s="9" t="s">
-[...12 lines deleted...]
-        <v>48.9819</v>
+      <c r="A76" t="s">
+        <v>50</v>
+      </c>
+      <c r="B76" s="11">
+        <v>14</v>
+      </c>
+      <c r="C76" s="10">
+        <v>932.206</v>
+      </c>
+      <c r="D76" s="10">
+        <v>761.3</v>
+      </c>
+      <c r="E76" s="10">
+        <v>1343.2</v>
       </c>
     </row>
     <row r="77" spans="1:5">
-      <c r="A77" s="9" t="s">
-[...12 lines deleted...]
-        <v>34.2489</v>
+      <c r="A77" t="s">
+        <v>51</v>
+      </c>
+      <c r="B77" s="11">
+        <v>13</v>
+      </c>
+      <c r="C77" s="10">
+        <v>532.4253</v>
+      </c>
+      <c r="D77" s="10">
+        <v>444.4</v>
+      </c>
+      <c r="E77" s="10">
+        <v>671.7</v>
       </c>
     </row>
     <row r="78" spans="1:5">
-      <c r="A78" s="9" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B78"/>
+      <c r="C78"/>
+      <c r="D78"/>
+      <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
-      <c r="A79" s="9" t="s">
-[...12 lines deleted...]
-        <v>31.7932</v>
+      <c r="A79" t="s">
+        <v>52</v>
+      </c>
+      <c r="B79" s="11">
+        <v>14</v>
+      </c>
+      <c r="C79" s="16">
+        <v>3.183</v>
+      </c>
+      <c r="D79" s="16">
+        <v>2.96</v>
+      </c>
+      <c r="E79" s="16">
+        <v>3.43</v>
       </c>
     </row>
     <row r="80" spans="1:5">
-      <c r="A80" s="9" t="s">
-[...12 lines deleted...]
-        <v>9.0015</v>
+      <c r="A80" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B80" s="15">
+        <v>15</v>
+      </c>
+      <c r="C80" s="17">
+        <v>3.181</v>
+      </c>
+      <c r="D80" s="17">
+        <v>2.98</v>
+      </c>
+      <c r="E80" s="17">
+        <v>3.37</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B81" s="15">
+        <v>15</v>
+      </c>
+      <c r="C81" s="17">
+        <v>1.4184</v>
+      </c>
+      <c r="D81" s="17">
+        <v>1.2</v>
+      </c>
+      <c r="E81" s="17">
+        <v>1.59</v>
       </c>
     </row>
     <row r="82" spans="1:5">
-      <c r="A82" s="20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B82"/>
+      <c r="C82"/>
+      <c r="D82"/>
+      <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
-      <c r="A83" t="s">
-[...5 lines deleted...]
-      <c r="E83"/>
+      <c r="A83" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B83" s="15">
+        <v>15</v>
+      </c>
+      <c r="C83" s="17">
+        <v>775.8151</v>
+      </c>
+      <c r="D83" s="17">
+        <v>486</v>
+      </c>
+      <c r="E83" s="17">
+        <v>1039.65</v>
+      </c>
     </row>
     <row r="84" spans="1:5">
-      <c r="A84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
-      <c r="A85" t="s">
-[...5 lines deleted...]
-      <c r="E85"/>
+      <c r="A85" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="B85" s="8"/>
+      <c r="C85" s="8"/>
+      <c r="D85" s="8"/>
+      <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
-      <c r="A86" t="s">
-[...5 lines deleted...]
-      <c r="E86"/>
+      <c r="A86" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B86" s="19">
+        <v>12</v>
+      </c>
+      <c r="C86" s="18">
+        <v>37.5298</v>
+      </c>
+      <c r="D86" s="18">
+        <v>36.6062</v>
+      </c>
+      <c r="E86" s="18">
+        <v>39.2955</v>
+      </c>
     </row>
     <row r="87" spans="1:5">
-      <c r="A87"/>
-[...3 lines deleted...]
-      <c r="E87"/>
+      <c r="A87" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B87" s="19">
+        <v>12</v>
+      </c>
+      <c r="C87" s="18">
+        <v>25.5467</v>
+      </c>
+      <c r="D87" s="18">
+        <v>24.7083</v>
+      </c>
+      <c r="E87" s="18">
+        <v>27.2026</v>
+      </c>
     </row>
     <row r="88" spans="1:5">
-      <c r="A88" t="s">
-[...5 lines deleted...]
-      <c r="E88"/>
+      <c r="A88" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B88" s="19">
+        <v>15</v>
+      </c>
+      <c r="C88" s="18">
+        <v>12.0253</v>
+      </c>
+      <c r="D88" s="18">
+        <v>10.6063</v>
+      </c>
+      <c r="E88" s="18">
+        <v>12.5586</v>
+      </c>
     </row>
     <row r="89" spans="1:5">
-      <c r="A89" t="s">
-[...5 lines deleted...]
-      <c r="E89"/>
+      <c r="A89" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B89" s="19">
+        <v>15</v>
+      </c>
+      <c r="C89" s="18">
+        <v>27.1306</v>
+      </c>
+      <c r="D89" s="18">
+        <v>26.9801</v>
+      </c>
+      <c r="E89" s="18">
+        <v>28</v>
+      </c>
     </row>
     <row r="90" spans="1:5">
-      <c r="A90" t="s">
-[...14 lines deleted...]
-      <c r="E91"/>
+      <c r="A90" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B90" s="19">
+        <v>14</v>
+      </c>
+      <c r="C90" s="18">
+        <v>6.703</v>
+      </c>
+      <c r="D90" s="18">
+        <v>5.8498</v>
+      </c>
+      <c r="E90" s="18">
+        <v>7.9852</v>
+      </c>
     </row>
     <row r="92" spans="1:5">
-      <c r="A92" t="s">
-[...5 lines deleted...]
-      <c r="E92"/>
+      <c r="A92" s="20" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
     </row>
     <row r="96" spans="1:5">
-      <c r="A96"/>
+      <c r="A96" t="s">
+        <v>66</v>
+      </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
     </row>
     <row r="97" spans="1:5">
-      <c r="A97" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A97"/>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
     </row>
+    <row r="101" spans="1:5">
+      <c r="A101" t="s">
+        <v>70</v>
+      </c>
+      <c r="B101"/>
+      <c r="C101"/>
+      <c r="D101"/>
+      <c r="E101"/>
+    </row>
     <row r="102" spans="1:5">
-      <c r="A102" s="21" t="s">
-        <v>69</v>
+      <c r="A102" t="s">
+        <v>71</v>
+      </c>
+      <c r="B102"/>
+      <c r="C102"/>
+      <c r="D102"/>
+      <c r="E102"/>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" t="s">
+        <v>72</v>
+      </c>
+      <c r="B103"/>
+      <c r="C103"/>
+      <c r="D103"/>
+      <c r="E103"/>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" t="s">
+        <v>73</v>
+      </c>
+      <c r="B104"/>
+      <c r="C104"/>
+      <c r="D104"/>
+      <c r="E104"/>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" t="s">
+        <v>74</v>
+      </c>
+      <c r="B105"/>
+      <c r="C105"/>
+      <c r="D105"/>
+      <c r="E105"/>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106"/>
+      <c r="B106"/>
+      <c r="C106"/>
+      <c r="D106"/>
+      <c r="E106"/>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" t="s">
+        <v>75</v>
+      </c>
+      <c r="B107"/>
+      <c r="C107"/>
+      <c r="D107"/>
+      <c r="E107"/>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" t="s">
+        <v>76</v>
+      </c>
+      <c r="B108"/>
+      <c r="C108"/>
+      <c r="D108"/>
+      <c r="E108"/>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" t="s">
+        <v>77</v>
+      </c>
+      <c r="B109"/>
+      <c r="C109"/>
+      <c r="D109"/>
+      <c r="E109"/>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" t="s">
+        <v>78</v>
+      </c>
+      <c r="B110"/>
+      <c r="C110"/>
+      <c r="D110"/>
+      <c r="E110"/>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="21" t="s">
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A83:E83"/>
-[...8 lines deleted...]
-    <mergeCell ref="A92:E92"/>
     <mergeCell ref="A93:E93"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A97:E97"/>
     <mergeCell ref="A98:E98"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A100:E100"/>
+    <mergeCell ref="A101:E101"/>
+    <mergeCell ref="A102:E102"/>
+    <mergeCell ref="A103:E103"/>
+    <mergeCell ref="A104:E104"/>
+    <mergeCell ref="A105:E105"/>
+    <mergeCell ref="A106:E106"/>
+    <mergeCell ref="A107:E107"/>
+    <mergeCell ref="A108:E108"/>
+    <mergeCell ref="A109:E109"/>
+    <mergeCell ref="A110:E110"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="82" man="1"/>
-    <brk id="102" man="1"/>
+    <brk id="92" man="1"/>
+    <brk id="112" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FY27</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>