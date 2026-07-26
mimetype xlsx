--- v2 (2026-04-24)
+++ v3 (2026-07-26)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Coca-Cola HBC AG</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>16/04/26</t>
+    <t>17/07/26</t>
   </si>
   <si>
     <t>Organic Growth rates (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Established</t>
   </si>
   <si>
     <t xml:space="preserve">    Developing</t>
   </si>
   <si>
     <t xml:space="preserve">    Emerging</t>
   </si>
   <si>
     <t xml:space="preserve">    Total organic volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Net sales revenue per unit case (%)</t>
   </si>
   <si>
     <t xml:space="preserve">     Total organic net sales revenue per unit case (%)</t>
   </si>
@@ -871,1188 +871,1188 @@
       <c r="E5" s="2"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C8" s="10">
-        <v>0.9133</v>
+        <v>0.8743</v>
       </c>
       <c r="D8" s="10">
-        <v>-0.6</v>
+        <v>-1.2</v>
       </c>
       <c r="E8" s="10">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C9" s="10">
-        <v>1.9667</v>
+        <v>1.8686</v>
       </c>
       <c r="D9" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E9" s="10">
-        <v>3.2</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C10" s="10">
-        <v>3.94</v>
+        <v>3.9114</v>
       </c>
       <c r="D10" s="10">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E10" s="10">
         <v>6.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="13">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C11" s="12">
-        <v>2.9892</v>
+        <v>2.9576</v>
       </c>
       <c r="D11" s="12">
-        <v>1.3</v>
+        <v>2.3</v>
       </c>
       <c r="E11" s="12">
         <v>4.4</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="11">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C14" s="10">
-        <v>2.1143</v>
+        <v>2.2333</v>
       </c>
       <c r="D14" s="10">
-        <v>0.8</v>
+        <v>1</v>
       </c>
       <c r="E14" s="10">
-        <v>4.6</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="11">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C15" s="10">
-        <v>3.3143</v>
+        <v>3.2083</v>
       </c>
       <c r="D15" s="10">
-        <v>2.5</v>
+        <v>2</v>
       </c>
       <c r="E15" s="10">
-        <v>4.5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="11">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C16" s="10">
-        <v>4.7286</v>
+        <v>5.0074</v>
       </c>
       <c r="D16" s="10">
         <v>3.3</v>
       </c>
       <c r="E16" s="10">
-        <v>7</v>
+        <v>9.088200000000001</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="13">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C17" s="12">
-        <v>3.2786</v>
+        <v>3.4198</v>
       </c>
       <c r="D17" s="12">
         <v>2.1</v>
       </c>
       <c r="E17" s="12">
-        <v>4.6</v>
+        <v>5.1211</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>16</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C20" s="10">
-        <v>2.9933</v>
+        <v>3.0528</v>
       </c>
       <c r="D20" s="10">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="E20" s="10">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C21" s="10">
-        <v>5.2667</v>
+        <v>5.0414</v>
       </c>
       <c r="D21" s="10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E21" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C22" s="10">
-        <v>8.8133</v>
+        <v>9.0472</v>
       </c>
       <c r="D22" s="10">
-        <v>7</v>
+        <v>7.9</v>
       </c>
       <c r="E22" s="10">
-        <v>11.1</v>
+        <v>12.4134</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="15">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C23" s="14">
-        <v>6.2982</v>
+        <v>6.3965</v>
       </c>
       <c r="D23" s="14">
-        <v>4.3</v>
+        <v>5.7</v>
       </c>
       <c r="E23" s="14">
-        <v>7.3</v>
+        <v>7.8289</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>19</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="11">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C26" s="10">
-        <v>5.0343</v>
+        <v>5.2587</v>
       </c>
       <c r="D26" s="10">
-        <v>0.4</v>
+        <v>1.7</v>
       </c>
       <c r="E26" s="10">
-        <v>11.3</v>
+        <v>9.199999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="11">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C27" s="10">
-        <v>8.1471</v>
+        <v>7.8336</v>
       </c>
       <c r="D27" s="10">
-        <v>4.2</v>
+        <v>4.8</v>
       </c>
       <c r="E27" s="10">
-        <v>12.5</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="11">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C28" s="10">
-        <v>10.7259</v>
+        <v>10.4087</v>
       </c>
       <c r="D28" s="10">
-        <v>6.6</v>
+        <v>8.1122</v>
       </c>
       <c r="E28" s="10">
-        <v>13.1</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="15">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C29" s="14">
-        <v>8.637499999999999</v>
+        <v>8.4801</v>
       </c>
       <c r="D29" s="14">
-        <v>6</v>
+        <v>6.5164</v>
       </c>
       <c r="E29" s="14">
-        <v>10.6</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>22</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C33" s="10">
-        <v>641.8035</v>
+        <v>644.0146999999999</v>
       </c>
       <c r="D33" s="10">
-        <v>631.2</v>
+        <v>632.5</v>
       </c>
       <c r="E33" s="10">
-        <v>656.5</v>
+        <v>656.3</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C34" s="10">
-        <v>503.2525</v>
+        <v>502.9556</v>
       </c>
       <c r="D34" s="10">
-        <v>491.3</v>
+        <v>496.7</v>
       </c>
       <c r="E34" s="10">
-        <v>511.1</v>
+        <v>510.083</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C35" s="10">
-        <v>2190.4453</v>
+        <v>2504.9492</v>
       </c>
       <c r="D35" s="10">
-        <v>1984.1</v>
+        <v>2011.2336</v>
       </c>
       <c r="E35" s="10">
-        <v>3268.6</v>
+        <v>3292.3</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="13">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C36" s="12">
-        <v>3417.308</v>
+        <v>3651.9195</v>
       </c>
       <c r="D36" s="12">
-        <v>3109.5</v>
+        <v>3167.7</v>
       </c>
       <c r="E36" s="12">
-        <v>4432.5</v>
+        <v>4445.3</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="13">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C38" s="12">
-        <v>1218.3333</v>
+        <v>1204.7138</v>
       </c>
       <c r="D38" s="12">
-        <v>1189</v>
+        <v>1102</v>
       </c>
       <c r="E38" s="12">
-        <v>1238.9</v>
+        <v>1289.4688</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>26</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C41" s="10">
-        <v>3814.1152</v>
+        <v>3816.1575</v>
       </c>
       <c r="D41" s="10">
-        <v>3723.7</v>
+        <v>3731.6</v>
       </c>
       <c r="E41" s="10">
-        <v>3930</v>
+        <v>3910.0194</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C42" s="10">
-        <v>2818.1047</v>
+        <v>2832.0468</v>
       </c>
       <c r="D42" s="10">
-        <v>2735.3</v>
+        <v>2682.8</v>
       </c>
       <c r="E42" s="10">
-        <v>2939.5</v>
+        <v>2902.3</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C43" s="10">
-        <v>6887.7629</v>
+        <v>7970.2363</v>
       </c>
       <c r="D43" s="10">
-        <v>6096</v>
+        <v>6306.1222</v>
       </c>
       <c r="E43" s="10">
-        <v>10306</v>
+        <v>11013.0088</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="13">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C44" s="12">
-        <v>13792.0628</v>
+        <v>14618.4405</v>
       </c>
       <c r="D44" s="12">
-        <v>12555</v>
+        <v>13004</v>
       </c>
       <c r="E44" s="12">
-        <v>17403.2</v>
+        <v>17604.4119</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="13">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C46" s="12">
-        <v>3820.1667</v>
+        <v>3790.0876</v>
       </c>
       <c r="D46" s="12">
-        <v>3640.6</v>
+        <v>3357</v>
       </c>
       <c r="E46" s="12">
-        <v>4081.2</v>
+        <v>4250.1382</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="13">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C48" s="12">
-        <v>-72.2149</v>
+        <v>-54.9392</v>
       </c>
       <c r="D48" s="12">
-        <v>-217.9</v>
+        <v>-225.4</v>
       </c>
       <c r="E48" s="12">
-        <v>3.3</v>
+        <v>60.1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C50" s="10">
-        <v>5120.0644</v>
+        <v>5434.0637</v>
       </c>
       <c r="D50" s="10">
-        <v>4667.7</v>
+        <v>4845.2</v>
       </c>
       <c r="E50" s="10">
-        <v>6484.7</v>
+        <v>6326.8</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="11">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C51" s="10">
-        <v>-3492.9724</v>
+        <v>-3738.183</v>
       </c>
       <c r="D51" s="10">
-        <v>-4575.8</v>
+        <v>-4564.4</v>
       </c>
       <c r="E51" s="10">
-        <v>-3154.6</v>
+        <v>-3264.1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="15">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C53" s="14">
-        <v>1647.0202</v>
+        <v>1704.9375</v>
       </c>
       <c r="D53" s="14">
-        <v>1503.2</v>
+        <v>1597.9</v>
       </c>
       <c r="E53" s="14">
-        <v>1968.9</v>
+        <v>1889.7</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>35</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C55" s="10">
-        <v>416.0337</v>
+        <v>416.1904</v>
       </c>
       <c r="D55" s="10">
-        <v>390.4</v>
+        <v>390</v>
       </c>
       <c r="E55" s="10">
-        <v>444.5</v>
+        <v>435.4939</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C56" s="10">
-        <v>280.7566</v>
+        <v>279.4613</v>
       </c>
       <c r="D56" s="10">
-        <v>237.4</v>
+        <v>227.2</v>
       </c>
       <c r="E56" s="10">
-        <v>302.6</v>
+        <v>301</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C57" s="10">
-        <v>932.0499</v>
+        <v>1016.1781</v>
       </c>
       <c r="D57" s="10">
-        <v>809.5</v>
+        <v>878.147</v>
       </c>
       <c r="E57" s="10">
-        <v>1250.3</v>
+        <v>1251.9</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B58" s="13">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C58" s="12">
-        <v>1650.9936</v>
+        <v>1711.8298</v>
       </c>
       <c r="D58" s="12">
-        <v>1513.2</v>
+        <v>1597.9</v>
       </c>
       <c r="E58" s="12">
-        <v>1968.9</v>
+        <v>1906.4</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B60" s="13">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C60" s="12">
-        <v>284.6333</v>
+        <v>275.5883</v>
       </c>
       <c r="D60" s="12">
         <v>228.5</v>
       </c>
       <c r="E60" s="12">
-        <v>332.4</v>
+        <v>320.9416</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B62" s="13">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C62" s="12">
-        <v>-7.0178</v>
+        <v>-3.8431</v>
       </c>
       <c r="D62" s="12">
-        <v>-28.4</v>
+        <v>-23.8</v>
       </c>
       <c r="E62" s="12">
-        <v>1.5</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>41</v>
       </c>
       <c r="B64" s="11">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C64" s="10">
-        <v>1604.5458</v>
+        <v>1642.4524</v>
       </c>
       <c r="D64" s="10">
-        <v>1473</v>
+        <v>1548.6</v>
       </c>
       <c r="E64" s="10">
-        <v>1843.1</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B65" s="15">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C65" s="14">
-        <v>1604.1294</v>
+        <v>1643.6673</v>
       </c>
       <c r="D65" s="14">
-        <v>1483</v>
+        <v>1548.6</v>
       </c>
       <c r="E65" s="14">
-        <v>1808.1</v>
+        <v>1804.9</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>43</v>
       </c>
       <c r="B67" s="11">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C67" s="10">
-        <v>-433.8638</v>
+        <v>-445.5034</v>
       </c>
       <c r="D67" s="10">
-        <v>-503.5</v>
+        <v>-502.6</v>
       </c>
       <c r="E67" s="10">
-        <v>-397.7</v>
+        <v>-409.8461</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B68" s="15">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C68" s="14">
-        <v>-435.4469</v>
+        <v>-447.6729</v>
       </c>
       <c r="D68" s="14">
-        <v>-503.5</v>
+        <v>-502.6</v>
       </c>
       <c r="E68" s="14">
-        <v>-400.4</v>
+        <v>-418.1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>45</v>
       </c>
       <c r="B70" s="11">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C70" s="10">
-        <v>1168.7249</v>
+        <v>1190.4193</v>
       </c>
       <c r="D70" s="10">
-        <v>1075.3</v>
+        <v>1132.5</v>
       </c>
       <c r="E70" s="10">
-        <v>1339.7</v>
+        <v>1337.4</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B71" s="15">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C71" s="14">
-        <v>1167.9766</v>
+        <v>1189.9746</v>
       </c>
       <c r="D71" s="14">
-        <v>1082.6</v>
+        <v>1132.5</v>
       </c>
       <c r="E71" s="14">
-        <v>1304.7</v>
+        <v>1302.3</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>47</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>48</v>
       </c>
       <c r="B74" s="11">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C74" s="10">
-        <v>-4.0545</v>
+        <v>-9.9556</v>
       </c>
       <c r="D74" s="10">
-        <v>-16.7</v>
+        <v>-40</v>
       </c>
       <c r="E74" s="10">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>49</v>
       </c>
       <c r="B75" s="11">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C75" s="10">
-        <v>-46.2308</v>
+        <v>-69.4696</v>
       </c>
       <c r="D75" s="10">
-        <v>-185.3</v>
+        <v>-180</v>
       </c>
       <c r="E75" s="10">
-        <v>-1</v>
+        <v>-20</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="11">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C76" s="10">
-        <v>932.206</v>
+        <v>1130.6264</v>
       </c>
       <c r="D76" s="10">
-        <v>761.3</v>
+        <v>773.4</v>
       </c>
       <c r="E76" s="10">
-        <v>1343.2</v>
+        <v>2611.8073</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>51</v>
       </c>
       <c r="B77" s="11">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C77" s="10">
-        <v>532.4253</v>
+        <v>572.1552</v>
       </c>
       <c r="D77" s="10">
-        <v>444.4</v>
+        <v>451.5</v>
       </c>
       <c r="E77" s="10">
-        <v>671.7</v>
+        <v>670.2</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>52</v>
       </c>
       <c r="B79" s="11">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C79" s="16">
-        <v>3.183</v>
+        <v>3.1973</v>
       </c>
       <c r="D79" s="16">
-        <v>2.96</v>
+        <v>3.03</v>
       </c>
       <c r="E79" s="16">
-        <v>3.43</v>
+        <v>3.42</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B80" s="15">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C80" s="17">
-        <v>3.181</v>
+        <v>3.2001</v>
       </c>
       <c r="D80" s="17">
-        <v>2.98</v>
+        <v>3.1</v>
       </c>
       <c r="E80" s="17">
-        <v>3.37</v>
+        <v>3.33</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B81" s="15">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C81" s="17">
-        <v>1.4184</v>
+        <v>1.4127</v>
       </c>
       <c r="D81" s="17">
-        <v>1.2</v>
+        <v>1.2018</v>
       </c>
       <c r="E81" s="17">
         <v>1.59</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B83" s="15">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C83" s="17">
-        <v>775.8151</v>
+        <v>671.2508</v>
       </c>
       <c r="D83" s="17">
-        <v>486</v>
+        <v>-695.3555</v>
       </c>
       <c r="E83" s="17">
-        <v>1039.65</v>
+        <v>1033.27</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>56</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B86" s="19">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C86" s="18">
-        <v>37.5298</v>
+        <v>37.4426</v>
       </c>
       <c r="D86" s="18">
-        <v>36.6062</v>
+        <v>35.0797</v>
       </c>
       <c r="E86" s="18">
-        <v>39.2955</v>
+        <v>40.3959</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B87" s="19">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C87" s="18">
-        <v>25.5467</v>
+        <v>25.6931</v>
       </c>
       <c r="D87" s="18">
-        <v>24.7083</v>
+        <v>24.4568</v>
       </c>
       <c r="E87" s="18">
-        <v>27.2026</v>
+        <v>28.1534</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B88" s="19">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C88" s="18">
-        <v>12.0253</v>
+        <v>11.7962</v>
       </c>
       <c r="D88" s="18">
-        <v>10.6063</v>
+        <v>10.6008</v>
       </c>
       <c r="E88" s="18">
-        <v>12.5586</v>
+        <v>12.6052</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B89" s="19">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C89" s="18">
-        <v>27.1306</v>
+        <v>27.2222</v>
       </c>
       <c r="D89" s="18">
-        <v>26.9801</v>
+        <v>26.9782</v>
       </c>
       <c r="E89" s="18">
-        <v>28</v>
+        <v>28.0007</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B90" s="19">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C90" s="18">
-        <v>6.703</v>
+        <v>7.5004</v>
       </c>
       <c r="D90" s="18">
-        <v>5.8498</v>
+        <v>5.8497</v>
       </c>
       <c r="E90" s="18">
-        <v>7.9852</v>
+        <v>14.8361</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="20" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>63</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>64</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>