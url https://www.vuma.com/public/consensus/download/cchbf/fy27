--- v3 (2026-07-26)
+++ v4 (2026-10-27)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Coca-Cola HBC AG</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>17/07/26</t>
+    <t>15/10/26</t>
   </si>
   <si>
     <t>Organic Growth rates (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Established</t>
   </si>
   <si>
     <t xml:space="preserve">    Developing</t>
   </si>
   <si>
     <t xml:space="preserve">    Emerging</t>
   </si>
   <si>
     <t xml:space="preserve">    Total organic volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Net sales revenue per unit case (%)</t>
   </si>
   <si>
     <t xml:space="preserve">     Total organic net sales revenue per unit case (%)</t>
   </si>
@@ -871,1188 +871,1188 @@
       <c r="E5" s="2"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C8" s="10">
-        <v>0.8743</v>
+        <v>0.6607</v>
       </c>
       <c r="D8" s="10">
-        <v>-1.2</v>
+        <v>-1.5</v>
       </c>
       <c r="E8" s="10">
-        <v>2</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C9" s="10">
-        <v>1.8686</v>
+        <v>1.6885</v>
       </c>
       <c r="D9" s="10">
-        <v>1</v>
+        <v>-1.3</v>
       </c>
       <c r="E9" s="10">
         <v>2.5</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C10" s="10">
-        <v>3.9114</v>
+        <v>3.9833</v>
       </c>
       <c r="D10" s="10">
         <v>3</v>
       </c>
       <c r="E10" s="10">
-        <v>6.1</v>
+        <v>6.0704</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="13">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C11" s="12">
-        <v>2.9576</v>
+        <v>2.9212</v>
       </c>
       <c r="D11" s="12">
-        <v>2.3</v>
+        <v>1.4</v>
       </c>
       <c r="E11" s="12">
-        <v>4.4</v>
+        <v>4.3872</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C14" s="10">
-        <v>2.2333</v>
+        <v>2.4398</v>
       </c>
       <c r="D14" s="10">
         <v>1</v>
       </c>
       <c r="E14" s="10">
-        <v>5.4</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C15" s="10">
-        <v>3.2083</v>
+        <v>3.6391</v>
       </c>
       <c r="D15" s="10">
-        <v>2</v>
+        <v>2.2</v>
       </c>
       <c r="E15" s="10">
-        <v>4</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C16" s="10">
-        <v>5.0074</v>
+        <v>4.7735</v>
       </c>
       <c r="D16" s="10">
-        <v>3.3</v>
+        <v>3.25</v>
       </c>
       <c r="E16" s="10">
-        <v>9.088200000000001</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="13">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C17" s="12">
-        <v>3.4198</v>
+        <v>3.4031</v>
       </c>
       <c r="D17" s="12">
-        <v>2.1</v>
+        <v>2.1209</v>
       </c>
       <c r="E17" s="12">
-        <v>5.1211</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>16</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C20" s="10">
-        <v>3.0528</v>
+        <v>3.021</v>
       </c>
       <c r="D20" s="10">
         <v>1.7</v>
       </c>
       <c r="E20" s="10">
-        <v>5</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C21" s="10">
-        <v>5.0414</v>
+        <v>5.2779</v>
       </c>
       <c r="D21" s="10">
-        <v>4</v>
+        <v>3.7</v>
       </c>
       <c r="E21" s="10">
-        <v>6</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C22" s="10">
-        <v>9.0472</v>
+        <v>8.911899999999999</v>
       </c>
       <c r="D22" s="10">
-        <v>7.9</v>
+        <v>6.7</v>
       </c>
       <c r="E22" s="10">
-        <v>12.4134</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="15">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C23" s="14">
-        <v>6.3965</v>
+        <v>6.3596</v>
       </c>
       <c r="D23" s="14">
-        <v>5.7</v>
+        <v>5.2</v>
       </c>
       <c r="E23" s="14">
-        <v>7.8289</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>19</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C26" s="10">
-        <v>5.2587</v>
+        <v>5.4291</v>
       </c>
       <c r="D26" s="10">
-        <v>1.7</v>
+        <v>1</v>
       </c>
       <c r="E26" s="10">
-        <v>9.199999999999999</v>
+        <v>22.1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C27" s="10">
-        <v>7.8336</v>
+        <v>8.706200000000001</v>
       </c>
       <c r="D27" s="10">
-        <v>4.8</v>
+        <v>4.2</v>
       </c>
       <c r="E27" s="10">
-        <v>12.2</v>
+        <v>25.9</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C28" s="10">
-        <v>10.4087</v>
+        <v>10.5231</v>
       </c>
       <c r="D28" s="10">
-        <v>8.1122</v>
+        <v>7.2</v>
       </c>
       <c r="E28" s="10">
-        <v>12.7</v>
+        <v>13.7</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="15">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C29" s="14">
-        <v>8.4801</v>
+        <v>8.6851</v>
       </c>
       <c r="D29" s="14">
-        <v>6.5164</v>
+        <v>6.6</v>
       </c>
       <c r="E29" s="14">
-        <v>10.2</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>22</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C33" s="10">
-        <v>644.0146999999999</v>
+        <v>650.4688</v>
       </c>
       <c r="D33" s="10">
-        <v>632.5</v>
+        <v>636.9</v>
       </c>
       <c r="E33" s="10">
-        <v>656.3</v>
+        <v>675.3</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C34" s="10">
-        <v>502.9556</v>
+        <v>507.1871</v>
       </c>
       <c r="D34" s="10">
-        <v>496.7</v>
+        <v>492.9</v>
       </c>
       <c r="E34" s="10">
-        <v>510.083</v>
+        <v>515</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C35" s="10">
-        <v>2504.9492</v>
+        <v>2728.7992</v>
       </c>
       <c r="D35" s="10">
-        <v>2011.2336</v>
+        <v>2030.6</v>
       </c>
       <c r="E35" s="10">
-        <v>3292.3</v>
+        <v>3314.5</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="13">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C36" s="12">
-        <v>3651.9195</v>
+        <v>3886.4552</v>
       </c>
       <c r="D36" s="12">
-        <v>3167.7</v>
+        <v>3160.4</v>
       </c>
       <c r="E36" s="12">
-        <v>4445.3</v>
+        <v>4477</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="13">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C38" s="12">
-        <v>1204.7138</v>
+        <v>1199.5982</v>
       </c>
       <c r="D38" s="12">
         <v>1102</v>
       </c>
       <c r="E38" s="12">
-        <v>1289.4688</v>
+        <v>1289.5</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>26</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C41" s="10">
-        <v>3816.1575</v>
+        <v>3860.1264</v>
       </c>
       <c r="D41" s="10">
-        <v>3731.6</v>
+        <v>3787.6</v>
       </c>
       <c r="E41" s="10">
-        <v>3910.0194</v>
+        <v>3953.5</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C42" s="10">
-        <v>2832.0468</v>
+        <v>2864.8376</v>
       </c>
       <c r="D42" s="10">
-        <v>2682.8</v>
+        <v>2794.4842</v>
       </c>
       <c r="E42" s="10">
-        <v>2902.3</v>
+        <v>2920.1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C43" s="10">
-        <v>7970.2363</v>
+        <v>8624.199199999999</v>
       </c>
       <c r="D43" s="10">
-        <v>6306.1222</v>
+        <v>6292.2</v>
       </c>
       <c r="E43" s="10">
-        <v>11013.0088</v>
+        <v>10852.6</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="13">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C44" s="12">
-        <v>14618.4405</v>
+        <v>15349.1632</v>
       </c>
       <c r="D44" s="12">
-        <v>13004</v>
+        <v>13072.9</v>
       </c>
       <c r="E44" s="12">
-        <v>17604.4119</v>
+        <v>17650.1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="13">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C46" s="12">
-        <v>3790.0876</v>
+        <v>3758.2109</v>
       </c>
       <c r="D46" s="12">
         <v>3357</v>
       </c>
       <c r="E46" s="12">
-        <v>4250.1382</v>
+        <v>4252.8</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="13">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C48" s="12">
-        <v>-54.9392</v>
+        <v>-65.0728</v>
       </c>
       <c r="D48" s="12">
-        <v>-225.4</v>
+        <v>-218</v>
       </c>
       <c r="E48" s="12">
-        <v>60.1</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C50" s="10">
-        <v>5434.0637</v>
+        <v>5700.1452</v>
       </c>
       <c r="D50" s="10">
-        <v>4845.2</v>
+        <v>4879.8</v>
       </c>
       <c r="E50" s="10">
-        <v>6326.8</v>
+        <v>6451.6</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="11">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C51" s="10">
-        <v>-3738.183</v>
+        <v>-3920.7225</v>
       </c>
       <c r="D51" s="10">
-        <v>-4564.4</v>
+        <v>-4617.9</v>
       </c>
       <c r="E51" s="10">
-        <v>-3264.1</v>
+        <v>-3245.8</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="15">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C53" s="14">
-        <v>1704.9375</v>
+        <v>1782.2684</v>
       </c>
       <c r="D53" s="14">
-        <v>1597.9</v>
+        <v>1591.6</v>
       </c>
       <c r="E53" s="14">
-        <v>1889.7</v>
+        <v>2022.7</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>35</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C55" s="10">
-        <v>416.1904</v>
+        <v>417.2288</v>
       </c>
       <c r="D55" s="10">
-        <v>390</v>
+        <v>389.3</v>
       </c>
       <c r="E55" s="10">
-        <v>435.4939</v>
+        <v>464.7</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C56" s="10">
-        <v>279.4613</v>
+        <v>274.0342</v>
       </c>
       <c r="D56" s="10">
-        <v>227.2</v>
+        <v>251.2</v>
       </c>
       <c r="E56" s="10">
-        <v>301</v>
+        <v>290.3</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C57" s="10">
-        <v>1016.1781</v>
+        <v>1092.1617</v>
       </c>
       <c r="D57" s="10">
-        <v>878.147</v>
+        <v>920.9050999999999</v>
       </c>
       <c r="E57" s="10">
-        <v>1251.9</v>
+        <v>1285.1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B58" s="13">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C58" s="12">
-        <v>1711.8298</v>
+        <v>1783.4247</v>
       </c>
       <c r="D58" s="12">
-        <v>1597.9</v>
+        <v>1598.1</v>
       </c>
       <c r="E58" s="12">
-        <v>1906.4</v>
+        <v>2039.4</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B60" s="13">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C60" s="12">
-        <v>275.5883</v>
+        <v>282.8634</v>
       </c>
       <c r="D60" s="12">
         <v>228.5</v>
       </c>
       <c r="E60" s="12">
-        <v>320.9416</v>
+        <v>355.6</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B62" s="13">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C62" s="12">
-        <v>-3.8431</v>
+        <v>-5.5157</v>
       </c>
       <c r="D62" s="12">
-        <v>-23.8</v>
+        <v>-24.3</v>
       </c>
       <c r="E62" s="12">
-        <v>7.7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>41</v>
       </c>
       <c r="B64" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C64" s="10">
-        <v>1642.4524</v>
+        <v>1676.6546</v>
       </c>
       <c r="D64" s="10">
-        <v>1548.6</v>
+        <v>1549.5</v>
       </c>
       <c r="E64" s="10">
-        <v>1840</v>
+        <v>1903.1</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B65" s="15">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C65" s="14">
-        <v>1643.6673</v>
+        <v>1679.3016</v>
       </c>
       <c r="D65" s="14">
-        <v>1548.6</v>
+        <v>1549.5</v>
       </c>
       <c r="E65" s="14">
-        <v>1804.9</v>
+        <v>1867.7</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>43</v>
       </c>
       <c r="B67" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C67" s="10">
-        <v>-445.5034</v>
+        <v>-457.2622</v>
       </c>
       <c r="D67" s="10">
-        <v>-502.6</v>
+        <v>-520</v>
       </c>
       <c r="E67" s="10">
-        <v>-409.8461</v>
+        <v>-418.4</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B68" s="15">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C68" s="14">
-        <v>-447.6729</v>
+        <v>-458.5934</v>
       </c>
       <c r="D68" s="14">
-        <v>-502.6</v>
+        <v>-520</v>
       </c>
       <c r="E68" s="14">
-        <v>-418.1</v>
+        <v>-418.4</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>45</v>
       </c>
       <c r="B70" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C70" s="10">
-        <v>1190.4193</v>
+        <v>1209.6857</v>
       </c>
       <c r="D70" s="10">
-        <v>1132.5</v>
+        <v>1131.1</v>
       </c>
       <c r="E70" s="10">
-        <v>1337.4</v>
+        <v>1383.1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B71" s="15">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C71" s="14">
-        <v>1189.9746</v>
+        <v>1211.6082</v>
       </c>
       <c r="D71" s="14">
-        <v>1132.5</v>
+        <v>1131.1</v>
       </c>
       <c r="E71" s="14">
-        <v>1302.3</v>
+        <v>1347.6</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>47</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>48</v>
       </c>
       <c r="B74" s="11">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C74" s="10">
-        <v>-9.9556</v>
+        <v>-1.5417</v>
       </c>
       <c r="D74" s="10">
         <v>-40</v>
       </c>
       <c r="E74" s="10">
-        <v>0</v>
+        <v>50</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>49</v>
       </c>
       <c r="B75" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C75" s="10">
-        <v>-69.4696</v>
+        <v>-102.2714</v>
       </c>
       <c r="D75" s="10">
         <v>-180</v>
       </c>
       <c r="E75" s="10">
-        <v>-20</v>
+        <v>-10</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="11">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C76" s="10">
-        <v>1130.6264</v>
+        <v>1064.4037</v>
       </c>
       <c r="D76" s="10">
-        <v>773.4</v>
+        <v>863.2192</v>
       </c>
       <c r="E76" s="10">
-        <v>2611.8073</v>
+        <v>1350.9</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>51</v>
       </c>
       <c r="B77" s="11">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C77" s="10">
-        <v>572.1552</v>
+        <v>606.2633</v>
       </c>
       <c r="D77" s="10">
-        <v>451.5</v>
+        <v>507.7012</v>
       </c>
       <c r="E77" s="10">
-        <v>670.2</v>
+        <v>700.1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>52</v>
       </c>
       <c r="B79" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C79" s="16">
-        <v>3.1973</v>
+        <v>3.2151</v>
       </c>
       <c r="D79" s="16">
-        <v>3.03</v>
+        <v>3.05</v>
       </c>
       <c r="E79" s="16">
-        <v>3.42</v>
+        <v>3.54</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B80" s="15">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C80" s="17">
-        <v>3.2001</v>
+        <v>3.2283</v>
       </c>
       <c r="D80" s="17">
-        <v>3.1</v>
+        <v>3.11</v>
       </c>
       <c r="E80" s="17">
-        <v>3.33</v>
+        <v>3.45</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B81" s="15">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C81" s="17">
-        <v>1.4127</v>
+        <v>1.4404</v>
       </c>
       <c r="D81" s="17">
-        <v>1.2018</v>
+        <v>1.2959</v>
       </c>
       <c r="E81" s="17">
-        <v>1.59</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B83" s="15">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C83" s="17">
-        <v>671.2508</v>
+        <v>801.0587</v>
       </c>
       <c r="D83" s="17">
-        <v>-695.3555</v>
+        <v>503.85</v>
       </c>
       <c r="E83" s="17">
-        <v>1033.27</v>
+        <v>1142.86</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>56</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B86" s="19">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C86" s="18">
-        <v>37.4426</v>
+        <v>36.731</v>
       </c>
       <c r="D86" s="18">
-        <v>35.0797</v>
+        <v>31.9997</v>
       </c>
       <c r="E86" s="18">
-        <v>40.3959</v>
+        <v>37.9609</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B87" s="19">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C87" s="18">
-        <v>25.6931</v>
+        <v>25.2121</v>
       </c>
       <c r="D87" s="18">
-        <v>24.4568</v>
+        <v>20.925</v>
       </c>
       <c r="E87" s="18">
-        <v>28.1534</v>
+        <v>27.2417</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B88" s="19">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C88" s="18">
-        <v>11.7962</v>
+        <v>11.6868</v>
       </c>
       <c r="D88" s="18">
-        <v>10.6008</v>
+        <v>10.7825</v>
       </c>
       <c r="E88" s="18">
-        <v>12.6052</v>
+        <v>12.4213</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B89" s="19">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C89" s="18">
-        <v>27.2222</v>
+        <v>27.2928</v>
       </c>
       <c r="D89" s="18">
-        <v>26.9782</v>
+        <v>26.7017</v>
       </c>
       <c r="E89" s="18">
-        <v>28.0007</v>
+        <v>28.0023</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B90" s="19">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C90" s="18">
-        <v>7.5004</v>
+        <v>6.9288</v>
       </c>
       <c r="D90" s="18">
-        <v>5.8497</v>
+        <v>5.9998</v>
       </c>
       <c r="E90" s="18">
-        <v>14.8361</v>
+        <v>7.9692</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="20" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>63</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>64</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>