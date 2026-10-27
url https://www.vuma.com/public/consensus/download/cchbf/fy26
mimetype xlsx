--- v3 (2026-07-26)
+++ v4 (2026-10-27)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Coca-Cola HBC AG</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>17/07/26</t>
+    <t>15/10/26</t>
   </si>
   <si>
     <t>Organic Growth rates (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Established</t>
   </si>
   <si>
     <t xml:space="preserve">    Developing</t>
   </si>
   <si>
     <t xml:space="preserve">    Emerging</t>
   </si>
   <si>
     <t xml:space="preserve">    Total organic volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Net sales revenue per unit case (%)</t>
   </si>
   <si>
     <t xml:space="preserve">     Total organic net sales revenue per unit case (%)</t>
   </si>
@@ -871,1188 +871,1188 @@
       <c r="E5" s="2"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C8" s="10">
-        <v>1.0702</v>
+        <v>2.3891</v>
       </c>
       <c r="D8" s="10">
-        <v>-0.1903</v>
+        <v>1.7</v>
       </c>
       <c r="E8" s="10">
-        <v>2.0098</v>
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C9" s="10">
-        <v>1.6683</v>
+        <v>2.6074</v>
       </c>
       <c r="D9" s="10">
-        <v>0.4</v>
+        <v>1.7568</v>
       </c>
       <c r="E9" s="10">
-        <v>4.9158</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C10" s="10">
-        <v>4.545</v>
+        <v>5.4486</v>
       </c>
       <c r="D10" s="10">
-        <v>2.2236</v>
+        <v>4.5491</v>
       </c>
       <c r="E10" s="10">
-        <v>6.0464</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="13">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C11" s="12">
-        <v>3.3463</v>
+        <v>4.3368</v>
       </c>
       <c r="D11" s="12">
-        <v>1.6876</v>
+        <v>3.5737</v>
       </c>
       <c r="E11" s="12">
-        <v>5.0123</v>
+        <v>4.8551</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C14" s="10">
-        <v>1.5277</v>
+        <v>1.6545</v>
       </c>
       <c r="D14" s="10">
-        <v>0.9</v>
+        <v>1.2</v>
       </c>
       <c r="E14" s="10">
-        <v>2.1</v>
+        <v>2.0028</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C15" s="10">
-        <v>3.2007</v>
+        <v>3.6886</v>
       </c>
       <c r="D15" s="10">
-        <v>2.5</v>
+        <v>3</v>
       </c>
       <c r="E15" s="10">
-        <v>3.8</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C16" s="10">
-        <v>4.5219</v>
+        <v>3.4978</v>
       </c>
       <c r="D16" s="10">
-        <v>3.5679</v>
+        <v>2.8</v>
       </c>
       <c r="E16" s="10">
-        <v>6.47</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="13">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C17" s="12">
-        <v>2.8827</v>
+        <v>2.5465</v>
       </c>
       <c r="D17" s="12">
-        <v>2.2601</v>
+        <v>2.1</v>
       </c>
       <c r="E17" s="12">
-        <v>4.0759</v>
+        <v>2.932</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>16</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C20" s="10">
-        <v>2.5982</v>
+        <v>4.1253</v>
       </c>
       <c r="D20" s="10">
-        <v>1.0699</v>
+        <v>3.2</v>
       </c>
       <c r="E20" s="10">
-        <v>3.3696</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C21" s="10">
-        <v>4.6765</v>
+        <v>6.3689</v>
       </c>
       <c r="D21" s="10">
-        <v>2.9</v>
+        <v>5.5727</v>
       </c>
       <c r="E21" s="10">
-        <v>5.7271</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C22" s="10">
-        <v>9.216100000000001</v>
+        <v>9.1393</v>
       </c>
       <c r="D22" s="10">
-        <v>8.4016</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="E22" s="10">
-        <v>10.7</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="15">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C23" s="14">
-        <v>6.2242</v>
+        <v>6.9994</v>
       </c>
       <c r="D23" s="14">
-        <v>5.8323</v>
+        <v>6.5</v>
       </c>
       <c r="E23" s="14">
-        <v>6.9989</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>19</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C26" s="10">
-        <v>4.9011</v>
+        <v>4.8435</v>
       </c>
       <c r="D26" s="10">
-        <v>1.249</v>
+        <v>1.4</v>
       </c>
       <c r="E26" s="10">
-        <v>9.800000000000001</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C27" s="10">
-        <v>6.4215</v>
+        <v>3.471</v>
       </c>
       <c r="D27" s="10">
-        <v>-5.5</v>
+        <v>-1.2</v>
       </c>
       <c r="E27" s="10">
-        <v>10.2</v>
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C28" s="10">
-        <v>12.3404</v>
+        <v>15.0203</v>
       </c>
       <c r="D28" s="10">
-        <v>8.5806</v>
+        <v>9.9</v>
       </c>
       <c r="E28" s="10">
-        <v>16.4764</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="15">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C29" s="14">
-        <v>9.1267</v>
+        <v>10.2262</v>
       </c>
       <c r="D29" s="14">
-        <v>7.3</v>
+        <v>9.48</v>
       </c>
       <c r="E29" s="14">
-        <v>10.4</v>
+        <v>11.2563</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>22</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C33" s="10">
-        <v>638.3935</v>
+        <v>646.2088</v>
       </c>
       <c r="D33" s="10">
-        <v>630.5869</v>
+        <v>637.2</v>
       </c>
       <c r="E33" s="10">
-        <v>644.3636</v>
+        <v>657</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C34" s="10">
-        <v>493.6922</v>
+        <v>498.7806</v>
       </c>
       <c r="D34" s="10">
-        <v>488.3</v>
+        <v>494.5</v>
       </c>
       <c r="E34" s="10">
-        <v>500.0814</v>
+        <v>506.4</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C35" s="10">
-        <v>1964.8491</v>
+        <v>1981.3147</v>
       </c>
       <c r="D35" s="10">
-        <v>1921.1903</v>
+        <v>1964.8963</v>
       </c>
       <c r="E35" s="10">
-        <v>1992.904</v>
+        <v>1998.3</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="13">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C36" s="12">
-        <v>3096.9348</v>
+        <v>3126.304</v>
       </c>
       <c r="D36" s="12">
-        <v>3047.9843</v>
+        <v>3104.6195</v>
       </c>
       <c r="E36" s="12">
-        <v>3137.349</v>
+        <v>3139.3</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="13">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C38" s="12">
-        <v>0.0375</v>
+        <v>0.0667</v>
       </c>
       <c r="D38" s="12">
         <v>0</v>
       </c>
       <c r="E38" s="12">
         <v>0.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>26</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C41" s="10">
-        <v>3701.3041</v>
+        <v>3748.2583</v>
       </c>
       <c r="D41" s="10">
-        <v>3640.0215</v>
+        <v>3714.4</v>
       </c>
       <c r="E41" s="10">
-        <v>3796.0392</v>
+        <v>3776.7</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C42" s="10">
-        <v>2698.5305</v>
+        <v>2733.8081</v>
       </c>
       <c r="D42" s="10">
-        <v>2536.3</v>
+        <v>2680.7</v>
       </c>
       <c r="E42" s="10">
-        <v>2747.9</v>
+        <v>2759.1949</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C43" s="10">
-        <v>6016.6562</v>
+        <v>6018.4521</v>
       </c>
       <c r="D43" s="10">
-        <v>5839.002</v>
+        <v>5953</v>
       </c>
       <c r="E43" s="10">
-        <v>6244.2</v>
+        <v>6114.9</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="13">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C44" s="12">
-        <v>12416.4908</v>
+        <v>12500.5184</v>
       </c>
       <c r="D44" s="12">
-        <v>12262.988</v>
+        <v>12430.1</v>
       </c>
       <c r="E44" s="12">
-        <v>12520.6</v>
+        <v>12587.5</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="13">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C46" s="12">
-        <v>1.8184</v>
+        <v>2.2077</v>
       </c>
       <c r="D46" s="12">
         <v>0</v>
       </c>
       <c r="E46" s="12">
-        <v>4.2</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="13">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C48" s="12">
-        <v>98.0279</v>
+        <v>86.01690000000001</v>
       </c>
       <c r="D48" s="12">
-        <v>-30.9</v>
+        <v>19</v>
       </c>
       <c r="E48" s="12">
-        <v>181.9</v>
+        <v>127.3</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="11">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C50" s="10">
-        <v>4627.924</v>
+        <v>4654.2731</v>
       </c>
       <c r="D50" s="10">
-        <v>4536.1</v>
+        <v>4567.7</v>
       </c>
       <c r="E50" s="10">
-        <v>4896.421</v>
+        <v>4715.6</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="11">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C51" s="10">
-        <v>-3154.0029</v>
+        <v>-3160.7232</v>
       </c>
       <c r="D51" s="10">
-        <v>-3414.1477</v>
+        <v>-3231.8</v>
       </c>
       <c r="E51" s="10">
-        <v>-3075.7</v>
+        <v>-3064.5</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="15">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C53" s="14">
-        <v>1478.847</v>
+        <v>1495.3624</v>
       </c>
       <c r="D53" s="14">
-        <v>1440.5</v>
+        <v>1479.9557</v>
       </c>
       <c r="E53" s="14">
-        <v>1521.7</v>
+        <v>1534.8</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>35</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C55" s="10">
-        <v>396.1698</v>
+        <v>396.8535</v>
       </c>
       <c r="D55" s="10">
-        <v>383</v>
+        <v>383.2</v>
       </c>
       <c r="E55" s="10">
-        <v>404.4</v>
+        <v>412.6</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C56" s="10">
-        <v>259.461</v>
+        <v>253.6103</v>
       </c>
       <c r="D56" s="10">
-        <v>217.3</v>
+        <v>235.6</v>
       </c>
       <c r="E56" s="10">
-        <v>271.2</v>
+        <v>267.1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C57" s="10">
-        <v>827.7547</v>
+        <v>850.5049</v>
       </c>
       <c r="D57" s="10">
-        <v>785.4</v>
+        <v>814.1</v>
       </c>
       <c r="E57" s="10">
-        <v>867.1</v>
+        <v>877.4</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B58" s="13">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C58" s="12">
-        <v>1483.3855</v>
+        <v>1500.9687</v>
       </c>
       <c r="D58" s="12">
-        <v>1444.5</v>
+        <v>1486.6</v>
       </c>
       <c r="E58" s="12">
-        <v>1521.7</v>
+        <v>1519.1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B60" s="13">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C60" s="12">
-        <v>0.0857</v>
+        <v>0.18</v>
       </c>
       <c r="D60" s="12">
         <v>0</v>
       </c>
       <c r="E60" s="12">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B62" s="13">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C62" s="12">
-        <v>1.696</v>
+        <v>6.1922</v>
       </c>
       <c r="D62" s="12">
-        <v>-20</v>
+        <v>-9.300000000000001</v>
       </c>
       <c r="E62" s="12">
-        <v>27</v>
+        <v>15.9348</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>41</v>
       </c>
       <c r="B64" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C64" s="10">
-        <v>1433.6456</v>
+        <v>1434.2945</v>
       </c>
       <c r="D64" s="10">
-        <v>1390</v>
+        <v>1421.6</v>
       </c>
       <c r="E64" s="10">
-        <v>1477.6</v>
+        <v>1466.8</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B65" s="15">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C65" s="14">
-        <v>1437.9108</v>
+        <v>1456.5006</v>
       </c>
       <c r="D65" s="14">
-        <v>1394</v>
+        <v>1435.1</v>
       </c>
       <c r="E65" s="14">
-        <v>1486.7</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>43</v>
       </c>
       <c r="B67" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C67" s="10">
-        <v>-387.5378</v>
+        <v>-389.5235</v>
       </c>
       <c r="D67" s="10">
-        <v>-398.9</v>
+        <v>-399.4308</v>
       </c>
       <c r="E67" s="10">
-        <v>-374.2122</v>
+        <v>-377</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B68" s="15">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C68" s="14">
-        <v>-389.4388</v>
+        <v>-394.131</v>
       </c>
       <c r="D68" s="14">
-        <v>-401.1</v>
+        <v>-408.101</v>
       </c>
       <c r="E68" s="14">
-        <v>-379.7</v>
+        <v>-387.5</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>45</v>
       </c>
       <c r="B70" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C70" s="10">
-        <v>1046.2326</v>
+        <v>1044.697</v>
       </c>
       <c r="D70" s="10">
-        <v>1005.1781</v>
+        <v>1028.8075</v>
       </c>
       <c r="E70" s="10">
-        <v>1078.7</v>
+        <v>1073.2</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B71" s="15">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C71" s="14">
-        <v>1048.5872</v>
+        <v>1063.3127</v>
       </c>
       <c r="D71" s="14">
-        <v>1010.7</v>
+        <v>1046.6</v>
       </c>
       <c r="E71" s="14">
-        <v>1085.7</v>
+        <v>1096.5</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>47</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>48</v>
       </c>
       <c r="B74" s="11">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C74" s="10">
-        <v>-6.5556</v>
+        <v>-7.475</v>
       </c>
       <c r="D74" s="10">
-        <v>-16.7</v>
+        <v>-23.4</v>
       </c>
       <c r="E74" s="10">
-        <v>0</v>
+        <v>25.2</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>49</v>
       </c>
       <c r="B75" s="11">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C75" s="10">
-        <v>-46.7393</v>
+        <v>-44.6794</v>
       </c>
       <c r="D75" s="10">
-        <v>-61.2</v>
+        <v>-60.2824</v>
       </c>
       <c r="E75" s="10">
-        <v>-19</v>
+        <v>-39.1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="11">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C76" s="10">
-        <v>815.2429</v>
+        <v>838.9181</v>
       </c>
       <c r="D76" s="10">
-        <v>729.3</v>
+        <v>753.4</v>
       </c>
       <c r="E76" s="10">
-        <v>894.1</v>
+        <v>950.7</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>51</v>
       </c>
       <c r="B77" s="11">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C77" s="10">
-        <v>475.994</v>
+        <v>479.8032</v>
       </c>
       <c r="D77" s="10">
-        <v>438.2</v>
+        <v>439.5</v>
       </c>
       <c r="E77" s="10">
-        <v>509.7</v>
+        <v>530.4</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>52</v>
       </c>
       <c r="B79" s="11">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C79" s="16">
-        <v>2.8736</v>
+        <v>2.8684</v>
       </c>
       <c r="D79" s="16">
-        <v>2.74</v>
+        <v>2.8</v>
       </c>
       <c r="E79" s="16">
-        <v>2.97</v>
+        <v>2.96</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B80" s="15">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C80" s="17">
-        <v>2.8798</v>
+        <v>2.9215</v>
       </c>
       <c r="D80" s="17">
-        <v>2.78</v>
+        <v>2.85</v>
       </c>
       <c r="E80" s="17">
-        <v>2.99</v>
+        <v>3.02</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B81" s="15">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C81" s="17">
-        <v>1.2818</v>
+        <v>1.3098</v>
       </c>
       <c r="D81" s="17">
-        <v>1.1128</v>
+        <v>1.1999</v>
       </c>
       <c r="E81" s="17">
-        <v>1.49</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B83" s="15">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C83" s="17">
-        <v>725.5892</v>
+        <v>710.0608999999999</v>
       </c>
       <c r="D83" s="17">
-        <v>572.2553</v>
+        <v>578.52</v>
       </c>
       <c r="E83" s="17">
-        <v>835.33</v>
+        <v>843.46</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
         <v>56</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B86" s="19">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C86" s="18">
-        <v>37.3018</v>
+        <v>37.2269</v>
       </c>
       <c r="D86" s="18">
-        <v>36.8006</v>
+        <v>36.7471</v>
       </c>
       <c r="E86" s="18">
-        <v>39.1745</v>
+        <v>37.5408</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B87" s="19">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C87" s="18">
-        <v>25.4214</v>
+        <v>25.2806</v>
       </c>
       <c r="D87" s="18">
-        <v>24.835</v>
+        <v>24.6539</v>
       </c>
       <c r="E87" s="18">
-        <v>27.3154</v>
+        <v>25.6747</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B88" s="19">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C88" s="18">
-        <v>11.9466</v>
+        <v>12.0073</v>
       </c>
       <c r="D88" s="18">
-        <v>11.6382</v>
+        <v>11.8923</v>
       </c>
       <c r="E88" s="18">
-        <v>12.1536</v>
+        <v>12.1517</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B89" s="19">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C89" s="18">
-        <v>27.0867</v>
+        <v>27.0602</v>
       </c>
       <c r="D89" s="18">
-        <v>26.5026</v>
+        <v>26.4971</v>
       </c>
       <c r="E89" s="18">
         <v>27.9684</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B90" s="19">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C90" s="18">
-        <v>6.5675</v>
+        <v>6.7108</v>
       </c>
       <c r="D90" s="18">
-        <v>5.8504</v>
+        <v>6.0003</v>
       </c>
       <c r="E90" s="18">
-        <v>7.141</v>
+        <v>7.5527</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="20" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>63</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>64</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
     </row>