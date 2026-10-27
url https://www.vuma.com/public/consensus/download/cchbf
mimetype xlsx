--- v4 (2026-07-26)
+++ v5 (2026-10-27)
@@ -17,78 +17,78 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Coca-Cola HBC AG</t>
   </si>
   <si>
-    <t>H1 FY26</t>
-[...1 lines deleted...]
-  <si>
     <t>FY26</t>
   </si>
   <si>
-    <t>Q2 FY26</t>
-[...1 lines deleted...]
-  <si>
     <t>H2 FY26</t>
   </si>
   <si>
+    <t>Q3 FY26</t>
+  </si>
+  <si>
+    <t>Q4 FY26</t>
+  </si>
+  <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
-    <t>17/07/26</t>
+    <t>15/10/26</t>
   </si>
   <si>
     <t>Organic Growth rates (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">    Established</t>
   </si>
   <si>
     <t xml:space="preserve">    Developing</t>
   </si>
   <si>
     <t xml:space="preserve">    Emerging</t>
   </si>
   <si>
     <t xml:space="preserve">    Total organic volume (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Net sales revenue per unit case (%)</t>
   </si>
   <si>
     <t xml:space="preserve">     Total organic net sales revenue per unit case (%)</t>
   </si>
@@ -952,1892 +952,1830 @@
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="10">
-        <v>3.4714</v>
+        <v>2.3891</v>
       </c>
       <c r="C8" s="10">
-        <v>1.0702</v>
+        <v>0.157</v>
       </c>
       <c r="D8" s="10">
-        <v>1.0286</v>
+        <v>3.5395</v>
       </c>
       <c r="E8" s="10">
-        <v>-1.196</v>
+        <v>-4.2424</v>
       </c>
       <c r="F8" s="10">
-        <v>0.8743</v>
+        <v>0.6607</v>
       </c>
       <c r="G8" s="10">
-        <v>1.0885</v>
+        <v>1.0865</v>
       </c>
       <c r="H8" s="10">
-        <v>1.1922</v>
+        <v>1.1356</v>
       </c>
       <c r="I8" s="10">
-        <v>1.1947</v>
+        <v>1.1682</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="10">
-        <v>4.2422</v>
+        <v>2.6074</v>
       </c>
       <c r="C9" s="10">
-        <v>1.6683</v>
+        <v>0.1119</v>
       </c>
       <c r="D9" s="10">
-        <v>1.815</v>
+        <v>3.2708</v>
       </c>
       <c r="E9" s="10">
-        <v>-1.0301</v>
+        <v>-3.4589</v>
       </c>
       <c r="F9" s="10">
-        <v>1.8686</v>
+        <v>1.6885</v>
       </c>
       <c r="G9" s="10">
-        <v>2.011</v>
+        <v>2.1279</v>
       </c>
       <c r="H9" s="10">
-        <v>2.141</v>
+        <v>2.2833</v>
       </c>
       <c r="I9" s="10">
-        <v>2.1452</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="10">
-        <v>7.6565</v>
+        <v>5.4486</v>
       </c>
       <c r="C10" s="10">
-        <v>4.545</v>
+        <v>2.067</v>
       </c>
       <c r="D10" s="10">
-        <v>4.82</v>
+        <v>5.6706</v>
       </c>
       <c r="E10" s="10">
-        <v>1.5716</v>
+        <v>-2.0798</v>
       </c>
       <c r="F10" s="10">
-        <v>3.9114</v>
+        <v>3.9833</v>
       </c>
       <c r="G10" s="10">
-        <v>3.9489</v>
+        <v>4.1001</v>
       </c>
       <c r="H10" s="10">
-        <v>3.9368</v>
+        <v>4.1486</v>
       </c>
       <c r="I10" s="10">
-        <v>3.9813</v>
+        <v>4.1489</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="11">
-        <v>6.2231</v>
+        <v>4.3368</v>
       </c>
       <c r="C11" s="11">
-        <v>3.3463</v>
+        <v>1.3321</v>
       </c>
       <c r="D11" s="11">
-        <v>3.5188</v>
+        <v>4.815</v>
       </c>
       <c r="E11" s="11">
-        <v>0.5651</v>
+        <v>-2.7516</v>
       </c>
       <c r="F11" s="11">
-        <v>2.9576</v>
+        <v>2.9212</v>
       </c>
       <c r="G11" s="11">
-        <v>3.161</v>
+        <v>3.3242</v>
       </c>
       <c r="H11" s="11">
-        <v>3.2141</v>
+        <v>3.3741</v>
       </c>
       <c r="I11" s="11">
-        <v>3.2563</v>
+        <v>3.3885</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="10">
-        <v>1.1833</v>
+        <v>1.6545</v>
       </c>
       <c r="C14" s="10">
-        <v>1.5277</v>
+        <v>1.9284</v>
       </c>
       <c r="D14" s="10">
-        <v>1.6354</v>
+        <v>1.9756</v>
       </c>
       <c r="E14" s="10">
-        <v>1.8417</v>
+        <v>2.0399</v>
       </c>
       <c r="F14" s="10">
-        <v>2.2333</v>
+        <v>2.4398</v>
       </c>
       <c r="G14" s="10">
-        <v>1.7205</v>
+        <v>1.7783</v>
       </c>
       <c r="H14" s="10">
-        <v>1.7817</v>
+        <v>1.8333</v>
       </c>
       <c r="I14" s="10">
-        <v>1.7733</v>
+        <v>1.8636</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="10">
-        <v>2.9833</v>
+        <v>3.6886</v>
       </c>
       <c r="C15" s="10">
-        <v>3.2007</v>
+        <v>3.911</v>
       </c>
       <c r="D15" s="10">
-        <v>3.3167</v>
+        <v>4.0076</v>
       </c>
       <c r="E15" s="10">
-        <v>3.4917</v>
+        <v>3.8414</v>
       </c>
       <c r="F15" s="10">
-        <v>3.2083</v>
+        <v>3.6391</v>
       </c>
       <c r="G15" s="10">
-        <v>3</v>
+        <v>3.1062</v>
       </c>
       <c r="H15" s="10">
-        <v>2.9631</v>
+        <v>3.0833</v>
       </c>
       <c r="I15" s="10">
-        <v>2.9518</v>
+        <v>3.0818</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="10">
-        <v>3.75</v>
+        <v>3.4978</v>
       </c>
       <c r="C16" s="10">
-        <v>4.5219</v>
+        <v>4.2057</v>
       </c>
       <c r="D16" s="10">
-        <v>4.0396</v>
+        <v>3.9051</v>
       </c>
       <c r="E16" s="10">
-        <v>5.3833</v>
+        <v>4.7418</v>
       </c>
       <c r="F16" s="10">
-        <v>5.0074</v>
+        <v>4.7735</v>
       </c>
       <c r="G16" s="10">
-        <v>4.5818</v>
+        <v>4.6237</v>
       </c>
       <c r="H16" s="10">
-        <v>4.6094</v>
+        <v>4.555</v>
       </c>
       <c r="I16" s="10">
-        <v>4.4708</v>
+        <v>4.4217</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="11">
-        <v>2.2583</v>
+        <v>2.5465</v>
       </c>
       <c r="C17" s="11">
-        <v>2.8827</v>
+        <v>3.1826</v>
       </c>
       <c r="D17" s="11">
-        <v>2.6954</v>
+        <v>3.0135</v>
       </c>
       <c r="E17" s="11">
-        <v>3.525</v>
+        <v>3.41</v>
       </c>
       <c r="F17" s="11">
-        <v>3.4198</v>
+        <v>3.4031</v>
       </c>
       <c r="G17" s="11">
-        <v>3.2079</v>
+        <v>3.2879</v>
       </c>
       <c r="H17" s="11">
-        <v>3.2595</v>
+        <v>3.2625</v>
       </c>
       <c r="I17" s="11">
-        <v>3.2179</v>
+        <v>3.2159</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10">
-        <v>4.6369</v>
+        <v>4.1253</v>
       </c>
       <c r="C20" s="10">
-        <v>2.5982</v>
+        <v>2.1339</v>
       </c>
       <c r="D20" s="10">
-        <v>2.64</v>
+        <v>5.614</v>
       </c>
       <c r="E20" s="10">
-        <v>0.6297</v>
+        <v>-2.2008</v>
       </c>
       <c r="F20" s="10">
-        <v>3.0528</v>
+        <v>3.021</v>
       </c>
       <c r="G20" s="10">
-        <v>2.7759</v>
+        <v>2.837</v>
       </c>
       <c r="H20" s="10">
-        <v>3.0016</v>
+        <v>2.9977</v>
       </c>
       <c r="I20" s="10">
-        <v>2.9954</v>
+        <v>3.036</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="10">
-        <v>7.3037</v>
+        <v>6.3689</v>
       </c>
       <c r="C21" s="10">
-        <v>4.6765</v>
+        <v>4.0058</v>
       </c>
       <c r="D21" s="10">
-        <v>5.1232</v>
+        <v>7.4185</v>
       </c>
       <c r="E21" s="10">
-        <v>2.3495</v>
+        <v>0.1613</v>
       </c>
       <c r="F21" s="10">
-        <v>5.0414</v>
+        <v>5.2779</v>
       </c>
       <c r="G21" s="10">
-        <v>4.8978</v>
+        <v>5.1499</v>
       </c>
       <c r="H21" s="10">
-        <v>5.1727</v>
+        <v>5.426</v>
       </c>
       <c r="I21" s="10">
-        <v>5.1528</v>
+        <v>5.4375</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="10">
-        <v>11.6298</v>
+        <v>9.1393</v>
       </c>
       <c r="C22" s="10">
-        <v>9.216100000000001</v>
+        <v>6.3558</v>
       </c>
       <c r="D22" s="10">
-        <v>9.0143</v>
+        <v>9.8704</v>
       </c>
       <c r="E22" s="10">
-        <v>6.9345</v>
+        <v>2.4162</v>
       </c>
       <c r="F22" s="10">
-        <v>9.0472</v>
+        <v>8.911899999999999</v>
       </c>
       <c r="G22" s="10">
-        <v>8.690899999999999</v>
+        <v>8.8779</v>
       </c>
       <c r="H22" s="10">
-        <v>8.7332</v>
+        <v>8.881399999999999</v>
       </c>
       <c r="I22" s="10">
-        <v>8.6127</v>
+        <v>8.7455</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="12">
-        <v>8.564500000000001</v>
+        <v>6.9994</v>
       </c>
       <c r="C23" s="12">
-        <v>6.2242</v>
+        <v>4.5558</v>
       </c>
       <c r="D23" s="12">
-        <v>6.2351</v>
+        <v>7.9855</v>
       </c>
       <c r="E23" s="12">
-        <v>4.0267</v>
+        <v>0.5744</v>
       </c>
       <c r="F23" s="12">
-        <v>6.3965</v>
+        <v>6.3596</v>
       </c>
       <c r="G23" s="12">
-        <v>6.4052</v>
+        <v>6.6477</v>
       </c>
       <c r="H23" s="12">
-        <v>6.5706</v>
+        <v>6.7362</v>
       </c>
       <c r="I23" s="12">
-        <v>6.5582</v>
+        <v>6.713</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="10">
-        <v>8.031700000000001</v>
+        <v>4.8435</v>
       </c>
       <c r="C26" s="10">
-        <v>4.9011</v>
+        <v>2.9399</v>
       </c>
       <c r="D26" s="17"/>
-      <c r="E26" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E26" s="17"/>
       <c r="F26" s="10">
-        <v>5.2587</v>
+        <v>5.4291</v>
       </c>
       <c r="G26" s="10">
-        <v>5.3514</v>
+        <v>5.3068</v>
       </c>
       <c r="H26" s="10">
-        <v>5.5075</v>
+        <v>5.2679</v>
       </c>
       <c r="I26" s="10">
-        <v>5.1419</v>
+        <v>5.0358</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="10">
-        <v>9.382300000000001</v>
+        <v>3.471</v>
       </c>
       <c r="C27" s="10">
-        <v>6.4215</v>
+        <v>4.8515</v>
       </c>
       <c r="D27" s="17"/>
-      <c r="E27" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E27" s="17"/>
       <c r="F27" s="10">
-        <v>7.8336</v>
+        <v>8.706200000000001</v>
       </c>
       <c r="G27" s="10">
-        <v>8.172499999999999</v>
+        <v>8.328099999999999</v>
       </c>
       <c r="H27" s="10">
-        <v>7.9304</v>
+        <v>8.0937</v>
       </c>
       <c r="I27" s="10">
-        <v>7.8219</v>
+        <v>8.1234</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="10">
-        <v>14.8362</v>
+        <v>15.0203</v>
       </c>
       <c r="C28" s="10">
-        <v>12.3404</v>
+        <v>7.0875</v>
       </c>
       <c r="D28" s="17"/>
-      <c r="E28" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E28" s="17"/>
       <c r="F28" s="10">
-        <v>10.4087</v>
+        <v>10.5231</v>
       </c>
       <c r="G28" s="10">
-        <v>11.1435</v>
+        <v>11.3754</v>
       </c>
       <c r="H28" s="10">
-        <v>11.9635</v>
+        <v>11.7092</v>
       </c>
       <c r="I28" s="10">
-        <v>11.6414</v>
+        <v>11.3417</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="12">
-        <v>11.9839</v>
+        <v>10.2262</v>
       </c>
       <c r="C29" s="12">
-        <v>9.1267</v>
+        <v>5.495</v>
       </c>
       <c r="D29" s="18"/>
-      <c r="E29" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="E29" s="18"/>
       <c r="F29" s="12">
-        <v>8.4801</v>
+        <v>8.6851</v>
       </c>
       <c r="G29" s="12">
-        <v>9.051600000000001</v>
+        <v>9.3104</v>
       </c>
       <c r="H29" s="12">
-        <v>9.450200000000001</v>
+        <v>9.493600000000001</v>
       </c>
       <c r="I29" s="12">
-        <v>9.1812</v>
+        <v>9.1945</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="10">
-        <v>317.2652</v>
+        <v>646.2088</v>
       </c>
       <c r="C33" s="10">
-        <v>638.3935</v>
+        <v>325.0735</v>
       </c>
       <c r="D33" s="10">
-        <v>176.5792</v>
+        <v>189.6072</v>
       </c>
       <c r="E33" s="10">
-        <v>321.1166</v>
+        <v>135.8041</v>
       </c>
       <c r="F33" s="10">
-        <v>644.0146999999999</v>
+        <v>650.4688</v>
       </c>
       <c r="G33" s="10">
-        <v>650.1626</v>
+        <v>656.9892</v>
       </c>
       <c r="H33" s="10">
-        <v>659.8929000000001</v>
+        <v>666.0522999999999</v>
       </c>
       <c r="I33" s="10">
-        <v>667.7993</v>
+        <v>675.1713999999999</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="10">
-        <v>244.2037</v>
+        <v>498.7806</v>
       </c>
       <c r="C34" s="10">
-        <v>493.6922</v>
+        <v>252.2171</v>
       </c>
       <c r="D34" s="10">
-        <v>134.8018</v>
+        <v>138.0138</v>
       </c>
       <c r="E34" s="10">
-        <v>249.5026</v>
+        <v>114.3521</v>
       </c>
       <c r="F34" s="10">
-        <v>502.9556</v>
+        <v>507.1871</v>
       </c>
       <c r="G34" s="10">
-        <v>512.8518</v>
+        <v>517.8611</v>
       </c>
       <c r="H34" s="10">
-        <v>524.1596</v>
+        <v>531.2285000000001</v>
       </c>
       <c r="I34" s="10">
-        <v>535.7189</v>
+        <v>544.0613</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="10">
-        <v>992.9832</v>
+        <v>1981.3147</v>
       </c>
       <c r="C35" s="10">
-        <v>1964.8491</v>
+        <v>976.4838</v>
       </c>
       <c r="D35" s="10">
-        <v>537.0823</v>
+        <v>538.3671000000001</v>
       </c>
       <c r="E35" s="10">
-        <v>971.8555</v>
+        <v>437.1622</v>
       </c>
       <c r="F35" s="10">
-        <v>2504.9492</v>
+        <v>2728.7992</v>
       </c>
       <c r="G35" s="10">
-        <v>2647.0948</v>
+        <v>2888.8818</v>
       </c>
       <c r="H35" s="10">
-        <v>2707.0018</v>
+        <v>2888.8527</v>
       </c>
       <c r="I35" s="10">
-        <v>2818.8977</v>
+        <v>2954.0735</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="11">
-        <v>1554.4522</v>
+        <v>3126.304</v>
       </c>
       <c r="C36" s="11">
-        <v>3096.9348</v>
+        <v>1553.7744</v>
       </c>
       <c r="D36" s="11">
-        <v>848.4633</v>
+        <v>865.9882</v>
       </c>
       <c r="E36" s="11">
-        <v>1542.4747</v>
+        <v>687.3185</v>
       </c>
       <c r="F36" s="11">
-        <v>3651.9195</v>
+        <v>3886.4552</v>
       </c>
       <c r="G36" s="11">
-        <v>3810.1092</v>
+        <v>4063.7322</v>
       </c>
       <c r="H36" s="11">
-        <v>3891.0543</v>
+        <v>4086.1336</v>
       </c>
       <c r="I36" s="11">
-        <v>4022.4159</v>
+        <v>4173.3062</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="6"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="11">
-        <v>0.0556</v>
+        <v>0.0667</v>
       </c>
       <c r="C38" s="11">
-        <v>0.0375</v>
+        <v>0</v>
       </c>
       <c r="D38" s="11">
         <v>0</v>
       </c>
       <c r="E38" s="11">
-        <v>0</v>
+        <v>0.006</v>
       </c>
       <c r="F38" s="11">
-        <v>1204.7138</v>
+        <v>1199.5982</v>
       </c>
       <c r="G38" s="11">
         <v>0</v>
       </c>
       <c r="H38" s="11">
         <v>0</v>
       </c>
       <c r="I38" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="10">
-        <v>1857.0199</v>
+        <v>3748.2583</v>
       </c>
       <c r="C41" s="10">
-        <v>3701.3041</v>
+        <v>1865.7127</v>
       </c>
       <c r="D41" s="10">
-        <v>1036.3237</v>
+        <v>1070.827</v>
       </c>
       <c r="E41" s="10">
-        <v>1844.2677</v>
+        <v>795.98</v>
       </c>
       <c r="F41" s="10">
-        <v>3816.1575</v>
+        <v>3860.1264</v>
       </c>
       <c r="G41" s="10">
-        <v>3915.8495</v>
+        <v>3968.4347</v>
       </c>
       <c r="H41" s="10">
-        <v>4056.1536</v>
+        <v>4112.8921</v>
       </c>
       <c r="I41" s="10">
-        <v>4179.8023</v>
+        <v>4242.1885</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="10">
-        <v>1302.0283</v>
+        <v>2733.8081</v>
       </c>
       <c r="C42" s="10">
-        <v>2698.5305</v>
+        <v>1405.4354</v>
       </c>
       <c r="D42" s="10">
-        <v>739.1239</v>
+        <v>767.2889</v>
       </c>
       <c r="E42" s="10">
-        <v>1396.5395</v>
+        <v>637.8885</v>
       </c>
       <c r="F42" s="10">
-        <v>2832.0468</v>
+        <v>2864.8376</v>
       </c>
       <c r="G42" s="10">
-        <v>2959.0855</v>
+        <v>3003.3019</v>
       </c>
       <c r="H42" s="10">
-        <v>3103.167</v>
+        <v>3183.0936</v>
       </c>
       <c r="I42" s="10">
-        <v>3254.6945</v>
+        <v>3357.1675</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="10">
-        <v>2987.9552</v>
+        <v>6018.4521</v>
       </c>
       <c r="C43" s="10">
-        <v>6016.6562</v>
+        <v>3006.6631</v>
       </c>
       <c r="D43" s="10">
-        <v>1661.8317</v>
+        <v>1637.5755</v>
       </c>
       <c r="E43" s="10">
-        <v>3028.7128</v>
+        <v>1365.3221</v>
       </c>
       <c r="F43" s="10">
-        <v>7970.2363</v>
+        <v>8624.199199999999</v>
       </c>
       <c r="G43" s="10">
-        <v>8737.9254</v>
+        <v>9481.1823</v>
       </c>
       <c r="H43" s="10">
-        <v>9290.285900000001</v>
+        <v>9854.6059</v>
       </c>
       <c r="I43" s="10">
-        <v>10019.4372</v>
+        <v>10416.5229</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="11">
-        <v>6147.0033</v>
+        <v>12500.5184</v>
       </c>
       <c r="C44" s="11">
-        <v>12416.4908</v>
+        <v>6277.8113</v>
       </c>
       <c r="D44" s="11">
-        <v>3437.2793</v>
+        <v>3475.6914</v>
       </c>
       <c r="E44" s="11">
-        <v>6269.52</v>
+        <v>2799.1906</v>
       </c>
       <c r="F44" s="11">
-        <v>14618.4405</v>
+        <v>15349.1632</v>
       </c>
       <c r="G44" s="11">
-        <v>15612.8604</v>
+        <v>16452.9189</v>
       </c>
       <c r="H44" s="11">
-        <v>16449.6065</v>
+        <v>17150.5916</v>
       </c>
       <c r="I44" s="11">
-        <v>17453.934</v>
+        <v>18015.8789</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="11">
-        <v>1.95</v>
+        <v>2.2077</v>
       </c>
       <c r="C46" s="11">
-        <v>1.8184</v>
+        <v>-0.09229999999999999</v>
       </c>
       <c r="D46" s="11">
-        <v>0.0698</v>
+        <v>0.0545</v>
       </c>
       <c r="E46" s="11">
-        <v>0.1714</v>
+        <v>-0.1636</v>
       </c>
       <c r="F46" s="11">
-        <v>3790.0876</v>
+        <v>3758.2109</v>
       </c>
       <c r="G46" s="11">
-        <v>0.25</v>
+        <v>0.1538</v>
       </c>
       <c r="H46" s="11">
         <v>0</v>
       </c>
       <c r="I46" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
       <c r="F47" s="6"/>
       <c r="G47" s="6"/>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="11">
-        <v>45.7229</v>
+        <v>86.01690000000001</v>
       </c>
       <c r="C48" s="11">
-        <v>98.0279</v>
+        <v>24.8742</v>
       </c>
       <c r="D48" s="11">
-        <v>34.8385</v>
+        <v>25.4993</v>
       </c>
       <c r="E48" s="11">
-        <v>52.3286</v>
+        <v>-3.7438</v>
       </c>
       <c r="F48" s="11">
-        <v>-54.9392</v>
+        <v>-65.0728</v>
       </c>
       <c r="G48" s="11">
-        <v>-121.6779</v>
+        <v>-125.4342</v>
       </c>
       <c r="H48" s="11">
-        <v>-115.5939</v>
+        <v>-119.737</v>
       </c>
       <c r="I48" s="11">
-        <v>-118.2359</v>
+        <v>-124.1608</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="10">
-        <v>2260.1778</v>
+        <v>4654.2731</v>
       </c>
       <c r="C50" s="10">
-        <v>4627.924</v>
+        <v>2308.3475</v>
       </c>
       <c r="D50" s="17"/>
-      <c r="E50" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E50" s="17"/>
       <c r="F50" s="10">
-        <v>5434.0637</v>
+        <v>5700.1452</v>
       </c>
       <c r="G50" s="10">
-        <v>5862.5744</v>
+        <v>6200.7533</v>
       </c>
       <c r="H50" s="10">
-        <v>6168.9122</v>
+        <v>6558.3511</v>
       </c>
       <c r="I50" s="10">
-        <v>6616.8203</v>
+        <v>6932.1463</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="10">
-        <v>-1534.0222</v>
+        <v>-3160.7232</v>
       </c>
       <c r="C51" s="10">
-        <v>-3154.0029</v>
+        <v>-1568.1068</v>
       </c>
       <c r="D51" s="17"/>
-      <c r="E51" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E51" s="17"/>
       <c r="F51" s="10">
-        <v>-3738.183</v>
+        <v>-3920.7225</v>
       </c>
       <c r="G51" s="10">
-        <v>-4009.0566</v>
+        <v>-4249.3819</v>
       </c>
       <c r="H51" s="10">
-        <v>-4125.9227</v>
+        <v>-4434.6083</v>
       </c>
       <c r="I51" s="10">
-        <v>-4383.0701</v>
+        <v>-4635.0846</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="12">
-        <v>728.0453</v>
+        <v>1495.3624</v>
       </c>
       <c r="C53" s="12">
-        <v>1478.847</v>
+        <v>743.9407</v>
       </c>
       <c r="D53" s="18"/>
-      <c r="E53" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="E53" s="18"/>
       <c r="F53" s="12">
-        <v>1704.9375</v>
+        <v>1782.2684</v>
       </c>
       <c r="G53" s="12">
-        <v>1861.7732</v>
+        <v>1949.5504</v>
       </c>
       <c r="H53" s="12">
-        <v>2048.4547</v>
+        <v>2124.9571</v>
       </c>
       <c r="I53" s="12">
-        <v>2232.8001</v>
+        <v>2300.9631</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="10">
-        <v>195.8246</v>
+        <v>396.8535</v>
       </c>
       <c r="C55" s="10">
-        <v>396.1698</v>
+        <v>200.8299</v>
       </c>
       <c r="D55" s="17"/>
-      <c r="E55" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E55" s="17"/>
       <c r="F55" s="10">
-        <v>416.1904</v>
+        <v>417.2288</v>
       </c>
       <c r="G55" s="10">
-        <v>435.8041</v>
+        <v>438.3432</v>
       </c>
       <c r="H55" s="10">
-        <v>460.1402</v>
+        <v>460.7047</v>
       </c>
       <c r="I55" s="10">
-        <v>482.3572</v>
+        <v>484.9549</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="10">
-        <v>130.3648</v>
+        <v>253.6103</v>
       </c>
       <c r="C56" s="10">
-        <v>259.461</v>
+        <v>128.692</v>
       </c>
       <c r="D56" s="17"/>
-      <c r="E56" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E56" s="17"/>
       <c r="F56" s="10">
-        <v>279.4613</v>
+        <v>274.0342</v>
       </c>
       <c r="G56" s="10">
-        <v>300.3616</v>
+        <v>295.9856</v>
       </c>
       <c r="H56" s="10">
-        <v>323.9649</v>
+        <v>321.304</v>
       </c>
       <c r="I56" s="10">
-        <v>347.9402</v>
+        <v>349.2675</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="10">
-        <v>404.879</v>
+        <v>850.5049</v>
       </c>
       <c r="C57" s="10">
-        <v>827.7547</v>
+        <v>413.9854</v>
       </c>
       <c r="D57" s="17"/>
-      <c r="E57" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E57" s="17"/>
       <c r="F57" s="10">
-        <v>1016.1781</v>
+        <v>1092.1617</v>
       </c>
       <c r="G57" s="10">
-        <v>1133.8575</v>
+        <v>1220.475</v>
       </c>
       <c r="H57" s="10">
-        <v>1270.4246</v>
+        <v>1345.19</v>
       </c>
       <c r="I57" s="10">
-        <v>1408.6652</v>
+        <v>1469.2135</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B58" s="11">
-        <v>731.0684</v>
+        <v>1500.9687</v>
       </c>
       <c r="C58" s="11">
-        <v>1483.3855</v>
+        <v>743.5073</v>
       </c>
       <c r="D58" s="19"/>
-      <c r="E58" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E58" s="19"/>
       <c r="F58" s="11">
-        <v>1711.8298</v>
+        <v>1783.4247</v>
       </c>
       <c r="G58" s="11">
-        <v>1870.0232</v>
+        <v>1954.8037</v>
       </c>
       <c r="H58" s="11">
-        <v>2054.5297</v>
+        <v>2127.1987</v>
       </c>
       <c r="I58" s="11">
-        <v>2238.9626</v>
+        <v>2303.4358</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
       <c r="F59" s="6"/>
       <c r="G59" s="6"/>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B60" s="11">
-        <v>0.07140000000000001</v>
+        <v>0.18</v>
       </c>
       <c r="C60" s="11">
-        <v>0.0857</v>
+        <v>-0.0587</v>
       </c>
       <c r="D60" s="19"/>
-      <c r="E60" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E60" s="19"/>
       <c r="F60" s="11">
-        <v>275.5883</v>
+        <v>282.8634</v>
       </c>
       <c r="G60" s="11">
         <v>0</v>
       </c>
       <c r="H60" s="11">
         <v>0</v>
       </c>
       <c r="I60" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
       <c r="F61" s="6"/>
       <c r="G61" s="6"/>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B62" s="11">
-        <v>2.7469</v>
+        <v>6.1922</v>
       </c>
       <c r="C62" s="11">
-        <v>1.696</v>
+        <v>-2.1566</v>
       </c>
       <c r="D62" s="19"/>
-      <c r="E62" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E62" s="19"/>
       <c r="F62" s="11">
-        <v>-3.8431</v>
+        <v>-5.5157</v>
       </c>
       <c r="G62" s="11">
-        <v>-11.2</v>
+        <v>-14.2648</v>
       </c>
       <c r="H62" s="11">
-        <v>-9.300000000000001</v>
+        <v>-13.2802</v>
       </c>
       <c r="I62" s="11">
-        <v>-10.0667</v>
+        <v>-13.5426</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63"/>
       <c r="I63"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>44</v>
       </c>
       <c r="B64" s="10">
-        <v>712.6364</v>
+        <v>1434.2945</v>
       </c>
       <c r="C64" s="10">
-        <v>1433.6456</v>
+        <v>708.7107999999999</v>
       </c>
       <c r="D64" s="17"/>
-      <c r="E64" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E64" s="17"/>
       <c r="F64" s="10">
-        <v>1642.4524</v>
+        <v>1676.6546</v>
       </c>
       <c r="G64" s="10">
-        <v>1802.2838</v>
+        <v>1849.4265</v>
       </c>
       <c r="H64" s="10">
-        <v>2014.9824</v>
+        <v>2041.1031</v>
       </c>
       <c r="I64" s="10">
-        <v>2215.0172</v>
+        <v>2237.472</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="12">
-        <v>716.1</v>
+        <v>1456.5006</v>
       </c>
       <c r="C65" s="12">
-        <v>1437.9108</v>
+        <v>710.3301</v>
       </c>
       <c r="D65" s="18"/>
-      <c r="E65" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="E65" s="18"/>
       <c r="F65" s="12">
-        <v>1643.6673</v>
+        <v>1679.3016</v>
       </c>
       <c r="G65" s="12">
-        <v>1806.4255</v>
+        <v>1853.3532</v>
       </c>
       <c r="H65" s="12">
-        <v>2014.4199</v>
+        <v>2041.3697</v>
       </c>
       <c r="I65" s="12">
-        <v>2214.0421</v>
+        <v>2237.4083</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>46</v>
       </c>
       <c r="B67" s="10">
-        <v>-192.9455</v>
+        <v>-389.5235</v>
       </c>
       <c r="C67" s="10">
-        <v>-387.5378</v>
+        <v>-193.8643</v>
       </c>
       <c r="D67" s="17"/>
-      <c r="E67" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E67" s="17"/>
       <c r="F67" s="10">
-        <v>-445.5034</v>
+        <v>-457.2622</v>
       </c>
       <c r="G67" s="10">
-        <v>-489.3492</v>
+        <v>-503.7856</v>
       </c>
       <c r="H67" s="10">
-        <v>-547.6666</v>
+        <v>-556.7679000000001</v>
       </c>
       <c r="I67" s="10">
-        <v>-602.1221</v>
+        <v>-610.9655</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B68" s="12">
-        <v>-193.6167</v>
+        <v>-394.131</v>
       </c>
       <c r="C68" s="12">
-        <v>-389.4388</v>
+        <v>-192.8967</v>
       </c>
       <c r="D68" s="18"/>
-      <c r="E68" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="E68" s="18"/>
       <c r="F68" s="12">
-        <v>-447.6729</v>
+        <v>-458.5934</v>
       </c>
       <c r="G68" s="12">
-        <v>-492.377</v>
+        <v>-506.5194</v>
       </c>
       <c r="H68" s="12">
-        <v>-548.9039</v>
+        <v>-557.7935</v>
       </c>
       <c r="I68" s="12">
-        <v>-603.3969</v>
+        <v>-612.1024</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69"/>
       <c r="I69"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>48</v>
       </c>
       <c r="B70" s="10">
-        <v>519.7727</v>
+        <v>1044.697</v>
       </c>
       <c r="C70" s="10">
-        <v>1046.2326</v>
+        <v>514.8037</v>
       </c>
       <c r="D70" s="17"/>
-      <c r="E70" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E70" s="17"/>
       <c r="F70" s="10">
-        <v>1190.4193</v>
+        <v>1209.6857</v>
       </c>
       <c r="G70" s="10">
-        <v>1304.7713</v>
+        <v>1334.7075</v>
       </c>
       <c r="H70" s="10">
-        <v>1456.91</v>
+        <v>1475.1185</v>
       </c>
       <c r="I70" s="10">
-        <v>1600.4448</v>
+        <v>1614.7883</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B71" s="12">
-        <v>522.55</v>
+        <v>1063.3127</v>
       </c>
       <c r="C71" s="12">
-        <v>1048.5872</v>
+        <v>517.3934</v>
       </c>
       <c r="D71" s="18"/>
-      <c r="E71" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="E71" s="18"/>
       <c r="F71" s="12">
-        <v>1189.9746</v>
+        <v>1211.6082</v>
       </c>
       <c r="G71" s="12">
-        <v>1305.8685</v>
+        <v>1335.9071</v>
       </c>
       <c r="H71" s="12">
-        <v>1455.0977</v>
+        <v>1474.3429</v>
       </c>
       <c r="I71" s="12">
-        <v>1598.195</v>
+        <v>1613.5968</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72"/>
       <c r="I72"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>50</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>51</v>
       </c>
       <c r="B74" s="10">
-        <v>-4.3667</v>
+        <v>-7.475</v>
       </c>
       <c r="C74" s="10">
-        <v>-6.5556</v>
+        <v>0.5417</v>
       </c>
       <c r="D74" s="17"/>
-      <c r="E74" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E74" s="17"/>
       <c r="F74" s="10">
-        <v>-9.9556</v>
+        <v>-1.5417</v>
       </c>
       <c r="G74" s="10">
-        <v>-11</v>
+        <v>-6.5667</v>
       </c>
       <c r="H74" s="10">
-        <v>-8.1</v>
+        <v>-2.69</v>
       </c>
       <c r="I74" s="10">
-        <v>-8.216699999999999</v>
+        <v>-3.0222</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="10">
-        <v>-16.4333</v>
+        <v>-44.6794</v>
       </c>
       <c r="C75" s="10">
-        <v>-46.7393</v>
+        <v>-35.7202</v>
       </c>
       <c r="D75" s="17"/>
-      <c r="E75" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E75" s="17"/>
       <c r="F75" s="10">
-        <v>-69.4696</v>
+        <v>-102.2714</v>
       </c>
       <c r="G75" s="10">
-        <v>-64.9679</v>
+        <v>-99.7381</v>
       </c>
       <c r="H75" s="10">
-        <v>-41.2715</v>
+        <v>-84.02070000000001</v>
       </c>
       <c r="I75" s="10">
-        <v>-26.0891</v>
+        <v>-63.4548</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="10">
-        <v>351</v>
+        <v>838.9181</v>
       </c>
       <c r="C76" s="10">
-        <v>815.2429</v>
+        <v>508.1125</v>
       </c>
       <c r="D76" s="17"/>
-      <c r="E76" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E76" s="17"/>
       <c r="F76" s="10">
-        <v>1130.6264</v>
+        <v>1064.4037</v>
       </c>
       <c r="G76" s="10">
-        <v>1079.3494</v>
+        <v>1144.4943</v>
       </c>
       <c r="H76" s="10">
-        <v>1120.6083</v>
+        <v>1156.8744</v>
       </c>
       <c r="I76" s="10">
-        <v>1187.2601</v>
+        <v>1201.8936</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="10">
-        <v>230.85</v>
+        <v>479.8032</v>
       </c>
       <c r="C77" s="10">
-        <v>475.994</v>
+        <v>246.4356</v>
       </c>
       <c r="D77" s="17"/>
-      <c r="E77" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="E77" s="17"/>
       <c r="F77" s="10">
-        <v>572.1552</v>
+        <v>606.2633</v>
       </c>
       <c r="G77" s="10">
-        <v>607.6130000000001</v>
+        <v>642.648</v>
       </c>
       <c r="H77" s="10">
-        <v>648.1441</v>
+        <v>666.4433</v>
       </c>
       <c r="I77" s="10">
-        <v>691.2071999999999</v>
+        <v>695.6038</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78"/>
       <c r="I78"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>55</v>
       </c>
       <c r="B79" s="13">
-        <v>1.4273</v>
+        <v>2.8684</v>
       </c>
       <c r="C79" s="13">
-        <v>2.8736</v>
+        <v>1.4106</v>
       </c>
       <c r="D79" s="20"/>
-      <c r="E79" s="13">
-[...1 lines deleted...]
-      </c>
+      <c r="E79" s="20"/>
       <c r="F79" s="13">
-        <v>3.1973</v>
+        <v>3.2151</v>
       </c>
       <c r="G79" s="13">
-        <v>3.4997</v>
+        <v>3.5503</v>
       </c>
       <c r="H79" s="13">
-        <v>3.9066</v>
+        <v>3.9511</v>
       </c>
       <c r="I79" s="13">
-        <v>4.2967</v>
+        <v>4.3561</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B80" s="14">
-        <v>1.4342</v>
+        <v>2.9215</v>
       </c>
       <c r="C80" s="14">
-        <v>2.8798</v>
+        <v>1.4173</v>
       </c>
       <c r="D80" s="16"/>
-      <c r="E80" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="E80" s="16"/>
       <c r="F80" s="14">
-        <v>3.2001</v>
+        <v>3.2283</v>
       </c>
       <c r="G80" s="14">
-        <v>3.4996</v>
+        <v>3.5514</v>
       </c>
       <c r="H80" s="14">
-        <v>3.899</v>
+        <v>3.9477</v>
       </c>
       <c r="I80" s="14">
-        <v>4.2878</v>
+        <v>4.3516</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B81" s="16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B81" s="14">
+        <v>1.3098</v>
+      </c>
+      <c r="C81" s="16"/>
       <c r="D81" s="16"/>
       <c r="E81" s="16"/>
       <c r="F81" s="14">
-        <v>1.4127</v>
+        <v>1.4404</v>
       </c>
       <c r="G81" s="14">
-        <v>1.5592</v>
+        <v>1.5922</v>
       </c>
       <c r="H81" s="14">
-        <v>1.7367</v>
+        <v>1.7731</v>
       </c>
       <c r="I81" s="14">
-        <v>1.9095</v>
+        <v>1.9486</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82"/>
       <c r="I82"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B83" s="14">
-        <v>193.2583</v>
+        <v>710.0608999999999</v>
       </c>
       <c r="C83" s="14">
-        <v>725.5892</v>
+        <v>505.0575</v>
       </c>
       <c r="D83" s="16"/>
-      <c r="E83" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="E83" s="16"/>
       <c r="F83" s="14">
-        <v>671.2508</v>
+        <v>801.0587</v>
       </c>
       <c r="G83" s="14">
-        <v>895.0251</v>
+        <v>903.8188</v>
       </c>
       <c r="H83" s="14">
-        <v>1075.846</v>
+        <v>1077.8461</v>
       </c>
       <c r="I83" s="14">
-        <v>1186.0726</v>
+        <v>1191.7011</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84"/>
       <c r="I84"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="8"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
       <c r="F85" s="8"/>
       <c r="G85" s="8"/>
       <c r="H85" s="8"/>
       <c r="I85" s="8"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B86" s="15">
-        <v>36.8162</v>
+        <v>37.2269</v>
       </c>
       <c r="C86" s="15">
-        <v>37.3018</v>
+        <v>36.772</v>
       </c>
       <c r="D86" s="21"/>
-      <c r="E86" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="E86" s="21"/>
       <c r="F86" s="15">
-        <v>37.4426</v>
+        <v>36.731</v>
       </c>
       <c r="G86" s="15">
-        <v>37.7753</v>
+        <v>37.138</v>
       </c>
       <c r="H86" s="15">
-        <v>37.8018</v>
+        <v>37.6939</v>
       </c>
       <c r="I86" s="15">
-        <v>38.1382</v>
+        <v>38.0101</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B87" s="15">
-        <v>24.9881</v>
+        <v>25.2806</v>
       </c>
       <c r="C87" s="15">
-        <v>25.4214</v>
+        <v>24.9788</v>
       </c>
       <c r="D87" s="21"/>
-      <c r="E87" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="E87" s="21"/>
       <c r="F87" s="15">
-        <v>25.6931</v>
+        <v>25.2121</v>
       </c>
       <c r="G87" s="15">
-        <v>25.7634</v>
+        <v>25.3911</v>
       </c>
       <c r="H87" s="15">
-        <v>25.2024</v>
+        <v>25.4122</v>
       </c>
       <c r="I87" s="15">
-        <v>25.1781</v>
+        <v>25.3331</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B88" s="15">
-        <v>11.8926</v>
+        <v>12.0073</v>
       </c>
       <c r="C88" s="15">
-        <v>11.9466</v>
+        <v>11.8497</v>
       </c>
       <c r="D88" s="21"/>
-      <c r="E88" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="E88" s="21"/>
       <c r="F88" s="15">
-        <v>11.7962</v>
+        <v>11.6868</v>
       </c>
       <c r="G88" s="15">
-        <v>12.076</v>
+        <v>11.9557</v>
       </c>
       <c r="H88" s="15">
-        <v>12.5919</v>
+        <v>12.4832</v>
       </c>
       <c r="I88" s="15">
-        <v>12.9319</v>
+        <v>12.8678</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="15">
-        <v>27.0388</v>
+        <v>27.0602</v>
       </c>
       <c r="C89" s="15">
-        <v>27.0867</v>
+        <v>27.1595</v>
       </c>
       <c r="D89" s="21"/>
-      <c r="E89" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="E89" s="21"/>
       <c r="F89" s="15">
-        <v>27.2222</v>
+        <v>27.2928</v>
       </c>
       <c r="G89" s="15">
-        <v>27.241</v>
+        <v>27.3121</v>
       </c>
       <c r="H89" s="15">
-        <v>27.221</v>
+        <v>27.2965</v>
       </c>
       <c r="I89" s="15">
-        <v>27.2197</v>
+        <v>27.3222</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="15">
-        <v>5.7137</v>
+        <v>6.7108</v>
       </c>
       <c r="C90" s="15">
-        <v>6.5675</v>
+        <v>8.0923</v>
       </c>
       <c r="D90" s="21"/>
-      <c r="E90" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="E90" s="21"/>
       <c r="F90" s="15">
-        <v>7.5004</v>
+        <v>6.9288</v>
       </c>
       <c r="G90" s="15">
-        <v>6.7904</v>
+        <v>6.9416</v>
       </c>
       <c r="H90" s="15">
-        <v>6.678</v>
+        <v>6.7395</v>
       </c>
       <c r="I90" s="15">
-        <v>6.6484</v>
+        <v>6.6674</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>66</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93"/>
       <c r="I93"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>67</v>
       </c>
       <c r="B94"/>