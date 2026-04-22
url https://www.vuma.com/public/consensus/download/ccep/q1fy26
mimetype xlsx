--- v0 (2026-03-06)
+++ v1 (2026-04-22)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Coca-Cola Europacific Partners</t>
   </si>
   <si>
     <t>Q1 FY26</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>05/03/26</t>
+    <t>08/04/26</t>
   </si>
   <si>
     <t>Comparable (€m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: Europe</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: Europe</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: APS</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: APS</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: Total CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Gross profit: TOTAL CCEP</t>
   </si>
@@ -323,112 +323,116 @@
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <bottom style="medium">
         <color rgb="FFAAAAAA"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="3" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
-    <xf xfId="0" fontId="6" numFmtId="4" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
-[...2 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="6" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
-[...2 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="7" numFmtId="3" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
+    <xf xfId="0" fontId="2" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="7" numFmtId="4" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="4" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -780,514 +784,514 @@
         <v>7</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C7" s="8">
-        <v>3536.9943</v>
+        <v>3540.4539</v>
       </c>
       <c r="D7" s="8">
-        <v>3304.9756</v>
+        <v>3479</v>
       </c>
       <c r="E7" s="8">
-        <v>3626.28</v>
+        <v>3584.4716</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="9">
         <v>0</v>
       </c>
-      <c r="C8" s="14" t="s">
-[...5 lines deleted...]
-      <c r="E8" s="14" t="s">
+      <c r="C8" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C10" s="8">
-        <v>1455.2133</v>
+        <v>1451.8243</v>
       </c>
       <c r="D10" s="8">
         <v>1407.8281</v>
       </c>
       <c r="E10" s="8">
-        <v>1532.9088</v>
+        <v>1549.7288</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="9">
         <v>0</v>
       </c>
-      <c r="C11" s="14" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="14" t="s">
+      <c r="C11" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C13" s="8">
-        <v>4992.2076</v>
+        <v>4992.2782</v>
       </c>
       <c r="D13" s="8">
-        <v>4749.5531</v>
+        <v>4921</v>
       </c>
       <c r="E13" s="8">
-        <v>5159.1888</v>
+        <v>5110.9488</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="8">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>1757.3347</v>
+        <v>0</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="9">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>574.6959000000001</v>
+        <v>0</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="12" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="8">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>65.2816</v>
+        <v>0</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="13" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="8">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>131.0827</v>
+        <v>0</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="13" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="8">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>373.0816</v>
+        <v>0</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="13" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="8">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>8.5809</v>
+        <v>0</v>
+      </c>
+      <c r="C20" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="13" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="11">
-[...9 lines deleted...]
-        <v>0.8015</v>
+      <c r="B21" s="10">
+        <v>0</v>
+      </c>
+      <c r="C21" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="14" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="8">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>9.208299999999999</v>
+        <v>15</v>
+      </c>
+      <c r="C24" s="11">
+        <v>6.9874</v>
+      </c>
+      <c r="D24" s="11">
+        <v>6</v>
+      </c>
+      <c r="E24" s="11">
+        <v>8.286199999999999</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="8">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="D25" s="12">
+        <v>14</v>
+      </c>
+      <c r="C25" s="11">
+        <v>2.5544</v>
+      </c>
+      <c r="D25" s="11">
         <v>1.7708</v>
       </c>
-      <c r="E25" s="12">
-        <v>3.3</v>
+      <c r="E25" s="11">
+        <v>3.2</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="8">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>11.7083</v>
+        <v>15</v>
+      </c>
+      <c r="C26" s="11">
+        <v>9.5175</v>
+      </c>
+      <c r="D26" s="11">
+        <v>7.5</v>
+      </c>
+      <c r="E26" s="11">
+        <v>10.8332</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="8">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>11.4749</v>
+        <v>15</v>
+      </c>
+      <c r="C27" s="11">
+        <v>8.8307</v>
+      </c>
+      <c r="D27" s="11">
+        <v>6.9</v>
+      </c>
+      <c r="E27" s="11">
+        <v>10.1897</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="8">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>10.8966</v>
+        <v>15</v>
+      </c>
+      <c r="C30" s="11">
+        <v>8.259499999999999</v>
+      </c>
+      <c r="D30" s="11">
+        <v>5</v>
+      </c>
+      <c r="E30" s="11">
+        <v>9.619999999999999</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="8">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="D31" s="12">
+        <v>14</v>
+      </c>
+      <c r="C31" s="11">
+        <v>-0.76</v>
+      </c>
+      <c r="D31" s="11">
         <v>-1.5</v>
       </c>
-      <c r="E31" s="12">
-        <v>2.0956</v>
+      <c r="E31" s="11">
+        <v>-0.3187</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="8">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>10.3792</v>
+        <v>15</v>
+      </c>
+      <c r="C32" s="11">
+        <v>7.4482</v>
+      </c>
+      <c r="D32" s="11">
+        <v>4</v>
+      </c>
+      <c r="E32" s="11">
+        <v>8.967700000000001</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="8">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="D33" s="12">
+        <v>15</v>
+      </c>
+      <c r="C33" s="11">
+        <v>1.1007</v>
+      </c>
+      <c r="D33" s="11">
         <v>-1.9618</v>
       </c>
-      <c r="E33" s="12">
-        <v>6.7485</v>
+      <c r="E33" s="11">
+        <v>7.9198</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="8">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>9.039099999999999</v>
+        <v>14</v>
+      </c>
+      <c r="C36" s="11">
+        <v>7.4938</v>
+      </c>
+      <c r="D36" s="11">
+        <v>6.2</v>
+      </c>
+      <c r="E36" s="11">
+        <v>8.7994</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="8">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>8.196099999999999</v>
+        <v>13</v>
+      </c>
+      <c r="C37" s="11">
+        <v>1.4195</v>
+      </c>
+      <c r="D37" s="11">
+        <v>0.8903</v>
+      </c>
+      <c r="E37" s="11">
+        <v>1.7696</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="8">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>10.9651</v>
+        <v>14</v>
+      </c>
+      <c r="C38" s="11">
+        <v>8.8895</v>
+      </c>
+      <c r="D38" s="11">
+        <v>6.4</v>
+      </c>
+      <c r="E38" s="11">
+        <v>10.2228</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="8">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>10.0275</v>
+        <v>14</v>
+      </c>
+      <c r="C39" s="11">
+        <v>6.4831</v>
+      </c>
+      <c r="D39" s="11">
+        <v>5</v>
+      </c>
+      <c r="E39" s="11">
+        <v>8.998699999999999</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>30</v>
       </c>
       <c r="B41" s="8">
         <v>0</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>11</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1346,221 +1350,221 @@
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
     </row>
     <row r="46" spans="1:5">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="8">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>37</v>
+        <v>0</v>
+      </c>
+      <c r="C48" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="8">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>12.1</v>
+        <v>0</v>
+      </c>
+      <c r="C49" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="8">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>0</v>
+      </c>
+      <c r="C50" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>39</v>
       </c>
       <c r="B53" s="8">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>0.8181</v>
+        <v>0</v>
+      </c>
+      <c r="C53" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" s="16" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>40</v>
       </c>
       <c r="B54" s="8">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>445.7718</v>
+        <v>0</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" s="13" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>41</v>
       </c>
       <c r="B56" s="8">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>394.826</v>
+        <v>0</v>
+      </c>
+      <c r="C56" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" s="13" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>42</v>
       </c>
       <c r="B57" s="8">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>273.3186</v>
+        <v>0</v>
+      </c>
+      <c r="C57" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" s="13" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>43</v>
       </c>
       <c r="B58" s="8">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>10648.4944</v>
+        <v>0</v>
+      </c>
+      <c r="C58" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="13" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>44</v>
       </c>
       <c r="B59" s="8">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>362.6019</v>
+        <v>0</v>
+      </c>
+      <c r="C59" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="13" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:5">
-      <c r="A61" s="16" t="s">
+      <c r="A61" s="17" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>46</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>47</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>48</v>
       </c>
@@ -1654,51 +1658,51 @@
       </c>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74"/>
       <c r="E74"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>58</v>
       </c>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75"/>
       <c r="E75"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>59</v>
       </c>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76"/>
       <c r="E76"/>
     </row>
     <row r="78" spans="1:5">
-      <c r="A78" s="17" t="s">
+      <c r="A78" s="18" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A65:E65"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A67:E67"/>
     <mergeCell ref="A68:E68"/>
     <mergeCell ref="A69:E69"/>
     <mergeCell ref="A70:E70"/>
     <mergeCell ref="A71:E71"/>
     <mergeCell ref="A72:E72"/>
     <mergeCell ref="A73:E73"/>
     <mergeCell ref="A74:E74"/>
     <mergeCell ref="A75:E75"/>
     <mergeCell ref="A76:E76"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>