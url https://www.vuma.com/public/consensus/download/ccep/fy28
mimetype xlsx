--- v0 (2026-03-05)
+++ v1 (2026-04-22)
@@ -817,60 +817,60 @@
       <c r="D9"/>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="8">
         <v>14</v>
       </c>
       <c r="C10" s="8">
         <v>6259.55</v>
       </c>
       <c r="D10" s="8">
         <v>6119.2831</v>
       </c>
       <c r="E10" s="8">
         <v>6402.1627</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="9">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C11" s="9">
-        <v>992.0631</v>
+        <v>848</v>
       </c>
       <c r="D11" s="9">
         <v>757.0947</v>
       </c>
       <c r="E11" s="9">
-        <v>2578.6917</v>
+        <v>922</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="8">
         <v>14</v>
       </c>
       <c r="C13" s="8">
         <v>23127.9861</v>
       </c>
       <c r="D13" s="8">
         <v>22885</v>
       </c>
       <c r="E13" s="8">
         <v>23391.4355</v>
       </c>
     </row>