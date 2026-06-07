--- v1 (2026-04-22)
+++ v2 (2026-06-07)
@@ -12,134 +12,131 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="FY28" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Coca-Cola Europacific Partners</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>05/03/26</t>
+    <t>13/05/26</t>
   </si>
   <si>
     <t>Comparable (€m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: Europe</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: Europe</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: APS</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: APS</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: Total CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Gross profit: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Net finance costs: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Taxes: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Profit after taxes: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Non-controlling interests: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Diluted EPS (€): TOTAL CCEP</t>
   </si>
   <si>
     <t>Growth Rates: Europe</t>
   </si>
   <si>
-    <t xml:space="preserve">  Comparable volume growth (%) – NOT adjusted for selling days</t>
+    <t xml:space="preserve">  Volume growth (%) – NOT adjusted for consumption days</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable FX-Neutral revenue per unit case growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable FX-Neutral revenue growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable total revenue growth (%)</t>
   </si>
   <si>
     <t>Growth Rates: APS</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">  Comparable volume growth (%) – comparable for PHP acquisition but NOT adjusted for selling days</t>
   </si>
   <si>
     <t>Growth Rates: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable FX-Neutral cost of sales per unit case growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable FX-Neutral operating profit growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable operating profit growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable FX-neutral diluted EPS growth (%)</t>
   </si>
   <si>
     <t>Select metrics: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Gross profit margin (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit margin (%)</t>
   </si>
@@ -692,51 +689,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A78" sqref="A78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="104.974365" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="67.412109" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2"/>
       <c r="C2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" s="2" t="s">
@@ -760,926 +757,926 @@
         <v>7</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C7" s="8">
-        <v>16868.5076</v>
+        <v>16837.3641</v>
       </c>
       <c r="D7" s="8">
-        <v>16594</v>
+        <v>16515.9504</v>
       </c>
       <c r="E7" s="8">
-        <v>17198.8091</v>
+        <v>17253.2747</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="9">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C8" s="9">
-        <v>2560.6886</v>
+        <v>2561.3814</v>
       </c>
       <c r="D8" s="9">
-        <v>2485</v>
+        <v>2512.7741</v>
       </c>
       <c r="E8" s="9">
         <v>2622.8032</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C10" s="8">
-        <v>6259.55</v>
+        <v>6246.5549</v>
       </c>
       <c r="D10" s="8">
-        <v>6119.2831</v>
+        <v>6012.5498</v>
       </c>
       <c r="E10" s="8">
-        <v>6402.1627</v>
+        <v>6481</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="9">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C11" s="9">
-        <v>848</v>
+        <v>843.2966</v>
       </c>
       <c r="D11" s="9">
         <v>757.0947</v>
       </c>
       <c r="E11" s="9">
-        <v>922</v>
+        <v>897.2344000000001</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C13" s="8">
-        <v>23127.9861</v>
+        <v>23083.919</v>
       </c>
       <c r="D13" s="8">
-        <v>22885</v>
+        <v>22645.5772</v>
       </c>
       <c r="E13" s="8">
-        <v>23391.4355</v>
+        <v>23434.7655</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C14" s="8">
-        <v>8342.6427</v>
+        <v>8274.0792</v>
       </c>
       <c r="D14" s="8">
-        <v>8229</v>
+        <v>8012.0766</v>
       </c>
       <c r="E14" s="8">
         <v>8525.441800000001</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C15" s="9">
-        <v>3405.6654</v>
+        <v>3402.7138</v>
       </c>
       <c r="D15" s="9">
-        <v>3370.3101</v>
+        <v>3353.5448</v>
       </c>
       <c r="E15" s="9">
-        <v>3431.1203</v>
+        <v>3445.3908</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C17" s="8">
-        <v>268.4247</v>
+        <v>278.7051</v>
       </c>
       <c r="D17" s="8">
-        <v>191.4968</v>
+        <v>231</v>
       </c>
       <c r="E17" s="8">
-        <v>336.239</v>
+        <v>372.2592</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C18" s="8">
-        <v>812.4819</v>
+        <v>805.5022</v>
       </c>
       <c r="D18" s="8">
-        <v>771.4201</v>
+        <v>767.014</v>
       </c>
       <c r="E18" s="8">
-        <v>835.7742</v>
+        <v>828.896</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C19" s="8">
-        <v>2303.4882</v>
+        <v>2289.7414</v>
       </c>
       <c r="D19" s="8">
-        <v>2194.6837</v>
+        <v>2168.0672</v>
       </c>
       <c r="E19" s="8">
-        <v>2397.2206</v>
+        <v>2359.1656</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C20" s="8">
-        <v>52.7736</v>
+        <v>52.0156</v>
       </c>
       <c r="D20" s="8">
-        <v>45.3266</v>
+        <v>43.712</v>
       </c>
       <c r="E20" s="8">
-        <v>60</v>
+        <v>58.9454</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C21" s="10">
-        <v>5.3232</v>
+        <v>5.3037</v>
       </c>
       <c r="D21" s="10">
-        <v>5.0986</v>
+        <v>5.028</v>
       </c>
       <c r="E21" s="10">
-        <v>5.6994</v>
+        <v>5.6798</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C24" s="12">
-        <v>0.9925</v>
+        <v>0.9291</v>
       </c>
       <c r="D24" s="12">
-        <v>0.5</v>
+        <v>0.4318</v>
       </c>
       <c r="E24" s="12">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C25" s="12">
-        <v>2.1981</v>
+        <v>2.208</v>
       </c>
       <c r="D25" s="12">
         <v>1.5</v>
       </c>
       <c r="E25" s="12">
         <v>2.7</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C26" s="12">
-        <v>3.1942</v>
+        <v>3.1425</v>
       </c>
       <c r="D26" s="12">
-        <v>2.6</v>
+        <v>2.312</v>
       </c>
       <c r="E26" s="12">
-        <v>3.9268</v>
+        <v>3.9278</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C27" s="12">
-        <v>3.203</v>
+        <v>3.1494</v>
       </c>
       <c r="D27" s="12">
-        <v>2.6</v>
+        <v>2.312</v>
       </c>
       <c r="E27" s="12">
-        <v>3.9268</v>
+        <v>3.9278</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B30" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C30" s="12">
-        <v>3.247</v>
+        <v>3.1809</v>
       </c>
       <c r="D30" s="12">
         <v>2.2</v>
       </c>
       <c r="E30" s="12">
         <v>4.5</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C31" s="12">
-        <v>2.3523</v>
+        <v>2.2204</v>
       </c>
       <c r="D31" s="12">
-        <v>1.2</v>
+        <v>0.8709</v>
       </c>
       <c r="E31" s="12">
         <v>3.5</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C32" s="12">
-        <v>5.5422</v>
+        <v>5.3477</v>
       </c>
       <c r="D32" s="12">
         <v>2.8584</v>
       </c>
       <c r="E32" s="12">
         <v>6.8</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C33" s="12">
-        <v>5.3604</v>
+        <v>5.4367</v>
       </c>
       <c r="D33" s="12">
-        <v>2.8584</v>
+        <v>4.5443</v>
       </c>
       <c r="E33" s="12">
         <v>6.8</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B36" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C36" s="12">
-        <v>1.7956</v>
+        <v>1.7311</v>
       </c>
       <c r="D36" s="12">
-        <v>1.2157</v>
+        <v>1.2123</v>
       </c>
       <c r="E36" s="12">
-        <v>2.5599</v>
+        <v>2.5558</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C37" s="12">
-        <v>2.0618</v>
+        <v>2.039</v>
       </c>
       <c r="D37" s="12">
-        <v>1.4</v>
+        <v>1.387</v>
       </c>
       <c r="E37" s="12">
-        <v>2.6659</v>
+        <v>2.6635</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C38" s="12">
-        <v>3.8421</v>
+        <v>3.7526</v>
       </c>
       <c r="D38" s="12">
         <v>2.961</v>
       </c>
       <c r="E38" s="12">
-        <v>4.3307</v>
+        <v>4.3222</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C39" s="12">
-        <v>3.7781</v>
+        <v>3.7675</v>
       </c>
       <c r="D39" s="12">
-        <v>2.961</v>
+        <v>3.3249</v>
       </c>
       <c r="E39" s="12">
-        <v>4.3307</v>
+        <v>4.3222</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B41" s="8">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C41" s="12">
-        <v>1.8698</v>
+        <v>1.8358</v>
       </c>
       <c r="D41" s="12">
-        <v>1.3</v>
+        <v>1.25</v>
       </c>
       <c r="E41" s="12">
         <v>2.5</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B42" s="8">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C42" s="12">
-        <v>6.6849</v>
+        <v>6.5963</v>
       </c>
       <c r="D42" s="12">
-        <v>5.8807</v>
+        <v>5.8001</v>
       </c>
       <c r="E42" s="12">
-        <v>7.1</v>
+        <v>7.1516</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B43" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C43" s="12">
-        <v>6.7648</v>
+        <v>6.4286</v>
       </c>
       <c r="D43" s="12">
         <v>5</v>
       </c>
       <c r="E43" s="12">
-        <v>9.800000000000001</v>
+        <v>7.1516</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B44" s="8">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C44" s="12">
-        <v>9.006500000000001</v>
+        <v>9.067</v>
       </c>
       <c r="D44" s="12">
-        <v>7.8</v>
+        <v>7.5</v>
       </c>
       <c r="E44" s="12">
-        <v>10.398</v>
+        <v>10.3002</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
     </row>
     <row r="46" spans="1:5">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B48" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C48" s="12">
-        <v>36.096</v>
+        <v>35.8556</v>
       </c>
       <c r="D48" s="12">
-        <v>35.5145</v>
+        <v>35.1601</v>
       </c>
       <c r="E48" s="12">
         <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B49" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C49" s="12">
-        <v>14.7257</v>
+        <v>14.7411</v>
       </c>
       <c r="D49" s="12">
-        <v>14.5174</v>
+        <v>14.5026</v>
       </c>
       <c r="E49" s="12">
-        <v>14.8875</v>
+        <v>14.9104</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B50" s="8">
         <v>14</v>
       </c>
       <c r="C50" s="12">
-        <v>25.9197</v>
+        <v>25.9035</v>
       </c>
       <c r="D50" s="12">
         <v>25</v>
       </c>
       <c r="E50" s="12">
         <v>26.0245</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B53" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C53" s="13">
-        <v>2.6306</v>
+        <v>2.6114</v>
       </c>
       <c r="D53" s="13">
         <v>2.3922</v>
       </c>
       <c r="E53" s="13">
-        <v>2.8354</v>
+        <v>2.8348</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B54" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C54" s="8">
-        <v>1006.3962</v>
+        <v>1005.8614</v>
       </c>
       <c r="D54" s="8">
-        <v>885.3672</v>
+        <v>884.0281</v>
       </c>
       <c r="E54" s="8">
-        <v>1104.8978</v>
+        <v>1106.4933</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B56" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C56" s="8">
-        <v>1095.9506</v>
+        <v>1088.7654</v>
       </c>
       <c r="D56" s="8">
-        <v>849.7526</v>
+        <v>848.898</v>
       </c>
       <c r="E56" s="8">
-        <v>1204.0643</v>
+        <v>1177.2408</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B57" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C57" s="8">
-        <v>2107.2291</v>
+        <v>2098.0311</v>
       </c>
       <c r="D57" s="8">
-        <v>1775.5894</v>
+        <v>1789.0597</v>
       </c>
       <c r="E57" s="8">
-        <v>2361.5784</v>
+        <v>2326.7823</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B58" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C58" s="8">
-        <v>9758.245800000001</v>
+        <v>9914.4722</v>
       </c>
       <c r="D58" s="8">
-        <v>7127.71</v>
+        <v>7094.1309</v>
       </c>
       <c r="E58" s="8">
-        <v>12592.255</v>
+        <v>12595.1851</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B59" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C59" s="8">
-        <v>1117.4952</v>
+        <v>1104.5734</v>
       </c>
       <c r="D59" s="8">
-        <v>997.4869</v>
+        <v>1002.0756</v>
       </c>
       <c r="E59" s="8">
-        <v>1160.8282</v>
+        <v>1143.8758</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="14" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B64"/>
       <c r="C64"/>
       <c r="D64"/>
       <c r="E64"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B65"/>
       <c r="C65"/>
       <c r="D65"/>
       <c r="E65"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66"/>
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B67"/>
       <c r="C67"/>
       <c r="D67"/>
       <c r="E67"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B70"/>
       <c r="C70"/>
       <c r="D70"/>
       <c r="E70"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B71"/>
       <c r="C71"/>
       <c r="D71"/>
       <c r="E71"/>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74"/>
       <c r="E74"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75"/>
       <c r="E75"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76"/>
       <c r="E76"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="15" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A65:E65"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A67:E67"/>
     <mergeCell ref="A68:E68"/>
     <mergeCell ref="A69:E69"/>
     <mergeCell ref="A70:E70"/>
     <mergeCell ref="A71:E71"/>
     <mergeCell ref="A72:E72"/>
     <mergeCell ref="A73:E73"/>
     <mergeCell ref="A74:E74"/>
     <mergeCell ref="A75:E75"/>
     <mergeCell ref="A76:E76"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">