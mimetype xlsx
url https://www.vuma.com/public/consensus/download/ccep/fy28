--- v2 (2026-06-07)
+++ v3 (2026-07-26)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Coca-Cola Europacific Partners</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>13/05/26</t>
+    <t>10/07/26</t>
   </si>
   <si>
     <t>Comparable (€m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: Europe</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: Europe</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: APS</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: APS</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: Total CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Gross profit: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: TOTAL CCEP</t>
   </si>
@@ -757,783 +757,783 @@
         <v>7</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C7" s="8">
-        <v>16837.3641</v>
+        <v>16869.5697</v>
       </c>
       <c r="D7" s="8">
-        <v>16515.9504</v>
+        <v>16579.0393</v>
       </c>
       <c r="E7" s="8">
-        <v>17253.2747</v>
+        <v>17259.4764</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C8" s="9">
-        <v>2561.3814</v>
+        <v>2567.1208</v>
       </c>
       <c r="D8" s="9">
-        <v>2512.7741</v>
+        <v>2512.3544</v>
       </c>
       <c r="E8" s="9">
-        <v>2622.8032</v>
+        <v>2641.4962</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>6246.5549</v>
+        <v>6261.2395</v>
       </c>
       <c r="D10" s="8">
-        <v>6012.5498</v>
+        <v>6005.5372</v>
       </c>
       <c r="E10" s="8">
         <v>6481</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C11" s="9">
-        <v>843.2966</v>
+        <v>844.7903</v>
       </c>
       <c r="D11" s="9">
         <v>757.0947</v>
       </c>
       <c r="E11" s="9">
         <v>897.2344000000001</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C13" s="8">
-        <v>23083.919</v>
+        <v>23130.8092</v>
       </c>
       <c r="D13" s="8">
-        <v>22645.5772</v>
+        <v>22648.543</v>
       </c>
       <c r="E13" s="8">
-        <v>23434.7655</v>
+        <v>23441.7323</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C14" s="8">
-        <v>8274.0792</v>
+        <v>8293.6062</v>
       </c>
       <c r="D14" s="8">
-        <v>8012.0766</v>
+        <v>8073.2822</v>
       </c>
       <c r="E14" s="8">
         <v>8525.441800000001</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C15" s="9">
-        <v>3402.7138</v>
+        <v>3412.2131</v>
       </c>
       <c r="D15" s="9">
-        <v>3353.5448</v>
+        <v>3354.1593</v>
       </c>
       <c r="E15" s="9">
-        <v>3445.3908</v>
+        <v>3519.3235</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C17" s="8">
-        <v>278.7051</v>
+        <v>281.0839</v>
       </c>
       <c r="D17" s="8">
         <v>231</v>
       </c>
       <c r="E17" s="8">
-        <v>372.2592</v>
+        <v>372.2175</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C18" s="8">
-        <v>805.5022</v>
+        <v>807.7781</v>
       </c>
       <c r="D18" s="8">
-        <v>767.014</v>
+        <v>765.0592</v>
       </c>
       <c r="E18" s="8">
-        <v>828.896</v>
+        <v>848.4725</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C19" s="8">
-        <v>2289.7414</v>
+        <v>2296.1266</v>
       </c>
       <c r="D19" s="8">
-        <v>2168.0672</v>
+        <v>2175.8186</v>
       </c>
       <c r="E19" s="8">
-        <v>2359.1656</v>
+        <v>2414.8833</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C20" s="8">
-        <v>52.0156</v>
+        <v>51.4493</v>
       </c>
       <c r="D20" s="8">
-        <v>43.712</v>
+        <v>40.4309</v>
       </c>
       <c r="E20" s="8">
-        <v>58.9454</v>
+        <v>59.3911</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C21" s="10">
-        <v>5.3037</v>
+        <v>5.3171</v>
       </c>
       <c r="D21" s="10">
         <v>5.028</v>
       </c>
       <c r="E21" s="10">
-        <v>5.6798</v>
+        <v>5.676</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C24" s="12">
-        <v>0.9291</v>
+        <v>0.9335</v>
       </c>
       <c r="D24" s="12">
         <v>0.4318</v>
       </c>
       <c r="E24" s="12">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C25" s="12">
-        <v>2.208</v>
+        <v>2.1607</v>
       </c>
       <c r="D25" s="12">
         <v>1.5</v>
       </c>
       <c r="E25" s="12">
         <v>2.7</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C26" s="12">
-        <v>3.1425</v>
+        <v>3.1032</v>
       </c>
       <c r="D26" s="12">
         <v>2.312</v>
       </c>
       <c r="E26" s="12">
         <v>3.9278</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C27" s="12">
-        <v>3.1494</v>
+        <v>3.1096</v>
       </c>
       <c r="D27" s="12">
         <v>2.312</v>
       </c>
       <c r="E27" s="12">
         <v>3.9278</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C30" s="12">
-        <v>3.1809</v>
+        <v>3.1942</v>
       </c>
       <c r="D30" s="12">
         <v>2.2</v>
       </c>
       <c r="E30" s="12">
         <v>4.5</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C31" s="12">
-        <v>2.2204</v>
+        <v>2.2808</v>
       </c>
       <c r="D31" s="12">
-        <v>0.8709</v>
+        <v>0.8612</v>
       </c>
       <c r="E31" s="12">
         <v>3.5</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C32" s="12">
-        <v>5.3477</v>
+        <v>5.4276</v>
       </c>
       <c r="D32" s="12">
         <v>2.8584</v>
       </c>
       <c r="E32" s="12">
         <v>6.8</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C33" s="12">
-        <v>5.4367</v>
+        <v>5.1614</v>
       </c>
       <c r="D33" s="12">
-        <v>4.5443</v>
+        <v>0</v>
       </c>
       <c r="E33" s="12">
         <v>6.8</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C36" s="12">
-        <v>1.7311</v>
+        <v>1.738</v>
       </c>
       <c r="D36" s="12">
         <v>1.2123</v>
       </c>
       <c r="E36" s="12">
-        <v>2.5558</v>
+        <v>2.5614</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="8">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C37" s="12">
-        <v>2.039</v>
+        <v>2.0385</v>
       </c>
       <c r="D37" s="12">
-        <v>1.387</v>
+        <v>1.3887</v>
       </c>
       <c r="E37" s="12">
         <v>2.6635</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C38" s="12">
-        <v>3.7526</v>
+        <v>3.7434</v>
       </c>
       <c r="D38" s="12">
         <v>2.961</v>
       </c>
       <c r="E38" s="12">
         <v>4.3222</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C39" s="12">
-        <v>3.7675</v>
+        <v>3.7576</v>
       </c>
       <c r="D39" s="12">
-        <v>3.3249</v>
+        <v>3.3213</v>
       </c>
       <c r="E39" s="12">
         <v>4.3222</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="8">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C41" s="12">
-        <v>1.8358</v>
+        <v>1.6364</v>
       </c>
       <c r="D41" s="12">
-        <v>1.25</v>
+        <v>0.3373</v>
       </c>
       <c r="E41" s="12">
         <v>2.5</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="8">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C42" s="12">
-        <v>6.5963</v>
+        <v>6.7213</v>
       </c>
       <c r="D42" s="12">
-        <v>5.8001</v>
+        <v>5.8956</v>
       </c>
       <c r="E42" s="12">
-        <v>7.1516</v>
+        <v>8.4314</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C43" s="12">
-        <v>6.4286</v>
+        <v>6.5707</v>
       </c>
       <c r="D43" s="12">
         <v>5</v>
       </c>
       <c r="E43" s="12">
-        <v>7.1516</v>
+        <v>8.4314</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="8">
         <v>8</v>
       </c>
       <c r="C44" s="12">
-        <v>9.067</v>
+        <v>9.1838</v>
       </c>
       <c r="D44" s="12">
         <v>7.5</v>
       </c>
       <c r="E44" s="12">
-        <v>10.3002</v>
+        <v>11.5853</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
     </row>
     <row r="46" spans="1:5">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C48" s="12">
-        <v>35.8556</v>
+        <v>35.8655</v>
       </c>
       <c r="D48" s="12">
-        <v>35.1601</v>
+        <v>35.1588</v>
       </c>
       <c r="E48" s="12">
         <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>34</v>
       </c>
       <c r="B49" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C49" s="12">
-        <v>14.7411</v>
+        <v>14.7522</v>
       </c>
       <c r="D49" s="12">
-        <v>14.5026</v>
+        <v>14.5648</v>
       </c>
       <c r="E49" s="12">
-        <v>14.9104</v>
+        <v>15.1496</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="8">
         <v>14</v>
       </c>
       <c r="C50" s="12">
         <v>25.9035</v>
       </c>
       <c r="D50" s="12">
         <v>25</v>
       </c>
       <c r="E50" s="12">
-        <v>26.0245</v>
+        <v>26.0247</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C53" s="13">
-        <v>2.6114</v>
+        <v>2.6176</v>
       </c>
       <c r="D53" s="13">
         <v>2.3922</v>
       </c>
       <c r="E53" s="13">
-        <v>2.8348</v>
+        <v>2.8263</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C54" s="8">
-        <v>1005.8614</v>
+        <v>1003.2427</v>
       </c>
       <c r="D54" s="8">
-        <v>884.0281</v>
+        <v>884.3637</v>
       </c>
       <c r="E54" s="8">
-        <v>1106.4933</v>
+        <v>1106.5857</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>39</v>
       </c>
       <c r="B56" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C56" s="8">
-        <v>1088.7654</v>
+        <v>1093.701</v>
       </c>
       <c r="D56" s="8">
         <v>848.898</v>
       </c>
       <c r="E56" s="8">
-        <v>1177.2408</v>
+        <v>1177.3475</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>40</v>
       </c>
       <c r="B57" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C57" s="8">
-        <v>2098.0311</v>
+        <v>2102.7058</v>
       </c>
       <c r="D57" s="8">
-        <v>1789.0597</v>
+        <v>1791.7251</v>
       </c>
       <c r="E57" s="8">
-        <v>2326.7823</v>
+        <v>2333.9581</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>41</v>
       </c>
       <c r="B58" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C58" s="8">
-        <v>9914.4722</v>
+        <v>9837.581</v>
       </c>
       <c r="D58" s="8">
         <v>7094.1309</v>
       </c>
       <c r="E58" s="8">
-        <v>12595.1851</v>
+        <v>12588.7807</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>42</v>
       </c>
       <c r="B59" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C59" s="8">
-        <v>1104.5734</v>
+        <v>1108.0543</v>
       </c>
       <c r="D59" s="8">
-        <v>1002.0756</v>
+        <v>1003.6608</v>
       </c>
       <c r="E59" s="8">
-        <v>1143.8758</v>
+        <v>1165.8777</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="14" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>44</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>45</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>