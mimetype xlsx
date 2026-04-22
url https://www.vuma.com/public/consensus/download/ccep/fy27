--- v0 (2026-03-06)
+++ v1 (2026-04-22)
@@ -817,60 +817,60 @@
       <c r="D9"/>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="8">
         <v>15</v>
       </c>
       <c r="C10" s="8">
         <v>5936.5525</v>
       </c>
       <c r="D10" s="8">
         <v>5845.9023</v>
       </c>
       <c r="E10" s="8">
         <v>6165.182</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="9">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C11" s="9">
-        <v>904.4</v>
+        <v>777</v>
       </c>
       <c r="D11" s="9">
         <v>712.204</v>
       </c>
       <c r="E11" s="9">
-        <v>2437.3495</v>
+        <v>833</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="8">
         <v>15</v>
       </c>
       <c r="C13" s="8">
         <v>22297.8963</v>
       </c>
       <c r="D13" s="8">
         <v>22124</v>
       </c>
       <c r="E13" s="8">
         <v>22454.3319</v>
       </c>
     </row>