--- v1 (2026-04-22)
+++ v2 (2026-06-07)
@@ -12,134 +12,131 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="FY27" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Coca-Cola Europacific Partners</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>05/03/26</t>
+    <t>13/05/26</t>
   </si>
   <si>
     <t>Comparable (€m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: Europe</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: Europe</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: APS</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: APS</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: Total CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Gross profit: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Net finance costs: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Taxes: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Profit after taxes: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Non-controlling interests: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Diluted EPS (€): TOTAL CCEP</t>
   </si>
   <si>
     <t>Growth Rates: Europe</t>
   </si>
   <si>
-    <t xml:space="preserve">  Comparable volume growth (%) – NOT adjusted for selling days</t>
+    <t xml:space="preserve">  Volume growth (%) – NOT adjusted for consumption days</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable FX-Neutral revenue per unit case growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable FX-Neutral revenue growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable total revenue growth (%)</t>
   </si>
   <si>
     <t>Growth Rates: APS</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">  Comparable volume growth (%) – comparable for PHP acquisition but NOT adjusted for selling days</t>
   </si>
   <si>
     <t>Growth Rates: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable FX-Neutral cost of sales per unit case growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable FX-Neutral operating profit growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable operating profit growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable FX-neutral diluted EPS growth (%)</t>
   </si>
   <si>
     <t>Select metrics: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Gross profit margin (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit margin (%)</t>
   </si>
@@ -692,51 +689,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A78" sqref="A78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="104.974365" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="67.412109" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2"/>
       <c r="C2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" s="2" t="s">
@@ -760,926 +757,926 @@
         <v>7</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C7" s="8">
-        <v>16361.3438</v>
+        <v>16339.3945</v>
       </c>
       <c r="D7" s="8">
-        <v>16170</v>
+        <v>16093.6675</v>
       </c>
       <c r="E7" s="8">
-        <v>16585.4926</v>
+        <v>16601.2152</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="9">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C8" s="9">
-        <v>2421.1754</v>
+        <v>2425.9183</v>
       </c>
       <c r="D8" s="9">
-        <v>2367</v>
+        <v>2372.4931</v>
       </c>
       <c r="E8" s="9">
         <v>2499.9554</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>5936.5525</v>
+        <v>5916.6225</v>
       </c>
       <c r="D10" s="8">
-        <v>5845.9023</v>
+        <v>5749.6528</v>
       </c>
       <c r="E10" s="8">
-        <v>6165.182</v>
+        <v>6067</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="9">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C11" s="9">
-        <v>777</v>
+        <v>771.0681</v>
       </c>
       <c r="D11" s="9">
-        <v>712.204</v>
+        <v>715.7092</v>
       </c>
       <c r="E11" s="9">
-        <v>833</v>
+        <v>815.3572</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C13" s="8">
-        <v>22297.8963</v>
+        <v>22256.017</v>
       </c>
       <c r="D13" s="8">
-        <v>22124</v>
+        <v>21898.223</v>
       </c>
       <c r="E13" s="8">
-        <v>22454.3319</v>
+        <v>22486.1785</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C14" s="8">
-        <v>8034.7003</v>
+        <v>7969.3383</v>
       </c>
       <c r="D14" s="8">
-        <v>7937</v>
+        <v>7727.5222</v>
       </c>
       <c r="E14" s="8">
-        <v>8280.263999999999</v>
+        <v>8213.731400000001</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C15" s="9">
-        <v>3196.011</v>
+        <v>3196.5021</v>
       </c>
       <c r="D15" s="9">
-        <v>3177.8164</v>
+        <v>3143.9517</v>
       </c>
       <c r="E15" s="9">
-        <v>3215.6646</v>
+        <v>3239.5274</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C17" s="8">
-        <v>264.2802</v>
+        <v>267.4886</v>
       </c>
       <c r="D17" s="8">
-        <v>226.5701</v>
+        <v>201.2907</v>
       </c>
       <c r="E17" s="8">
         <v>306.0037</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C18" s="8">
-        <v>758.9767000000001</v>
+        <v>755.0544</v>
       </c>
       <c r="D18" s="8">
-        <v>724.3131</v>
+        <v>724.1084</v>
       </c>
       <c r="E18" s="8">
-        <v>768.6285</v>
+        <v>767.9018</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C19" s="8">
-        <v>2152.9442</v>
+        <v>2150.4207</v>
       </c>
       <c r="D19" s="8">
-        <v>2096.1299</v>
+        <v>2087.8782</v>
       </c>
       <c r="E19" s="8">
-        <v>2204.629</v>
+        <v>2232.5409</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C20" s="8">
-        <v>48.4262</v>
+        <v>48.0443</v>
       </c>
       <c r="D20" s="8">
-        <v>42.1379</v>
+        <v>40.4529</v>
       </c>
       <c r="E20" s="8">
-        <v>52.9</v>
+        <v>54.2912</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C21" s="10">
-        <v>4.8668</v>
+        <v>4.8625</v>
       </c>
       <c r="D21" s="10">
-        <v>4.7955</v>
+        <v>4.7162</v>
       </c>
       <c r="E21" s="10">
-        <v>5.0249</v>
+        <v>5.0272</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C24" s="12">
-        <v>0.9845</v>
+        <v>0.7141999999999999</v>
       </c>
       <c r="D24" s="12">
-        <v>0.5</v>
+        <v>-1</v>
       </c>
       <c r="E24" s="12">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C25" s="12">
-        <v>2.165</v>
+        <v>2.3613</v>
       </c>
       <c r="D25" s="12">
-        <v>1.5</v>
+        <v>1.7</v>
       </c>
       <c r="E25" s="12">
-        <v>2.7</v>
+        <v>3.1299</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C26" s="12">
-        <v>3.155</v>
+        <v>3.071</v>
       </c>
       <c r="D26" s="12">
-        <v>2.6</v>
+        <v>1.7802</v>
       </c>
       <c r="E26" s="12">
-        <v>3.9264</v>
+        <v>3.9273</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C27" s="12">
-        <v>3.1837</v>
+        <v>3.0829</v>
       </c>
       <c r="D27" s="12">
-        <v>2.6</v>
+        <v>2</v>
       </c>
       <c r="E27" s="12">
-        <v>3.9225</v>
+        <v>3.9768</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B30" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C30" s="12">
-        <v>3.2596</v>
+        <v>2.94</v>
       </c>
       <c r="D30" s="12">
-        <v>2.2</v>
+        <v>1.5</v>
       </c>
       <c r="E30" s="12">
         <v>4.5</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C31" s="12">
-        <v>2.1828</v>
+        <v>2.2616</v>
       </c>
       <c r="D31" s="12">
-        <v>1</v>
+        <v>0.473</v>
       </c>
       <c r="E31" s="12">
-        <v>3.5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C32" s="12">
-        <v>5.4205</v>
+        <v>5.1821</v>
       </c>
       <c r="D32" s="12">
-        <v>2.8572</v>
+        <v>2.3225</v>
       </c>
       <c r="E32" s="12">
-        <v>6.8</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C33" s="12">
-        <v>5.3195</v>
+        <v>5.1729</v>
       </c>
       <c r="D33" s="12">
-        <v>2.8572</v>
+        <v>2.5724</v>
       </c>
       <c r="E33" s="12">
-        <v>6.8</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B36" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C36" s="12">
-        <v>1.7835</v>
+        <v>1.4905</v>
       </c>
       <c r="D36" s="12">
-        <v>1.2066</v>
+        <v>-0.131</v>
       </c>
       <c r="E36" s="12">
-        <v>2.5398</v>
+        <v>2.5388</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C37" s="12">
-        <v>1.9872</v>
+        <v>2.1603</v>
       </c>
       <c r="D37" s="12">
-        <v>1.4</v>
+        <v>1.4945</v>
       </c>
       <c r="E37" s="12">
-        <v>2.6641</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C38" s="12">
-        <v>3.7916</v>
+        <v>3.6598</v>
       </c>
       <c r="D38" s="12">
-        <v>2.9606</v>
+        <v>2.523</v>
       </c>
       <c r="E38" s="12">
-        <v>4.3242</v>
+        <v>4.3161</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C39" s="12">
-        <v>3.7398</v>
+        <v>3.6376</v>
       </c>
       <c r="D39" s="12">
-        <v>2.9606</v>
+        <v>2.1497</v>
       </c>
       <c r="E39" s="12">
-        <v>4.3242</v>
+        <v>4.4223</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B41" s="8">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C41" s="12">
-        <v>1.7476</v>
+        <v>2.0522</v>
       </c>
       <c r="D41" s="12">
-        <v>0.8367</v>
+        <v>0.8337</v>
       </c>
       <c r="E41" s="12">
-        <v>2.5</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B42" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C42" s="12">
-        <v>6.8516</v>
+        <v>6.6976</v>
       </c>
       <c r="D42" s="12">
-        <v>6.1749</v>
+        <v>5.5</v>
       </c>
       <c r="E42" s="12">
-        <v>7.1</v>
+        <v>7.5036</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B43" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C43" s="12">
-        <v>7.0768</v>
+        <v>6.7458</v>
       </c>
       <c r="D43" s="12">
-        <v>6.2269</v>
+        <v>5.1631</v>
       </c>
       <c r="E43" s="12">
-        <v>10</v>
+        <v>7.9249</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B44" s="8">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C44" s="12">
-        <v>9.0977</v>
+        <v>9.158799999999999</v>
       </c>
       <c r="D44" s="12">
-        <v>7.7967</v>
+        <v>7.7765</v>
       </c>
       <c r="E44" s="12">
-        <v>9.7874</v>
+        <v>10.165</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
     </row>
     <row r="46" spans="1:5">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B48" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C48" s="12">
-        <v>36.0483</v>
+        <v>35.8121</v>
       </c>
       <c r="D48" s="12">
-        <v>35.6976</v>
+        <v>35.0724</v>
       </c>
       <c r="E48" s="12">
         <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B49" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C49" s="12">
-        <v>14.3335</v>
+        <v>14.3626</v>
       </c>
       <c r="D49" s="12">
-        <v>14.1524</v>
+        <v>14.2483</v>
       </c>
       <c r="E49" s="12">
-        <v>14.4639</v>
+        <v>14.4854</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B50" s="8">
         <v>14</v>
       </c>
       <c r="C50" s="12">
-        <v>25.9197</v>
+        <v>25.9035</v>
       </c>
       <c r="D50" s="12">
         <v>25</v>
       </c>
       <c r="E50" s="12">
         <v>26.0245</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B53" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C53" s="13">
-        <v>2.4049</v>
+        <v>2.3996</v>
       </c>
       <c r="D53" s="13">
-        <v>2.2568</v>
+        <v>2.2644</v>
       </c>
       <c r="E53" s="13">
-        <v>2.4998</v>
+        <v>2.509</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B54" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C54" s="8">
-        <v>976.653</v>
+        <v>975.8381000000001</v>
       </c>
       <c r="D54" s="8">
-        <v>854.2255</v>
+        <v>853.3922</v>
       </c>
       <c r="E54" s="8">
-        <v>1100.6694</v>
+        <v>1102.3245</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B56" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C56" s="8">
-        <v>1066.2542</v>
+        <v>1059.0515</v>
       </c>
       <c r="D56" s="8">
-        <v>810.5915</v>
+        <v>809.6699</v>
       </c>
       <c r="E56" s="8">
-        <v>1163.2443</v>
+        <v>1150.336</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B57" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C57" s="8">
-        <v>2016.6004</v>
+        <v>2007.3961</v>
       </c>
       <c r="D57" s="8">
-        <v>1730.8414</v>
+        <v>1737.8735</v>
       </c>
       <c r="E57" s="8">
-        <v>2935.3654</v>
+        <v>2940.427</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B58" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C58" s="8">
-        <v>9819.6315</v>
+        <v>9905.516299999999</v>
       </c>
       <c r="D58" s="8">
-        <v>8047.5097</v>
+        <v>8020.7766</v>
       </c>
       <c r="E58" s="8">
-        <v>11080.6112</v>
+        <v>11078.8959</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B59" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C59" s="8">
-        <v>1043.6355</v>
+        <v>1039.5031</v>
       </c>
       <c r="D59" s="8">
-        <v>966.0657</v>
+        <v>969.0204</v>
       </c>
       <c r="E59" s="8">
-        <v>1068.3147</v>
+        <v>1066.2414</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="14" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B64"/>
       <c r="C64"/>
       <c r="D64"/>
       <c r="E64"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B65"/>
       <c r="C65"/>
       <c r="D65"/>
       <c r="E65"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66"/>
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B67"/>
       <c r="C67"/>
       <c r="D67"/>
       <c r="E67"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B70"/>
       <c r="C70"/>
       <c r="D70"/>
       <c r="E70"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B71"/>
       <c r="C71"/>
       <c r="D71"/>
       <c r="E71"/>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74"/>
       <c r="E74"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75"/>
       <c r="E75"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76"/>
       <c r="E76"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="15" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A65:E65"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A67:E67"/>
     <mergeCell ref="A68:E68"/>
     <mergeCell ref="A69:E69"/>
     <mergeCell ref="A70:E70"/>
     <mergeCell ref="A71:E71"/>
     <mergeCell ref="A72:E72"/>
     <mergeCell ref="A73:E73"/>
     <mergeCell ref="A74:E74"/>
     <mergeCell ref="A75:E75"/>
     <mergeCell ref="A76:E76"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">