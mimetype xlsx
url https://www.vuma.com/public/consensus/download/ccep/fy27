--- v2 (2026-06-07)
+++ v3 (2026-07-26)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Coca-Cola Europacific Partners</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>13/05/26</t>
+    <t>10/07/26</t>
   </si>
   <si>
     <t>Comparable (€m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: Europe</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: Europe</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: APS</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: APS</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: Total CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Gross profit: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: TOTAL CCEP</t>
   </si>
@@ -757,783 +757,783 @@
         <v>7</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C7" s="8">
-        <v>16339.3945</v>
+        <v>16373.882</v>
       </c>
       <c r="D7" s="8">
-        <v>16093.6675</v>
+        <v>16155</v>
       </c>
       <c r="E7" s="8">
-        <v>16601.2152</v>
+        <v>16607.1761</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C8" s="9">
-        <v>2425.9183</v>
+        <v>2429.5121</v>
       </c>
       <c r="D8" s="9">
         <v>2372.4931</v>
       </c>
       <c r="E8" s="9">
         <v>2499.9554</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>5916.6225</v>
+        <v>5926.0995</v>
       </c>
       <c r="D10" s="8">
-        <v>5749.6528</v>
+        <v>5742.9467</v>
       </c>
       <c r="E10" s="8">
         <v>6067</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C11" s="9">
-        <v>771.0681</v>
+        <v>770.999</v>
       </c>
       <c r="D11" s="9">
         <v>715.7092</v>
       </c>
       <c r="E11" s="9">
         <v>815.3572</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C13" s="8">
-        <v>22256.017</v>
+        <v>22299.9814</v>
       </c>
       <c r="D13" s="8">
-        <v>21898.223</v>
+        <v>21901.2048</v>
       </c>
       <c r="E13" s="8">
-        <v>22486.1785</v>
+        <v>22625.4</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C14" s="8">
-        <v>7969.3383</v>
+        <v>7959.9314</v>
       </c>
       <c r="D14" s="8">
-        <v>7727.5222</v>
+        <v>7786.7039</v>
       </c>
       <c r="E14" s="8">
-        <v>8213.731400000001</v>
+        <v>8165.1998</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C15" s="9">
-        <v>3196.5021</v>
+        <v>3201.1257</v>
       </c>
       <c r="D15" s="9">
-        <v>3143.9517</v>
+        <v>3144.5151</v>
       </c>
       <c r="E15" s="9">
-        <v>3239.5274</v>
+        <v>3245.6682</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C17" s="8">
-        <v>267.4886</v>
+        <v>269.1816</v>
       </c>
       <c r="D17" s="8">
-        <v>201.2907</v>
+        <v>203.7031</v>
       </c>
       <c r="E17" s="8">
         <v>306.0037</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C18" s="8">
-        <v>755.0544</v>
+        <v>756.2012999999999</v>
       </c>
       <c r="D18" s="8">
         <v>724.1084</v>
       </c>
       <c r="E18" s="8">
-        <v>767.9018</v>
+        <v>775.8923</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C19" s="8">
-        <v>2150.4207</v>
+        <v>2152.9734</v>
       </c>
       <c r="D19" s="8">
-        <v>2087.8782</v>
+        <v>2088.6167</v>
       </c>
       <c r="E19" s="8">
-        <v>2232.5409</v>
+        <v>2216.0358</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C20" s="8">
-        <v>48.0443</v>
+        <v>47.628</v>
       </c>
       <c r="D20" s="8">
-        <v>40.4529</v>
+        <v>39.2533</v>
       </c>
       <c r="E20" s="8">
-        <v>54.2912</v>
+        <v>54.1246</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C21" s="10">
-        <v>4.8625</v>
+        <v>4.8685</v>
       </c>
       <c r="D21" s="10">
         <v>4.7162</v>
       </c>
       <c r="E21" s="10">
-        <v>5.0272</v>
+        <v>5.0237</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C24" s="12">
-        <v>0.7141999999999999</v>
+        <v>0.6788</v>
       </c>
       <c r="D24" s="12">
         <v>-1</v>
       </c>
       <c r="E24" s="12">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C25" s="12">
-        <v>2.3613</v>
+        <v>2.4863</v>
       </c>
       <c r="D25" s="12">
         <v>1.7</v>
       </c>
       <c r="E25" s="12">
-        <v>3.1299</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C26" s="12">
-        <v>3.071</v>
+        <v>3.1666</v>
       </c>
       <c r="D26" s="12">
-        <v>1.7802</v>
+        <v>2</v>
       </c>
       <c r="E26" s="12">
-        <v>3.9273</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C27" s="12">
-        <v>3.0829</v>
+        <v>3.1757</v>
       </c>
       <c r="D27" s="12">
         <v>2</v>
       </c>
       <c r="E27" s="12">
-        <v>3.9768</v>
+        <v>4.6798</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C30" s="12">
-        <v>2.94</v>
+        <v>2.9078</v>
       </c>
       <c r="D30" s="12">
         <v>1.5</v>
       </c>
       <c r="E30" s="12">
         <v>4.5</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C31" s="12">
-        <v>2.2616</v>
+        <v>2.3762</v>
       </c>
       <c r="D31" s="12">
-        <v>0.473</v>
+        <v>0.4576</v>
       </c>
       <c r="E31" s="12">
-        <v>4</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C32" s="12">
-        <v>5.1821</v>
+        <v>5.2646</v>
       </c>
       <c r="D32" s="12">
-        <v>2.3225</v>
+        <v>2.3067</v>
       </c>
       <c r="E32" s="12">
-        <v>7.1</v>
+        <v>7.1125</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C33" s="12">
-        <v>5.1729</v>
+        <v>4.9774</v>
       </c>
       <c r="D33" s="12">
-        <v>2.5724</v>
+        <v>0</v>
       </c>
       <c r="E33" s="12">
-        <v>7.2</v>
+        <v>7.3703</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C36" s="12">
-        <v>1.4905</v>
+        <v>1.4559</v>
       </c>
       <c r="D36" s="12">
         <v>-0.131</v>
       </c>
       <c r="E36" s="12">
-        <v>2.5388</v>
+        <v>2.5408</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="8">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C37" s="12">
-        <v>2.1603</v>
+        <v>2.236</v>
       </c>
       <c r="D37" s="12">
         <v>1.4945</v>
       </c>
       <c r="E37" s="12">
-        <v>2.9</v>
+        <v>4.271</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C38" s="12">
-        <v>3.6598</v>
+        <v>3.7403</v>
       </c>
       <c r="D38" s="12">
-        <v>2.523</v>
+        <v>2.5223</v>
       </c>
       <c r="E38" s="12">
-        <v>4.3161</v>
+        <v>5.1853</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C39" s="12">
-        <v>3.6376</v>
+        <v>3.7385</v>
       </c>
       <c r="D39" s="12">
-        <v>2.1497</v>
+        <v>2.1495</v>
       </c>
       <c r="E39" s="12">
-        <v>4.4223</v>
+        <v>5.3855</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="8">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C41" s="12">
-        <v>2.0522</v>
+        <v>2.1286</v>
       </c>
       <c r="D41" s="12">
         <v>0.8337</v>
       </c>
       <c r="E41" s="12">
-        <v>3.1</v>
+        <v>5.2508</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="8">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C42" s="12">
-        <v>6.6976</v>
+        <v>6.7487</v>
       </c>
       <c r="D42" s="12">
         <v>5.5</v>
       </c>
       <c r="E42" s="12">
-        <v>7.5036</v>
+        <v>7.8633</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C43" s="12">
-        <v>6.7458</v>
+        <v>6.7977</v>
       </c>
       <c r="D43" s="12">
-        <v>5.1631</v>
+        <v>5.1635</v>
       </c>
       <c r="E43" s="12">
-        <v>7.9249</v>
+        <v>7.9257</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="8">
         <v>8</v>
       </c>
       <c r="C44" s="12">
-        <v>9.158799999999999</v>
+        <v>9.292</v>
       </c>
       <c r="D44" s="12">
         <v>7.7765</v>
       </c>
       <c r="E44" s="12">
-        <v>10.165</v>
+        <v>10.8517</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
     </row>
     <row r="46" spans="1:5">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C48" s="12">
-        <v>35.8121</v>
+        <v>35.6982</v>
       </c>
       <c r="D48" s="12">
-        <v>35.0724</v>
+        <v>35.1369</v>
       </c>
       <c r="E48" s="12">
-        <v>37</v>
+        <v>36.4749</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>34</v>
       </c>
       <c r="B49" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C49" s="12">
-        <v>14.3626</v>
+        <v>14.3551</v>
       </c>
       <c r="D49" s="12">
-        <v>14.2483</v>
+        <v>14.1352</v>
       </c>
       <c r="E49" s="12">
-        <v>14.4854</v>
+        <v>14.5214</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="8">
         <v>14</v>
       </c>
       <c r="C50" s="12">
         <v>25.9035</v>
       </c>
       <c r="D50" s="12">
         <v>25</v>
       </c>
       <c r="E50" s="12">
-        <v>26.0245</v>
+        <v>26.0247</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C53" s="13">
-        <v>2.3996</v>
+        <v>2.403</v>
       </c>
       <c r="D53" s="13">
         <v>2.2644</v>
       </c>
       <c r="E53" s="13">
-        <v>2.509</v>
+        <v>2.5015</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C54" s="8">
-        <v>975.8381000000001</v>
+        <v>973.3067</v>
       </c>
       <c r="D54" s="8">
-        <v>853.3922</v>
+        <v>853.7021</v>
       </c>
       <c r="E54" s="8">
         <v>1102.3245</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>39</v>
       </c>
       <c r="B56" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C56" s="8">
-        <v>1059.0515</v>
+        <v>1064.4385</v>
       </c>
       <c r="D56" s="8">
         <v>809.6699</v>
       </c>
       <c r="E56" s="8">
-        <v>1150.336</v>
+        <v>1150.4434</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>40</v>
       </c>
       <c r="B57" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C57" s="8">
-        <v>2007.3961</v>
+        <v>2006.3212</v>
       </c>
       <c r="D57" s="8">
-        <v>1737.8735</v>
+        <v>1742.1428</v>
       </c>
       <c r="E57" s="8">
         <v>2940.427</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>41</v>
       </c>
       <c r="B58" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C58" s="8">
-        <v>9905.516299999999</v>
+        <v>9858.6245</v>
       </c>
       <c r="D58" s="8">
         <v>8020.7766</v>
       </c>
       <c r="E58" s="8">
-        <v>11078.8959</v>
+        <v>11074.5774</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>42</v>
       </c>
       <c r="B59" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C59" s="8">
-        <v>1039.5031</v>
+        <v>1040.8993</v>
       </c>
       <c r="D59" s="8">
-        <v>969.0204</v>
+        <v>969.9279</v>
       </c>
       <c r="E59" s="8">
-        <v>1066.2414</v>
+        <v>1066.5233</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="14" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>44</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>45</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>