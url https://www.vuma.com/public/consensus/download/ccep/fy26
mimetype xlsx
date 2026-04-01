--- v0 (2026-02-15)
+++ v1 (2026-04-01)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Coca-Cola Europacific Partners</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>13/01/26</t>
+    <t>05/03/26</t>
   </si>
   <si>
     <t>Comparable (€m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: Europe</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: Europe</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: APS</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: APS</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: Total CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Gross profit: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: TOTAL CCEP</t>
   </si>
@@ -760,783 +760,783 @@
         <v>7</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C7" s="8">
-        <v>15858.223</v>
+        <v>15857.3081</v>
       </c>
       <c r="D7" s="8">
-        <v>15750.0479</v>
+        <v>15741.66</v>
       </c>
       <c r="E7" s="8">
-        <v>16034.8826</v>
+        <v>16102.42</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="9">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C8" s="9">
-        <v>2277.1091</v>
+        <v>2284.6564</v>
       </c>
       <c r="D8" s="9">
-        <v>2224.7705</v>
+        <v>2249.6713</v>
       </c>
       <c r="E8" s="9">
-        <v>2334</v>
+        <v>2368.0625</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C10" s="8">
-        <v>5568.2586</v>
+        <v>5637.2314</v>
       </c>
       <c r="D10" s="8">
-        <v>5400.3856</v>
+        <v>5510.4534</v>
       </c>
       <c r="E10" s="8">
-        <v>5829.9777</v>
+        <v>5993.923</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="9">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C11" s="9">
-        <v>690.4992</v>
+        <v>829.0001</v>
       </c>
       <c r="D11" s="9">
-        <v>625</v>
+        <v>615.8048</v>
       </c>
       <c r="E11" s="9">
-        <v>728.88</v>
+        <v>2294.1111</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C13" s="8">
-        <v>21426.4816</v>
+        <v>21494.4728</v>
       </c>
       <c r="D13" s="8">
-        <v>21288.6027</v>
+        <v>21390</v>
       </c>
       <c r="E13" s="8">
-        <v>21608.0697</v>
+        <v>21735.583</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C14" s="8">
-        <v>7675.3695</v>
+        <v>7723.349</v>
       </c>
       <c r="D14" s="8">
-        <v>7467.5426</v>
+        <v>7649</v>
       </c>
       <c r="E14" s="8">
-        <v>7984.6094</v>
+        <v>8042.1657</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C15" s="9">
-        <v>2967.2402</v>
+        <v>2990.8799</v>
       </c>
       <c r="D15" s="9">
-        <v>2941.4393</v>
+        <v>2980</v>
       </c>
       <c r="E15" s="9">
-        <v>2993.0338</v>
+        <v>3000.78</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C17" s="8">
-        <v>219.1556</v>
+        <v>255.7167</v>
       </c>
       <c r="D17" s="8">
-        <v>185.0831</v>
+        <v>238.6448</v>
       </c>
       <c r="E17" s="8">
-        <v>252.2624</v>
+        <v>261</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C18" s="8">
-        <v>711.8599</v>
+        <v>708.8801</v>
       </c>
       <c r="D18" s="8">
-        <v>686.1493</v>
+        <v>697.8643</v>
       </c>
       <c r="E18" s="8">
-        <v>724</v>
+        <v>715.8818</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C19" s="8">
-        <v>2016.3977</v>
+        <v>2007.7522</v>
       </c>
       <c r="D19" s="8">
-        <v>1966.8677</v>
+        <v>1971.9288</v>
       </c>
       <c r="E19" s="8">
-        <v>2058</v>
+        <v>2034.9245</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C20" s="8">
-        <v>46.4426</v>
+        <v>43.4688</v>
       </c>
       <c r="D20" s="8">
-        <v>38</v>
+        <v>36.9145</v>
       </c>
       <c r="E20" s="8">
-        <v>54.4893</v>
+        <v>46.3165</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C21" s="10">
-        <v>4.4482</v>
+        <v>4.4489</v>
       </c>
       <c r="D21" s="10">
-        <v>4.3714</v>
+        <v>4.421</v>
       </c>
       <c r="E21" s="10">
-        <v>4.56</v>
+        <v>4.5004</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C24" s="12">
-        <v>0.7748</v>
+        <v>0.723</v>
       </c>
       <c r="D24" s="12">
-        <v>0.2299</v>
+        <v>0.1001</v>
       </c>
       <c r="E24" s="12">
-        <v>1.8</v>
+        <v>1.8915</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C25" s="12">
-        <v>2.3642</v>
+        <v>2.434</v>
       </c>
       <c r="D25" s="12">
-        <v>1.8</v>
+        <v>1.826</v>
       </c>
       <c r="E25" s="12">
-        <v>3.0008</v>
+        <v>3.0203</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C26" s="12">
-        <v>3.1483</v>
+        <v>3.0579</v>
       </c>
       <c r="D26" s="12">
-        <v>2.3563</v>
+        <v>2</v>
       </c>
       <c r="E26" s="12">
-        <v>3.8858</v>
+        <v>4.414</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="8">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C27" s="12">
-        <v>2.8722</v>
+        <v>2.9437</v>
       </c>
       <c r="D27" s="12">
-        <v>2.1906</v>
+        <v>2.192</v>
       </c>
       <c r="E27" s="12">
-        <v>3.5247</v>
+        <v>4.534</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C30" s="12">
-        <v>2.4609</v>
+        <v>2.4558</v>
       </c>
       <c r="D30" s="12">
-        <v>0.0593</v>
+        <v>0.8427</v>
       </c>
       <c r="E30" s="12">
-        <v>4.3382</v>
+        <v>3.8083</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C31" s="12">
-        <v>1.2561</v>
+        <v>0.9749</v>
       </c>
       <c r="D31" s="12">
-        <v>-0.12</v>
+        <v>0.1415</v>
       </c>
       <c r="E31" s="12">
-        <v>2.7796</v>
+        <v>1.9544</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C32" s="12">
-        <v>3.6837</v>
+        <v>3.473</v>
       </c>
       <c r="D32" s="12">
-        <v>1.5552</v>
+        <v>1.5455</v>
       </c>
       <c r="E32" s="12">
-        <v>5.2127</v>
+        <v>4.7319</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="8">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C33" s="12">
-        <v>1.4732</v>
+        <v>2.5484</v>
       </c>
       <c r="D33" s="12">
-        <v>-0.9018</v>
+        <v>0.2447</v>
       </c>
       <c r="E33" s="12">
-        <v>5.8683</v>
+        <v>9.039899999999999</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C36" s="12">
-        <v>1.3612</v>
+        <v>1.3177</v>
       </c>
       <c r="D36" s="12">
-        <v>0.6729000000000001</v>
+        <v>0.8111</v>
       </c>
       <c r="E36" s="12">
-        <v>1.9</v>
+        <v>1.7825</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C37" s="12">
-        <v>1.9419</v>
+        <v>1.9624</v>
       </c>
       <c r="D37" s="12">
-        <v>1.323</v>
+        <v>1.5</v>
       </c>
       <c r="E37" s="12">
-        <v>2.8082</v>
+        <v>2.4303</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C38" s="12">
-        <v>3.2871</v>
+        <v>3.1951</v>
       </c>
       <c r="D38" s="12">
-        <v>2.5907</v>
+        <v>2.1409</v>
       </c>
       <c r="E38" s="12">
-        <v>3.8869</v>
+        <v>3.6613</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="8">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C39" s="12">
-        <v>2.4962</v>
+        <v>2.8333</v>
       </c>
       <c r="D39" s="12">
-        <v>1.7106</v>
+        <v>2.3</v>
       </c>
       <c r="E39" s="12">
-        <v>3.7595</v>
+        <v>3.993</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="8">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C41" s="12">
-        <v>1.5604</v>
+        <v>1.431</v>
       </c>
       <c r="D41" s="12">
-        <v>0.8</v>
+        <v>1</v>
       </c>
       <c r="E41" s="12">
-        <v>2.2447</v>
+        <v>1.6358</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="8">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C42" s="12">
-        <v>6.9158</v>
+        <v>6.9378</v>
       </c>
       <c r="D42" s="12">
-        <v>6.0013</v>
+        <v>6.2617</v>
       </c>
       <c r="E42" s="12">
-        <v>7.5343</v>
+        <v>7.4405</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C43" s="12">
-        <v>5.6972</v>
+        <v>6.6323</v>
       </c>
       <c r="D43" s="12">
-        <v>0</v>
+        <v>6.1</v>
       </c>
       <c r="E43" s="12">
-        <v>7.2728</v>
+        <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C44" s="12">
-        <v>9.354699999999999</v>
+        <v>8.484400000000001</v>
       </c>
       <c r="D44" s="12">
-        <v>8.360099999999999</v>
+        <v>7.6</v>
       </c>
       <c r="E44" s="12">
-        <v>10.8691</v>
+        <v>9.2903</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
     </row>
     <row r="46" spans="1:5">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C48" s="12">
-        <v>35.8443</v>
+        <v>35.939</v>
       </c>
       <c r="D48" s="12">
-        <v>35.0728</v>
+        <v>35.6994</v>
       </c>
       <c r="E48" s="12">
         <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>35</v>
       </c>
       <c r="B49" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C49" s="12">
-        <v>13.8488</v>
+        <v>13.9149</v>
       </c>
       <c r="D49" s="12">
-        <v>13.687</v>
+        <v>13.7714</v>
       </c>
       <c r="E49" s="12">
-        <v>14.0093</v>
+        <v>14.0206</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>36</v>
       </c>
       <c r="B50" s="8">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C50" s="12">
-        <v>25.9115</v>
+        <v>25.9554</v>
       </c>
       <c r="D50" s="12">
-        <v>25</v>
+        <v>25.5</v>
       </c>
       <c r="E50" s="12">
-        <v>26.0247</v>
+        <v>26.0244</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>38</v>
       </c>
       <c r="B53" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C53" s="13">
-        <v>2.2112</v>
+        <v>2.2129</v>
       </c>
       <c r="D53" s="13">
-        <v>2.166</v>
+        <v>2.176</v>
       </c>
       <c r="E53" s="13">
-        <v>2.28</v>
+        <v>2.2363</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>39</v>
       </c>
       <c r="B54" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C54" s="8">
-        <v>970.8243</v>
+        <v>945.3758</v>
       </c>
       <c r="D54" s="8">
-        <v>844.0503</v>
+        <v>812.519</v>
       </c>
       <c r="E54" s="8">
-        <v>1166</v>
+        <v>1064.7231</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>40</v>
       </c>
       <c r="B56" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C56" s="8">
-        <v>1077.2427</v>
+        <v>1050.96</v>
       </c>
       <c r="D56" s="8">
-        <v>829.7148</v>
+        <v>783.6027</v>
       </c>
       <c r="E56" s="8">
-        <v>1375.8343</v>
+        <v>1132.8806</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>41</v>
       </c>
       <c r="B57" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C57" s="8">
-        <v>1826.869</v>
+        <v>1775.4822</v>
       </c>
       <c r="D57" s="8">
-        <v>1539.2474</v>
+        <v>1558.7196</v>
       </c>
       <c r="E57" s="8">
-        <v>2103</v>
+        <v>1866.7877</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>42</v>
       </c>
       <c r="B58" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C58" s="8">
-        <v>9873.4074</v>
+        <v>9953.7853</v>
       </c>
       <c r="D58" s="8">
-        <v>8375</v>
+        <v>9698.123</v>
       </c>
       <c r="E58" s="8">
-        <v>10751.07</v>
+        <v>10110</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>43</v>
       </c>
       <c r="B59" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C59" s="8">
-        <v>982.326</v>
+        <v>980.7676</v>
       </c>
       <c r="D59" s="8">
-        <v>942.8694</v>
+        <v>961.0659000000001</v>
       </c>
       <c r="E59" s="8">
-        <v>1006</v>
+        <v>989.9669</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="14" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>45</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>46</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>