--- v1 (2026-04-01)
+++ v2 (2026-05-19)
@@ -12,134 +12,131 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="FY26" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Coca-Cola Europacific Partners</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>05/03/26</t>
+    <t>13/05/26</t>
   </si>
   <si>
     <t>Comparable (€m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: Europe</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: Europe</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: APS</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: APS</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: Total CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Gross profit: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Net finance costs: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Taxes: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Profit after taxes: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Non-controlling interests: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Diluted EPS (€): TOTAL CCEP</t>
   </si>
   <si>
     <t>Growth Rates: Europe</t>
   </si>
   <si>
-    <t xml:space="preserve">  Comparable volume growth (%) – NOT adjusted for selling days</t>
+    <t xml:space="preserve">  Volume growth (%) – NOT adjusted for consumption days</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable FX-Neutral revenue per unit case growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable FX-Neutral revenue growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable total revenue growth (%)</t>
   </si>
   <si>
     <t>Growth Rates: APS</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">  Comparable volume growth (%) – comparable for PHP acquisition but NOT adjusted for selling days</t>
   </si>
   <si>
     <t>Growth Rates: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable FX-Neutral cost of sales per unit case growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable FX-Neutral operating profit growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable operating profit growth (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Comparable FX-neutral diluted EPS growth (%)</t>
   </si>
   <si>
     <t>Select metrics: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Gross profit margin (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit margin (%)</t>
   </si>
@@ -692,51 +689,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A78" sqref="A78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="104.974365" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="67.412109" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2"/>
       <c r="C2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" s="2" t="s">
@@ -760,926 +757,926 @@
         <v>7</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C7" s="8">
-        <v>15857.3081</v>
+        <v>15853.2287</v>
       </c>
       <c r="D7" s="8">
-        <v>15741.66</v>
+        <v>15676.1083</v>
       </c>
       <c r="E7" s="8">
-        <v>16102.42</v>
+        <v>16096.94</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="9">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C8" s="9">
-        <v>2284.6564</v>
+        <v>2288.5359</v>
       </c>
       <c r="D8" s="9">
-        <v>2249.6713</v>
+        <v>2235.1597</v>
       </c>
       <c r="E8" s="9">
-        <v>2368.0625</v>
+        <v>2339.22</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>5637.2314</v>
+        <v>5625.6842</v>
       </c>
       <c r="D10" s="8">
-        <v>5510.4534</v>
+        <v>5510.4487</v>
       </c>
       <c r="E10" s="8">
-        <v>5993.923</v>
+        <v>5818.513</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="9">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C11" s="9">
-        <v>829.0001</v>
+        <v>705.9641</v>
       </c>
       <c r="D11" s="9">
-        <v>615.8048</v>
+        <v>656.2338</v>
       </c>
       <c r="E11" s="9">
-        <v>2294.1111</v>
+        <v>739.0529</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C13" s="8">
-        <v>21494.4728</v>
+        <v>21476.0817</v>
       </c>
       <c r="D13" s="8">
-        <v>21390</v>
+        <v>21278.6136</v>
       </c>
       <c r="E13" s="8">
-        <v>21735.583</v>
+        <v>21714.174</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C14" s="8">
-        <v>7723.349</v>
+        <v>7680.0981</v>
       </c>
       <c r="D14" s="8">
-        <v>7649</v>
+        <v>7560.0061</v>
       </c>
       <c r="E14" s="8">
-        <v>8042.1657</v>
+        <v>7977.264</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C15" s="9">
-        <v>2990.8799</v>
+        <v>2994.5439</v>
       </c>
       <c r="D15" s="9">
-        <v>2980</v>
+        <v>2974.2126</v>
       </c>
       <c r="E15" s="9">
-        <v>3000.78</v>
+        <v>3013.4123</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C17" s="8">
-        <v>255.7167</v>
+        <v>256.0913</v>
       </c>
       <c r="D17" s="8">
-        <v>238.6448</v>
+        <v>208.598</v>
       </c>
       <c r="E17" s="8">
-        <v>261</v>
+        <v>303.2117</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C18" s="8">
-        <v>708.8801</v>
+        <v>706.8343</v>
       </c>
       <c r="D18" s="8">
-        <v>697.8643</v>
+        <v>676.0216</v>
       </c>
       <c r="E18" s="8">
-        <v>715.8818</v>
+        <v>717.3564</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C19" s="8">
-        <v>2007.7522</v>
+        <v>2017.3535</v>
       </c>
       <c r="D19" s="8">
-        <v>1971.9288</v>
+        <v>1958.6091</v>
       </c>
       <c r="E19" s="8">
-        <v>2034.9245</v>
+        <v>2088.9537</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C20" s="8">
-        <v>43.4688</v>
+        <v>43.3983</v>
       </c>
       <c r="D20" s="8">
-        <v>36.9145</v>
+        <v>37.4411</v>
       </c>
       <c r="E20" s="8">
-        <v>46.3165</v>
+        <v>50.3228</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C21" s="10">
-        <v>4.4489</v>
+        <v>4.4512</v>
       </c>
       <c r="D21" s="10">
-        <v>4.421</v>
+        <v>4.351</v>
       </c>
       <c r="E21" s="10">
-        <v>4.5004</v>
+        <v>4.5346</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C24" s="12">
-        <v>0.723</v>
+        <v>0.9555</v>
       </c>
       <c r="D24" s="12">
-        <v>0.1001</v>
+        <v>0.2785</v>
       </c>
       <c r="E24" s="12">
-        <v>1.8915</v>
+        <v>1.892</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C25" s="12">
-        <v>2.434</v>
+        <v>2.0295</v>
       </c>
       <c r="D25" s="12">
-        <v>1.826</v>
+        <v>1.4686</v>
       </c>
       <c r="E25" s="12">
-        <v>3.0203</v>
+        <v>3.4359</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C26" s="12">
-        <v>3.0579</v>
+        <v>2.9572</v>
       </c>
       <c r="D26" s="12">
-        <v>2</v>
+        <v>1.7861</v>
       </c>
       <c r="E26" s="12">
-        <v>4.414</v>
+        <v>4.6765</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C27" s="12">
-        <v>2.9437</v>
+        <v>2.8979</v>
       </c>
       <c r="D27" s="12">
-        <v>2.192</v>
+        <v>1.7665</v>
       </c>
       <c r="E27" s="12">
-        <v>4.534</v>
+        <v>4.4984</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B30" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C30" s="12">
-        <v>2.4558</v>
+        <v>2.627</v>
       </c>
       <c r="D30" s="12">
-        <v>0.8427</v>
+        <v>0.6062</v>
       </c>
       <c r="E30" s="12">
-        <v>3.8083</v>
+        <v>4.499</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C31" s="12">
-        <v>0.9749</v>
+        <v>0.8487</v>
       </c>
       <c r="D31" s="12">
-        <v>0.1415</v>
+        <v>-0.3917</v>
       </c>
       <c r="E31" s="12">
-        <v>1.9544</v>
+        <v>1.7401</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C32" s="12">
-        <v>3.473</v>
+        <v>3.4659</v>
       </c>
       <c r="D32" s="12">
-        <v>1.5455</v>
+        <v>1.1203</v>
       </c>
       <c r="E32" s="12">
-        <v>4.7319</v>
+        <v>4.6167</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C33" s="12">
-        <v>2.5484</v>
+        <v>2.3396</v>
       </c>
       <c r="D33" s="12">
-        <v>0.2447</v>
+        <v>0.2409</v>
       </c>
       <c r="E33" s="12">
-        <v>9.039899999999999</v>
+        <v>5.8489</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B36" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C36" s="12">
-        <v>1.3177</v>
+        <v>1.5325</v>
       </c>
       <c r="D36" s="12">
-        <v>0.8111</v>
+        <v>1.0163</v>
       </c>
       <c r="E36" s="12">
-        <v>1.7825</v>
+        <v>2.349</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C37" s="12">
-        <v>1.9624</v>
+        <v>1.6037</v>
       </c>
       <c r="D37" s="12">
-        <v>1.5</v>
+        <v>0.9175</v>
       </c>
       <c r="E37" s="12">
         <v>2.4303</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C38" s="12">
-        <v>3.1951</v>
+        <v>3.1179</v>
       </c>
       <c r="D38" s="12">
         <v>2.1409</v>
       </c>
       <c r="E38" s="12">
-        <v>3.6613</v>
+        <v>3.9811</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C39" s="12">
-        <v>2.8333</v>
+        <v>2.7498</v>
       </c>
       <c r="D39" s="12">
-        <v>2.3</v>
+        <v>1.8067</v>
       </c>
       <c r="E39" s="12">
-        <v>3.993</v>
+        <v>3.8906</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B41" s="8">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C41" s="12">
-        <v>1.431</v>
+        <v>1.4608</v>
       </c>
       <c r="D41" s="12">
-        <v>1</v>
+        <v>1.0965</v>
       </c>
       <c r="E41" s="12">
-        <v>1.6358</v>
+        <v>1.6034</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B42" s="8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C42" s="12">
-        <v>6.9378</v>
+        <v>6.9948</v>
       </c>
       <c r="D42" s="12">
-        <v>6.2617</v>
+        <v>6.539</v>
       </c>
       <c r="E42" s="12">
-        <v>7.4405</v>
+        <v>7.3153</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B43" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C43" s="12">
-        <v>6.6323</v>
+        <v>6.5971</v>
       </c>
       <c r="D43" s="12">
-        <v>6.1</v>
+        <v>5.9193</v>
       </c>
       <c r="E43" s="12">
-        <v>8</v>
+        <v>7.26</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B44" s="8">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C44" s="12">
-        <v>8.484400000000001</v>
+        <v>8.485099999999999</v>
       </c>
       <c r="D44" s="12">
-        <v>7.6</v>
+        <v>7.605</v>
       </c>
       <c r="E44" s="12">
-        <v>9.2903</v>
+        <v>9.4617</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
     </row>
     <row r="46" spans="1:5">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B48" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C48" s="12">
-        <v>35.939</v>
+        <v>35.7566</v>
       </c>
       <c r="D48" s="12">
-        <v>35.6994</v>
+        <v>34.9928</v>
       </c>
       <c r="E48" s="12">
         <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B49" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C49" s="12">
-        <v>13.9149</v>
+        <v>13.9438</v>
       </c>
       <c r="D49" s="12">
-        <v>13.7714</v>
+        <v>13.8776</v>
       </c>
       <c r="E49" s="12">
-        <v>14.0206</v>
+        <v>14.1007</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B50" s="8">
         <v>14</v>
       </c>
       <c r="C50" s="12">
-        <v>25.9554</v>
+        <v>25.9392</v>
       </c>
       <c r="D50" s="12">
         <v>25.5</v>
       </c>
       <c r="E50" s="12">
-        <v>26.0244</v>
+        <v>26.0245</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B53" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C53" s="13">
-        <v>2.2129</v>
+        <v>2.206</v>
       </c>
       <c r="D53" s="13">
-        <v>2.176</v>
+        <v>2.0861</v>
       </c>
       <c r="E53" s="13">
-        <v>2.2363</v>
+        <v>2.2482</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B54" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C54" s="8">
-        <v>945.3758</v>
+        <v>944.8392</v>
       </c>
       <c r="D54" s="8">
-        <v>812.519</v>
+        <v>812.3665999999999</v>
       </c>
       <c r="E54" s="8">
-        <v>1064.7231</v>
+        <v>1066.0926</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B56" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C56" s="8">
-        <v>1050.96</v>
+        <v>1043.9505</v>
       </c>
       <c r="D56" s="8">
-        <v>783.6027</v>
+        <v>782.7622</v>
       </c>
       <c r="E56" s="8">
-        <v>1132.8806</v>
+        <v>1133.746</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B57" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C57" s="8">
-        <v>1775.4822</v>
+        <v>1777.0365</v>
       </c>
       <c r="D57" s="8">
-        <v>1558.7196</v>
+        <v>1663.0394</v>
       </c>
       <c r="E57" s="8">
-        <v>1866.7877</v>
+        <v>1846.2654</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B58" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C58" s="8">
-        <v>9953.7853</v>
+        <v>9954.7394</v>
       </c>
       <c r="D58" s="8">
-        <v>9698.123</v>
+        <v>9703.239799999999</v>
       </c>
       <c r="E58" s="8">
-        <v>10110</v>
+        <v>10107.9984</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B59" s="8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C59" s="8">
-        <v>980.7676</v>
+        <v>977.2257</v>
       </c>
       <c r="D59" s="8">
-        <v>961.0659000000001</v>
+        <v>924.5749</v>
       </c>
       <c r="E59" s="8">
-        <v>989.9669</v>
+        <v>994.1665</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="14" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B64"/>
       <c r="C64"/>
       <c r="D64"/>
       <c r="E64"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B65"/>
       <c r="C65"/>
       <c r="D65"/>
       <c r="E65"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66"/>
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B67"/>
       <c r="C67"/>
       <c r="D67"/>
       <c r="E67"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B70"/>
       <c r="C70"/>
       <c r="D70"/>
       <c r="E70"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B71"/>
       <c r="C71"/>
       <c r="D71"/>
       <c r="E71"/>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74"/>
       <c r="E74"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75"/>
       <c r="E75"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76"/>
       <c r="E76"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="15" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A65:E65"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A67:E67"/>
     <mergeCell ref="A68:E68"/>
     <mergeCell ref="A69:E69"/>
     <mergeCell ref="A70:E70"/>
     <mergeCell ref="A71:E71"/>
     <mergeCell ref="A72:E72"/>
     <mergeCell ref="A73:E73"/>
     <mergeCell ref="A74:E74"/>
     <mergeCell ref="A75:E75"/>
     <mergeCell ref="A76:E76"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">