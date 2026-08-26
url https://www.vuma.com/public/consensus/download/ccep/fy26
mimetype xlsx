--- v2 (2026-05-19)
+++ v3 (2026-08-26)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Coca-Cola Europacific Partners</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>13/05/26</t>
+    <t>20/08/26</t>
   </si>
   <si>
     <t>Comparable (€m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: Europe</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: Europe</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: APS</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: APS</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: Total CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Gross profit: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: TOTAL CCEP</t>
   </si>
@@ -757,783 +757,783 @@
         <v>7</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C7" s="8">
-        <v>15853.2287</v>
+        <v>15939.3696</v>
       </c>
       <c r="D7" s="8">
-        <v>15676.1083</v>
+        <v>15819</v>
       </c>
       <c r="E7" s="8">
-        <v>16096.94</v>
+        <v>16020.9533</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C8" s="9">
-        <v>2288.5359</v>
+        <v>2292.2538</v>
       </c>
       <c r="D8" s="9">
-        <v>2235.1597</v>
+        <v>2256.8275</v>
       </c>
       <c r="E8" s="9">
-        <v>2339.22</v>
+        <v>2382.6002</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>5625.6842</v>
+        <v>5630.8599</v>
       </c>
       <c r="D10" s="8">
-        <v>5510.4487</v>
+        <v>5556.85</v>
       </c>
       <c r="E10" s="8">
-        <v>5818.513</v>
+        <v>5751</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C11" s="9">
-        <v>705.9641</v>
+        <v>712.8825000000001</v>
       </c>
       <c r="D11" s="9">
-        <v>656.2338</v>
+        <v>617.8496</v>
       </c>
       <c r="E11" s="9">
-        <v>739.0529</v>
+        <v>748.2266</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C13" s="8">
-        <v>21476.0817</v>
+        <v>21570.931</v>
       </c>
       <c r="D13" s="8">
-        <v>21278.6136</v>
+        <v>21517.0329</v>
       </c>
       <c r="E13" s="8">
-        <v>21714.174</v>
+        <v>21633.413</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C14" s="8">
-        <v>7680.0981</v>
+        <v>7676.6297</v>
       </c>
       <c r="D14" s="8">
-        <v>7560.0061</v>
+        <v>7571.4223</v>
       </c>
       <c r="E14" s="8">
-        <v>7977.264</v>
+        <v>7801</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C15" s="9">
-        <v>2994.5439</v>
+        <v>3005.4919</v>
       </c>
       <c r="D15" s="9">
-        <v>2974.2126</v>
+        <v>2973.0872</v>
       </c>
       <c r="E15" s="9">
-        <v>3013.4123</v>
+        <v>3032.5131</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C17" s="8">
-        <v>256.0913</v>
+        <v>257.4575</v>
       </c>
       <c r="D17" s="8">
-        <v>208.598</v>
+        <v>236</v>
       </c>
       <c r="E17" s="8">
-        <v>303.2117</v>
+        <v>289.639</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C18" s="8">
-        <v>706.8343</v>
+        <v>711.4879</v>
       </c>
       <c r="D18" s="8">
-        <v>676.0216</v>
+        <v>663.1045</v>
       </c>
       <c r="E18" s="8">
-        <v>717.3564</v>
+        <v>722.6762</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C19" s="8">
-        <v>2017.3535</v>
+        <v>2026.1271</v>
       </c>
       <c r="D19" s="8">
-        <v>1958.6091</v>
+        <v>1979.02</v>
       </c>
       <c r="E19" s="8">
-        <v>2088.9537</v>
+        <v>2068.0269</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C20" s="8">
-        <v>43.3983</v>
+        <v>42.5761</v>
       </c>
       <c r="D20" s="8">
-        <v>37.4411</v>
+        <v>36.1713</v>
       </c>
       <c r="E20" s="8">
-        <v>50.3228</v>
+        <v>49.3613</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C21" s="10">
-        <v>4.4512</v>
+        <v>4.4888</v>
       </c>
       <c r="D21" s="10">
-        <v>4.351</v>
+        <v>4.4535</v>
       </c>
       <c r="E21" s="10">
-        <v>4.5346</v>
+        <v>4.5334</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C24" s="12">
-        <v>0.9555</v>
+        <v>1.6843</v>
       </c>
       <c r="D24" s="12">
-        <v>0.2785</v>
+        <v>1.0595</v>
       </c>
       <c r="E24" s="12">
-        <v>1.892</v>
+        <v>2.7924</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C25" s="12">
-        <v>2.0295</v>
+        <v>1.7539</v>
       </c>
       <c r="D25" s="12">
-        <v>1.4686</v>
+        <v>1.3</v>
       </c>
       <c r="E25" s="12">
-        <v>3.4359</v>
+        <v>2.5064</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C26" s="12">
-        <v>2.9572</v>
+        <v>3.4107</v>
       </c>
       <c r="D26" s="12">
-        <v>1.7861</v>
+        <v>2.5</v>
       </c>
       <c r="E26" s="12">
-        <v>4.6765</v>
+        <v>4.0511</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C27" s="12">
-        <v>2.8979</v>
+        <v>3.4811</v>
       </c>
       <c r="D27" s="12">
-        <v>1.7665</v>
+        <v>2.7</v>
       </c>
       <c r="E27" s="12">
-        <v>4.4984</v>
+        <v>4.0051</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C30" s="12">
-        <v>2.627</v>
+        <v>3.7254</v>
       </c>
       <c r="D30" s="12">
-        <v>0.6062</v>
+        <v>2.6988</v>
       </c>
       <c r="E30" s="12">
-        <v>4.499</v>
+        <v>5.3357</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C31" s="12">
-        <v>0.8487</v>
+        <v>-0.0379</v>
       </c>
       <c r="D31" s="12">
-        <v>-0.3917</v>
+        <v>-3.3725</v>
       </c>
       <c r="E31" s="12">
-        <v>1.7401</v>
+        <v>1.2402</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C32" s="12">
-        <v>3.4659</v>
+        <v>3.3888</v>
       </c>
       <c r="D32" s="12">
-        <v>1.1203</v>
+        <v>-0.6</v>
       </c>
       <c r="E32" s="12">
-        <v>4.6167</v>
+        <v>4.5226</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C33" s="12">
-        <v>2.3396</v>
+        <v>2.3112</v>
       </c>
       <c r="D33" s="12">
-        <v>0.2409</v>
+        <v>0</v>
       </c>
       <c r="E33" s="12">
-        <v>5.8489</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C36" s="12">
-        <v>1.5325</v>
+        <v>2.3901</v>
       </c>
       <c r="D36" s="12">
-        <v>1.0163</v>
+        <v>1.8623</v>
       </c>
       <c r="E36" s="12">
-        <v>2.349</v>
+        <v>3.5176</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="8">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C37" s="12">
-        <v>1.6037</v>
+        <v>1.1286</v>
       </c>
       <c r="D37" s="12">
-        <v>0.9175</v>
+        <v>0.3197</v>
       </c>
       <c r="E37" s="12">
-        <v>2.4303</v>
+        <v>1.7094</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C38" s="12">
-        <v>3.1179</v>
+        <v>3.5104</v>
       </c>
       <c r="D38" s="12">
-        <v>2.1409</v>
+        <v>2.848</v>
       </c>
       <c r="E38" s="12">
-        <v>3.9811</v>
+        <v>3.8577</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C39" s="12">
-        <v>2.7498</v>
+        <v>3.2095</v>
       </c>
       <c r="D39" s="12">
-        <v>1.8067</v>
+        <v>2.9474</v>
       </c>
       <c r="E39" s="12">
-        <v>3.8906</v>
+        <v>3.5042</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="8">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C41" s="12">
-        <v>1.4608</v>
+        <v>1.2829</v>
       </c>
       <c r="D41" s="12">
-        <v>1.0965</v>
+        <v>0.4</v>
       </c>
       <c r="E41" s="12">
-        <v>1.6034</v>
+        <v>1.5966</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="8">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C42" s="12">
-        <v>6.9948</v>
+        <v>7.2875</v>
       </c>
       <c r="D42" s="12">
-        <v>6.539</v>
+        <v>6.4099</v>
       </c>
       <c r="E42" s="12">
-        <v>7.3153</v>
+        <v>8.464700000000001</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C43" s="12">
-        <v>6.5971</v>
+        <v>7.0044</v>
       </c>
       <c r="D43" s="12">
-        <v>5.9193</v>
+        <v>5.7998</v>
       </c>
       <c r="E43" s="12">
-        <v>7.26</v>
+        <v>7.9955</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="8">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C44" s="12">
-        <v>8.485099999999999</v>
+        <v>9.269500000000001</v>
       </c>
       <c r="D44" s="12">
-        <v>7.605</v>
+        <v>8.6731</v>
       </c>
       <c r="E44" s="12">
-        <v>9.4617</v>
+        <v>10.2742</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
     </row>
     <row r="46" spans="1:5">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C48" s="12">
-        <v>35.7566</v>
+        <v>35.583</v>
       </c>
       <c r="D48" s="12">
-        <v>34.9928</v>
+        <v>34.9987</v>
       </c>
       <c r="E48" s="12">
-        <v>37</v>
+        <v>36.1914</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>34</v>
       </c>
       <c r="B49" s="8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C49" s="12">
-        <v>13.9438</v>
+        <v>13.9331</v>
       </c>
       <c r="D49" s="12">
-        <v>13.8776</v>
+        <v>13.7504</v>
       </c>
       <c r="E49" s="12">
-        <v>14.1007</v>
+        <v>14.0244</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="8">
         <v>14</v>
       </c>
       <c r="C50" s="12">
-        <v>25.9392</v>
+        <v>25.9741</v>
       </c>
       <c r="D50" s="12">
-        <v>25.5</v>
+        <v>25.3844</v>
       </c>
       <c r="E50" s="12">
-        <v>26.0245</v>
+        <v>26.0858</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C53" s="13">
-        <v>2.206</v>
+        <v>2.2142</v>
       </c>
       <c r="D53" s="13">
-        <v>2.0861</v>
+        <v>2.0413</v>
       </c>
       <c r="E53" s="13">
-        <v>2.2482</v>
+        <v>2.255</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C54" s="8">
-        <v>944.8392</v>
+        <v>921.9241</v>
       </c>
       <c r="D54" s="8">
-        <v>812.3665999999999</v>
+        <v>843.72</v>
       </c>
       <c r="E54" s="8">
-        <v>1066.0926</v>
+        <v>993.9471</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>39</v>
       </c>
       <c r="B56" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C56" s="8">
-        <v>1043.9505</v>
+        <v>1015.789</v>
       </c>
       <c r="D56" s="8">
-        <v>782.7622</v>
+        <v>688.0833</v>
       </c>
       <c r="E56" s="8">
-        <v>1133.746</v>
+        <v>1223.0632</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>40</v>
       </c>
       <c r="B57" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C57" s="8">
-        <v>1777.0365</v>
+        <v>1846.5159</v>
       </c>
       <c r="D57" s="8">
-        <v>1663.0394</v>
+        <v>1719.4633</v>
       </c>
       <c r="E57" s="8">
-        <v>1846.2654</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>41</v>
       </c>
       <c r="B58" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C58" s="8">
-        <v>9954.7394</v>
+        <v>9934.046899999999</v>
       </c>
       <c r="D58" s="8">
-        <v>9703.239799999999</v>
+        <v>9409.726699999999</v>
       </c>
       <c r="E58" s="8">
-        <v>10107.9984</v>
+        <v>10278.9894</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>42</v>
       </c>
       <c r="B59" s="8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C59" s="8">
-        <v>977.2257</v>
+        <v>978.3053</v>
       </c>
       <c r="D59" s="8">
-        <v>924.5749</v>
+        <v>897.186</v>
       </c>
       <c r="E59" s="8">
-        <v>994.1665</v>
+        <v>1001.1503</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="14" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>44</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>45</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
     </row>