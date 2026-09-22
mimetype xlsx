--- v6 (2026-08-04)
+++ v7 (2026-09-22)
@@ -17,69 +17,69 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Coca-Cola Europacific Partners</t>
   </si>
   <si>
-    <t>H1 FY26</t>
-[...1 lines deleted...]
-  <si>
     <t>FY26</t>
   </si>
   <si>
-    <t>Q2 FY26</t>
+    <t>H2 FY26</t>
+  </si>
+  <si>
+    <t>Q3 FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
-    <t>10/07/26</t>
+    <t>20/08/26</t>
   </si>
   <si>
     <t>Comparable (€m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: Europe</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: Europe</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: APS</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: APS</t>
   </si>
   <si>
     <t xml:space="preserve">  Revenue: Total CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Gross profit: TOTAL CCEP</t>
   </si>
   <si>
     <t xml:space="preserve">  Operating profit: TOTAL CCEP</t>
   </si>
@@ -797,866 +797,866 @@
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8">
-        <v>7877.32</v>
+        <v>15939.3696</v>
       </c>
       <c r="C7" s="8">
-        <v>15872.3427</v>
+        <v>8029.1072</v>
       </c>
       <c r="D7" s="8">
-        <v>4328.32</v>
+        <v>4356.6744</v>
       </c>
       <c r="E7" s="8">
-        <v>16373.882</v>
+        <v>16454.5528</v>
       </c>
       <c r="F7" s="8">
-        <v>16869.5697</v>
+        <v>16970.2761</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="9">
-        <v>1122.621</v>
+        <v>2292.2538</v>
       </c>
       <c r="C8" s="9">
-        <v>2290.444</v>
+        <v>1159.2469</v>
       </c>
       <c r="D8" s="13"/>
       <c r="E8" s="9">
-        <v>2429.5121</v>
+        <v>2429.7926</v>
       </c>
       <c r="F8" s="9">
-        <v>2567.1208</v>
+        <v>2569.5551</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="8">
-        <v>2826.1173</v>
+        <v>5630.8599</v>
       </c>
       <c r="C10" s="8">
-        <v>5627.8312</v>
+        <v>2817.835</v>
       </c>
       <c r="D10" s="8">
-        <v>1374.1173</v>
+        <v>1303.6344</v>
       </c>
       <c r="E10" s="8">
-        <v>5926.0995</v>
+        <v>5926.5254</v>
       </c>
       <c r="F10" s="8">
-        <v>6261.2395</v>
+        <v>6257.3286</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="9">
-        <v>345.595</v>
+        <v>712.8825000000001</v>
       </c>
       <c r="C11" s="9">
-        <v>706.2626</v>
+        <v>364.9042</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="9">
-        <v>770.999</v>
+        <v>777.2598</v>
       </c>
       <c r="F11" s="9">
-        <v>844.7903</v>
+        <v>850.0703999999999</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="8">
-        <v>10705.135</v>
+        <v>21570.931</v>
       </c>
       <c r="C13" s="8">
-        <v>21497.4998</v>
+        <v>10847.6512</v>
       </c>
       <c r="D13" s="8">
-        <v>5704.1669</v>
+        <v>5660.3087</v>
       </c>
       <c r="E13" s="8">
-        <v>22299.9814</v>
+        <v>22381.0782</v>
       </c>
       <c r="F13" s="8">
-        <v>23130.8092</v>
+        <v>23227.6047</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="8">
-        <v>3762.3052</v>
+        <v>7676.6297</v>
       </c>
       <c r="C14" s="8">
-        <v>7659.7616</v>
+        <v>3884.2409</v>
       </c>
       <c r="D14" s="14"/>
       <c r="E14" s="8">
-        <v>7959.9314</v>
+        <v>7944.8478</v>
       </c>
       <c r="F14" s="8">
-        <v>8293.6062</v>
+        <v>8268.216</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="9">
-        <v>1468.1359</v>
+        <v>3005.4919</v>
       </c>
       <c r="C15" s="9">
-        <v>2997.4868</v>
+        <v>1524.5646</v>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="9">
-        <v>3201.1257</v>
+        <v>3208.3681</v>
       </c>
       <c r="F15" s="9">
-        <v>3412.2131</v>
+        <v>3420.9326</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="8">
-        <v>129.0132</v>
+        <v>257.4575</v>
       </c>
       <c r="C17" s="8">
-        <v>260.9188</v>
+        <v>138.6956</v>
       </c>
       <c r="D17" s="14"/>
       <c r="E17" s="8">
-        <v>269.1816</v>
+        <v>264.5734</v>
       </c>
       <c r="F17" s="8">
-        <v>281.0839</v>
+        <v>281.6935</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="8">
-        <v>345.8051</v>
+        <v>711.4879</v>
       </c>
       <c r="C18" s="8">
-        <v>706.6632</v>
+        <v>358.4094</v>
       </c>
       <c r="D18" s="14"/>
       <c r="E18" s="8">
-        <v>756.2012999999999</v>
+        <v>760.306</v>
       </c>
       <c r="F18" s="8">
-        <v>807.7781</v>
+        <v>810.6519</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="8">
-        <v>990.3266</v>
+        <v>2026.1271</v>
       </c>
       <c r="C19" s="8">
-        <v>2016.5647</v>
+        <v>1022.7683</v>
       </c>
       <c r="D19" s="14"/>
       <c r="E19" s="8">
-        <v>2152.9734</v>
+        <v>2165.2512</v>
       </c>
       <c r="F19" s="8">
-        <v>2296.1266</v>
+        <v>2304.9133</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="8">
-        <v>25.7565</v>
+        <v>42.5761</v>
       </c>
       <c r="C20" s="8">
-        <v>43.0778</v>
+        <v>18.6619</v>
       </c>
       <c r="D20" s="14"/>
       <c r="E20" s="8">
-        <v>47.628</v>
+        <v>47.1881</v>
       </c>
       <c r="F20" s="8">
-        <v>51.4493</v>
+        <v>51.2693</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="10">
-        <v>2.152</v>
+        <v>4.4888</v>
       </c>
       <c r="C21" s="10">
-        <v>4.4498</v>
+        <v>2.2818</v>
       </c>
       <c r="D21" s="15"/>
       <c r="E21" s="10">
-        <v>4.8685</v>
+        <v>4.9103</v>
       </c>
       <c r="F21" s="10">
-        <v>5.3171</v>
+        <v>5.3518</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
-        <v>4.2378</v>
+        <v>1.6843</v>
       </c>
       <c r="C24" s="11">
-        <v>1.0492</v>
+        <v>-1.3904</v>
       </c>
       <c r="D24" s="11">
-        <v>0.9172</v>
+        <v>1.4781</v>
       </c>
       <c r="E24" s="11">
-        <v>0.6788</v>
+        <v>0.6708</v>
       </c>
       <c r="F24" s="11">
-        <v>0.9335</v>
+        <v>0.9186</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="11">
-        <v>1.7091</v>
+        <v>1.7539</v>
       </c>
       <c r="C25" s="11">
-        <v>2.0456</v>
+        <v>2.1818</v>
       </c>
       <c r="D25" s="11">
-        <v>2.1504</v>
+        <v>2.0111</v>
       </c>
       <c r="E25" s="11">
-        <v>2.4863</v>
+        <v>2.4285</v>
       </c>
       <c r="F25" s="11">
-        <v>2.1607</v>
+        <v>2.2193</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="11">
-        <v>5.9613</v>
+        <v>3.4107</v>
       </c>
       <c r="C26" s="11">
-        <v>3.0822</v>
+        <v>0.591</v>
       </c>
       <c r="D26" s="11">
-        <v>2.8798</v>
+        <v>3.4423</v>
       </c>
       <c r="E26" s="11">
-        <v>3.1666</v>
+        <v>3.1208</v>
       </c>
       <c r="F26" s="11">
-        <v>3.1032</v>
+        <v>3.1394</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="11">
-        <v>5.471</v>
+        <v>3.4811</v>
       </c>
       <c r="C27" s="11">
-        <v>3.023</v>
+        <v>1.2666</v>
       </c>
       <c r="D27" s="11">
-        <v>2.6159</v>
+        <v>3.9107</v>
       </c>
       <c r="E27" s="11">
-        <v>3.1757</v>
+        <v>3.2268</v>
       </c>
       <c r="F27" s="11">
-        <v>3.1096</v>
+        <v>3.1446</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="11">
-        <v>5.6625</v>
+        <v>3.7254</v>
       </c>
       <c r="C30" s="11">
-        <v>2.6351</v>
+        <v>0.578</v>
       </c>
       <c r="D30" s="11">
-        <v>2.4184</v>
+        <v>4.5056</v>
       </c>
       <c r="E30" s="11">
-        <v>2.9078</v>
+        <v>3.0903</v>
       </c>
       <c r="F30" s="11">
-        <v>3.1942</v>
+        <v>3.2175</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="11">
-        <v>-0.3931</v>
+        <v>-0.0379</v>
       </c>
       <c r="C31" s="11">
-        <v>0.8652</v>
+        <v>2.179</v>
       </c>
       <c r="D31" s="11">
-        <v>-0.6701</v>
+        <v>1.1469</v>
       </c>
       <c r="E31" s="11">
-        <v>2.3762</v>
+        <v>2.2454</v>
       </c>
       <c r="F31" s="11">
-        <v>2.2808</v>
+        <v>2.2784</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="11">
-        <v>5.191</v>
+        <v>3.3888</v>
       </c>
       <c r="C32" s="11">
-        <v>3.4921</v>
+        <v>1.6384</v>
       </c>
       <c r="D32" s="11">
-        <v>1.8193</v>
+        <v>5.5577</v>
       </c>
       <c r="E32" s="11">
-        <v>5.2646</v>
+        <v>5.3405</v>
       </c>
       <c r="F32" s="11">
-        <v>5.4276</v>
+        <v>5.4474</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="11">
-        <v>0.8048999999999999</v>
+        <v>2.3112</v>
       </c>
       <c r="C33" s="11">
-        <v>2.2774</v>
+        <v>4.3314</v>
       </c>
       <c r="D33" s="11">
-        <v>0.5214</v>
+        <v>6.7861</v>
       </c>
       <c r="E33" s="11">
-        <v>4.9774</v>
+        <v>4.9097</v>
       </c>
       <c r="F33" s="11">
-        <v>5.1614</v>
+        <v>5.177</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="11">
-        <v>4.7056</v>
+        <v>2.3901</v>
       </c>
       <c r="C36" s="11">
-        <v>1.5967</v>
+        <v>-0.6883</v>
       </c>
       <c r="D36" s="11">
-        <v>1.413</v>
+        <v>2.372</v>
       </c>
       <c r="E36" s="11">
-        <v>1.4559</v>
+        <v>1.5168</v>
       </c>
       <c r="F36" s="11">
-        <v>1.738</v>
+        <v>1.736</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="11">
-        <v>0.9002</v>
+        <v>1.1286</v>
       </c>
       <c r="C37" s="11">
-        <v>1.6277</v>
+        <v>2.119</v>
       </c>
       <c r="D37" s="11">
-        <v>1.2082</v>
+        <v>1.6929</v>
       </c>
       <c r="E37" s="11">
-        <v>2.236</v>
+        <v>2.1221</v>
       </c>
       <c r="F37" s="11">
-        <v>2.0385</v>
+        <v>2.0688</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="11">
-        <v>5.7438</v>
+        <v>3.5104</v>
       </c>
       <c r="C38" s="11">
-        <v>3.2068</v>
+        <v>1.1712</v>
       </c>
       <c r="D38" s="11">
-        <v>2.6414</v>
+        <v>4.079</v>
       </c>
       <c r="E38" s="11">
-        <v>3.7403</v>
+        <v>3.6985</v>
       </c>
       <c r="F38" s="11">
-        <v>3.7434</v>
+        <v>3.8303</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="11">
-        <v>4.1894</v>
+        <v>3.2095</v>
       </c>
       <c r="C39" s="11">
-        <v>2.8524</v>
+        <v>1.9509</v>
       </c>
       <c r="D39" s="11">
-        <v>2.1187</v>
+        <v>4.5237</v>
       </c>
       <c r="E39" s="11">
-        <v>3.7385</v>
+        <v>3.7584</v>
       </c>
       <c r="F39" s="11">
-        <v>3.7576</v>
+        <v>3.7878</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="11">
-        <v>1.1571</v>
+        <v>1.2829</v>
       </c>
       <c r="C41" s="11">
-        <v>1.5564</v>
+        <v>1.9476</v>
       </c>
       <c r="D41" s="16"/>
       <c r="E41" s="11">
-        <v>2.1286</v>
+        <v>2.2129</v>
       </c>
       <c r="F41" s="11">
-        <v>1.6364</v>
+        <v>1.8018</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="11">
-        <v>6.913</v>
+        <v>7.2875</v>
       </c>
       <c r="C42" s="11">
-        <v>7.0726</v>
+        <v>6.5759</v>
       </c>
       <c r="D42" s="16"/>
       <c r="E42" s="11">
-        <v>6.7487</v>
+        <v>6.6337</v>
       </c>
       <c r="F42" s="11">
-        <v>6.7213</v>
+        <v>6.6074</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="11">
-        <v>5.675</v>
+        <v>7.0044</v>
       </c>
       <c r="C43" s="11">
-        <v>6.6958</v>
+        <v>7.4099</v>
       </c>
       <c r="D43" s="16"/>
       <c r="E43" s="11">
-        <v>6.7977</v>
+        <v>6.7211</v>
       </c>
       <c r="F43" s="11">
-        <v>6.5707</v>
+        <v>6.5393</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="11">
-        <v>7.6</v>
+        <v>9.269500000000001</v>
       </c>
       <c r="C44" s="11">
-        <v>8.6059</v>
+        <v>7.3873</v>
       </c>
       <c r="D44" s="16"/>
       <c r="E44" s="11">
-        <v>9.292</v>
+        <v>8.9663</v>
       </c>
       <c r="F44" s="11">
-        <v>9.1838</v>
+        <v>9.0723</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
     </row>
     <row r="46" spans="1:6">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="11">
-        <v>35.1476</v>
+        <v>35.583</v>
       </c>
       <c r="C48" s="11">
-        <v>35.6287</v>
+        <v>35.7976</v>
       </c>
       <c r="D48" s="16"/>
       <c r="E48" s="11">
-        <v>35.6982</v>
+        <v>35.5004</v>
       </c>
       <c r="F48" s="11">
-        <v>35.8655</v>
+        <v>35.6049</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>34</v>
       </c>
       <c r="B49" s="11">
-        <v>13.7145</v>
+        <v>13.9331</v>
       </c>
       <c r="C49" s="11">
-        <v>13.9435</v>
+        <v>14.0544</v>
       </c>
       <c r="D49" s="16"/>
       <c r="E49" s="11">
-        <v>14.3551</v>
+        <v>14.3355</v>
       </c>
       <c r="F49" s="11">
-        <v>14.7522</v>
+        <v>14.7282</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="11">
-        <v>25.9692</v>
+        <v>25.9741</v>
       </c>
       <c r="C50" s="11">
-        <v>25.9392</v>
+        <v>25.9923</v>
       </c>
       <c r="D50" s="16"/>
       <c r="E50" s="11">
-        <v>25.9035</v>
+        <v>25.9055</v>
       </c>
       <c r="F50" s="11">
-        <v>25.9035</v>
+        <v>25.9055</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="12">
-        <v>0.82</v>
+        <v>2.2142</v>
       </c>
       <c r="C53" s="12">
-        <v>2.2052</v>
+        <v>1.3897</v>
       </c>
       <c r="D53" s="17"/>
       <c r="E53" s="12">
-        <v>2.403</v>
+        <v>2.4109</v>
       </c>
       <c r="F53" s="12">
-        <v>2.6176</v>
+        <v>2.6283</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54" s="8">
-        <v>475.3832</v>
+        <v>921.9241</v>
       </c>
       <c r="C54" s="8">
-        <v>944.5201</v>
+        <v>511.3024</v>
       </c>
       <c r="D54" s="14"/>
       <c r="E54" s="8">
-        <v>973.3067</v>
+        <v>952.8781</v>
       </c>
       <c r="F54" s="8">
-        <v>1003.2427</v>
+        <v>980.2514</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>39</v>
       </c>
       <c r="B56" s="8">
-        <v>489.0418</v>
+        <v>1015.789</v>
       </c>
       <c r="C56" s="8">
-        <v>1046.6178</v>
+        <v>579.9392</v>
       </c>
       <c r="D56" s="14"/>
       <c r="E56" s="8">
-        <v>1064.4385</v>
+        <v>1048.8946</v>
       </c>
       <c r="F56" s="8">
-        <v>1093.701</v>
+        <v>1077.869</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>40</v>
       </c>
       <c r="B57" s="8">
-        <v>616</v>
+        <v>1846.5159</v>
       </c>
       <c r="C57" s="8">
-        <v>1782.2085</v>
+        <v>1437.1553</v>
       </c>
       <c r="D57" s="14"/>
       <c r="E57" s="8">
-        <v>2006.3212</v>
+        <v>1996.2606</v>
       </c>
       <c r="F57" s="8">
-        <v>2102.7058</v>
+        <v>2119.9268</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>41</v>
       </c>
       <c r="B58" s="8">
-        <v>9987.497600000001</v>
+        <v>9934.046899999999</v>
       </c>
       <c r="C58" s="8">
-        <v>9927.753500000001</v>
+        <v>9879.9673</v>
       </c>
       <c r="D58" s="14"/>
       <c r="E58" s="8">
-        <v>9858.6245</v>
+        <v>9883.3549</v>
       </c>
       <c r="F58" s="8">
-        <v>9837.581</v>
+        <v>9860.162200000001</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>42</v>
       </c>
       <c r="B59" s="8">
-        <v>369.7415</v>
+        <v>978.3053</v>
       </c>
       <c r="C59" s="8">
-        <v>976.965</v>
+        <v>615.1288</v>
       </c>
       <c r="D59" s="14"/>
       <c r="E59" s="8">
-        <v>1040.8993</v>
+        <v>1041.8212</v>
       </c>
       <c r="F59" s="8">
-        <v>1108.0543</v>
+        <v>1109.6169</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>44</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>45</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>