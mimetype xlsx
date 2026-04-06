--- v0 (2025-12-23)
+++ v1 (2026-04-06)
@@ -12,175 +12,178 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="FY28" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t xml:space="preserve">Pearson PLC </t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
+    <t>NO. OF</t>
+  </si>
+  <si>
     <t>MEDIAN</t>
   </si>
   <si>
-    <t>Revenues - Geographic (All figures £'m unless stated)</t>
-[...5 lines deleted...]
-    <t>Operating Profit - Geographic- As Reported</t>
+    <t>FORECASTS</t>
+  </si>
+  <si>
+    <t>Revenues - Business Unit (All figures £'m unless stated)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       Total - Underlying growth %</t>
+  </si>
+  <si>
+    <t>Adjusted Operating Profit - Business Unit</t>
   </si>
   <si>
     <t xml:space="preserve">  Total</t>
   </si>
   <si>
-    <t>Operating Profit - Adjusted Reported</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">  Net Finance Cost (Adjusted)</t>
+    <t>Adjusted Earnings</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Adjusted Net Finance Costs</t>
   </si>
   <si>
     <t xml:space="preserve">  Effective tax rate (%)</t>
   </si>
   <si>
     <t>ASSUMPTIONS &amp; DRIVERS</t>
   </si>
   <si>
     <t xml:space="preserve">  P&amp;L drivers</t>
   </si>
   <si>
     <t xml:space="preserve">    Fx £:$</t>
   </si>
   <si>
     <t>Disclaimer</t>
   </si>
   <si>
-    <t>Pearson plc does not express any opinion on, or endorse in any way, the consensus information</t>
-[...32 lines deleted...]
-    <t>Pearson or to take any other action or place any reliance on the analysis.</t>
+    <t>Pearson plc does not express any opinion on, or endorse in any way, the consensus information and the</t>
+  </si>
+  <si>
+    <t>underlying forecasts do not represent the opinions, forecasts, estimates or projections of the management of</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pearson plc. </t>
+  </si>
+  <si>
+    <t>No warranty or representation, express or implied, is made by any of Pearson plc, its affiliates or any of</t>
+  </si>
+  <si>
+    <t>their respective directors, officers or employees as to the accuracy or completeness of this information and</t>
+  </si>
+  <si>
+    <t>to the fullest extent permitted by law no responsibility or liability is accepted by any of those persons in</t>
+  </si>
+  <si>
+    <t>respect of such information or any action taken or not taken in relation to it. Pearson plc assumes no</t>
+  </si>
+  <si>
+    <t>obligation to update or supplement this information.</t>
+  </si>
+  <si>
+    <t>Pearson plc is not regulated by the Financial Conduct Authority and cannot offer investment advice. Nothing</t>
+  </si>
+  <si>
+    <t>in this analysis should be taken as a recommendation to buy or sell shares in Pearson or to take any other</t>
+  </si>
+  <si>
+    <t>action or place any reliance on the analysis.</t>
   </si>
   <si>
     <t>Powered by Vuma</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF666666"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <color rgb="FF666666"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000055"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -216,84 +219,88 @@
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <bottom style="medium">
         <color rgb="FFAAAAAA"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
@@ -581,287 +588,326 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:B37"/>
+  <dimension ref="A1:C36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A37" sqref="A37"/>
+      <selection activeCell="A36" sqref="A36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="63.555908" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
+    <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:2">
-      <c r="B2" s="2" t="s">
+    <row r="2" spans="1:3">
+      <c r="B2"/>
+      <c r="C2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-      <c r="B3" s="3" t="s">
+    <row r="3" spans="1:3">
+      <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
-    </row>
-[...6 lines deleted...]
-    <row r="6" spans="1:2">
+      <c r="C3" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="B4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="2"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+    </row>
+    <row r="6" spans="1:3">
       <c r="A6" s="4" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B6" s="4"/>
-    </row>
-    <row r="7" spans="1:2">
+      <c r="C6" s="4"/>
+    </row>
+    <row r="7" spans="1:3">
       <c r="A7" s="5" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:2">
+        <v>6</v>
+      </c>
+      <c r="B7" s="9">
+        <v>7</v>
+      </c>
+      <c r="C7" s="8">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
       <c r="B8"/>
-    </row>
-    <row r="9" spans="1:2">
+      <c r="C8"/>
+    </row>
+    <row r="9" spans="1:3">
       <c r="A9" s="6" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B9" s="6"/>
-    </row>
-    <row r="10" spans="1:2">
+      <c r="C9" s="6"/>
+    </row>
+    <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="10">
+        <v>7</v>
+      </c>
+      <c r="C10" s="10">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="B11"/>
+      <c r="C11"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="11">
+        <v>7</v>
+      </c>
+      <c r="C13" s="11">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="9">
+        <v>7</v>
+      </c>
+      <c r="C14" s="8">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="B15"/>
+      <c r="C15"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="B16"/>
+      <c r="C16"/>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="6"/>
+      <c r="C17" s="6"/>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="11">
         <v>6</v>
       </c>
-      <c r="B10" s="9">
-[...59 lines deleted...]
-    <row r="22" spans="1:2">
+      <c r="C19" s="12">
+        <v>1.35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="13" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B22"/>
-    </row>
-    <row r="23" spans="1:2">
+      <c r="C22"/>
+    </row>
+    <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B23"/>
-    </row>
-    <row r="24" spans="1:2">
+      <c r="C23"/>
+    </row>
+    <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B24"/>
-    </row>
-    <row r="25" spans="1:2">
+      <c r="C24"/>
+    </row>
+    <row r="25" spans="1:3">
       <c r="A25"/>
       <c r="B25"/>
-    </row>
-    <row r="26" spans="1:2">
+      <c r="C25"/>
+    </row>
+    <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B26"/>
-    </row>
-    <row r="27" spans="1:2">
+      <c r="C26"/>
+    </row>
+    <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B27"/>
-    </row>
-    <row r="28" spans="1:2">
+      <c r="C27"/>
+    </row>
+    <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B28"/>
-    </row>
-    <row r="29" spans="1:2">
+      <c r="C28"/>
+    </row>
+    <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B29"/>
-    </row>
-    <row r="30" spans="1:2">
+      <c r="C29"/>
+    </row>
+    <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B30"/>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="C30"/>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31"/>
       <c r="B31"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A32"/>
+      <c r="C31"/>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" t="s">
+        <v>24</v>
+      </c>
       <c r="B32"/>
-    </row>
-    <row r="33" spans="1:2">
+      <c r="C32"/>
+    </row>
+    <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B33"/>
-    </row>
-    <row r="34" spans="1:2">
+      <c r="C33"/>
+    </row>
+    <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B34"/>
-    </row>
-[...8 lines deleted...]
-        <v>26</v>
+      <c r="C34"/>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="14" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A22:B22"/>
-[...12 lines deleted...]
-    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="A34:C34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="21" man="1"/>
-    <brk id="37" man="1"/>
+    <brk id="36" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FY28</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>