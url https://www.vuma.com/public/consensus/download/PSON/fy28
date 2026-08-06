--- v1 (2026-04-06)
+++ v2 (2026-08-06)
@@ -29,161 +29,170 @@
     <sheet name="FY28" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t xml:space="preserve">Pearson PLC </t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>MEDIAN</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
+    <t>25/06/26</t>
+  </si>
+  <si>
     <t>Revenues - Business Unit (All figures £'m unless stated)</t>
   </si>
   <si>
     <t xml:space="preserve">       Total - Underlying growth %</t>
   </si>
   <si>
     <t>Adjusted Operating Profit - Business Unit</t>
   </si>
   <si>
     <t xml:space="preserve">  Total</t>
   </si>
   <si>
     <t>Adjusted Earnings</t>
   </si>
   <si>
     <t xml:space="preserve">  Adjusted Net Finance Costs</t>
   </si>
   <si>
     <t xml:space="preserve">  Effective tax rate (%)</t>
   </si>
   <si>
     <t>ASSUMPTIONS &amp; DRIVERS</t>
   </si>
   <si>
     <t xml:space="preserve">  P&amp;L drivers</t>
   </si>
   <si>
     <t xml:space="preserve">    Fx £:$</t>
   </si>
   <si>
     <t>Disclaimer</t>
   </si>
   <si>
-    <t>Pearson plc does not express any opinion on, or endorse in any way, the consensus information and the</t>
-[...29 lines deleted...]
-    <t>action or place any reliance on the analysis.</t>
+    <t>Pearson plc does not express any opinion on, or endorse in any way, the consensus information and the underlying forecasts</t>
+  </si>
+  <si>
+    <t xml:space="preserve">do not represent the opinions, forecasts, estimates or projections of the management of Pearson plc. </t>
+  </si>
+  <si>
+    <t>No warranty or representation, express or implied, is made by any of Pearson plc, its affiliates or any of their</t>
+  </si>
+  <si>
+    <t>respective directors, officers or employees as to the accuracy or completeness of this information and to the fullest</t>
+  </si>
+  <si>
+    <t>extent permitted by law no responsibility or liability is accepted by any of those persons in respect of such information</t>
+  </si>
+  <si>
+    <t>or any action taken or not taken in relation to it. Pearson plc assumes no obligation to update or supplement this</t>
+  </si>
+  <si>
+    <t>information.</t>
+  </si>
+  <si>
+    <t>Pearson plc is not regulated by the Financial Conduct Authority and cannot offer investment advice. Nothing in this</t>
+  </si>
+  <si>
+    <t>analysis should be taken as a recommendation to buy or sell shares in Pearson or to take any other action or place any</t>
+  </si>
+  <si>
+    <t>reliance on the analysis.</t>
   </si>
   <si>
     <t>Powered by Vuma</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF666666"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF888888"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000055"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -219,108 +228,112 @@
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <bottom style="medium">
         <color rgb="FFAAAAAA"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="16">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
-    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
-[...23 lines deleted...]
-    <xf xfId="0" fontId="7" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="6" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="6" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="8" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
-    <xf xfId="0" fontId="8" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
-[...2 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -588,326 +601,365 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C36"/>
+  <dimension ref="A1:D35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A36" sqref="A36"/>
+      <selection activeCell="A35" sqref="A35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
+    <col min="4" max="4" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:3">
+    <row r="2" spans="1:4">
       <c r="B2"/>
       <c r="C2" s="3" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="3" spans="1:3">
+      <c r="D2" s="3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="4" spans="1:3">
+      <c r="D3" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
       <c r="B4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="2"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:3">
+      <c r="C4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="2"/>
+    </row>
+    <row r="5" spans="1:4">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
-    </row>
-[...8 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="D5" s="2"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="9">
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C7" s="8">
-[...3 lines deleted...]
-    <row r="8" spans="1:3">
+      <c r="B7" s="10">
+        <v>8</v>
+      </c>
+      <c r="C7" s="9">
+        <v>4.8</v>
+      </c>
+      <c r="D7" s="9">
+        <v>4.800000000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
       <c r="B8"/>
       <c r="C8"/>
-    </row>
-[...8 lines deleted...]
-      <c r="A10" s="7" t="s">
+      <c r="D8"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="10">
-[...6 lines deleted...]
-    <row r="11" spans="1:3">
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="11">
+        <v>8</v>
+      </c>
+      <c r="C10" s="11">
+        <v>760</v>
+      </c>
+      <c r="D10" s="11">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
       <c r="B11"/>
       <c r="C11"/>
-    </row>
-[...7 lines deleted...]
-    <row r="13" spans="1:3">
+      <c r="D11"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+    </row>
+    <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>10</v>
-[...4 lines deleted...]
-      <c r="C13" s="11">
+        <v>11</v>
+      </c>
+      <c r="B13" s="12">
+        <v>8</v>
+      </c>
+      <c r="C13" s="12">
         <v>80</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C14" s="8">
+      <c r="D13" s="12">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="10">
+        <v>8</v>
+      </c>
+      <c r="C14" s="9">
         <v>25</v>
       </c>
-    </row>
-    <row r="15" spans="1:3">
+      <c r="D14" s="9">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
       <c r="B15"/>
       <c r="C15"/>
-    </row>
-    <row r="16" spans="1:3">
+      <c r="D15"/>
+    </row>
+    <row r="16" spans="1:4">
       <c r="B16"/>
       <c r="C16"/>
-    </row>
-[...7 lines deleted...]
-    <row r="18" spans="1:3">
+      <c r="D16"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+    </row>
+    <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-    </row>
-    <row r="19" spans="1:3">
+      <c r="D18"/>
+    </row>
+    <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="C19" s="12">
+        <v>15</v>
+      </c>
+      <c r="B19" s="12">
+        <v>7</v>
+      </c>
+      <c r="C19" s="13">
         <v>1.35</v>
       </c>
-    </row>
-[...5 lines deleted...]
-    <row r="22" spans="1:3">
+      <c r="D19" s="13">
+        <v>1.35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="14" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-    </row>
-    <row r="23" spans="1:3">
+      <c r="D22"/>
+    </row>
+    <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="D23"/>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A25"/>
+      <c r="D24"/>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" t="s">
+        <v>19</v>
+      </c>
       <c r="B25"/>
       <c r="C25"/>
-    </row>
-    <row r="26" spans="1:3">
+      <c r="D25"/>
+    </row>
+    <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-    </row>
-    <row r="27" spans="1:3">
+      <c r="D26"/>
+    </row>
+    <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-    </row>
-    <row r="28" spans="1:3">
+      <c r="D27"/>
+    </row>
+    <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-    </row>
-    <row r="29" spans="1:3">
+      <c r="D28"/>
+    </row>
+    <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="D29"/>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A31"/>
+      <c r="D30"/>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" t="s">
+        <v>24</v>
+      </c>
       <c r="B31"/>
       <c r="C31"/>
-    </row>
-    <row r="32" spans="1:3">
+      <c r="D31"/>
+    </row>
+    <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
-    </row>
-    <row r="33" spans="1:3">
+      <c r="D32"/>
+    </row>
+    <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
-    </row>
-[...8 lines deleted...]
-      <c r="A36" s="14" t="s">
+      <c r="D33"/>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="15" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A22:C22"/>
-[...11 lines deleted...]
-    <mergeCell ref="A34:C34"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="A33:D33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="21" man="1"/>
-    <brk id="36" man="1"/>
+    <brk id="35" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FY28</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>