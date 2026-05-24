--- v1 (2026-03-24)
+++ v2 (2026-05-24)
@@ -38,51 +38,51 @@
   <si>
     <t>Kingfisher plc</t>
   </si>
   <si>
     <t>FY 26/27</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>MEDIAN</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>12/02/26</t>
+    <t>01/05/26</t>
   </si>
   <si>
     <t>B&amp;Q</t>
   </si>
   <si>
     <t xml:space="preserve">  LFL %</t>
   </si>
   <si>
     <t xml:space="preserve">  Total Sales (£m)</t>
   </si>
   <si>
     <t>Screwfix</t>
   </si>
   <si>
     <t xml:space="preserve">  LFL (%)</t>
   </si>
   <si>
     <t xml:space="preserve">UK &amp; Ireland </t>
   </si>
   <si>
     <t xml:space="preserve">  GM movement YOY (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Retail profit (£m)</t>
   </si>
@@ -194,51 +194,51 @@
   <si>
     <t>Whilst Kingfisher reserves the right, from time to time, with or without notice, to exclude one or more analysts’ forecasts on the basis that</t>
   </si>
   <si>
     <t>Kingfisher believes them to be unrepresentative and/or out of date, any analysts forecasts submitted represents the independent opinion of that</t>
   </si>
   <si>
     <t>analyst and does not constitute the opinion of Kingfisher. In some instances, interim period forecasts (i.e. H1 and H2) may not reconcile to full year</t>
   </si>
   <si>
     <t>forecasts due to fewer analysts forecasting on an interim basis than a full year basis. Group LFL forecasts for some analysts exclude Romania and</t>
   </si>
   <si>
     <t>Iberia LFL sales forecasts.</t>
   </si>
   <si>
     <t>Nothing in this analysis should be taken as a recommendation to buy or sell shares in Kingfisher, to take or not take any other action or to place any</t>
   </si>
   <si>
     <t>reliance on the information presented here. Kingfisher shall have no liability whatsoever for the consequences of any reliance or actions taken or not</t>
   </si>
   <si>
     <t>taken based on any of the forecasts or information displayed. The information is made available here solely as a convenience to users of this website.</t>
   </si>
   <si>
-    <t>The consensus data was last updated on 12/02/2026</t>
+    <t>The consensus data was last updated on 1/05/2026</t>
   </si>
   <si>
     <t>Powered by Vuma</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -821,1068 +821,1068 @@
     <row r="5" spans="1:6">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="11">
         <v>15</v>
       </c>
       <c r="C7" s="10">
-        <v>1.4733</v>
+        <v>0.4713</v>
       </c>
       <c r="D7" s="10">
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
       <c r="E7" s="10">
-        <v>-0.5</v>
+        <v>-1.3611</v>
       </c>
       <c r="F7" s="10">
-        <v>3</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="12">
         <v>15</v>
       </c>
       <c r="C8" s="12">
-        <v>4056.7333</v>
+        <v>4017.066</v>
       </c>
       <c r="D8" s="12">
-        <v>4052</v>
+        <v>4018.3432</v>
       </c>
       <c r="E8" s="12">
-        <v>3983</v>
+        <v>3936.806</v>
       </c>
       <c r="F8" s="12">
-        <v>4112</v>
+        <v>4103.2205</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="11">
         <v>15</v>
       </c>
       <c r="C11" s="10">
-        <v>2.4067</v>
+        <v>2.1317</v>
       </c>
       <c r="D11" s="10">
-        <v>2.5</v>
+        <v>2</v>
       </c>
       <c r="E11" s="10">
-        <v>1.5</v>
+        <v>0.8757</v>
       </c>
       <c r="F11" s="10">
         <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="12">
         <v>15</v>
       </c>
       <c r="C12" s="12">
-        <v>2868.8</v>
+        <v>2860.3867</v>
       </c>
       <c r="D12" s="12">
-        <v>2867</v>
+        <v>2865</v>
       </c>
       <c r="E12" s="12">
-        <v>2827</v>
+        <v>2810</v>
       </c>
       <c r="F12" s="12">
-        <v>2906</v>
+        <v>2922.2885</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="14">
         <v>14</v>
       </c>
       <c r="C15" s="13">
-        <v>1.7786</v>
+        <v>1.0257</v>
       </c>
       <c r="D15" s="13">
-        <v>1.75</v>
+        <v>1.1894</v>
       </c>
       <c r="E15" s="13">
-        <v>0.5</v>
+        <v>-0.4275</v>
       </c>
       <c r="F15" s="13">
-        <v>3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="12">
         <v>15</v>
       </c>
       <c r="C16" s="12">
-        <v>6925.7333</v>
+        <v>6877.586</v>
       </c>
       <c r="D16" s="12">
-        <v>6934</v>
+        <v>6876</v>
       </c>
       <c r="E16" s="12">
-        <v>6852</v>
+        <v>6757.256</v>
       </c>
       <c r="F16" s="12">
-        <v>7018</v>
+        <v>6961</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="16">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C17" s="15">
-        <v>0.1417</v>
+        <v>0.3309</v>
       </c>
       <c r="D17" s="15">
-        <v>0.1</v>
+        <v>0.35</v>
       </c>
       <c r="E17" s="15">
-        <v>-0.1</v>
+        <v>0.15</v>
       </c>
       <c r="F17" s="15">
         <v>0.5</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
         <v>15</v>
       </c>
       <c r="C18" s="11">
-        <v>595.5333000000001</v>
+        <v>588.628</v>
       </c>
       <c r="D18" s="11">
-        <v>600</v>
+        <v>590</v>
       </c>
       <c r="E18" s="11">
-        <v>569</v>
+        <v>543.679</v>
       </c>
       <c r="F18" s="11">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="14">
         <v>15</v>
       </c>
       <c r="C21" s="13">
-        <v>-0.1133</v>
+        <v>-1.2414</v>
       </c>
       <c r="D21" s="13">
+        <v>-1.3</v>
+      </c>
+      <c r="E21" s="13">
+        <v>-2.5</v>
+      </c>
+      <c r="F21" s="13">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="12">
         <v>15</v>
       </c>
       <c r="C22" s="12">
-        <v>2033</v>
+        <v>2003.3107</v>
       </c>
       <c r="D22" s="12">
-        <v>2018</v>
+        <v>1978</v>
       </c>
       <c r="E22" s="12">
-        <v>1943</v>
+        <v>1950</v>
       </c>
       <c r="F22" s="12">
-        <v>2288</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="14">
         <v>15</v>
       </c>
       <c r="C25" s="13">
-        <v>0.3867</v>
+        <v>-0.6054</v>
       </c>
       <c r="D25" s="13">
-        <v>0.2</v>
+        <v>-0.9331</v>
       </c>
       <c r="E25" s="13">
-        <v>-2</v>
+        <v>-2.5</v>
       </c>
       <c r="F25" s="13">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="12">
         <v>15</v>
       </c>
       <c r="C26" s="12">
-        <v>1911.7333</v>
+        <v>1895.234</v>
       </c>
       <c r="D26" s="12">
-        <v>1908</v>
+        <v>1880.8043</v>
       </c>
       <c r="E26" s="12">
-        <v>1803</v>
+        <v>1819</v>
       </c>
       <c r="F26" s="12">
-        <v>2171</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="14">
         <v>14</v>
       </c>
       <c r="C29" s="13">
-        <v>-0.0429</v>
+        <v>-0.9989</v>
       </c>
       <c r="D29" s="13">
-        <v>0.1</v>
+        <v>-1.09715</v>
       </c>
       <c r="E29" s="13">
-        <v>-2</v>
+        <v>-2.5</v>
       </c>
       <c r="F29" s="13">
-        <v>1.5</v>
+        <v>0.4827</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="12">
         <v>15</v>
       </c>
       <c r="C30" s="12">
-        <v>3905.9333</v>
+        <v>3858.678</v>
       </c>
       <c r="D30" s="12">
-        <v>3921</v>
+        <v>3862</v>
       </c>
       <c r="E30" s="12">
-        <v>3746</v>
+        <v>3769</v>
       </c>
       <c r="F30" s="12">
-        <v>4002</v>
+        <v>3908.7708</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="16">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C31" s="15">
-        <v>0.2083</v>
+        <v>0.25</v>
       </c>
       <c r="D31" s="15">
-        <v>0.15</v>
+        <v>0.3</v>
       </c>
       <c r="E31" s="15">
         <v>0</v>
       </c>
       <c r="F31" s="15">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="11">
         <v>15</v>
       </c>
       <c r="C32" s="11">
-        <v>96.66670000000001</v>
+        <v>98.61239999999999</v>
       </c>
       <c r="D32" s="11">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E32" s="11">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="F32" s="11">
-        <v>111</v>
+        <v>106</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="14">
         <v>15</v>
       </c>
       <c r="C35" s="13">
-        <v>1.8267</v>
+        <v>1.5474</v>
       </c>
       <c r="D35" s="13">
         <v>1.5</v>
       </c>
       <c r="E35" s="13">
         <v>0</v>
       </c>
       <c r="F35" s="13">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="12">
         <v>15</v>
       </c>
       <c r="C36" s="12">
-        <v>1929.4667</v>
+        <v>1912.0169</v>
       </c>
       <c r="D36" s="12">
-        <v>1931</v>
+        <v>1910</v>
       </c>
       <c r="E36" s="12">
-        <v>1854</v>
+        <v>1841.4242</v>
       </c>
       <c r="F36" s="12">
-        <v>2000</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="16">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C37" s="15">
-        <v>0.12</v>
+        <v>0.2333</v>
       </c>
       <c r="D37" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="E37" s="15">
         <v>0.1</v>
       </c>
-      <c r="E37" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="15">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="11">
         <v>15</v>
       </c>
       <c r="C38" s="11">
-        <v>93.8</v>
+        <v>91.8409</v>
       </c>
       <c r="D38" s="11">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="E38" s="11">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F38" s="11">
-        <v>107</v>
+        <v>99.601</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="12">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C41" s="12">
-        <v>-5.2</v>
+        <v>0</v>
       </c>
       <c r="D41" s="12">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="E41" s="12">
-        <v>-12</v>
+        <v>0</v>
       </c>
       <c r="F41" s="12">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="12">
         <v>15</v>
       </c>
       <c r="C42" s="12">
-        <v>15.1333</v>
+        <v>16.9433</v>
       </c>
       <c r="D42" s="12">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E42" s="12">
-        <v>9</v>
+        <v>13.1325</v>
       </c>
       <c r="F42" s="12">
-        <v>22</v>
+        <v>19.182</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="12">
         <v>11</v>
       </c>
       <c r="C43" s="12">
-        <v>-0.2727</v>
+        <v>0</v>
       </c>
       <c r="D43" s="12">
         <v>0</v>
       </c>
       <c r="E43" s="12">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F43" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="12">
         <v>15</v>
       </c>
       <c r="C44" s="12">
-        <v>-24.9333</v>
+        <v>-27</v>
       </c>
       <c r="D44" s="12">
-        <v>-25</v>
+        <v>-26</v>
       </c>
       <c r="E44" s="12">
         <v>-31</v>
       </c>
       <c r="F44" s="12">
-        <v>-15</v>
+        <v>-22</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="11">
         <v>15</v>
       </c>
       <c r="C45" s="11">
-        <v>-15.2727</v>
+        <v>-10.0567</v>
       </c>
       <c r="D45" s="11">
-        <v>-16</v>
+        <v>-10</v>
       </c>
       <c r="E45" s="11">
-        <v>-26</v>
+        <v>-16.8675</v>
       </c>
       <c r="F45" s="11">
-        <v>-1</v>
+        <v>-3.5524</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B48" s="14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C48" s="13">
-        <v>1.2333</v>
+        <v>0.5582</v>
       </c>
       <c r="D48" s="13">
-        <v>1.15</v>
+        <v>0.4</v>
       </c>
       <c r="E48" s="13">
-        <v>0.5</v>
+        <v>-0.2314</v>
       </c>
       <c r="F48" s="13">
-        <v>2.1</v>
+        <v>1.5603</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="11">
         <v>15</v>
       </c>
       <c r="C49" s="11">
-        <v>13225.0667</v>
+        <v>13121.2406</v>
       </c>
       <c r="D49" s="11">
-        <v>13220</v>
+        <v>13111</v>
       </c>
       <c r="E49" s="11">
-        <v>12985</v>
+        <v>12987</v>
       </c>
       <c r="F49" s="11">
-        <v>13382</v>
+        <v>13264.3707</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B50" s="16">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C50" s="15">
-        <v>0.1143</v>
+        <v>0.2311</v>
       </c>
       <c r="D50" s="15">
-        <v>0.1</v>
+        <v>0.2535</v>
       </c>
       <c r="E50" s="15">
-        <v>0</v>
+        <v>-0.2</v>
       </c>
       <c r="F50" s="15">
-        <v>0.4</v>
+        <v>0.4103</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="11">
         <v>15</v>
       </c>
       <c r="C51" s="11">
-        <v>770.7273</v>
+        <v>769.0245</v>
       </c>
       <c r="D51" s="11">
-        <v>773</v>
+        <v>770.9142000000001</v>
       </c>
       <c r="E51" s="11">
-        <v>746</v>
+        <v>741.465</v>
       </c>
       <c r="F51" s="11">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="16">
         <v>15</v>
       </c>
       <c r="C52" s="15">
-        <v>5.8278</v>
+        <v>5.8609</v>
       </c>
       <c r="D52" s="15">
-        <v>5.8614</v>
+        <v>5.8599</v>
       </c>
       <c r="E52" s="15">
-        <v>5.6165</v>
+        <v>5.7071</v>
       </c>
       <c r="F52" s="15">
-        <v>6.0136</v>
+        <v>6.0097</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="12">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C54" s="12">
-        <v>-6.1333</v>
+        <v>0</v>
       </c>
       <c r="D54" s="12">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="E54" s="12">
-        <v>-11</v>
+        <v>0</v>
       </c>
       <c r="F54" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="12">
         <v>15</v>
       </c>
       <c r="C55" s="12">
-        <v>-73.0667</v>
+        <v>-76.3459</v>
       </c>
       <c r="D55" s="12">
-        <v>-74</v>
+        <v>-75</v>
       </c>
       <c r="E55" s="12">
-        <v>-79</v>
+        <v>-81.78830000000001</v>
       </c>
       <c r="F55" s="12">
-        <v>-60</v>
+        <v>-72</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>33</v>
       </c>
       <c r="B56" s="12">
         <v>15</v>
       </c>
       <c r="C56" s="12">
-        <v>-96.0667</v>
+        <v>-104.1254</v>
       </c>
       <c r="D56" s="12">
-        <v>-95</v>
+        <v>-105</v>
       </c>
       <c r="E56" s="12">
-        <v>-110</v>
+        <v>-107.8208</v>
       </c>
       <c r="F56" s="12">
-        <v>-86</v>
+        <v>-90</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B58" s="11">
         <v>15</v>
       </c>
       <c r="C58" s="11">
-        <v>596</v>
+        <v>588.5533</v>
       </c>
       <c r="D58" s="11">
-        <v>596</v>
+        <v>586.0934</v>
       </c>
       <c r="E58" s="11">
-        <v>579</v>
+        <v>562.465</v>
       </c>
       <c r="F58" s="11">
-        <v>624</v>
+        <v>617</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="12">
         <v>15</v>
       </c>
       <c r="C60" s="12">
-        <v>159.9333</v>
+        <v>151.6341</v>
       </c>
       <c r="D60" s="12">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="E60" s="12">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="F60" s="12">
-        <v>168</v>
+        <v>159</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="11">
         <v>15</v>
       </c>
       <c r="C61" s="11">
-        <v>435.5273</v>
+        <v>436.9192</v>
       </c>
       <c r="D61" s="11">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="E61" s="11">
-        <v>417</v>
+        <v>417.8311</v>
       </c>
       <c r="F61" s="11">
-        <v>463</v>
+        <v>458</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>37</v>
       </c>
       <c r="B63" s="12">
         <v>12</v>
       </c>
       <c r="C63" s="17">
-        <v>25.9667</v>
+        <v>26.0851</v>
       </c>
       <c r="D63" s="17">
-        <v>25.9</v>
+        <v>26.3</v>
       </c>
       <c r="E63" s="17">
-        <v>23.9</v>
+        <v>24.6333</v>
       </c>
       <c r="F63" s="17">
-        <v>27.9</v>
+        <v>27</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>38</v>
       </c>
       <c r="B64" s="12">
         <v>15</v>
       </c>
       <c r="C64" s="17">
-        <v>12.5667</v>
+        <v>12.5333</v>
       </c>
       <c r="D64" s="17">
         <v>12.4</v>
       </c>
       <c r="E64" s="17">
         <v>12.4</v>
       </c>
       <c r="F64" s="17">
-        <v>13.7</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>39</v>
       </c>
       <c r="B65" s="12">
         <v>15</v>
       </c>
       <c r="C65" s="17">
-        <v>-1.3612</v>
+        <v>-1.3963</v>
       </c>
       <c r="D65" s="17">
-        <v>-1.3737</v>
+        <v>-1.3738</v>
       </c>
       <c r="E65" s="17">
-        <v>-1.5404</v>
+        <v>-1.5236</v>
       </c>
       <c r="F65" s="17">
-        <v>-1.1366</v>
+        <v>-1.2924</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>40</v>
       </c>
       <c r="B66" s="12">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C66" s="12">
-        <v>440.5333</v>
+        <v>470.2961</v>
       </c>
       <c r="D66" s="12">
-        <v>451</v>
+        <v>476</v>
       </c>
       <c r="E66" s="12">
-        <v>295</v>
+        <v>414.8623</v>
       </c>
       <c r="F66" s="12">
-        <v>584</v>
+        <v>499</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>41</v>
       </c>
       <c r="B67" s="12">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C67" s="12">
-        <v>-179.1429</v>
+        <v>-273</v>
       </c>
       <c r="D67" s="12">
-        <v>-191.5</v>
+        <v>-300</v>
       </c>
       <c r="E67" s="12">
-        <v>-300</v>
+        <v>-344</v>
       </c>
       <c r="F67" s="12">
-        <v>-50</v>
+        <v>-183</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>42</v>
       </c>
       <c r="B69" s="12">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C69" s="18">
-        <v>1.1489</v>
+        <v>1.1543</v>
       </c>
       <c r="D69" s="18">
-        <v>1.14</v>
+        <v>1.15365</v>
       </c>
       <c r="E69" s="18">
         <v>1.14</v>
       </c>
       <c r="F69" s="18">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>43</v>
       </c>
       <c r="B70" s="12">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C70" s="18">
-        <v>4.88</v>
+        <v>4.9345</v>
       </c>
       <c r="D70" s="18">
-        <v>4.82</v>
+        <v>4.918950000000001</v>
       </c>
       <c r="E70" s="18">
-        <v>4.8</v>
+        <v>4.85</v>
       </c>
       <c r="F70" s="18">
         <v>5.08</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>45</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>46</v>
       </c>
       <c r="B74"/>