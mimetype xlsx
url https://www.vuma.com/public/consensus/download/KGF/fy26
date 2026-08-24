--- v2 (2026-05-24)
+++ v3 (2026-08-24)
@@ -38,51 +38,51 @@
   <si>
     <t>Kingfisher plc</t>
   </si>
   <si>
     <t>FY 26/27</t>
   </si>
   <si>
     <t>NO. OF</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
     <t>MEDIAN</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>FORECASTS</t>
   </si>
   <si>
-    <t>01/05/26</t>
+    <t>02/07/26</t>
   </si>
   <si>
     <t>B&amp;Q</t>
   </si>
   <si>
     <t xml:space="preserve">  LFL %</t>
   </si>
   <si>
     <t xml:space="preserve">  Total Sales (£m)</t>
   </si>
   <si>
     <t>Screwfix</t>
   </si>
   <si>
     <t xml:space="preserve">  LFL (%)</t>
   </si>
   <si>
     <t xml:space="preserve">UK &amp; Ireland </t>
   </si>
   <si>
     <t xml:space="preserve">  GM movement YOY (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Retail profit (£m)</t>
   </si>
@@ -194,51 +194,51 @@
   <si>
     <t>Whilst Kingfisher reserves the right, from time to time, with or without notice, to exclude one or more analysts’ forecasts on the basis that</t>
   </si>
   <si>
     <t>Kingfisher believes them to be unrepresentative and/or out of date, any analysts forecasts submitted represents the independent opinion of that</t>
   </si>
   <si>
     <t>analyst and does not constitute the opinion of Kingfisher. In some instances, interim period forecasts (i.e. H1 and H2) may not reconcile to full year</t>
   </si>
   <si>
     <t>forecasts due to fewer analysts forecasting on an interim basis than a full year basis. Group LFL forecasts for some analysts exclude Romania and</t>
   </si>
   <si>
     <t>Iberia LFL sales forecasts.</t>
   </si>
   <si>
     <t>Nothing in this analysis should be taken as a recommendation to buy or sell shares in Kingfisher, to take or not take any other action or to place any</t>
   </si>
   <si>
     <t>reliance on the information presented here. Kingfisher shall have no liability whatsoever for the consequences of any reliance or actions taken or not</t>
   </si>
   <si>
     <t>taken based on any of the forecasts or information displayed. The information is made available here solely as a convenience to users of this website.</t>
   </si>
   <si>
-    <t>The consensus data was last updated on 1/05/2026</t>
+    <t>The consensus data was last updated on 02/07/2026</t>
   </si>
   <si>
     <t>Powered by Vuma</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -821,1068 +821,1068 @@
     <row r="5" spans="1:6">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="11">
         <v>15</v>
       </c>
       <c r="C7" s="10">
-        <v>0.4713</v>
+        <v>0.0766</v>
       </c>
       <c r="D7" s="10">
-        <v>0.5</v>
+        <v>0.1375</v>
       </c>
       <c r="E7" s="10">
-        <v>-1.3611</v>
+        <v>-1.3</v>
       </c>
       <c r="F7" s="10">
-        <v>2.5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="12">
         <v>15</v>
       </c>
       <c r="C8" s="12">
-        <v>4017.066</v>
+        <v>4006.5203</v>
       </c>
       <c r="D8" s="12">
-        <v>4018.3432</v>
+        <v>4002.768</v>
       </c>
       <c r="E8" s="12">
-        <v>3936.806</v>
+        <v>3958</v>
       </c>
       <c r="F8" s="12">
-        <v>4103.2205</v>
+        <v>4103</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="11">
         <v>15</v>
       </c>
       <c r="C11" s="10">
-        <v>2.1317</v>
+        <v>2.6326</v>
       </c>
       <c r="D11" s="10">
-        <v>2</v>
+        <v>2.7735</v>
       </c>
       <c r="E11" s="10">
-        <v>0.8757</v>
+        <v>1</v>
       </c>
       <c r="F11" s="10">
-        <v>3</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="12">
         <v>15</v>
       </c>
       <c r="C12" s="12">
-        <v>2860.3867</v>
+        <v>2872.8623</v>
       </c>
       <c r="D12" s="12">
-        <v>2865</v>
+        <v>2881.6308</v>
       </c>
       <c r="E12" s="12">
         <v>2810</v>
       </c>
       <c r="F12" s="12">
-        <v>2922.2885</v>
+        <v>2903</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="14">
         <v>14</v>
       </c>
       <c r="C15" s="13">
-        <v>1.0257</v>
+        <v>1.0897</v>
       </c>
       <c r="D15" s="13">
-        <v>1.1894</v>
+        <v>1.15055</v>
       </c>
       <c r="E15" s="13">
-        <v>-0.4275</v>
+        <v>0</v>
       </c>
       <c r="F15" s="13">
-        <v>2.1</v>
+        <v>1.7215</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="12">
         <v>15</v>
       </c>
       <c r="C16" s="12">
-        <v>6877.586</v>
+        <v>6879.4493</v>
       </c>
       <c r="D16" s="12">
-        <v>6876</v>
+        <v>6875</v>
       </c>
       <c r="E16" s="12">
-        <v>6757.256</v>
+        <v>6802</v>
       </c>
       <c r="F16" s="12">
-        <v>6961</v>
+        <v>6947</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="16">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C17" s="15">
-        <v>0.3309</v>
+        <v>0.3055</v>
       </c>
       <c r="D17" s="15">
-        <v>0.35</v>
+        <v>0.2</v>
       </c>
       <c r="E17" s="15">
         <v>0.15</v>
       </c>
       <c r="F17" s="15">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
         <v>15</v>
       </c>
       <c r="C18" s="11">
-        <v>588.628</v>
+        <v>584.7234999999999</v>
       </c>
       <c r="D18" s="11">
-        <v>590</v>
+        <v>589.2228</v>
       </c>
       <c r="E18" s="11">
-        <v>543.679</v>
+        <v>559.5452</v>
       </c>
       <c r="F18" s="11">
-        <v>605</v>
+        <v>603</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="14">
         <v>15</v>
       </c>
       <c r="C21" s="13">
-        <v>-1.2414</v>
+        <v>-1.3008</v>
       </c>
       <c r="D21" s="13">
-        <v>-1.3</v>
+        <v>-1.5</v>
       </c>
       <c r="E21" s="13">
-        <v>-2.5</v>
+        <v>-2</v>
       </c>
       <c r="F21" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="12">
         <v>15</v>
       </c>
       <c r="C22" s="12">
-        <v>2003.3107</v>
+        <v>2007.9586</v>
       </c>
       <c r="D22" s="12">
-        <v>1978</v>
+        <v>1983.425</v>
       </c>
       <c r="E22" s="12">
-        <v>1950</v>
+        <v>1960</v>
       </c>
       <c r="F22" s="12">
-        <v>2283</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="14">
         <v>15</v>
       </c>
       <c r="C25" s="13">
-        <v>-0.6054</v>
+        <v>-1.4487</v>
       </c>
       <c r="D25" s="13">
-        <v>-0.9331</v>
+        <v>-1.8</v>
       </c>
       <c r="E25" s="13">
         <v>-2.5</v>
       </c>
       <c r="F25" s="13">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="12">
         <v>15</v>
       </c>
       <c r="C26" s="12">
-        <v>1895.234</v>
+        <v>1884.026</v>
       </c>
       <c r="D26" s="12">
-        <v>1880.8043</v>
+        <v>1853</v>
       </c>
       <c r="E26" s="12">
-        <v>1819</v>
+        <v>1819.35</v>
       </c>
       <c r="F26" s="12">
         <v>2176</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="14">
         <v>14</v>
       </c>
       <c r="C29" s="13">
-        <v>-0.9989</v>
+        <v>-1.4466</v>
       </c>
       <c r="D29" s="13">
-        <v>-1.09715</v>
+        <v>-1.55</v>
       </c>
       <c r="E29" s="13">
-        <v>-2.5</v>
+        <v>-2.2413</v>
       </c>
       <c r="F29" s="13">
-        <v>0.4827</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="12">
         <v>15</v>
       </c>
       <c r="C30" s="12">
-        <v>3858.678</v>
+        <v>3849.9846</v>
       </c>
       <c r="D30" s="12">
-        <v>3862</v>
+        <v>3838</v>
       </c>
       <c r="E30" s="12">
-        <v>3769</v>
+        <v>3779.35</v>
       </c>
       <c r="F30" s="12">
-        <v>3908.7708</v>
+        <v>3983</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="16">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C31" s="15">
-        <v>0.25</v>
+        <v>0.2321</v>
       </c>
       <c r="D31" s="15">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="E31" s="15">
         <v>0</v>
       </c>
       <c r="F31" s="15">
         <v>0.4</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="11">
         <v>15</v>
       </c>
       <c r="C32" s="11">
-        <v>98.61239999999999</v>
+        <v>95.5321</v>
       </c>
       <c r="D32" s="11">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E32" s="11">
-        <v>92</v>
+        <v>85.7559</v>
       </c>
       <c r="F32" s="11">
-        <v>106</v>
+        <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="14">
         <v>15</v>
       </c>
       <c r="C35" s="13">
-        <v>1.5474</v>
+        <v>0.9181</v>
       </c>
       <c r="D35" s="13">
-        <v>1.5</v>
+        <v>0.8</v>
       </c>
       <c r="E35" s="13">
         <v>0</v>
       </c>
       <c r="F35" s="13">
-        <v>3</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="12">
         <v>15</v>
       </c>
       <c r="C36" s="12">
-        <v>1912.0169</v>
+        <v>1900.588</v>
       </c>
       <c r="D36" s="12">
-        <v>1910</v>
+        <v>1895.1483</v>
       </c>
       <c r="E36" s="12">
-        <v>1841.4242</v>
+        <v>1861</v>
       </c>
       <c r="F36" s="12">
-        <v>1983</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="16">
         <v>9</v>
       </c>
       <c r="C37" s="15">
-        <v>0.2333</v>
+        <v>0.1988</v>
       </c>
       <c r="D37" s="15">
         <v>0.2</v>
       </c>
       <c r="E37" s="15">
         <v>0.1</v>
       </c>
       <c r="F37" s="15">
         <v>0.5</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="11">
         <v>15</v>
       </c>
       <c r="C38" s="11">
-        <v>91.8409</v>
+        <v>90.1429</v>
       </c>
       <c r="D38" s="11">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="E38" s="11">
         <v>84</v>
       </c>
       <c r="F38" s="11">
-        <v>99.601</v>
+        <v>97</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="12">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C41" s="12">
         <v>0</v>
       </c>
       <c r="D41" s="12">
         <v>0</v>
       </c>
       <c r="E41" s="12">
         <v>0</v>
       </c>
       <c r="F41" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="12">
         <v>15</v>
       </c>
       <c r="C42" s="12">
-        <v>16.9433</v>
+        <v>17.1649</v>
       </c>
       <c r="D42" s="12">
-        <v>18</v>
+        <v>17.5</v>
       </c>
       <c r="E42" s="12">
-        <v>13.1325</v>
+        <v>13</v>
       </c>
       <c r="F42" s="12">
-        <v>19.182</v>
+        <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="12">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C43" s="12">
         <v>0</v>
       </c>
       <c r="D43" s="12">
         <v>0</v>
       </c>
       <c r="E43" s="12">
         <v>0</v>
       </c>
       <c r="F43" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="12">
         <v>15</v>
       </c>
       <c r="C44" s="12">
+        <v>-27.0667</v>
+      </c>
+      <c r="D44" s="12">
         <v>-27</v>
       </c>
-      <c r="D44" s="12">
-[...1 lines deleted...]
-      </c>
       <c r="E44" s="12">
-        <v>-31</v>
+        <v>-32</v>
       </c>
       <c r="F44" s="12">
         <v>-22</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="11">
         <v>15</v>
       </c>
       <c r="C45" s="11">
-        <v>-10.0567</v>
+        <v>-9.9018</v>
       </c>
       <c r="D45" s="11">
         <v>-10</v>
       </c>
       <c r="E45" s="11">
-        <v>-16.8675</v>
+        <v>-17</v>
       </c>
       <c r="F45" s="11">
-        <v>-3.5524</v>
+        <v>-3</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B48" s="14">
         <v>13</v>
       </c>
       <c r="C48" s="13">
-        <v>0.5582</v>
+        <v>0.3955</v>
       </c>
       <c r="D48" s="13">
-        <v>0.4</v>
+        <v>0.2482</v>
       </c>
       <c r="E48" s="13">
-        <v>-0.2314</v>
+        <v>-0.3</v>
       </c>
       <c r="F48" s="13">
-        <v>1.5603</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="11">
         <v>15</v>
       </c>
       <c r="C49" s="11">
-        <v>13121.2406</v>
+        <v>13108.424</v>
       </c>
       <c r="D49" s="11">
-        <v>13111</v>
+        <v>13089</v>
       </c>
       <c r="E49" s="11">
-        <v>12987</v>
+        <v>12966</v>
       </c>
       <c r="F49" s="11">
-        <v>13264.3707</v>
+        <v>13308</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B50" s="16">
         <v>12</v>
       </c>
       <c r="C50" s="15">
-        <v>0.2311</v>
+        <v>0.1986</v>
       </c>
       <c r="D50" s="15">
-        <v>0.2535</v>
+        <v>0.23085</v>
       </c>
       <c r="E50" s="15">
-        <v>-0.2</v>
+        <v>-0.4</v>
       </c>
       <c r="F50" s="15">
-        <v>0.4103</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="11">
         <v>15</v>
       </c>
       <c r="C51" s="11">
-        <v>769.0245</v>
+        <v>760.4967</v>
       </c>
       <c r="D51" s="11">
-        <v>770.9142000000001</v>
+        <v>764</v>
       </c>
       <c r="E51" s="11">
-        <v>741.465</v>
+        <v>731</v>
       </c>
       <c r="F51" s="11">
-        <v>794</v>
+        <v>775</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="16">
         <v>15</v>
       </c>
       <c r="C52" s="15">
-        <v>5.8609</v>
+        <v>5.8016</v>
       </c>
       <c r="D52" s="15">
-        <v>5.8599</v>
+        <v>5.8077</v>
       </c>
       <c r="E52" s="15">
-        <v>5.7071</v>
+        <v>5.6378</v>
       </c>
       <c r="F52" s="15">
-        <v>6.0097</v>
+        <v>5.8904</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="12">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="C54" s="12">
         <v>0</v>
       </c>
       <c r="D54" s="12">
         <v>0</v>
       </c>
       <c r="E54" s="12">
         <v>0</v>
       </c>
       <c r="F54" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="12">
         <v>15</v>
       </c>
       <c r="C55" s="12">
-        <v>-76.3459</v>
+        <v>-76.8267</v>
       </c>
       <c r="D55" s="12">
-        <v>-75</v>
+        <v>-75.40000000000001</v>
       </c>
       <c r="E55" s="12">
-        <v>-81.78830000000001</v>
+        <v>-82</v>
       </c>
       <c r="F55" s="12">
-        <v>-72</v>
+        <v>-73</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>33</v>
       </c>
       <c r="B56" s="12">
         <v>15</v>
       </c>
       <c r="C56" s="12">
-        <v>-104.1254</v>
+        <v>-103.875</v>
       </c>
       <c r="D56" s="12">
         <v>-105</v>
       </c>
       <c r="E56" s="12">
-        <v>-107.8208</v>
+        <v>-106</v>
       </c>
       <c r="F56" s="12">
         <v>-90</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B58" s="11">
         <v>15</v>
       </c>
       <c r="C58" s="11">
-        <v>588.5533</v>
+        <v>579.795</v>
       </c>
       <c r="D58" s="11">
-        <v>586.0934</v>
+        <v>582</v>
       </c>
       <c r="E58" s="11">
-        <v>562.465</v>
+        <v>549</v>
       </c>
       <c r="F58" s="11">
-        <v>617</v>
+        <v>595</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="12">
         <v>15</v>
       </c>
       <c r="C60" s="12">
-        <v>151.6341</v>
+        <v>150.423</v>
       </c>
       <c r="D60" s="12">
         <v>151</v>
       </c>
       <c r="E60" s="12">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="F60" s="12">
-        <v>159</v>
+        <v>155</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="11">
         <v>15</v>
       </c>
       <c r="C61" s="11">
-        <v>436.9192</v>
+        <v>429.3721</v>
       </c>
       <c r="D61" s="11">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="E61" s="11">
-        <v>417.8311</v>
+        <v>410</v>
       </c>
       <c r="F61" s="11">
-        <v>458</v>
+        <v>440</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>37</v>
       </c>
       <c r="B63" s="12">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C63" s="17">
-        <v>26.0851</v>
+        <v>25.7852</v>
       </c>
       <c r="D63" s="17">
-        <v>26.3</v>
+        <v>26</v>
       </c>
       <c r="E63" s="17">
-        <v>24.6333</v>
+        <v>24.5225</v>
       </c>
       <c r="F63" s="17">
-        <v>27</v>
+        <v>26.6</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>38</v>
       </c>
       <c r="B64" s="12">
         <v>15</v>
       </c>
       <c r="C64" s="17">
-        <v>12.5333</v>
+        <v>12.5245</v>
       </c>
       <c r="D64" s="17">
         <v>12.4</v>
       </c>
       <c r="E64" s="17">
         <v>12.4</v>
       </c>
       <c r="F64" s="17">
-        <v>13.3</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>39</v>
       </c>
       <c r="B65" s="12">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C65" s="17">
-        <v>-1.3963</v>
+        <v>-1.3799</v>
       </c>
       <c r="D65" s="17">
-        <v>-1.3738</v>
+        <v>-1.37145</v>
       </c>
       <c r="E65" s="17">
-        <v>-1.5236</v>
+        <v>-1.5095</v>
       </c>
       <c r="F65" s="17">
-        <v>-1.2924</v>
+        <v>-1.2752</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>40</v>
       </c>
       <c r="B66" s="12">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C66" s="12">
-        <v>470.2961</v>
+        <v>473.3117</v>
       </c>
       <c r="D66" s="12">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E66" s="12">
-        <v>414.8623</v>
+        <v>403</v>
       </c>
       <c r="F66" s="12">
-        <v>499</v>
+        <v>549.2961</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>41</v>
       </c>
       <c r="B67" s="12">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C67" s="12">
-        <v>-273</v>
+        <v>-246.1706</v>
       </c>
       <c r="D67" s="12">
+        <v>-244.1941</v>
+      </c>
+      <c r="E67" s="12">
         <v>-300</v>
-      </c>
-[...1 lines deleted...]
-        <v>-344</v>
       </c>
       <c r="F67" s="12">
         <v>-183</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>42</v>
       </c>
       <c r="B69" s="12">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C69" s="18">
-        <v>1.1543</v>
+        <v>1.1566</v>
       </c>
       <c r="D69" s="18">
-        <v>1.15365</v>
+        <v>1.1563</v>
       </c>
       <c r="E69" s="18">
         <v>1.14</v>
       </c>
       <c r="F69" s="18">
         <v>1.17</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>43</v>
       </c>
       <c r="B70" s="12">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C70" s="18">
-        <v>4.9345</v>
+        <v>4.9336</v>
       </c>
       <c r="D70" s="18">
-        <v>4.918950000000001</v>
+        <v>4.905</v>
       </c>
       <c r="E70" s="18">
-        <v>4.85</v>
+        <v>4.8895</v>
       </c>
       <c r="F70" s="18">
         <v>5.08</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>45</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>46</v>
       </c>
       <c r="B74"/>