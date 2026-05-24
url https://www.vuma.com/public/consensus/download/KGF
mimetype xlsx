--- v2 (2026-03-24)
+++ v3 (2026-05-24)
@@ -17,69 +17,81 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Kingfisher plc</t>
   </si>
   <si>
-    <t>FY 25/26</t>
-[...5 lines deleted...]
-    <t>Q4 25/26</t>
+    <t>Q1 26/27</t>
+  </si>
+  <si>
+    <t>H1 26/27</t>
   </si>
   <si>
     <t>FY 26/27</t>
   </si>
   <si>
+    <t>Q2 26/27</t>
+  </si>
+  <si>
+    <t>H2 26/27</t>
+  </si>
+  <si>
+    <t>Q3 26/27</t>
+  </si>
+  <si>
+    <t>Q4 26/27</t>
+  </si>
+  <si>
     <t>FY 27/28</t>
   </si>
   <si>
+    <t>FY 28/29</t>
+  </si>
+  <si>
     <t>CONSENSUS</t>
   </si>
   <si>
-    <t>12/02/26</t>
+    <t>01/05/26</t>
   </si>
   <si>
     <t>B&amp;Q</t>
   </si>
   <si>
     <t xml:space="preserve">  LFL %</t>
   </si>
   <si>
     <t xml:space="preserve">  Total Sales (£m)</t>
   </si>
   <si>
     <t>Screwfix</t>
   </si>
   <si>
     <t xml:space="preserve">  LFL (%)</t>
   </si>
   <si>
     <t xml:space="preserve">UK &amp; Ireland </t>
   </si>
   <si>
     <t xml:space="preserve">  GM movement YOY (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Retail profit (£m)</t>
   </si>
@@ -146,96 +158,84 @@
   <si>
     <t xml:space="preserve">  Adjusted EPS (basic) (P)</t>
   </si>
   <si>
     <t xml:space="preserve">  Ord Dividend per share (P)</t>
   </si>
   <si>
     <t xml:space="preserve">  Net debt/EBITDA (x)</t>
   </si>
   <si>
     <t xml:space="preserve">  FCF (£m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Share Buybacks/Spec Divi (£m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Euro rate (Eur)</t>
   </si>
   <si>
     <t xml:space="preserve">  PLN rate (PLN )</t>
   </si>
   <si>
     <t>Disclaimer</t>
   </si>
   <si>
-    <t>The forecasts in this analysis have been gathered for Kingfisher through Vuma Consensus, an external web-based tool independently managed by Vuma</t>
-[...44 lines deleted...]
-    <t>The consensus data was last updated on 12/02/2026</t>
+    <t>The forecasts in this analysis have been gathered for Kingfisher through Vuma Consensus, an external web-based tool independently managed by Vuma Financial Limited, a company separate from Kingfisher.</t>
+  </si>
+  <si>
+    <t>The consensus figures reflect the opinions of, and are updated by, investment analysts based on publicly available information.  Save as described below, consensus figures are a simple arithmetic average of</t>
+  </si>
+  <si>
+    <t>recent forecasts that have been provided to Kingfisher via Vuma Consensus, by registered investment analysts. The figures do not give greater weight to the forecasts of any individual analyst and may or may</t>
+  </si>
+  <si>
+    <t>not represent the market consensus. These average estimates are not endorsed by Kingfisher, nor does Kingfisher express a view on the consensus estimates or assume any obligation to update or revise them</t>
+  </si>
+  <si>
+    <t>after the date noted below. Kingfisher does not warrant that the information presented is accurate or complete. Whilst Kingfisher reserves the right, from time to time, with or without notice, to exclude</t>
+  </si>
+  <si>
+    <t>one or more analysts’ forecasts on the basis that Kingfisher believes them to be unrepresentative and/or out of date, any analysts forecasts submitted represents the independent opinion of that analyst</t>
+  </si>
+  <si>
+    <t>and does not constitute the opinion of Kingfisher. In some instances, interim period forecasts (i.e. H1 and H2) may not reconcile to full year forecasts due to fewer analysts forecasting on an interim basis</t>
+  </si>
+  <si>
+    <t>than a full year basis. Group LFL forecasts for some analysts exclude Romania and Iberia LFL sales forecasts.</t>
+  </si>
+  <si>
+    <t>Nothing in this analysis should be taken as a recommendation to buy or sell shares in Kingfisher, to take or not take any other action or to place any reliance on the information presented here. Kingfisher</t>
+  </si>
+  <si>
+    <t>shall have no liability whatsoever for the consequences of any reliance or actions taken or not taken based on any of the forecasts or information displayed. The information is made available here solely as</t>
+  </si>
+  <si>
+    <t>a convenience to users of this website.</t>
+  </si>
+  <si>
+    <t>The consensus data was last updated on 1/05/2026</t>
   </si>
   <si>
     <t>Powered by Vuma</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -296,61 +296,61 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000055"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b val="1"/>
-      <i val="0"/>
+      <b val="0"/>
+      <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF666666"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b val="0"/>
-      <i val="1"/>
+      <b val="1"/>
+      <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF666666"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFAA4020"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -415,72 +415,72 @@
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="10" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="11" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
-[...12 lines deleted...]
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="12" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="13" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -755,1351 +755,1905 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F93"/>
+  <dimension ref="A1:J89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A93" sqref="A93"/>
+      <selection activeCell="A89" sqref="A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.846436" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:10">
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="B3" s="3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:6">
+        <v>10</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="J3" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="B4" s="4" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6">
+        <v>11</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" s="5" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" s="6" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B7" s="10">
-        <v>3.5333</v>
+        <v>-4.1454</v>
       </c>
       <c r="C7" s="10">
-        <v>2.4733</v>
+        <v>-1.0961</v>
       </c>
       <c r="D7" s="10">
-        <v>1.675</v>
+        <v>0.4713</v>
       </c>
       <c r="E7" s="10">
-        <v>1.4733</v>
+        <v>1.723</v>
       </c>
       <c r="F7" s="10">
-        <v>1.5267</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>1.1707</v>
+      </c>
+      <c r="G7" s="10">
+        <v>1.1478</v>
+      </c>
+      <c r="H7" s="10">
+        <v>1.6267</v>
+      </c>
+      <c r="I7" s="10">
+        <v>1.2933</v>
+      </c>
+      <c r="J7" s="10">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B8" s="11">
-        <v>3977.7333</v>
+        <v>1020.6497</v>
       </c>
       <c r="C8" s="11">
-        <v>1807.7333</v>
+        <v>2162.1734</v>
       </c>
       <c r="D8" s="11">
-        <v>834.5833</v>
+        <v>4017.066</v>
       </c>
       <c r="E8" s="11">
-        <v>4056.7333</v>
+        <v>1141.4538</v>
       </c>
       <c r="F8" s="11">
-        <v>4126.2</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>1837.9655</v>
+      </c>
+      <c r="G8" s="11">
+        <v>989.5368</v>
+      </c>
+      <c r="H8" s="11">
+        <v>847.6679</v>
+      </c>
+      <c r="I8" s="11">
+        <v>4086.0063</v>
+      </c>
+      <c r="J8" s="11">
+        <v>4167.7057</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" s="5" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
-    </row>
-    <row r="11" spans="1:6">
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" s="6" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B11" s="10">
-        <v>3.14</v>
+        <v>1.8636</v>
       </c>
       <c r="C11" s="10">
-        <v>3.28</v>
+        <v>2.01</v>
       </c>
       <c r="D11" s="10">
-        <v>3.0583</v>
+        <v>2.1317</v>
       </c>
       <c r="E11" s="10">
-        <v>2.4067</v>
+        <v>2.0449</v>
       </c>
       <c r="F11" s="10">
-        <v>2.4</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>2.3985</v>
+      </c>
+      <c r="G11" s="10">
+        <v>2.3573</v>
+      </c>
+      <c r="H11" s="10">
+        <v>2.2664</v>
+      </c>
+      <c r="I11" s="10">
+        <v>2.2333</v>
+      </c>
+      <c r="J11" s="10">
+        <v>2.3462</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B12" s="11">
-        <v>2759.9333</v>
+        <v>700.3543</v>
       </c>
       <c r="C12" s="11">
-        <v>1401.9333</v>
+        <v>1410.3997</v>
       </c>
       <c r="D12" s="11">
-        <v>689.4167</v>
+        <v>2860.3867</v>
       </c>
       <c r="E12" s="11">
-        <v>2868.8</v>
+        <v>709.9521999999999</v>
       </c>
       <c r="F12" s="11">
-        <v>2977.7333</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>1454.8177</v>
+      </c>
+      <c r="G12" s="11">
+        <v>741.9046</v>
+      </c>
+      <c r="H12" s="11">
+        <v>712.9475</v>
+      </c>
+      <c r="I12" s="11">
+        <v>2955.7915</v>
+      </c>
+      <c r="J12" s="11">
+        <v>3057.4451</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" s="7" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" s="8" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B15" s="12">
-        <v>3.3786</v>
+        <v>-1.7782</v>
       </c>
       <c r="C15" s="12">
-        <v>2.7857</v>
+        <v>0.0892</v>
       </c>
       <c r="D15" s="12">
-        <v>2.2917</v>
+        <v>1.0257</v>
       </c>
       <c r="E15" s="12">
-        <v>1.7786</v>
+        <v>1.8399</v>
       </c>
       <c r="F15" s="12">
-        <v>1.7857</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>1.7009</v>
+      </c>
+      <c r="G15" s="12">
+        <v>1.6577</v>
+      </c>
+      <c r="H15" s="12">
+        <v>1.94</v>
+      </c>
+      <c r="I15" s="12">
+        <v>1.571</v>
+      </c>
+      <c r="J15" s="12">
+        <v>1.7333</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B16" s="11">
-        <v>6737.9333</v>
+        <v>1721.0949</v>
       </c>
       <c r="C16" s="11">
-        <v>3209.9333</v>
+        <v>3572.3913</v>
       </c>
       <c r="D16" s="11">
-        <v>1524.3333</v>
+        <v>6877.586</v>
       </c>
       <c r="E16" s="11">
-        <v>6925.7333</v>
+        <v>1851.4969</v>
       </c>
       <c r="F16" s="11">
-        <v>7104</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:6">
+        <v>3292.7832</v>
+      </c>
+      <c r="G16" s="11">
+        <v>1731.5323</v>
+      </c>
+      <c r="H16" s="11">
+        <v>1560.6154</v>
+      </c>
+      <c r="I16" s="11">
+        <v>7041.9311</v>
+      </c>
+      <c r="J16" s="11">
+        <v>7225.1507</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" s="9" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B17" s="13">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="C17" s="13">
-        <v>0.4583</v>
+        <v>0.2833</v>
       </c>
       <c r="D17" s="13">
-        <v>0</v>
+        <v>0.3309</v>
       </c>
       <c r="E17" s="13">
-        <v>0.1417</v>
+        <v>0</v>
       </c>
       <c r="F17" s="13">
-        <v>0.0833</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:6">
+        <v>0.4236</v>
+      </c>
+      <c r="G17" s="13">
+        <v>0</v>
+      </c>
+      <c r="H17" s="13">
+        <v>0</v>
+      </c>
+      <c r="I17" s="13">
+        <v>0.1562</v>
+      </c>
+      <c r="J17" s="13">
+        <v>0.158</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" s="6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B18" s="14">
-        <v>583.4666999999999</v>
+        <v>0</v>
       </c>
       <c r="C18" s="14">
-        <v>239.5333</v>
-[...1 lines deleted...]
-      <c r="D18" s="18"/>
+        <v>337.5139</v>
+      </c>
+      <c r="D18" s="14">
+        <v>588.628</v>
+      </c>
       <c r="E18" s="14">
-        <v>595.5333000000001</v>
+        <v>0</v>
       </c>
       <c r="F18" s="14">
-        <v>611.5333000000001</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:6">
+        <v>248.1726</v>
+      </c>
+      <c r="G18" s="14">
+        <v>0</v>
+      </c>
+      <c r="H18" s="14">
+        <v>0</v>
+      </c>
+      <c r="I18" s="14">
+        <v>604.7391</v>
+      </c>
+      <c r="J18" s="14">
+        <v>621.5649</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" s="8" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B21" s="12">
-        <v>-2.06</v>
+        <v>-1.4091</v>
       </c>
       <c r="C21" s="12">
-        <v>-2.7467</v>
+        <v>-1.5778</v>
       </c>
       <c r="D21" s="12">
-        <v>-1.9091</v>
+        <v>-1.2414</v>
       </c>
       <c r="E21" s="12">
-        <v>-0.1133</v>
+        <v>-1.5455</v>
       </c>
       <c r="F21" s="12">
-        <v>0.9867</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:6">
+        <v>-0.67</v>
+      </c>
+      <c r="G21" s="12">
+        <v>-0.6545</v>
+      </c>
+      <c r="H21" s="12">
+        <v>-0.74</v>
+      </c>
+      <c r="I21" s="12">
+        <v>0.3467</v>
+      </c>
+      <c r="J21" s="12">
+        <v>1.1923</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B22" s="11">
-        <v>2018.8</v>
+        <v>514.6251999999999</v>
       </c>
       <c r="C22" s="11">
-        <v>931.6</v>
+        <v>1092.2215</v>
       </c>
       <c r="D22" s="11">
-        <v>431.4545</v>
+        <v>2003.3107</v>
       </c>
       <c r="E22" s="11">
-        <v>2033</v>
+        <v>577.6768</v>
       </c>
       <c r="F22" s="11">
-        <v>2048.9333</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:6">
+        <v>924.4583</v>
+      </c>
+      <c r="G22" s="11">
+        <v>499.0837</v>
+      </c>
+      <c r="H22" s="11">
+        <v>425.7694</v>
+      </c>
+      <c r="I22" s="11">
+        <v>2005.1348</v>
+      </c>
+      <c r="J22" s="11">
+        <v>2032.9442</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-    </row>
-    <row r="24" spans="1:6">
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" s="7" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" s="8" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B25" s="12">
-        <v>-2.2267</v>
+        <v>-0.7727000000000001</v>
       </c>
       <c r="C25" s="12">
-        <v>-1.4867</v>
+        <v>-0.9</v>
       </c>
       <c r="D25" s="12">
-        <v>-1.025</v>
+        <v>-0.6054</v>
       </c>
       <c r="E25" s="12">
-        <v>0.3867</v>
+        <v>-0.7727000000000001</v>
       </c>
       <c r="F25" s="12">
-        <v>1.2467</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:6">
+        <v>-0.5</v>
+      </c>
+      <c r="G25" s="12">
+        <v>-0.4818</v>
+      </c>
+      <c r="H25" s="12">
+        <v>-0.5171</v>
+      </c>
+      <c r="I25" s="12">
+        <v>0.9533</v>
+      </c>
+      <c r="J25" s="12">
+        <v>1.4808</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B26" s="11">
-        <v>1878.4</v>
+        <v>492.9753</v>
       </c>
       <c r="C26" s="11">
-        <v>892.8667</v>
+        <v>1005.7866</v>
       </c>
       <c r="D26" s="11">
-        <v>419.5833</v>
+        <v>1895.234</v>
       </c>
       <c r="E26" s="11">
-        <v>1911.7333</v>
+        <v>512.8625</v>
       </c>
       <c r="F26" s="11">
-        <v>1941.7333</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:6">
+        <v>900.6035000000001</v>
+      </c>
+      <c r="G26" s="11">
+        <v>479.5332</v>
+      </c>
+      <c r="H26" s="11">
+        <v>421.2892</v>
+      </c>
+      <c r="I26" s="11">
+        <v>1922.7168</v>
+      </c>
+      <c r="J26" s="11">
+        <v>1977.1794</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" s="7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
-    </row>
-    <row r="29" spans="1:6">
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" s="8" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B29" s="12">
-        <v>-2.1357</v>
+        <v>-1.1051</v>
       </c>
       <c r="C29" s="12">
-        <v>-2.0538</v>
+        <v>-1.2467</v>
       </c>
       <c r="D29" s="12">
-        <v>-1.5417</v>
+        <v>-0.9989</v>
       </c>
       <c r="E29" s="12">
-        <v>-0.0429</v>
+        <v>-1.0907</v>
       </c>
       <c r="F29" s="12">
-        <v>0.9857</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:6">
+        <v>-0.6562</v>
+      </c>
+      <c r="G29" s="12">
+        <v>-0.5701000000000001</v>
+      </c>
+      <c r="H29" s="12">
+        <v>-0.6581</v>
+      </c>
+      <c r="I29" s="12">
+        <v>0.5803</v>
+      </c>
+      <c r="J29" s="12">
+        <v>1.1928</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B30" s="11">
-        <v>3854.5333</v>
+        <v>994.0641000000001</v>
       </c>
       <c r="C30" s="11">
-        <v>1806.5333</v>
+        <v>2069.6445</v>
       </c>
       <c r="D30" s="11">
-        <v>839.3333</v>
+        <v>3858.678</v>
       </c>
       <c r="E30" s="11">
-        <v>3905.9333</v>
+        <v>1075.4938</v>
       </c>
       <c r="F30" s="11">
-        <v>3951.8</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:6">
+        <v>1799.3345</v>
+      </c>
+      <c r="G30" s="11">
+        <v>965.2593000000001</v>
+      </c>
+      <c r="H30" s="11">
+        <v>834.6719000000001</v>
+      </c>
+      <c r="I30" s="11">
+        <v>3887.5848</v>
+      </c>
+      <c r="J30" s="11">
+        <v>3963.2005</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
       <c r="A31" s="9" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B31" s="15"/>
       <c r="C31" s="13">
-        <v>0.175</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.2286</v>
+      </c>
+      <c r="D31" s="13">
+        <v>0.25</v>
+      </c>
+      <c r="E31" s="15"/>
       <c r="F31" s="13">
-        <v>0.175</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:6">
+        <v>0.1825</v>
+      </c>
+      <c r="G31" s="13">
+        <v>0</v>
+      </c>
+      <c r="H31" s="13">
+        <v>0</v>
+      </c>
+      <c r="I31" s="13">
+        <v>0.195</v>
+      </c>
+      <c r="J31" s="13">
+        <v>0.2188</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" s="6" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="B32" s="16"/>
       <c r="C32" s="14">
-        <v>20.5333</v>
-[...4 lines deleted...]
-      </c>
+        <v>74.20569999999999</v>
+      </c>
+      <c r="D32" s="14">
+        <v>98.61239999999999</v>
+      </c>
+      <c r="E32" s="16"/>
       <c r="F32" s="14">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:6">
+        <v>24.7933</v>
+      </c>
+      <c r="G32" s="16"/>
+      <c r="H32" s="16"/>
+      <c r="I32" s="14">
+        <v>109.2762</v>
+      </c>
+      <c r="J32" s="14">
+        <v>123.0896</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
-    </row>
-    <row r="34" spans="1:6">
+      <c r="G33"/>
+      <c r="H33"/>
+      <c r="I33"/>
+      <c r="J33"/>
+    </row>
+    <row r="34" spans="1:10">
       <c r="A34" s="7" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
-    </row>
-    <row r="35" spans="1:6">
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" s="8" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B35" s="12">
-        <v>-1.58</v>
+        <v>1.6364</v>
       </c>
       <c r="C35" s="12">
-        <v>-0.9267</v>
+        <v>1.3556</v>
       </c>
       <c r="D35" s="12">
-        <v>-0.6333</v>
+        <v>1.5474</v>
       </c>
       <c r="E35" s="12">
-        <v>1.8267</v>
+        <v>1.4545</v>
       </c>
       <c r="F35" s="12">
-        <v>2.9</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:6">
+        <v>1.3111</v>
+      </c>
+      <c r="G35" s="12">
+        <v>1.5</v>
+      </c>
+      <c r="H35" s="12">
+        <v>1.1818</v>
+      </c>
+      <c r="I35" s="12">
+        <v>2.6467</v>
+      </c>
+      <c r="J35" s="12">
+        <v>2.8077</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B36" s="11">
-        <v>1823.8667</v>
+        <v>467.0334</v>
       </c>
       <c r="C36" s="11">
-        <v>877.8</v>
+        <v>994.9679</v>
       </c>
       <c r="D36" s="11">
-        <v>401.3333</v>
+        <v>1912.0169</v>
       </c>
       <c r="E36" s="11">
-        <v>1929.4667</v>
+        <v>527.9044</v>
       </c>
       <c r="F36" s="11">
-        <v>2038.8667</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:6">
+        <v>918.6678000000001</v>
+      </c>
+      <c r="G36" s="11">
+        <v>496.8277</v>
+      </c>
+      <c r="H36" s="11">
+        <v>422.2295</v>
+      </c>
+      <c r="I36" s="11">
+        <v>1995.2191</v>
+      </c>
+      <c r="J36" s="11">
+        <v>2086.0168</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
       <c r="A37" s="9" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B37" s="15"/>
       <c r="C37" s="13">
-        <v>0.09</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.2571</v>
+      </c>
+      <c r="D37" s="13">
+        <v>0.2333</v>
+      </c>
+      <c r="E37" s="15"/>
       <c r="F37" s="13">
-        <v>0.13</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:6">
+        <v>0.2232</v>
+      </c>
+      <c r="G37" s="13">
+        <v>0</v>
+      </c>
+      <c r="H37" s="13">
+        <v>0</v>
+      </c>
+      <c r="I37" s="13">
+        <v>0.15</v>
+      </c>
+      <c r="J37" s="13">
+        <v>0.1125</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" s="6" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="B38" s="16"/>
       <c r="C38" s="14">
-        <v>36.9333</v>
-[...4 lines deleted...]
-      </c>
+        <v>54.462</v>
+      </c>
+      <c r="D38" s="14">
+        <v>91.8409</v>
+      </c>
+      <c r="E38" s="16"/>
       <c r="F38" s="14">
-        <v>103.6667</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:6">
+        <v>38.559</v>
+      </c>
+      <c r="G38" s="16"/>
+      <c r="H38" s="16"/>
+      <c r="I38" s="14">
+        <v>98.6478</v>
+      </c>
+      <c r="J38" s="14">
+        <v>107.2803</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-    </row>
-    <row r="40" spans="1:6">
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39"/>
+      <c r="J39"/>
+    </row>
+    <row r="40" spans="1:10">
       <c r="A40" s="5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
-    </row>
-    <row r="41" spans="1:6">
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="5"/>
+      <c r="J40" s="5"/>
+    </row>
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="B41" s="17"/>
       <c r="C41" s="11">
-        <v>-3.6667</v>
-[...4 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="D41" s="11">
+        <v>0</v>
+      </c>
+      <c r="E41" s="17"/>
       <c r="F41" s="11">
-        <v>-1</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="G41" s="17"/>
+      <c r="H41" s="17"/>
+      <c r="I41" s="11">
+        <v>0</v>
+      </c>
+      <c r="J41" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B42" s="17"/>
       <c r="C42" s="11">
-        <v>3.5333</v>
-[...4 lines deleted...]
-      </c>
+        <v>10.2566</v>
+      </c>
+      <c r="D42" s="11">
+        <v>16.9433</v>
+      </c>
+      <c r="E42" s="17"/>
       <c r="F42" s="11">
-        <v>16.4</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:6">
+        <v>6.4748</v>
+      </c>
+      <c r="G42" s="17"/>
+      <c r="H42" s="17"/>
+      <c r="I42" s="11">
+        <v>18.0854</v>
+      </c>
+      <c r="J42" s="11">
+        <v>19.3721</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="B43" s="17"/>
       <c r="C43" s="11">
         <v>0</v>
       </c>
-      <c r="D43" s="20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D43" s="11">
+        <v>0</v>
+      </c>
+      <c r="E43" s="17"/>
       <c r="F43" s="11">
-        <v>-0.2727</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="G43" s="17"/>
+      <c r="H43" s="17"/>
+      <c r="I43" s="11">
+        <v>0</v>
+      </c>
+      <c r="J43" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="B44" s="17"/>
       <c r="C44" s="11">
-        <v>-16.2</v>
-[...4 lines deleted...]
-      </c>
+        <v>-13.65</v>
+      </c>
+      <c r="D44" s="11">
+        <v>-27</v>
+      </c>
+      <c r="E44" s="17"/>
       <c r="F44" s="11">
-        <v>-18.9333</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:6">
+        <v>-13.65</v>
+      </c>
+      <c r="G44" s="17"/>
+      <c r="H44" s="17"/>
+      <c r="I44" s="11">
+        <v>-21.2667</v>
+      </c>
+      <c r="J44" s="11">
+        <v>-16.0769</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" s="6" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="B45" s="16"/>
       <c r="C45" s="14">
-        <v>-16.3333</v>
-[...4 lines deleted...]
-      </c>
+        <v>-3.3934</v>
+      </c>
+      <c r="D45" s="14">
+        <v>-10.0567</v>
+      </c>
+      <c r="E45" s="16"/>
       <c r="F45" s="14">
-        <v>-3.8061</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:6">
+        <v>-7.1752</v>
+      </c>
+      <c r="G45" s="16"/>
+      <c r="H45" s="16"/>
+      <c r="I45" s="14">
+        <v>-3.1812</v>
+      </c>
+      <c r="J45" s="14">
+        <v>3.2951</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
-    </row>
-    <row r="47" spans="1:6">
+      <c r="G46"/>
+      <c r="H46"/>
+      <c r="I46"/>
+      <c r="J46"/>
+    </row>
+    <row r="47" spans="1:10">
       <c r="A47" s="7" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
-    </row>
-    <row r="48" spans="1:6">
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+    </row>
+    <row r="48" spans="1:10">
       <c r="A48" s="8" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B48" s="12">
-        <v>1.0615</v>
+        <v>-0.902</v>
       </c>
       <c r="C48" s="12">
-        <v>0.8273</v>
+        <v>0.0286</v>
       </c>
       <c r="D48" s="12">
-        <v>0.77</v>
+        <v>0.5582</v>
       </c>
       <c r="E48" s="12">
-        <v>1.2333</v>
+        <v>0.8602</v>
       </c>
       <c r="F48" s="12">
-        <v>1.7167</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:6">
+        <v>1.0733</v>
+      </c>
+      <c r="G48" s="12">
+        <v>1.07</v>
+      </c>
+      <c r="H48" s="12">
+        <v>1.063</v>
+      </c>
+      <c r="I48" s="12">
+        <v>1.4666</v>
+      </c>
+      <c r="J48" s="12">
+        <v>1.8121</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
       <c r="A49" s="6" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B49" s="14">
-        <v>12902.8667</v>
+        <v>3293.909</v>
       </c>
       <c r="C49" s="14">
-        <v>6107.8667</v>
+        <v>6881.5305</v>
       </c>
       <c r="D49" s="14">
-        <v>2865</v>
+        <v>13121.2406</v>
       </c>
       <c r="E49" s="14">
-        <v>13225.0667</v>
+        <v>3587.5401</v>
       </c>
       <c r="F49" s="14">
-        <v>13572.6</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:6">
+        <v>6241.7536</v>
+      </c>
+      <c r="G49" s="14">
+        <v>3312.4561</v>
+      </c>
+      <c r="H49" s="14">
+        <v>2927.6437</v>
+      </c>
+      <c r="I49" s="14">
+        <v>13420.2631</v>
+      </c>
+      <c r="J49" s="14">
+        <v>13802.3066</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" s="9" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B50" s="15"/>
       <c r="C50" s="13">
-        <v>0.3545</v>
-[...1 lines deleted...]
-      <c r="D50" s="19"/>
+        <v>0.2418</v>
+      </c>
+      <c r="D50" s="13">
+        <v>0.2311</v>
+      </c>
       <c r="E50" s="13">
-        <v>0.1143</v>
+        <v>0</v>
       </c>
       <c r="F50" s="13">
-        <v>0.1</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:6">
+        <v>0.3151</v>
+      </c>
+      <c r="G50" s="13">
+        <v>0</v>
+      </c>
+      <c r="H50" s="13">
+        <v>0</v>
+      </c>
+      <c r="I50" s="13">
+        <v>0.1405</v>
+      </c>
+      <c r="J50" s="13">
+        <v>0.0982</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" s="6" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="B51" s="16"/>
       <c r="C51" s="14">
-        <v>280.6667</v>
-[...4 lines deleted...]
-      </c>
+        <v>462.7881</v>
+      </c>
+      <c r="D51" s="14">
+        <v>769.0245</v>
+      </c>
+      <c r="E51" s="16"/>
       <c r="F51" s="14">
-        <v>822.3939</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:6">
+        <v>304.3498</v>
+      </c>
+      <c r="G51" s="16"/>
+      <c r="H51" s="16"/>
+      <c r="I51" s="14">
+        <v>809.4818</v>
+      </c>
+      <c r="J51" s="14">
+        <v>855.23</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
       <c r="A52" s="9" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B52" s="15"/>
       <c r="C52" s="13">
-        <v>4.5952</v>
-[...4 lines deleted...]
-      </c>
+        <v>6.7251</v>
+      </c>
+      <c r="D52" s="13">
+        <v>5.8609</v>
+      </c>
+      <c r="E52" s="15"/>
       <c r="F52" s="13">
-        <v>6.0592</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:6">
+        <v>4.876</v>
+      </c>
+      <c r="G52" s="15"/>
+      <c r="H52" s="15"/>
+      <c r="I52" s="13">
+        <v>6.0318</v>
+      </c>
+      <c r="J52" s="13">
+        <v>6.1963</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-    </row>
-    <row r="54" spans="1:6">
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B54" s="17"/>
       <c r="C54" s="11">
-        <v>-3.4</v>
-[...1 lines deleted...]
-      <c r="D54" s="20"/>
+        <v>0</v>
+      </c>
+      <c r="D54" s="11">
+        <v>0</v>
+      </c>
       <c r="E54" s="11">
-        <v>-6.1333</v>
+        <v>0</v>
       </c>
       <c r="F54" s="11">
-        <v>-6.0667</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="G54" s="17"/>
+      <c r="H54" s="17"/>
+      <c r="I54" s="11">
+        <v>0</v>
+      </c>
+      <c r="J54" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="B55" s="17"/>
       <c r="C55" s="11">
-        <v>-36.1333</v>
-[...1 lines deleted...]
-      <c r="D55" s="20"/>
+        <v>-36.8889</v>
+      </c>
+      <c r="D55" s="11">
+        <v>-76.3459</v>
+      </c>
       <c r="E55" s="11">
-        <v>-73.0667</v>
+        <v>0</v>
       </c>
       <c r="F55" s="11">
-        <v>-74.86669999999999</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:6">
+        <v>-39.5556</v>
+      </c>
+      <c r="G55" s="17"/>
+      <c r="H55" s="17"/>
+      <c r="I55" s="11">
+        <v>-78.0262</v>
+      </c>
+      <c r="J55" s="11">
+        <v>-80.2296</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="B56" s="17"/>
       <c r="C56" s="11">
-        <v>-51.2667</v>
-[...1 lines deleted...]
-      <c r="D56" s="20"/>
+        <v>-51.4345</v>
+      </c>
+      <c r="D56" s="11">
+        <v>-104.1254</v>
+      </c>
       <c r="E56" s="11">
-        <v>-96.0667</v>
+        <v>0</v>
       </c>
       <c r="F56" s="11">
-        <v>-93.33329999999999</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:6">
+        <v>-53.7678</v>
+      </c>
+      <c r="G56" s="17"/>
+      <c r="H56" s="17"/>
+      <c r="I56" s="11">
+        <v>-104.7505</v>
+      </c>
+      <c r="J56" s="11">
+        <v>-106.2892</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
-    </row>
-    <row r="58" spans="1:6">
+      <c r="G57"/>
+      <c r="H57"/>
+      <c r="I57"/>
+      <c r="J57"/>
+    </row>
+    <row r="58" spans="1:10">
       <c r="A58" s="6" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="B58" s="16"/>
       <c r="C58" s="14">
-        <v>189.8667</v>
-[...4 lines deleted...]
-      </c>
+        <v>374.4647</v>
+      </c>
+      <c r="D58" s="14">
+        <v>588.5533</v>
+      </c>
+      <c r="E58" s="16"/>
       <c r="F58" s="14">
-        <v>648.1273</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:6">
+        <v>211.0264</v>
+      </c>
+      <c r="G58" s="16"/>
+      <c r="H58" s="16"/>
+      <c r="I58" s="14">
+        <v>626.7051</v>
+      </c>
+      <c r="J58" s="14">
+        <v>668.7112</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-    </row>
-    <row r="60" spans="1:6">
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="B60" s="17"/>
       <c r="C60" s="11">
-        <v>49.4615</v>
-[...4 lines deleted...]
-      </c>
+        <v>96.87260000000001</v>
+      </c>
+      <c r="D60" s="11">
+        <v>151.6341</v>
+      </c>
+      <c r="E60" s="17"/>
       <c r="F60" s="11">
-        <v>174.1333</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:6">
+        <v>54.399</v>
+      </c>
+      <c r="G60" s="17"/>
+      <c r="H60" s="17"/>
+      <c r="I60" s="11">
+        <v>163.5575</v>
+      </c>
+      <c r="J60" s="11">
+        <v>175.7654</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
       <c r="A61" s="6" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="B61" s="16"/>
       <c r="C61" s="14">
-        <v>140.4051</v>
-[...4 lines deleted...]
-      </c>
+        <v>277</v>
+      </c>
+      <c r="D61" s="14">
+        <v>436.9192</v>
+      </c>
+      <c r="E61" s="16"/>
       <c r="F61" s="14">
-        <v>473.9939</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:6">
+        <v>156.6274</v>
+      </c>
+      <c r="G61" s="16"/>
+      <c r="H61" s="16"/>
+      <c r="I61" s="14">
+        <v>463.1476</v>
+      </c>
+      <c r="J61" s="14">
+        <v>492.9458</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
-    </row>
-    <row r="63" spans="1:6">
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+    </row>
+    <row r="63" spans="1:10">
       <c r="A63" t="s">
-        <v>36</v>
-[...15 lines deleted...]
-    <row r="64" spans="1:6">
+        <v>40</v>
+      </c>
+      <c r="B63" s="18"/>
+      <c r="C63" s="20">
+        <v>16.2325</v>
+      </c>
+      <c r="D63" s="20">
+        <v>26.0851</v>
+      </c>
+      <c r="E63" s="20">
+        <v>0</v>
+      </c>
+      <c r="F63" s="20">
+        <v>9.7067</v>
+      </c>
+      <c r="G63" s="18"/>
+      <c r="H63" s="18"/>
+      <c r="I63" s="20">
+        <v>28.8428</v>
+      </c>
+      <c r="J63" s="20">
+        <v>31.7365</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
       <c r="A64" t="s">
-        <v>37</v>
-[...15 lines deleted...]
-    <row r="65" spans="1:6">
+        <v>41</v>
+      </c>
+      <c r="B64" s="18"/>
+      <c r="C64" s="20">
+        <v>4.1714</v>
+      </c>
+      <c r="D64" s="20">
+        <v>12.5333</v>
+      </c>
+      <c r="E64" s="20">
+        <v>0</v>
+      </c>
+      <c r="F64" s="20">
+        <v>8.314299999999999</v>
+      </c>
+      <c r="G64" s="18"/>
+      <c r="H64" s="18"/>
+      <c r="I64" s="20">
+        <v>12.7933</v>
+      </c>
+      <c r="J64" s="20">
+        <v>13.1692</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
       <c r="A65" t="s">
-        <v>38</v>
-[...13 lines deleted...]
-    <row r="66" spans="1:6">
+        <v>42</v>
+      </c>
+      <c r="B65" s="18"/>
+      <c r="C65" s="20">
+        <v>-2.7924</v>
+      </c>
+      <c r="D65" s="20">
+        <v>-1.3963</v>
+      </c>
+      <c r="E65" s="18"/>
+      <c r="F65" s="20">
+        <v>-2.8664</v>
+      </c>
+      <c r="G65" s="18"/>
+      <c r="H65" s="18"/>
+      <c r="I65" s="20">
+        <v>-1.318</v>
+      </c>
+      <c r="J65" s="20">
+        <v>-1.2079</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="B66" s="17"/>
       <c r="C66" s="11">
-        <v>-36</v>
-[...4 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="D66" s="11">
+        <v>470.2961</v>
+      </c>
+      <c r="E66" s="17"/>
       <c r="F66" s="11">
-        <v>444.7333</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:6">
+        <v>290</v>
+      </c>
+      <c r="G66" s="17"/>
+      <c r="H66" s="17"/>
+      <c r="I66" s="11">
+        <v>458.227</v>
+      </c>
+      <c r="J66" s="11">
+        <v>481.0736</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
       <c r="A67" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="B67" s="17"/>
       <c r="C67" s="11">
-        <v>-102</v>
-[...4 lines deleted...]
-      </c>
+        <v>-126</v>
+      </c>
+      <c r="D67" s="11">
+        <v>-273</v>
+      </c>
+      <c r="E67" s="17"/>
       <c r="F67" s="11">
-        <v>-153.5714</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:6">
+        <v>-130</v>
+      </c>
+      <c r="G67" s="17"/>
+      <c r="H67" s="17"/>
+      <c r="I67" s="11">
+        <v>-218.3333</v>
+      </c>
+      <c r="J67" s="11">
+        <v>-180</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68"/>
-    </row>
-    <row r="69" spans="1:6">
+      <c r="G68"/>
+      <c r="H68"/>
+      <c r="I68"/>
+      <c r="J68"/>
+    </row>
+    <row r="69" spans="1:10">
       <c r="A69" t="s">
-        <v>41</v>
-[...17 lines deleted...]
-    <row r="70" spans="1:6">
+        <v>45</v>
+      </c>
+      <c r="B69" s="19">
+        <v>1.1563</v>
+      </c>
+      <c r="C69" s="19">
+        <v>1.1562</v>
+      </c>
+      <c r="D69" s="19">
+        <v>1.1543</v>
+      </c>
+      <c r="E69" s="19">
+        <v>1.1547</v>
+      </c>
+      <c r="F69" s="19">
+        <v>1.153</v>
+      </c>
+      <c r="G69" s="19">
+        <v>1.1532</v>
+      </c>
+      <c r="H69" s="19">
+        <v>1.1522</v>
+      </c>
+      <c r="I69" s="19">
+        <v>1.1546</v>
+      </c>
+      <c r="J69" s="19">
+        <v>1.154</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
       <c r="A70" t="s">
-        <v>42</v>
-[...17 lines deleted...]
-    <row r="72" spans="1:6">
+        <v>46</v>
+      </c>
+      <c r="B70" s="19">
+        <v>4.9023</v>
+      </c>
+      <c r="C70" s="19">
+        <v>4.9204</v>
+      </c>
+      <c r="D70" s="19">
+        <v>4.9345</v>
+      </c>
+      <c r="E70" s="19">
+        <v>4.9177</v>
+      </c>
+      <c r="F70" s="19">
+        <v>4.9144</v>
+      </c>
+      <c r="G70" s="19">
+        <v>4.9045</v>
+      </c>
+      <c r="H70" s="19">
+        <v>4.9076</v>
+      </c>
+      <c r="I70" s="19">
+        <v>4.9233</v>
+      </c>
+      <c r="J70" s="19">
+        <v>4.9481</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
       <c r="A72" s="21" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:6">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
       <c r="A73" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="G73"/>
+      <c r="H73"/>
+      <c r="I73"/>
+      <c r="J73"/>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74"/>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74"/>
       <c r="E74"/>
       <c r="F74"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A75"/>
+      <c r="G74"/>
+      <c r="H74"/>
+      <c r="I74"/>
+      <c r="J74"/>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" t="s">
+        <v>49</v>
+      </c>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75"/>
-    </row>
-    <row r="76" spans="1:6">
+      <c r="G75"/>
+      <c r="H75"/>
+      <c r="I75"/>
+      <c r="J75"/>
+    </row>
+    <row r="76" spans="1:10">
       <c r="A76" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76"/>
       <c r="E76"/>
       <c r="F76"/>
-    </row>
-    <row r="77" spans="1:6">
+      <c r="G76"/>
+      <c r="H76"/>
+      <c r="I76"/>
+      <c r="J76"/>
+    </row>
+    <row r="77" spans="1:10">
       <c r="A77" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B77"/>
       <c r="C77"/>
       <c r="D77"/>
       <c r="E77"/>
       <c r="F77"/>
-    </row>
-    <row r="78" spans="1:6">
+      <c r="G77"/>
+      <c r="H77"/>
+      <c r="I77"/>
+      <c r="J77"/>
+    </row>
+    <row r="78" spans="1:10">
       <c r="A78" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
       <c r="F78"/>
-    </row>
-    <row r="79" spans="1:6">
+      <c r="G78"/>
+      <c r="H78"/>
+      <c r="I78"/>
+      <c r="J78"/>
+    </row>
+    <row r="79" spans="1:10">
       <c r="A79" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79"/>
       <c r="E79"/>
       <c r="F79"/>
-    </row>
-    <row r="80" spans="1:6">
+      <c r="G79"/>
+      <c r="H79"/>
+      <c r="I79"/>
+      <c r="J79"/>
+    </row>
+    <row r="80" spans="1:10">
       <c r="A80" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80"/>
-    </row>
-    <row r="81" spans="1:6">
+      <c r="G80"/>
+      <c r="H80"/>
+      <c r="I80"/>
+      <c r="J80"/>
+    </row>
+    <row r="81" spans="1:10">
       <c r="A81" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B81"/>
       <c r="C81"/>
       <c r="D81"/>
       <c r="E81"/>
       <c r="F81"/>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="G81"/>
+      <c r="H81"/>
+      <c r="I81"/>
+      <c r="J81"/>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82"/>
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82"/>
-    </row>
-    <row r="83" spans="1:6">
+      <c r="G82"/>
+      <c r="H82"/>
+      <c r="I82"/>
+      <c r="J82"/>
+    </row>
+    <row r="83" spans="1:10">
       <c r="A83" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83"/>
       <c r="E83"/>
       <c r="F83"/>
-    </row>
-    <row r="84" spans="1:6">
+      <c r="G83"/>
+      <c r="H83"/>
+      <c r="I83"/>
+      <c r="J83"/>
+    </row>
+    <row r="84" spans="1:10">
       <c r="A84" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84"/>
-    </row>
-    <row r="85" spans="1:6">
+      <c r="G84"/>
+      <c r="H84"/>
+      <c r="I84"/>
+      <c r="J84"/>
+    </row>
+    <row r="85" spans="1:10">
       <c r="A85" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B85"/>
       <c r="C85"/>
       <c r="D85"/>
       <c r="E85"/>
       <c r="F85"/>
-    </row>
-    <row r="86" spans="1:6">
+      <c r="G85"/>
+      <c r="H85"/>
+      <c r="I85"/>
+      <c r="J85"/>
+    </row>
+    <row r="86" spans="1:10">
       <c r="A86"/>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86"/>
       <c r="E86"/>
       <c r="F86"/>
-    </row>
-    <row r="87" spans="1:6">
+      <c r="G86"/>
+      <c r="H86"/>
+      <c r="I86"/>
+      <c r="J86"/>
+    </row>
+    <row r="87" spans="1:10">
       <c r="A87" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B87"/>
       <c r="C87"/>
       <c r="D87"/>
       <c r="E87"/>
       <c r="F87"/>
-    </row>
-[...39 lines deleted...]
-      <c r="A93" s="22" t="s">
+      <c r="G87"/>
+      <c r="H87"/>
+      <c r="I87"/>
+      <c r="J87"/>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" s="22" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A73:F73"/>
-[...17 lines deleted...]
-    <mergeCell ref="A91:F91"/>
+    <mergeCell ref="A73:J73"/>
+    <mergeCell ref="A74:J74"/>
+    <mergeCell ref="A75:J75"/>
+    <mergeCell ref="A76:J76"/>
+    <mergeCell ref="A77:J77"/>
+    <mergeCell ref="A78:J78"/>
+    <mergeCell ref="A79:J79"/>
+    <mergeCell ref="A80:J80"/>
+    <mergeCell ref="A81:J81"/>
+    <mergeCell ref="A82:J82"/>
+    <mergeCell ref="A83:J83"/>
+    <mergeCell ref="A84:J84"/>
+    <mergeCell ref="A85:J85"/>
+    <mergeCell ref="A86:J86"/>
+    <mergeCell ref="A87:J87"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="72" man="1"/>
-    <brk id="93" man="1"/>
+    <brk id="89" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Summary</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>