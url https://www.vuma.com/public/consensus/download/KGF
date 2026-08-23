--- v3 (2026-05-24)
+++ v4 (2026-08-23)
@@ -12,86 +12,83 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Kingfisher plc</t>
   </si>
   <si>
-    <t>Q1 26/27</t>
-[...1 lines deleted...]
-  <si>
     <t>H1 26/27</t>
   </si>
   <si>
     <t>FY 26/27</t>
   </si>
   <si>
     <t>Q2 26/27</t>
   </si>
   <si>
     <t>H2 26/27</t>
   </si>
   <si>
     <t>Q3 26/27</t>
   </si>
   <si>
     <t>Q4 26/27</t>
   </si>
   <si>
     <t>FY 27/28</t>
   </si>
   <si>
     <t>FY 28/29</t>
   </si>
   <si>
     <t>CONSENSUS</t>
   </si>
   <si>
-    <t>01/05/26</t>
+    <t>02/07/26</t>
   </si>
   <si>
     <t>B&amp;Q</t>
   </si>
   <si>
     <t xml:space="preserve">  LFL %</t>
   </si>
   <si>
     <t xml:space="preserve">  Total Sales (£m)</t>
   </si>
   <si>
     <t>Screwfix</t>
   </si>
   <si>
     <t xml:space="preserve">  LFL (%)</t>
   </si>
   <si>
     <t xml:space="preserve">UK &amp; Ireland </t>
   </si>
   <si>
     <t xml:space="preserve">  GM movement YOY (%)</t>
   </si>
   <si>
     <t xml:space="preserve">  Retail profit (£m)</t>
   </si>
@@ -158,84 +155,90 @@
   <si>
     <t xml:space="preserve">  Adjusted EPS (basic) (P)</t>
   </si>
   <si>
     <t xml:space="preserve">  Ord Dividend per share (P)</t>
   </si>
   <si>
     <t xml:space="preserve">  Net debt/EBITDA (x)</t>
   </si>
   <si>
     <t xml:space="preserve">  FCF (£m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Share Buybacks/Spec Divi (£m)</t>
   </si>
   <si>
     <t xml:space="preserve">  Euro rate (Eur)</t>
   </si>
   <si>
     <t xml:space="preserve">  PLN rate (PLN )</t>
   </si>
   <si>
     <t>Disclaimer</t>
   </si>
   <si>
-    <t>The forecasts in this analysis have been gathered for Kingfisher through Vuma Consensus, an external web-based tool independently managed by Vuma Financial Limited, a company separate from Kingfisher.</t>
-[...32 lines deleted...]
-    <t>The consensus data was last updated on 1/05/2026</t>
+    <t>The forecasts in this analysis have been gathered for Kingfisher through Vuma Consensus, an external web-based tool independently managed by Vuma Financial Limited, a company separate from</t>
+  </si>
+  <si>
+    <t>Kingfisher.</t>
+  </si>
+  <si>
+    <t>The consensus figures reflect the opinions of, and are updated by, investment analysts based on publicly available information.  Save as described below, consensus figures are a simple</t>
+  </si>
+  <si>
+    <t>arithmetic average of recent forecasts that have been provided to Kingfisher via Vuma Consensus, by registered investment analysts. The figures do not give greater weight to the forecasts of</t>
+  </si>
+  <si>
+    <t>any individual analyst and may or may not represent the market consensus. These average estimates are not endorsed by Kingfisher, nor does Kingfisher express a view on the consensus estimates</t>
+  </si>
+  <si>
+    <t>or assume any obligation to update or revise them after the date noted below. Kingfisher does not warrant that the information presented is accurate or complete. Whilst Kingfisher reserves the</t>
+  </si>
+  <si>
+    <t>right, from time to time, with or without notice, to exclude one or more analysts’ forecasts on the basis that Kingfisher believes them to be unrepresentative and/or out of date, any</t>
+  </si>
+  <si>
+    <t>analysts forecasts submitted represents the independent opinion of that analyst and does not constitute the opinion of Kingfisher. In some instances, interim period forecasts (i.e. H1 and H2)</t>
+  </si>
+  <si>
+    <t>may not reconcile to full year forecasts due to fewer analysts forecasting on an interim basis than a full year basis. Group LFL forecasts for some analysts exclude Romania and Iberia LFL</t>
+  </si>
+  <si>
+    <t>sales forecasts.</t>
+  </si>
+  <si>
+    <t>Nothing in this analysis should be taken as a recommendation to buy or sell shares in Kingfisher, to take or not take any other action or to place any reliance on the information presented</t>
+  </si>
+  <si>
+    <t>here. Kingfisher shall have no liability whatsoever for the consequences of any reliance or actions taken or not taken based on any of the forecasts or information displayed. The information</t>
+  </si>
+  <si>
+    <t>is made available here solely as a convenience to users of this website.</t>
+  </si>
+  <si>
+    <t>The consensus data was last updated on 02/07/2026</t>
   </si>
   <si>
     <t>Powered by Vuma</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -354,51 +357,51 @@
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <bottom style="medium">
         <color rgb="FFAAAAAA"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="24">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
@@ -415,72 +418,76 @@
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
-    <xf xfId="0" fontId="10" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
-[...3 lines deleted...]
-    <xf xfId="0" fontId="11" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+    <xf xfId="0" fontId="3" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+    <xf xfId="0" fontId="3" numFmtId="4" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="10" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <protection locked="false"/>
+    </xf>
+    <xf xfId="0" fontId="11" numFmtId="3" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="12" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="13" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -755,1905 +762,1754 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J89"/>
+  <dimension ref="A1:I91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A89" sqref="A89"/>
+      <selection activeCell="A91" sqref="A91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.846436" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="14" customWidth="true" style="0"/>
     <col min="8" max="8" width="14" customWidth="true" style="0"/>
     <col min="9" max="9" width="14" customWidth="true" style="0"/>
-    <col min="10" max="10" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:9">
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="2" t="s">
+    </row>
+    <row r="3" spans="1:9">
+      <c r="B3" s="3" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="C3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="B4" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C4" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="3" t="s">
+      <c r="D4" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="E4" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="3" t="s">
+      <c r="F4" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="3" t="s">
+      <c r="G4" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="H3" s="3" t="s">
+      <c r="H4" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="I3" s="3" t="s">
+      <c r="I4" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="3" t="s">
-[...32 lines deleted...]
-    <row r="5" spans="1:10">
+    </row>
+    <row r="5" spans="1:9">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
-      <c r="J5" s="3"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:10">
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
-      <c r="J6" s="5"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:10">
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="10">
+        <v>-1.3256</v>
+      </c>
+      <c r="C7" s="10">
+        <v>0.0766</v>
+      </c>
+      <c r="D7" s="10">
+        <v>1.3385</v>
+      </c>
+      <c r="E7" s="10">
+        <v>1.1833</v>
+      </c>
+      <c r="F7" s="10">
+        <v>0.6545</v>
+      </c>
+      <c r="G7" s="10">
+        <v>1.0455</v>
+      </c>
+      <c r="H7" s="10">
+        <v>1.2401</v>
+      </c>
+      <c r="I7" s="10">
+        <v>1.503</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="10">
-[...30 lines deleted...]
-      </c>
       <c r="B8" s="11">
-        <v>1020.6497</v>
+        <v>2166.2751</v>
       </c>
       <c r="C8" s="11">
-        <v>2162.1734</v>
+        <v>4006.5203</v>
       </c>
       <c r="D8" s="11">
-        <v>4017.066</v>
+        <v>1140.988</v>
       </c>
       <c r="E8" s="11">
-        <v>1141.4538</v>
+        <v>1837.1164</v>
       </c>
       <c r="F8" s="11">
-        <v>1837.9655</v>
+        <v>986.0687</v>
       </c>
       <c r="G8" s="11">
-        <v>989.5368</v>
+        <v>842.8569</v>
       </c>
       <c r="H8" s="11">
-        <v>847.6679</v>
+        <v>4072.5728</v>
       </c>
       <c r="I8" s="11">
-        <v>4086.0063</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:10">
+        <v>4152.565</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:10">
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
-      <c r="J10" s="5"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:10">
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" s="6" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B11" s="10">
-        <v>1.8636</v>
+        <v>3.4536</v>
       </c>
       <c r="C11" s="10">
-        <v>2.01</v>
+        <v>2.6326</v>
       </c>
       <c r="D11" s="10">
-        <v>2.1317</v>
+        <v>2.6834</v>
       </c>
       <c r="E11" s="10">
-        <v>2.0449</v>
+        <v>2.1254</v>
       </c>
       <c r="F11" s="10">
-        <v>2.3985</v>
+        <v>2.3455</v>
       </c>
       <c r="G11" s="10">
-        <v>2.3573</v>
+        <v>2.0182</v>
       </c>
       <c r="H11" s="10">
-        <v>2.2664</v>
+        <v>2.1501</v>
       </c>
       <c r="I11" s="10">
-        <v>2.2333</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:10">
+        <v>2.2692</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B12" s="11">
-        <v>700.3543</v>
+        <v>1426.1203</v>
       </c>
       <c r="C12" s="11">
-        <v>1410.3997</v>
+        <v>2872.8623</v>
       </c>
       <c r="D12" s="11">
-        <v>2860.3867</v>
+        <v>713.8724</v>
       </c>
       <c r="E12" s="11">
-        <v>709.9521999999999</v>
+        <v>1452.25</v>
       </c>
       <c r="F12" s="11">
-        <v>1454.8177</v>
+        <v>742.1317</v>
       </c>
       <c r="G12" s="11">
-        <v>741.9046</v>
+        <v>712.4379</v>
       </c>
       <c r="H12" s="11">
-        <v>712.9475</v>
+        <v>2966.6119</v>
       </c>
       <c r="I12" s="11">
-        <v>2955.7915</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:10">
+        <v>3066.2018</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:10">
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
-      <c r="J14" s="7"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:10">
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" s="8" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B15" s="12">
-        <v>-1.7782</v>
+        <v>0.493</v>
       </c>
       <c r="C15" s="12">
-        <v>0.0892</v>
+        <v>1.0897</v>
       </c>
       <c r="D15" s="12">
-        <v>1.0257</v>
+        <v>1.864</v>
       </c>
       <c r="E15" s="12">
-        <v>1.8399</v>
+        <v>1.4899</v>
       </c>
       <c r="F15" s="12">
-        <v>1.7009</v>
+        <v>1.3677</v>
       </c>
       <c r="G15" s="12">
-        <v>1.6577</v>
+        <v>1.4872</v>
       </c>
       <c r="H15" s="12">
-        <v>1.94</v>
+        <v>1.5009</v>
       </c>
       <c r="I15" s="12">
-        <v>1.571</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:10">
+        <v>1.7014</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B16" s="11">
-        <v>1721.0949</v>
+        <v>3592.4723</v>
       </c>
       <c r="C16" s="11">
-        <v>3572.3913</v>
+        <v>6879.4493</v>
       </c>
       <c r="D16" s="11">
-        <v>6877.586</v>
+        <v>1854.9438</v>
       </c>
       <c r="E16" s="11">
-        <v>1851.4969</v>
+        <v>3289.3664</v>
       </c>
       <c r="F16" s="11">
-        <v>3292.7832</v>
+        <v>1728.0185</v>
       </c>
       <c r="G16" s="11">
-        <v>1731.5323</v>
+        <v>1555.3857</v>
       </c>
       <c r="H16" s="11">
-        <v>1560.6154</v>
+        <v>7039.3181</v>
       </c>
       <c r="I16" s="11">
-        <v>7041.9311</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:10">
+        <v>7218.8437</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B17" s="13">
+        <v>0.2436</v>
+      </c>
+      <c r="C17" s="13">
+        <v>0.3055</v>
+      </c>
+      <c r="D17" s="20"/>
+      <c r="E17" s="13">
+        <v>0.4463</v>
+      </c>
+      <c r="F17" s="13">
         <v>0</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.4236</v>
       </c>
       <c r="G17" s="13">
         <v>0</v>
       </c>
       <c r="H17" s="13">
-        <v>0</v>
+        <v>0.1304</v>
       </c>
       <c r="I17" s="13">
-        <v>0.1562</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:10">
+        <v>0.1277</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" s="6" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B18" s="14">
-        <v>0</v>
+        <v>340.0301</v>
       </c>
       <c r="C18" s="14">
-        <v>337.5139</v>
-[...3 lines deleted...]
-      </c>
+        <v>584.7234999999999</v>
+      </c>
+      <c r="D18" s="21"/>
       <c r="E18" s="14">
-        <v>0</v>
-[...6 lines deleted...]
-      </c>
+        <v>245.2748</v>
+      </c>
+      <c r="F18" s="21"/>
+      <c r="G18" s="21"/>
       <c r="H18" s="14">
-        <v>0</v>
+        <v>597.6627</v>
       </c>
       <c r="I18" s="14">
-        <v>604.7391</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:10">
+        <v>612.8094</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-      <c r="J19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:10">
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
-      <c r="J20" s="7"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:10">
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" s="8" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B21" s="12">
-        <v>-1.4091</v>
+        <v>-1.3403</v>
       </c>
       <c r="C21" s="12">
-        <v>-1.5778</v>
+        <v>-1.3008</v>
       </c>
       <c r="D21" s="12">
-        <v>-1.2414</v>
+        <v>-1.9667</v>
       </c>
       <c r="E21" s="12">
-        <v>-1.5455</v>
+        <v>-0.8636</v>
       </c>
       <c r="F21" s="12">
-        <v>-0.67</v>
+        <v>-0.9091</v>
       </c>
       <c r="G21" s="12">
-        <v>-0.6545</v>
+        <v>-0.9455</v>
       </c>
       <c r="H21" s="12">
-        <v>-0.74</v>
+        <v>0.2042</v>
       </c>
       <c r="I21" s="12">
-        <v>0.3467</v>
-[...5 lines deleted...]
-    <row r="22" spans="1:10">
+        <v>1.0801</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B22" s="11">
-        <v>514.6251999999999</v>
+        <v>1092.8855</v>
       </c>
       <c r="C22" s="11">
-        <v>1092.2215</v>
+        <v>2007.9586</v>
       </c>
       <c r="D22" s="11">
-        <v>2003.3107</v>
+        <v>573.4583</v>
       </c>
       <c r="E22" s="11">
-        <v>577.6768</v>
+        <v>922.4437</v>
       </c>
       <c r="F22" s="11">
-        <v>924.4583</v>
+        <v>496.7408</v>
       </c>
       <c r="G22" s="11">
-        <v>499.0837</v>
+        <v>424.8084</v>
       </c>
       <c r="H22" s="11">
-        <v>425.7694</v>
+        <v>2006.6718</v>
       </c>
       <c r="I22" s="11">
-        <v>2005.1348</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:10">
+        <v>2036.7734</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
-      <c r="J23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:10">
+    </row>
+    <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
-      <c r="J24" s="7"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:10">
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" s="8" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B25" s="12">
-        <v>-0.7727000000000001</v>
+        <v>-2.314</v>
       </c>
       <c r="C25" s="12">
-        <v>-0.9</v>
+        <v>-1.4487</v>
       </c>
       <c r="D25" s="12">
-        <v>-0.6054</v>
+        <v>-1.7833</v>
       </c>
       <c r="E25" s="12">
-        <v>-0.7727000000000001</v>
+        <v>0.0545</v>
       </c>
       <c r="F25" s="12">
-        <v>-0.5</v>
+        <v>-0.9727</v>
       </c>
       <c r="G25" s="12">
-        <v>-0.4818</v>
+        <v>-0.9182</v>
       </c>
       <c r="H25" s="12">
-        <v>-0.5171</v>
+        <v>0.7657</v>
       </c>
       <c r="I25" s="12">
-        <v>0.9533</v>
-[...5 lines deleted...]
-    <row r="26" spans="1:10">
+        <v>1.4442</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B26" s="11">
-        <v>492.9753</v>
+        <v>991.361</v>
       </c>
       <c r="C26" s="11">
-        <v>1005.7866</v>
+        <v>1884.026</v>
       </c>
       <c r="D26" s="11">
-        <v>1895.234</v>
+        <v>504.5783</v>
       </c>
       <c r="E26" s="11">
-        <v>512.8625</v>
+        <v>901.8036</v>
       </c>
       <c r="F26" s="11">
-        <v>900.6035000000001</v>
+        <v>475.5503</v>
       </c>
       <c r="G26" s="11">
-        <v>479.5332</v>
+        <v>418.5278</v>
       </c>
       <c r="H26" s="11">
-        <v>421.2892</v>
+        <v>1906.1878</v>
       </c>
       <c r="I26" s="11">
-        <v>1922.7168</v>
-[...5 lines deleted...]
-    <row r="27" spans="1:10">
+        <v>1957.0161</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:10">
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" s="7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
-      <c r="J28" s="7"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:10">
+    </row>
+    <row r="29" spans="1:9">
       <c r="A29" s="8" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B29" s="12">
-        <v>-1.1051</v>
+        <v>-1.8972</v>
       </c>
       <c r="C29" s="12">
-        <v>-1.2467</v>
+        <v>-1.4466</v>
       </c>
       <c r="D29" s="12">
-        <v>-0.9989</v>
+        <v>-1.8812</v>
       </c>
       <c r="E29" s="12">
-        <v>-1.0907</v>
+        <v>-0.4198</v>
       </c>
       <c r="F29" s="12">
-        <v>-0.6562</v>
+        <v>-0.9392</v>
       </c>
       <c r="G29" s="12">
-        <v>-0.5701000000000001</v>
+        <v>-0.9313</v>
       </c>
       <c r="H29" s="12">
-        <v>-0.6581</v>
+        <v>0.4246</v>
       </c>
       <c r="I29" s="12">
-        <v>0.5803</v>
-[...5 lines deleted...]
-    <row r="30" spans="1:10">
+        <v>1.1716</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B30" s="11">
-        <v>994.0641000000001</v>
+        <v>2057.8619</v>
       </c>
       <c r="C30" s="11">
-        <v>2069.6445</v>
+        <v>3849.9846</v>
       </c>
       <c r="D30" s="11">
-        <v>3858.678</v>
+        <v>1064.2866</v>
       </c>
       <c r="E30" s="11">
-        <v>1075.4938</v>
+        <v>1802.4011</v>
       </c>
       <c r="F30" s="11">
-        <v>1799.3345</v>
+        <v>958.7456</v>
       </c>
       <c r="G30" s="11">
-        <v>965.2593000000001</v>
+        <v>830.6998</v>
       </c>
       <c r="H30" s="11">
-        <v>834.6719000000001</v>
+        <v>3871.8596</v>
       </c>
       <c r="I30" s="11">
-        <v>3887.5848</v>
-[...5 lines deleted...]
-    <row r="31" spans="1:10">
+        <v>3945.8664</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
       <c r="A31" s="9" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B31" s="15"/>
+        <v>17</v>
+      </c>
+      <c r="B31" s="13">
+        <v>0.1768</v>
+      </c>
       <c r="C31" s="13">
-        <v>0.2286</v>
-[...4 lines deleted...]
-      <c r="E31" s="15"/>
+        <v>0.2321</v>
+      </c>
+      <c r="D31" s="20"/>
+      <c r="E31" s="13">
+        <v>0.2428</v>
+      </c>
       <c r="F31" s="13">
-        <v>0.1825</v>
+        <v>0</v>
       </c>
       <c r="G31" s="13">
         <v>0</v>
       </c>
       <c r="H31" s="13">
-        <v>0</v>
+        <v>0.1834</v>
       </c>
       <c r="I31" s="13">
-        <v>0.195</v>
-[...5 lines deleted...]
-    <row r="32" spans="1:10">
+        <v>0.1672</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" s="6" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B32" s="16"/>
+        <v>18</v>
+      </c>
+      <c r="B32" s="14">
+        <v>70.7255</v>
+      </c>
       <c r="C32" s="14">
-        <v>74.20569999999999</v>
-[...9 lines deleted...]
-      <c r="H32" s="16"/>
+        <v>95.5321</v>
+      </c>
+      <c r="D32" s="21"/>
+      <c r="E32" s="14">
+        <v>24.9803</v>
+      </c>
+      <c r="F32" s="21"/>
+      <c r="G32" s="21"/>
+      <c r="H32" s="14">
+        <v>105.2483</v>
+      </c>
       <c r="I32" s="14">
-        <v>109.2762</v>
-[...5 lines deleted...]
-    <row r="33" spans="1:10">
+        <v>119.1844</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
-      <c r="J33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:10">
+    </row>
+    <row r="34" spans="1:9">
       <c r="A34" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
-      <c r="J34" s="7"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:10">
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" s="8" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B35" s="12">
-        <v>1.6364</v>
+        <v>0.454</v>
       </c>
       <c r="C35" s="12">
-        <v>1.3556</v>
+        <v>0.9181</v>
       </c>
       <c r="D35" s="12">
-        <v>1.5474</v>
+        <v>0.8754</v>
       </c>
       <c r="E35" s="12">
-        <v>1.4545</v>
+        <v>1.5471</v>
       </c>
       <c r="F35" s="12">
-        <v>1.3111</v>
+        <v>1.0909</v>
       </c>
       <c r="G35" s="12">
-        <v>1.5</v>
+        <v>1.0182</v>
       </c>
       <c r="H35" s="12">
-        <v>1.1818</v>
+        <v>2.6795</v>
       </c>
       <c r="I35" s="12">
-        <v>2.6467</v>
-[...5 lines deleted...]
-    <row r="36" spans="1:10">
+        <v>2.7308</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B36" s="11">
-        <v>467.0334</v>
+        <v>981.525</v>
       </c>
       <c r="C36" s="11">
-        <v>994.9679</v>
+        <v>1900.588</v>
       </c>
       <c r="D36" s="11">
-        <v>1912.0169</v>
+        <v>523.8798</v>
       </c>
       <c r="E36" s="11">
-        <v>527.9044</v>
+        <v>922.7109</v>
       </c>
       <c r="F36" s="11">
-        <v>918.6678000000001</v>
+        <v>494.3062</v>
       </c>
       <c r="G36" s="11">
-        <v>496.8277</v>
+        <v>421.2548</v>
       </c>
       <c r="H36" s="11">
-        <v>422.2295</v>
+        <v>1984.185</v>
       </c>
       <c r="I36" s="11">
-        <v>1995.2191</v>
-[...5 lines deleted...]
-    <row r="37" spans="1:10">
+        <v>2084.1526</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
       <c r="A37" s="9" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B37" s="15"/>
+        <v>17</v>
+      </c>
+      <c r="B37" s="13">
+        <v>0.22</v>
+      </c>
       <c r="C37" s="13">
-        <v>0.2571</v>
-[...4 lines deleted...]
-      <c r="E37" s="15"/>
+        <v>0.1988</v>
+      </c>
+      <c r="D37" s="20"/>
+      <c r="E37" s="13">
+        <v>0.1663</v>
+      </c>
       <c r="F37" s="13">
-        <v>0.2232</v>
+        <v>0</v>
       </c>
       <c r="G37" s="13">
         <v>0</v>
       </c>
       <c r="H37" s="13">
-        <v>0</v>
+        <v>0.1404</v>
       </c>
       <c r="I37" s="13">
-        <v>0.15</v>
-[...5 lines deleted...]
-    <row r="38" spans="1:10">
+        <v>0.0694</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" s="6" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B38" s="16"/>
+        <v>18</v>
+      </c>
+      <c r="B38" s="14">
+        <v>52.2879</v>
+      </c>
       <c r="C38" s="14">
-        <v>54.462</v>
-[...9 lines deleted...]
-      <c r="H38" s="16"/>
+        <v>90.1429</v>
+      </c>
+      <c r="D38" s="21"/>
+      <c r="E38" s="14">
+        <v>37.891</v>
+      </c>
+      <c r="F38" s="21"/>
+      <c r="G38" s="21"/>
+      <c r="H38" s="14">
+        <v>97.0378</v>
+      </c>
       <c r="I38" s="14">
-        <v>98.6478</v>
-[...5 lines deleted...]
-    <row r="39" spans="1:10">
+        <v>104.6376</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
-      <c r="J39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:10">
+    </row>
+    <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
-      <c r="J40" s="5"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:10">
+    </row>
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B41" s="17"/>
+        <v>24</v>
+      </c>
+      <c r="B41" s="11">
+        <v>0</v>
+      </c>
       <c r="C41" s="11">
         <v>0</v>
       </c>
-      <c r="D41" s="11">
+      <c r="D41" s="16"/>
+      <c r="E41" s="11">
         <v>0</v>
       </c>
-      <c r="E41" s="17"/>
-      <c r="F41" s="11">
+      <c r="F41" s="16"/>
+      <c r="G41" s="16"/>
+      <c r="H41" s="11">
         <v>0</v>
       </c>
-      <c r="G41" s="17"/>
-      <c r="H41" s="17"/>
       <c r="I41" s="11">
         <v>0</v>
       </c>
-      <c r="J41" s="11">
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" t="s">
+        <v>25</v>
+      </c>
+      <c r="B42" s="11">
+        <v>11.5487</v>
+      </c>
+      <c r="C42" s="11">
+        <v>17.1649</v>
+      </c>
+      <c r="D42" s="16"/>
+      <c r="E42" s="11">
+        <v>5.5266</v>
+      </c>
+      <c r="F42" s="16"/>
+      <c r="G42" s="16"/>
+      <c r="H42" s="11">
+        <v>18.538</v>
+      </c>
+      <c r="I42" s="11">
+        <v>19.7806</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" t="s">
+        <v>26</v>
+      </c>
+      <c r="B43" s="11">
         <v>0</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="B43" s="17"/>
       <c r="C43" s="11">
         <v>0</v>
       </c>
-      <c r="D43" s="11">
+      <c r="D43" s="16"/>
+      <c r="E43" s="11">
         <v>0</v>
       </c>
-      <c r="E43" s="17"/>
-      <c r="F43" s="11">
+      <c r="F43" s="16"/>
+      <c r="G43" s="16"/>
+      <c r="H43" s="11">
         <v>0</v>
       </c>
-      <c r="G43" s="17"/>
-      <c r="H43" s="17"/>
       <c r="I43" s="11">
         <v>0</v>
       </c>
-      <c r="J43" s="11">
-[...3 lines deleted...]
-    <row r="44" spans="1:10">
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>27</v>
+      </c>
+      <c r="B44" s="11">
+        <v>-14</v>
+      </c>
+      <c r="C44" s="11">
+        <v>-27.0667</v>
+      </c>
+      <c r="D44" s="16"/>
+      <c r="E44" s="11">
+        <v>-13</v>
+      </c>
+      <c r="F44" s="16"/>
+      <c r="G44" s="16"/>
+      <c r="H44" s="11">
+        <v>-21.2333</v>
+      </c>
+      <c r="I44" s="11">
+        <v>-16.1154</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B44" s="17"/>
-[...23 lines deleted...]
-      <c r="B45" s="16"/>
+      <c r="B45" s="14">
+        <v>-2.4513</v>
+      </c>
       <c r="C45" s="14">
-        <v>-3.3934</v>
-[...9 lines deleted...]
-      <c r="H45" s="16"/>
+        <v>-9.9018</v>
+      </c>
+      <c r="D45" s="21"/>
+      <c r="E45" s="14">
+        <v>-7.4734</v>
+      </c>
+      <c r="F45" s="21"/>
+      <c r="G45" s="21"/>
+      <c r="H45" s="14">
+        <v>-2.6953</v>
+      </c>
       <c r="I45" s="14">
-        <v>-3.1812</v>
-[...5 lines deleted...]
-    <row r="46" spans="1:10">
+        <v>3.6652</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
-      <c r="J46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:10">
+    </row>
+    <row r="47" spans="1:9">
       <c r="A47" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
-      <c r="J47" s="7"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:10">
+    </row>
+    <row r="48" spans="1:9">
       <c r="A48" s="8" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B48" s="12">
-        <v>-0.902</v>
+        <v>-0.09429999999999999</v>
       </c>
       <c r="C48" s="12">
-        <v>0.0286</v>
+        <v>0.3955</v>
       </c>
       <c r="D48" s="12">
-        <v>0.5582</v>
+        <v>0.6941000000000001</v>
       </c>
       <c r="E48" s="12">
-        <v>0.8602</v>
+        <v>1.0284</v>
       </c>
       <c r="F48" s="12">
-        <v>1.0733</v>
+        <v>0.7942</v>
       </c>
       <c r="G48" s="12">
-        <v>1.07</v>
+        <v>0.8112</v>
       </c>
       <c r="H48" s="12">
-        <v>1.063</v>
+        <v>1.4046</v>
       </c>
       <c r="I48" s="12">
-        <v>1.4666</v>
-[...5 lines deleted...]
-    <row r="49" spans="1:10">
+        <v>1.7819</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
       <c r="A49" s="6" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B49" s="14">
-        <v>3293.909</v>
+        <v>6880.668</v>
       </c>
       <c r="C49" s="14">
-        <v>6881.5305</v>
+        <v>13108.424</v>
       </c>
       <c r="D49" s="14">
-        <v>13121.2406</v>
+        <v>3576.4921</v>
       </c>
       <c r="E49" s="14">
-        <v>3587.5401</v>
+        <v>6245.4209</v>
       </c>
       <c r="F49" s="14">
-        <v>6241.7536</v>
+        <v>3299.8774</v>
       </c>
       <c r="G49" s="14">
-        <v>3312.4561</v>
+        <v>2918.7505</v>
       </c>
       <c r="H49" s="14">
-        <v>2927.6437</v>
+        <v>13395.7644</v>
       </c>
       <c r="I49" s="14">
-        <v>13420.2631</v>
-[...5 lines deleted...]
-    <row r="50" spans="1:10">
+        <v>13777.6017</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" s="9" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B50" s="15"/>
+        <v>17</v>
+      </c>
+      <c r="B50" s="13">
+        <v>0.1667</v>
+      </c>
       <c r="C50" s="13">
-        <v>0.2418</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.1986</v>
+      </c>
+      <c r="D50" s="20"/>
       <c r="E50" s="13">
+        <v>0.204</v>
+      </c>
+      <c r="F50" s="13">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.3151</v>
       </c>
       <c r="G50" s="13">
         <v>0</v>
       </c>
       <c r="H50" s="13">
-        <v>0</v>
+        <v>0.1446</v>
       </c>
       <c r="I50" s="13">
-        <v>0.1405</v>
-[...5 lines deleted...]
-    <row r="51" spans="1:10">
+        <v>0.0917</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B51" s="14">
+        <v>460.5922</v>
+      </c>
+      <c r="C51" s="14">
+        <v>760.4967</v>
+      </c>
+      <c r="D51" s="21"/>
+      <c r="E51" s="14">
+        <v>300.6727</v>
+      </c>
+      <c r="F51" s="21"/>
+      <c r="G51" s="21"/>
+      <c r="H51" s="14">
+        <v>797.2535</v>
+      </c>
+      <c r="I51" s="14">
+        <v>840.2966</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="B51" s="16"/>
-[...23 lines deleted...]
-      <c r="B52" s="15"/>
+      <c r="B52" s="13">
+        <v>6.694</v>
+      </c>
       <c r="C52" s="13">
-        <v>6.7251</v>
-[...9 lines deleted...]
-      <c r="H52" s="15"/>
+        <v>5.8016</v>
+      </c>
+      <c r="D52" s="20"/>
+      <c r="E52" s="13">
+        <v>4.8143</v>
+      </c>
+      <c r="F52" s="20"/>
+      <c r="G52" s="20"/>
+      <c r="H52" s="13">
+        <v>5.9515</v>
+      </c>
       <c r="I52" s="13">
-        <v>6.0318</v>
-[...5 lines deleted...]
-    <row r="53" spans="1:10">
+        <v>6.099</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:10">
+    </row>
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B54" s="17"/>
+        <v>33</v>
+      </c>
+      <c r="B54" s="11">
+        <v>0</v>
+      </c>
       <c r="C54" s="11">
         <v>0</v>
       </c>
-      <c r="D54" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="D54" s="16"/>
       <c r="E54" s="11">
         <v>0</v>
       </c>
-      <c r="F54" s="11">
+      <c r="F54" s="16"/>
+      <c r="G54" s="16"/>
+      <c r="H54" s="11">
         <v>0</v>
       </c>
-      <c r="G54" s="17"/>
-      <c r="H54" s="17"/>
       <c r="I54" s="11">
         <v>0</v>
       </c>
-      <c r="J54" s="11">
-[...3 lines deleted...]
-    <row r="55" spans="1:10">
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>34</v>
+      </c>
+      <c r="B55" s="11">
+        <v>-36.9517</v>
+      </c>
+      <c r="C55" s="11">
+        <v>-76.8267</v>
+      </c>
+      <c r="D55" s="16"/>
+      <c r="E55" s="11">
+        <v>-40.0817</v>
+      </c>
+      <c r="F55" s="16"/>
+      <c r="G55" s="16"/>
+      <c r="H55" s="11">
+        <v>-78.6447</v>
+      </c>
+      <c r="I55" s="11">
+        <v>-80.7814</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" t="s">
         <v>35</v>
       </c>
-      <c r="B55" s="17"/>
-[...25 lines deleted...]
-      <c r="B56" s="17"/>
+      <c r="B56" s="11">
+        <v>-51.7034</v>
+      </c>
       <c r="C56" s="11">
-        <v>-51.4345</v>
-[...3 lines deleted...]
-      </c>
+        <v>-103.875</v>
+      </c>
+      <c r="D56" s="16"/>
       <c r="E56" s="11">
-        <v>0</v>
-[...5 lines deleted...]
-      <c r="H56" s="17"/>
+        <v>-53.057</v>
+      </c>
+      <c r="F56" s="16"/>
+      <c r="G56" s="16"/>
+      <c r="H56" s="11">
+        <v>-104.4256</v>
+      </c>
       <c r="I56" s="11">
-        <v>-104.7505</v>
-[...5 lines deleted...]
-    <row r="57" spans="1:10">
+        <v>-105.6109</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
-      <c r="J57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:10">
+    </row>
+    <row r="58" spans="1:9">
       <c r="A58" s="6" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B58" s="16"/>
+        <v>36</v>
+      </c>
+      <c r="B58" s="14">
+        <v>371.9371</v>
+      </c>
       <c r="C58" s="14">
-        <v>374.4647</v>
-[...9 lines deleted...]
-      <c r="H58" s="16"/>
+        <v>579.795</v>
+      </c>
+      <c r="D58" s="21"/>
+      <c r="E58" s="14">
+        <v>207.534</v>
+      </c>
+      <c r="F58" s="21"/>
+      <c r="G58" s="21"/>
+      <c r="H58" s="14">
+        <v>614.1832000000001</v>
+      </c>
       <c r="I58" s="14">
-        <v>626.7051</v>
-[...5 lines deleted...]
-    <row r="59" spans="1:10">
+        <v>653.9043</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-      <c r="J59"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:10">
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B60" s="11">
+        <v>97.2505</v>
+      </c>
+      <c r="C60" s="11">
+        <v>150.423</v>
+      </c>
+      <c r="D60" s="16"/>
+      <c r="E60" s="11">
+        <v>53.5895</v>
+      </c>
+      <c r="F60" s="16"/>
+      <c r="G60" s="16"/>
+      <c r="H60" s="11">
+        <v>160.9686</v>
+      </c>
+      <c r="I60" s="11">
+        <v>172.2869</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="B60" s="17"/>
-[...23 lines deleted...]
-      <c r="B61" s="16"/>
+      <c r="B61" s="14">
+        <v>274.6867</v>
+      </c>
       <c r="C61" s="14">
-        <v>277</v>
-[...9 lines deleted...]
-      <c r="H61" s="16"/>
+        <v>429.3721</v>
+      </c>
+      <c r="D61" s="21"/>
+      <c r="E61" s="14">
+        <v>153.9445</v>
+      </c>
+      <c r="F61" s="21"/>
+      <c r="G61" s="21"/>
+      <c r="H61" s="14">
+        <v>453.2146</v>
+      </c>
       <c r="I61" s="14">
-        <v>463.1476</v>
-[...5 lines deleted...]
-    <row r="62" spans="1:10">
+        <v>481.6174</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
-      <c r="J62"/>
-[...1 lines deleted...]
-    <row r="63" spans="1:10">
+    </row>
+    <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>39</v>
+      </c>
+      <c r="B63" s="15"/>
+      <c r="C63" s="18">
+        <v>25.7852</v>
+      </c>
+      <c r="D63" s="15"/>
+      <c r="E63" s="15"/>
+      <c r="F63" s="15"/>
+      <c r="G63" s="15"/>
+      <c r="H63" s="18">
+        <v>28.2757</v>
+      </c>
+      <c r="I63" s="18">
+        <v>31.1582</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" t="s">
         <v>40</v>
       </c>
-      <c r="B63" s="18"/>
-[...22 lines deleted...]
-      <c r="A64" t="s">
+      <c r="B64" s="15"/>
+      <c r="C64" s="18">
+        <v>12.5245</v>
+      </c>
+      <c r="D64" s="15"/>
+      <c r="E64" s="15"/>
+      <c r="F64" s="15"/>
+      <c r="G64" s="15"/>
+      <c r="H64" s="18">
+        <v>12.7144</v>
+      </c>
+      <c r="I64" s="18">
+        <v>13.1119</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" t="s">
         <v>41</v>
       </c>
-      <c r="B64" s="18"/>
-[...22 lines deleted...]
-      <c r="A65" t="s">
+      <c r="B65" s="15"/>
+      <c r="C65" s="18">
+        <v>-1.3799</v>
+      </c>
+      <c r="D65" s="15"/>
+      <c r="E65" s="15"/>
+      <c r="F65" s="15"/>
+      <c r="G65" s="15"/>
+      <c r="H65" s="18">
+        <v>-1.3032</v>
+      </c>
+      <c r="I65" s="18">
+        <v>-1.2198</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" t="s">
         <v>42</v>
       </c>
-      <c r="B65" s="18"/>
-[...20 lines deleted...]
-      <c r="A66" t="s">
+      <c r="B66" s="16"/>
+      <c r="C66" s="11">
+        <v>473.3117</v>
+      </c>
+      <c r="D66" s="16"/>
+      <c r="E66" s="16"/>
+      <c r="F66" s="16"/>
+      <c r="G66" s="16"/>
+      <c r="H66" s="11">
+        <v>457.7771</v>
+      </c>
+      <c r="I66" s="11">
+        <v>477.4888</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" t="s">
         <v>43</v>
       </c>
-      <c r="B66" s="17"/>
-[...23 lines deleted...]
-      <c r="B67" s="17"/>
+      <c r="B67" s="16"/>
       <c r="C67" s="11">
-        <v>-126</v>
-[...9 lines deleted...]
-      <c r="H67" s="17"/>
+        <v>-246.1706</v>
+      </c>
+      <c r="D67" s="16"/>
+      <c r="E67" s="16"/>
+      <c r="F67" s="16"/>
+      <c r="G67" s="16"/>
+      <c r="H67" s="11">
+        <v>-191.4286</v>
+      </c>
       <c r="I67" s="11">
-        <v>-218.3333</v>
-[...5 lines deleted...]
-    <row r="68" spans="1:10">
+        <v>-175.8333</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68"/>
       <c r="I68"/>
-      <c r="J68"/>
-[...1 lines deleted...]
-    <row r="69" spans="1:10">
+    </row>
+    <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>44</v>
+      </c>
+      <c r="B69" s="17"/>
+      <c r="C69" s="19">
+        <v>1.1566</v>
+      </c>
+      <c r="D69" s="19">
+        <v>1.1555</v>
+      </c>
+      <c r="E69" s="17"/>
+      <c r="F69" s="19">
+        <v>1.1564</v>
+      </c>
+      <c r="G69" s="19">
+        <v>1.158</v>
+      </c>
+      <c r="H69" s="19">
+        <v>1.1573</v>
+      </c>
+      <c r="I69" s="19">
+        <v>1.156</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" t="s">
         <v>45</v>
       </c>
-      <c r="B69" s="19">
-[...28 lines deleted...]
-      <c r="A70" t="s">
+      <c r="B70" s="17"/>
+      <c r="C70" s="19">
+        <v>4.9336</v>
+      </c>
+      <c r="D70" s="19">
+        <v>4.9054</v>
+      </c>
+      <c r="E70" s="17"/>
+      <c r="F70" s="19">
+        <v>4.9074</v>
+      </c>
+      <c r="G70" s="19">
+        <v>4.909</v>
+      </c>
+      <c r="H70" s="19">
+        <v>4.9282</v>
+      </c>
+      <c r="I70" s="19">
+        <v>4.9291</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="22" t="s">
         <v>46</v>
       </c>
-      <c r="B70" s="19">
-[...28 lines deleted...]
-      <c r="A72" s="21" t="s">
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" t="s">
         <v>47</v>
-      </c>
-[...3 lines deleted...]
-        <v>48</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73"/>
-      <c r="J73"/>
-[...2 lines deleted...]
-      <c r="A74"/>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" t="s">
+        <v>48</v>
+      </c>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74"/>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74"/>
       <c r="I74"/>
-      <c r="J74"/>
-[...4 lines deleted...]
-      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75"/>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75"/>
       <c r="I75"/>
-      <c r="J75"/>
-[...1 lines deleted...]
-    <row r="76" spans="1:10">
+    </row>
+    <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76"/>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76"/>
       <c r="I76"/>
-      <c r="J76"/>
-[...1 lines deleted...]
-    <row r="77" spans="1:10">
+    </row>
+    <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B77"/>
       <c r="C77"/>
       <c r="D77"/>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77"/>
       <c r="I77"/>
-      <c r="J77"/>
-[...1 lines deleted...]
-    <row r="78" spans="1:10">
+    </row>
+    <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78"/>
       <c r="I78"/>
-      <c r="J78"/>
-[...1 lines deleted...]
-    <row r="79" spans="1:10">
+    </row>
+    <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79"/>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79"/>
       <c r="I79"/>
-      <c r="J79"/>
-[...1 lines deleted...]
-    <row r="80" spans="1:10">
+    </row>
+    <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80"/>
       <c r="I80"/>
-      <c r="J80"/>
-[...1 lines deleted...]
-    <row r="81" spans="1:10">
+    </row>
+    <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B81"/>
       <c r="C81"/>
       <c r="D81"/>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81"/>
       <c r="I81"/>
-      <c r="J81"/>
-[...2 lines deleted...]
-      <c r="A82"/>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" t="s">
+        <v>55</v>
+      </c>
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82"/>
       <c r="I82"/>
-      <c r="J82"/>
-[...1 lines deleted...]
-    <row r="83" spans="1:10">
+    </row>
+    <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>56</v>
       </c>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83"/>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83"/>
       <c r="I83"/>
-      <c r="J83"/>
-[...4 lines deleted...]
-      </c>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84"/>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84"/>
       <c r="I84"/>
-      <c r="J84"/>
-[...1 lines deleted...]
-    <row r="85" spans="1:10">
+    </row>
+    <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B85"/>
       <c r="C85"/>
       <c r="D85"/>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85"/>
       <c r="I85"/>
-      <c r="J85"/>
-[...2 lines deleted...]
-      <c r="A86"/>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" t="s">
+        <v>58</v>
+      </c>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86"/>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86"/>
       <c r="I86"/>
-      <c r="J86"/>
-[...1 lines deleted...]
-    <row r="87" spans="1:10">
+    </row>
+    <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>59</v>
       </c>
       <c r="B87"/>
       <c r="C87"/>
       <c r="D87"/>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87"/>
       <c r="I87"/>
-      <c r="J87"/>
-[...2 lines deleted...]
-      <c r="A89" s="22" t="s">
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88"/>
+      <c r="B88"/>
+      <c r="C88"/>
+      <c r="D88"/>
+      <c r="E88"/>
+      <c r="F88"/>
+      <c r="G88"/>
+      <c r="H88"/>
+      <c r="I88"/>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89" t="s">
         <v>60</v>
+      </c>
+      <c r="B89"/>
+      <c r="C89"/>
+      <c r="D89"/>
+      <c r="E89"/>
+      <c r="F89"/>
+      <c r="G89"/>
+      <c r="H89"/>
+      <c r="I89"/>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91" s="23" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A73:J73"/>
-[...13 lines deleted...]
-    <mergeCell ref="A87:J87"/>
+    <mergeCell ref="A73:I73"/>
+    <mergeCell ref="A74:I74"/>
+    <mergeCell ref="A75:I75"/>
+    <mergeCell ref="A76:I76"/>
+    <mergeCell ref="A77:I77"/>
+    <mergeCell ref="A78:I78"/>
+    <mergeCell ref="A79:I79"/>
+    <mergeCell ref="A80:I80"/>
+    <mergeCell ref="A81:I81"/>
+    <mergeCell ref="A82:I82"/>
+    <mergeCell ref="A83:I83"/>
+    <mergeCell ref="A84:I84"/>
+    <mergeCell ref="A85:I85"/>
+    <mergeCell ref="A86:I86"/>
+    <mergeCell ref="A87:I87"/>
+    <mergeCell ref="A88:I88"/>
+    <mergeCell ref="A89:I89"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="72" man="1"/>
-    <brk id="89" man="1"/>
+    <brk id="91" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Summary</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>